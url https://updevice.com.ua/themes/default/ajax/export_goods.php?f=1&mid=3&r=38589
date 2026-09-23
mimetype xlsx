--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d483191a9401cf04d0a948b2e1e827c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938a9c396e4828ce2dd43e9bf0c53c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080bc7b9128bad264bd858ede80c7933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbcf9be0d4e6e29f001a8f00d3c0fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c068d7f57f6ebb8453dc515a0a77ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc602d14dc906fd211dffebb82e31b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268478556ee7b26d84ad7632daae58c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0c6db6277ac1cd9d86d8f2383ec588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087bdc1bb996e33e8736eec0bcbad069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d3f0a541cee11f18b1ad222cc0f4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a44bc63c89139b04e7f066b04109411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260e8b0cde0baa4eea71ab525117fbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfef561a265ebb660e3cbac65ee24a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ca8e0d41f9b2b90c46dc7d4667ef414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975d5626af70d3c972444175d0890b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82519fe012fb6fd1efda9e8ba2c53cb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b80762816e036dc4f46255cfdaf1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048971b6bd6317c2f8610c2ab2a4253818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeda235d5489b49e14defdab02e14f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe16d9d7e810b64ab45c5be0bb966f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7cfe10533435f10cc347af14cba1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6928fb7d2ad9c3def7fd8e15cb76ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b7338ed782ab005dd1777e6073a2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e043132820d0ffd33fbc13845385f9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faaacdca6ccb73f89b1d6d8263f27525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d167738ea2fe2bed7f917cf122b21726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a5801c5360cc4360a0c5e4d1385b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956facadd4532899e0f2150d8e2859f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae51bef1dd5bcbb3e8cc24a023ba6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec41a6d164d51dc6ef359ff3f69c7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3676177cd27c280f27ab521f12b65531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f048344a90139f026938da21f314b0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc0c40baa01c86cc9d75b51ba4be2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a11e6bf8f4276edf289a2ba630fe534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9128970b5510f8ad0878286cbebaba935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde81d06ad45637cff7ccdd0294633fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055b85d3252b70af585e6a9dfc94ffe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c30edb462075c9c45ef713e29861c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaff3d2e18ce1a708b61bea207544ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfa0863ba476ebe352ade6675943a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289293aecab7b61bd5d88b65d3bf668c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea1ab4028034f978c992ff7f47345742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead3f00be9f4949aed3f6bee8dc84b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec3deba816cf2697dc36419f322d9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ff230715ce06099e6d7355b701bb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756dcb0ff3dab276ed0a1e73d9df7d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce9ef8f1d61fc8fef0871cbb46c92047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd3f9e1046b698cde60f670d17b6dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73c564bf64248956a4c2bbde5b72e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a0ba5583c3a68a58d686f6eabd2ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad32e5eb63eab7c6cbd1cc1568a7ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5619c1e8e30fe6731338fcd99fe71152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb2b1e4927fcf4deec842234a5b2a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabaf6fd695a4f62ba90114810b91b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a552cc28d49556311e3e7939285c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf8ff4d72a29831c12503180ac1cc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c97e82e00d2b85742b5a541b553757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db90dc4a4b9207db7ade56c21669c4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbbc880a1f1299cb6fba2e72f659d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e70ac6c6a7568f8bab379149c07e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb830f1162821ba4f844347e85f361e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15cbc995edd886405a209fc95f9ddf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496928550e74c2d886f23769524f740e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c85502ecbe563dba70c185773e9ade64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c507d2d86956c8052d9725807e93e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359f40e67e46319a32e14e7e871c84666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12655d28aa952a2708bb2c96b41db8cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50294dbe7f968e1b352958b34bedfac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbc718c8e32272148e561a66b95eb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782589dbe00eeba4e47dfe4ec687ab570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496828cc1e29b5b6c0b78d4cbdbe078771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d39cc8fdbdbaf4c42e604ec7e7ee672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a2f48619280b5bdd3b02b8b176a0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07dcd4f8c35c3ee89bf6ff31682cd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e19c06c79b402fafb6554fbcd325375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af562bdde8892f012caa95e9f96c11e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edcf14d802341e04b0f8b29d7dfb6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77fb6efbf31fd2b18e8b93f7c7466178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9a8f5723570dac652ea26cefa3b7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09c9b02f41220e5ae7cdf8facf80f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32e82337ef29ccabe1711377efc82281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dce8700904670b83f99ff04a2d9a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915c636ca08d42134ea0c9a561afc2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804fd6b32d7a9b2736775778c4861a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6024b24fd3246e9dd906e3aa68a29c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e2121eb9f6101aca0b4c59d35dae386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80dcf5a005bebf6379ac275270de8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a4fc71998aeb92cefe9a010bfa73388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5a29d3d66a7f1e9512d04684424e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddec04c5f5a4066cd46625b6fca6ae390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c454a36035b2cbdf90ba30432ccdae891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6365b910b002c14e9251c9907984492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97570efef4e8ac397ac3e52590c875e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400e8189002c8a4a5484c335e4d54e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa402649a988e958e011353b17ed131a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4375d5adb4dc1c55ef385897307ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8faa0b997886d2c59514d4e741881397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf02d6594c303f0b189e7d56997892298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3488156c0bac799fc0fe2beaf4e964e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedebe11d508a0de267f351d781a4380100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e8cf394d9d66f86de25ed36d32b89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01f27ec6569589d24de67dbd34b775102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29823b88f0604ec815f8ad7b286dec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9f515b701cf36cc213d316c687209104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1b50bcdf8cc71eb68accf6f360408105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459aee8766ab2e9c207f261eda5092e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c55282ae5fc6ecc3c145d45f1f686d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6dc6cc290ecbb2a8a793710d037e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd765f9fc9cc177f3f406564679d19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8f75342ec12175aed1dd69f43dce0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a693b6a46503986a27a73474b75ddc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e5d3c3789a2a4af3998bda57fc4d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189428070856612fc075a304080f639113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e13205ac413c358618a603a8522c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf37d78e885114b5c9e36594cef1d95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f09f4ec59fa02bf931a321ab78fee3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb2d3ebd5ddfdcf53949168ce4500117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a10fad798900bbf482889d479f30e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d033dd419241b485f9cb0b902b76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc61f99edbefb537ca0182498db7d90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f44f77a37adc3dcd07b8247a348b34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a8a5b5799675fa2ba11b48c50c909122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b7c578dc4150090ccd1bf9f07d2c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07a6a2c06cfdba2c11abbf762bf8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05f4b84ccbaddf4c0ada9d33788bd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d002c0395d77613417dc1bd7b3f89e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761b718fe805c8518c2694514e3fbf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92ef6a7d63b39aae36ed0a0e177269128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5c3b9e806f789d0973076fb219b96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffc8ba4f7f5baf338569fc9240fe9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9920565d68c1168dad234e22e9b54a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4a384e00757b4d7df92db10093c32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2d21ebb51d17e9a6785f3fd45d053133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cffa318626c7605634ec34c7f7e13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90ae84b545edad038d24481ac9fd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae437f60782c8460034f8443d35378136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae51882e57f7b3f147bf0f3f38c98af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99932a47f69009ff49cc7bd2e4b14ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693643a87dee581a66d4e34ac20e119c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b367e8dcf1f8afca2077a4095c1a96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c8b3ac6828171976056666bb5a95e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa853d5e154cca53d44bf796a99299142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c08799b3de2d2f20059339023901e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678eb0301c4d014ec6edb5bbf1498f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19545e5e31057fd9cb7a0123febf287145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feeca488c7e8ca97040e36b693ddce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93710c206e64160ab8af59d01c3b0378147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc25151333599db5dccd2ca677f14c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d149e009f0708d77e88e8db59abf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59720e92709ceaa2f7e68dfcadd60069150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78001d37f57b41055251ed3925168391151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def86e8fcd3d90a7d469c7ac2edac9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5c1bb48da149e0399d3f9bb5da8b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec5e1b28930e8a132e0adcbfe3e1b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ea775da0ab771921abf9de7b7c9df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130c102ca1293fa030d82d9558cf3d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefae9c964595cb1e689de8ab7a212ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dffce608417dd081a9b0080d5832fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c7a68a426b491696e8d022f61fda6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19670110c28af3aacf5ab5774417859d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7c27ea0cc084ecea66c461e1026bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaee3d9cffb71c3a36283860012065162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eca7e7a6815b783f1df45120b20e9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec83567eabc6a8609ef59fdaaf014d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333244b3eaf62955d9d5463992e22a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a2876c798dcb67604e1de79757db7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c47abb2018e7b9d8cad08ce24f2f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d53b0c4f20946b976ab2706311e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443465cf1150157341bb4377644401a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8541baecde3782ba57d2c2fc6d8432170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd2cc7772ff27ab8ad102c74395a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d721d37b226b45aad0517a5b60d35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f960f6c66d1e91de15a2a39a613098b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55390c52d623cf33dfa3c218a53ced9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18353d972198bbe7289850eecebb04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49aabc940a8bc9bbdf634a113b23fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fddee44dcf3d679f0b8829294874b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ca7850bfaafdbe5b69efcd1562972178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac98c47d320f986bc3637cd70adf93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edeeac9909fdb4fc115e413ab8673a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc17dfe2af86112396e6654fc586990181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551dcebd5b6719e8908220d8c421f11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c782267bc64da42d378486227d727f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4f5cf2a255d1e0bf69673c4edde52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8172ff68ee933a11d1f038f4771786185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602913107c495befbb25cd92a4659114186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab482dbae537a038831eb23130d526a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67467adb2924d428be5f5d7ce9cdfcf9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d09edeafe71a926dbc5bfb0222e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd00c7d4e20c5769581e4ee59a8698190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12105180006241f350c044a1bd294c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6bc41e48624588469607d9330f263192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c61c466c40d1ff6e219a8a7fe6ffa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e14411ce8bd6aea90e0cc27e3a068194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cd2fa39897bac4d16be970fe2ee0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47ac749f8b9442eab40c9fb12c8bda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f5eb1662472335be406a782d7e726197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261e4beb151e276e68feb9ea73d7a06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29abf9dca6d2d48d1f5cd493d08058199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bfab9fcf8b0b404dcac9ceabdb359200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db670e73372de0557261e3b96557d461201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e15744d4423ec4885d0b3cd8e0a4b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2379dc4f5c69a257136af14535e3434203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f4d90b9a165e2e279c5ab4cb974db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d6d2eb8d279b521e2a5f112c86930205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e3a34ab3b76b44f7efbba56442e44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9653e325ba10ef55db3e369aa90e93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b51ed4f970f3430921c9560debb343208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb695ab1cdd3de8d9318fc45d63a31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a45ed3d72b064e81430114228f195210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318da21833b7ce0d7e5425078835732b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca396e5709fac9d2ae1f7d2a6ccd04f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe2d290f6ded21e04fc4866d296bb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0677ccc349f7634986f0cd9bb57b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d5a0edd467ac474c57b45ce7c832215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad47ddbc815224aa04c7b52919b6871216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1747f324fddedcec0489feb9e65260217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784f4889a4e91f3c52ca829cfd9b6a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9131bfaee20210b756446458728c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ddb8fd79668e0ea94eef2aef40a77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b1544cbe5651b5aec08388a2aedde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc80a0d2d5b7b719481bc29db1266c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22811526ad0c2cbb65bda9eba653f89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8b7457326968d4769a4901d364af1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547573328621bec7a6420fca03b426b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d308b7cc3c1fc873cacdb4e087f64b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3fe696b83e8805a7e556ea270a9b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a71b51a25c7f75410e89006f81f27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0300d08a5d7b01849aec0b42bea0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620610936ad24e04a1b3116908ba9ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3358378cd5c4e411271a815d88a98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f162f1971423a64562bf82729788f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f454d108d3ce8375e6efab752d90b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d862b8f2671072a9c1427fd83823f38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b735e69e40d4329a387bcdfa416ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa26c972e688753ca9c2c2461959b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442e86bb6522950bd2f1bd3e9eab1cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eaa236834cc596a727cc3d88a70aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0d53342d13a036ed1de49ccf46a59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a326e3cc1445f3e6d0d5e52e0edba6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090d5a5cce9d3a020d29bf42ffaf253241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed4719bd490dacd5a0aa9395ab5df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880b5270ad4edf39b130103f08137bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59713450b83376868fce01bbe98deb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3f3affa9f06ed609edc9070529140245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fec8ee43306ba62c7e5d600da85543246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6d848f88e7f4db73df3fb0fd5e409247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d196f4d20f031ec902fd81b4e6c1bff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de56f93927ed2dfbea978b8198158cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81f74c150af64c4976a41fea9e184f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5599f365d4fdf302fc8bae1b0909d51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cce1d1a0efb366cb81c78c39dd4c5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf36dba02acf9387830835d748695b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7e97ce576ffec07a50654991ee0a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7e7a35313f5773f5122327c1cd55e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398d4ea83f7b088ff06ff74da5ad6d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b9bf854d68319fb1b313b07736d31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bc175946e4f085345974e10fbe414258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cc82305e430625cb3601d9e35c668259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc568ff66824b560c5365a9dd0a87e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d869b8a77e521a44c9a0a7cfc18a7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239b5860d3714dc572c607395fd0c32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4e8c849714df5acb234227538c7b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52029c289003dd26db63a417f9cc32b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f0400741da8ff36777eecb0f4a9d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e17d648c053132dc6566122a3e2ce5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31644468012ac9fd8c46add49dd284267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaffaf6a8ddf56e03b697b34a205f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5aa41a56b0e4a99005d8b0422e66e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f561aca2c882ad133e8fb23018ad6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604594fd2575cb611f3d1fb244d43b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce520acf4deb37e1016a9790d1f6acc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0797f5c4c6a00b564f1ede55064947273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6386041fef2492fbb9c2fde55f687274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09279806c64adb25e8ca4684cca82d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0209506843e92f429d86dfb94c7f108276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd860a79627b1cb1ab6511901b321277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f636d70ae1cfbb65b7461c6a9ad19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f52140417dfd709ca7fa5b843d7c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6fbea4f6f0ded7d5896dd6ee5a77b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46755de3ec4c9ab0b6e2920972d882b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadead21e99bade3ec43fb21ada43e50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f7c40967e9bbdfa0120929b749393283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5553822b0e110be4a2c801e055cc8c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed586e75a42772a438bf2a76aafc2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b2ea94b251696b67edd628306afe6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5f8e332e342da343d1fb8572101b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94d34b8f1aa648a9e5823f8152ed86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ebba711a7b2dbc1ed2a89b4fd1e8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323943370a4aa189a999f8b433cb0da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c37da68dcc2183198544cce1e29218291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607970fea79d98a7c5eaa83de5f2717292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8724a99d7ee77a7b42f84803569b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f340e35f734885bf942af54fd6f0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86936bb9bcad62a3c280e8b9d49ea999295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f01773763a108d9dad5df1050261a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c46081bda62ba4ed5c20a5e4a8f6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260370f3b66e059de6c3f47958aab75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd301bda5ebbcc6c309e9c18cfdf4151299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e73e7f4af4f917682df941b58ee36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1b86cc049a145ad751db468b022d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59468ed32ed3286ffa68b2ba72eb8a17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825490d15d14cc37e70a1d3c6f3a0a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a7b75dd3fcdd0212bfa0be81ee373304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de14843fad94cc95e3c8675eb38e68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539f3cef63d2e918b55f9c3383a7740306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8be19cef88004cb6f3d0ed40cfec62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f3c595db03138003ca999def7c72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf2c913132375ba26791ca11488f28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc4fd1c2a515b0e2486aae823cf19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355dbff7b6089a48851900b7a772eb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396af84a32e64eb7e634f8a3439f450312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b655b9044e773dbe0b949b2f189fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d21a23f837b8ec7dd0c577eab49c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671c9270a5fc1d15d350dc9e7bb8769315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17a7e12e248dc92bc3496824c5c518316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faad542ade8d5b8cf9f585c6fe58215317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e92ac81ef386eadc0a65962492d96f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978b4efc5360e14c4ebebeb56582340319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03325728d5c7d70c38903eb39b317d56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a547d96db002c0f4f3ff2cc0bd362321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68aecd8c2f3ab7fc50b9645d779f74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cf1a2a56dec03a1a5ac5d1646b092323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a11fedae393b8a88aa827057e8dd62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bff04e6d3feae91da03b0b8db4fa07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0244d0bc907dec771e626574e11621d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71967b303a6af56b0ebc0db1c3a8292d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a0145ddc211af9cdbae2047744802328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb226fb45526678a868be59d68c1d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bc55da6749d0af53efd2417d6b15a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b3e86363a75b4894644cbf54d4190331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e73ea4f0a4d0cf60fa041c17d5c89d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7d1b7a57fdb8038dab7c3af1b96d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a68547afccd98987049ad85bdaf44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147254023b0b3bca5f7eb756d44c3ced335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930761f58f46b39ce954e5afc2acd61e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba56262efbd47d7263767da810d9c7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769c942fca25b8d80b2882d13b8f4ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76b08ee3ce43f69fe78bb34552f59a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedc2c5bfecd2d6b6e0e3d22ee4f1ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce50745bcb73d74e93855d06fe868a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdcbcc1b9705ff1dc1e417a27acc70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a35b0363818679bea6cd1c7cccdc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc369994034b4192a37325c80d301002344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09be686c2916be614d250d5dba39c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5df283523d107cb9fb84e765f5f16b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4d98f0cf7fde589d60efa7b2b9824347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bbce6a760f90a0f67d85283580aad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4515919c690efbb37cdc243ce1c98af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b273e02e0eb35d03a5daab41a224116350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf025b7d3717a2b5b6bf92126d45d23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a0d1ffe19aa45df44157e83fa852b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef979b05aee1199338fe7e141bb132cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45636a2502b49bf4bc2f2e14ecc7a673354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bc81004e1245aae3600301dba95aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e9213fdc687f0fa48040b8da0f393356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514f00c74dde5782edd4fc0fbf474c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd12c0ad3f267758882138b72a672a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065d4f1e1dfc208b191c4e741d9c87d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b991ea5a1d13555eeeacda6336855360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7104359b214c6a8882196d7009c41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cce39995f5318b0dd576d9900d1f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6e23524704ca59667ad12ecefbaa2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46065c14c4ff42ced374944dadc8a0dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97a4ca4165876bfe637657098e5bac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe693002600ced6882c78f17a287f068366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd194e4aa91a8823891d2f9202f3d300367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b67094c3fc5c5c4e8bfddd64807b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e12ffa70756f39c5afdb102251cf18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15420e38338229f23f9ca14e77d86c24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306440f32d826e6fff86ee5b2c858e36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c176ed8d58296bb6c6f53e5a9ecdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920be3af1a42cc047aac351c20b9066373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3348b6a4d33f143966647722921a979374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e258f4b69c5b14ae575ee59b986b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161c70f0c152cbc8586879a9ba3fb55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d0532c8526c3715ffd1d62b075201377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27113ecb1159c7f7335e41f426b922cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5a24ecdf90b1c94a85bf82e44c824379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e8303c9845a7a6da20974e866a636380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93244adcf0cf7ccbacc0f7154290591381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1561b526b6a70cff92c111b0306b254382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e334e3f5e3de90d83b305496a36d94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3cb400d12c6b38313b2da75584395384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1303deabf7734099df3fe4fda1b6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a347b4e72709e6c8fa26398383f1c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2688e8866a7792cca05315833bf002387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a005331ca073127d168c33e1ef96e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b78b04efa2f952ac5cd922bd15c25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78257ec31104b9d386fe7a2f38c06e0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16db94c00681a17e93455b692a4eb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17482d8bf64f6f0c6368d38db63a835c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeb830b86956b591a75605edb1df79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76257998eb45f8ae8efd73699cb685f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484ddb8ff7f2f7c17564c040e049907395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64028e854ff19642421a2a7fff4524dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d511cd10b0642731d1760bf11fdac2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c1607fb04217f956900b255d9afc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5362a45a874aface076010fc6976f86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc489121a7474a5af4970b5bca29c4de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f67becf72713bce5a0f82ec703affb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531387609b9c341c60870ed3fde5fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60002b13098f8525377fab3aeef428403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df0183f048072ada556d2d9407b6eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100126e55cf27cb2762ae9a967f50154405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a34c75a4a7c84edf204db1a0e2d62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72f7cd22cd9709f26de8bef162177d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8421b6488c8163810a45d933cd162bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c332896491de938411e6474319d5fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4af4efdd25bd645f922c9b981bfd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bf6626b1e71c3482bd2c1637d7664411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d31ceaf8ac0f88a87f72331708a4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e33961f2c8abb8aaaf897e45df3304413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c561e73bb7e8f50103ece659843e26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963b7ef1154a247130f0d9b79bb7bfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a4738e267c1f33965010ac047cf95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dfdd4f8d51098480d16855b8e18cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceb109844f75023bd5745a3e5e357a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868504b3c3b25fc5d72a3dd6f09174f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835b0b49e73b03f603c647c8ed83a2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c48a7b170cf440bf4f6f88f0484a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77ae1c05aee1d6ce6be86346815f9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b69af14f974df0fa795e47adff6c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ebdf5027ca7ead9ddf30b379edc94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a428a069280257b2e07b7e77214ed0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37ac62031c98e3ff60bbae8ec1565426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac14702b58a28e7e4782e644439e67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144e19a157f001ce347b102b7bf94b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5752f124c869499c1cfa593f5ad793429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b379742cfde46c6eef5696ef1e4ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37f2d781fde390bd2e07c641dcf1ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8096520eb2255970cb45a14c8ef4f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d12730459ccd32c421cf68ccda244433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287460e82bb54f7ac836a389818bd90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b22a36e4298e548a643e77b7ba72a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f2a5f3acbc6e12980c1d8ed135d51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd8dd728da70fcb994c3c035247ec0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ad664f044fc32db493f31e906fac0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfacd377a712b210c89ca2e8433dd7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d3b438f6a0b1b4ca43adeb008b5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc07ebd21539ec9e7eb2d1438efb5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc9ef9ce7780f477473c115eb572a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11d3c5deff7868b9ac37dd06bbb4e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749306bdec5cf88df99d901327b1bb99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575120f2db3cc53a3b484695832e9b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b509e4794dd50861ea38f0721a3f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49592932da1a034f18834fd6778992447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c75aaf71fab082bc2687fec14208f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ed262cd6c0167dd1b04fd63197791449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004ec3b3dd559d9ff3bbf6651dddb55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be01e444ce99a01aa58944169f13ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a72b190b8e8820a2d96ce5f68ef05a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76290374b39bb8ac194212a40359db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bb8c6ee3508a9e7d3acaa5ffc975d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a63f2a0893bb57c5d8c97073e1571d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27aac7945db635e7a37fa5e3853996456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2281096e39cf6d02e36cedafbb6668457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bde59be03324cc5f045091bfe1f3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe8ffe81080eedc23b1da12bc9861459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be908f53013eaeab83ac60d0a19e65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f01b1589d0ff70a2e77746de4557b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce5b5d25ac5451c09ccdf8a8da92a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa54df550e5faf11773decce00e477463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde456368e22b5b5f4a7bd1c66f9410464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d177d8996667f7035091d1458c27b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a4b3129ba393275c2db8a2a3a8f8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb70d7d8574e73cd87e5ef11b7e45b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4a6147d699f84db0960619c57122b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c8c99528b4d8e2a45edf8052bf929469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1c0d0e4827d9fd88aea83adaf7ee6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f5351886f9c437316185ce04c92e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894430965f3796aa8326c772a25b091472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513cb5cfa85404c936ec0d9fc9a51fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1c06aac4d387f9e4b426b97e7a258474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02908edc7d94d40f049a53db634364ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980fd421f641cdfd1dd0a67c426b7df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177850cb9899fa0959e84b11845123e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc04863e83eda507e98ef441cc4dae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e68bd3fab63174b572c3eedc57397479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a46c737094942b996c6e9a79626f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c279f182f260e37520fea79e254e52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa981bb884bbe4ac95930e95af2642482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2eddfc5922825b79e44645b2fbf27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e24d2117bfd1d595a2e08853b3bf41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beec83a481a811090f3811aa8dae43a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad9d287902ed404d28c5c5c5f26199486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd59576eca49d729417959e240206d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5160891e03300611c4365768c07a7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eae00a75be8005b4ad899184f7587e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73644729e29c8aead9e40b1dc42bdb6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3a4effb9eabd1d92a63be0f713a19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686fc199a99ce3d8e6312db69b7d6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2a85bf14ed79824426324372e0f85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ef8e9b3084c7ed550ea75027334e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33d949acaec2b3a46ffbb83ac56fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b844fe4be8d6669bf2ad136dd66bc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660022925ce54f227e9c7caf9dff247497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081023050d49392024e17a2de639c728498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc5a73ed05d23349059304d2034dbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72df3a47c594b8beadd0481be584ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980c442a6e6c9dbb304bf4d93532305501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27415a79c425889ca15e48e6469c1566502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90467bb4370955496458faa1e6c8384503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dd9d983caf111b5291cfc82d5ad83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575740d50fbddf20387b4678f0871ee5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb65875f0f96aa306da5068861c3cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10910cae778dbfacaf4d2ee07b87904e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b40124f2720106eb1185e50cdba85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854580206b608238d8c9aad944730419509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a155b8d9cdad02c24c21c86dde740510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8971d9804c074b3710164f48ccf0b76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eeb56fb146ed0cb817f4295a7a8c3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fd89ae5c52ac7e784d860f8837241513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e74391a9c2e0f06e92f7e42f03cfb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a9e6eb65e973dadd7917850243f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a036a6d7181956d6611b45339215982516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f855e549fd501e1b5e4026ecddf02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1215b657b84d4971156f4c245bc5dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e03ddc1a9112878ff7285cbb99731519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97035b8573f4430e6be4082640dcc52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283df8c3c80deb6bee2ec1e043d43a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decfebb8fb1e3821d777ec7dc06dc2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12ef76ba6197d2d7ebfdeb60021702523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bec03f72482763791ab0ba56c76ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1b74911b097eba0dc9dcf4fcf8db8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e59cae99e9a88ffbba7553019d6e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5903b986a0be50d827b4e0a5e959e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243bba1c596a6ede28e1517fe4eff7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40658776e37a189946076789f113a25d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc776d2734a8f4f800f9429803863a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cd5eec81dba706e0b0e9ae8e9947d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751cfa80ea76f6b3d24550c7bb768e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644871c3e5099d66d6f563d8033c4f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ffc48aa474eb95fce442d2352d030534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8060b1354f1c48e32c15080ea338e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32662b574e641d2815c9abaaeee5c837536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cf4757b18d253924d2186f239858f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f528089b10f2936ae764f00836410538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff788d623097d662de7cbe09b6ef720539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fd48b4e0c88f41f1f972d8219111f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8101ceb1470341a0d616c028ad79f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada0be6ab30b0f50aaeddd1d2e0874a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25b32c74eeb8bb9dc20537a6fc4af4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a5e151edeb2b5a6cf42e4ab19cd36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef48bfa1a130d85b184db8ef8e9c83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d316d664891c1aa751ec9ad74a6e67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1036faf814d331eb460fa28e7a218547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece40a2c8930c0de7d6274cf7e86c5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34373e4befda3c89c780399e2d0f32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9658c9614b5d77972f0050f8f483a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbff482c82ae5ebc05017550c2743f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16ea832b1d6f82ec084b76303e1c53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d54cc3a138d50a4f5ed22afecd5c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62c8b76cddea982654e06b3a0f380b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c47e765a6c951261a525a4051bd336555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd9a704e42e4f31149802d74e9a93c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0aaca9a096eaadae0285696b92ec3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820e38748b5b717eeb3eddf7a0de63a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653f40d95ed0719f562a0b76712a500559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16378c9b9ad7a211a8db7c5ebd63efc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499a170b8a854829d10ddf049a070a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9b3dcec7d319c21698d54928542ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd0e613ca1b532b9423851d370e6ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1e30eb11b0baf34d8bfc15d907764564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfc1e3b7ad867e50df1535aaeebb00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c539c24eb071b7760c9db1f53eb3abd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6230baa51a8f38871728158c87e8569567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0d1f35bc5174dd9b1d04724928592568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c989b5bacde97a780f88b32a996a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7df638717a4fd5107735b81c0011e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4a0ad35a01d544d650bbf4b2b4dd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76247c084c119c621bf6857c3eb026f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975b48e6bdac245cc6d84b6947047a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29164f81e8ac4a73a5f94952498f25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ff6fdc80bc3526fd152288b304c76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19495b95ac4adf9a324e901811c7aea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396b78ff1830d4f8d2c31f7c06b8dfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbabe903ba29d37594c9236dbe80bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baaa028a124a849edaaa85d4a59360579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765c2dbd70d22869aceea413eb19eb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db95bbf7c90488923cdcc006f95e1f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08f0ca9438de2f163b9e41bd8c5951582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c542d6c659f343cfd5df83e05677f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e27f0c99d419cbbfeba67de19e19f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ad085989006089c1023fef88188f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96d501424f8624e87849ea56121ffd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e645f09ff86b59e559da26af27b6037587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b16ff86cb4a5d9f58713bcf305bd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c838e2bb126478a21881d923a2a9796589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ab6c88e47ed15d37803f7213a773a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0ee6374fd6ec536ab954d72f1175e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d4174f3882dbc034ebfdaf9727cac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be60bebe31e19382b4000eea489446593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c52b83e99df032ef05bea8f7a0f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefe1a0ad825e2a112fdbe1cbdcf9dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04075e42a3f94d2ad3b6754dda48075a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16530e1d05b76ea25b37562e94bf103597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555fac8be244e1ac0b7c9bc92a008a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1278c8da6880b06c616d81ece1f9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c84b92b025b7e071a826cd514247e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc736c9f6364733dc69a21917a440eec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e8994a5e0d870539e9384d75cb88c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970fe97240c7293e6592c4535f78f72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0a35f8ba56e1d892bab952d8adfb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd74b7d0347f1f5874f708ba85e0b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff8ab3ecee9a7a613b772ea86fa560606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffac06a37bb332bd99877661177bdb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a05f091fd8a90bfc87238d43d460d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7295f3d57193b9c750bca77cdcc21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436a6b1f2be17a15c342d271072f03a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a3e5b42855b849d2d47aafe0a7c86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc13fde46905460b143bf9fe6fad103612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b936450d73288b327fb71eeef30fd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9646196d1af95be683377f5cb6a655f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48541517daaf3223832b69c17d170632615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf9b745b2b08fa37b86345681f608f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0479fe1c266f8827a411c4de64d74d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e7f18aaeb7708f7d733f00bd8ff76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae0bb929826811b97eca90d75cea66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8fc7b392cc010b00d6fcac02b7e3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3184b2a36c57246b0df28c02ebfd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f21015cb70d5db4b6a4e3c1a600a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a08e88b0d74ab5cdac64fd312e269623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a24e3c5805f3f90ae54d277ac1461624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb93f76a7aa6c52d0fbb6697b746960625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a8c097abda19ad5ae9022fd0ba3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aec14414f8138a42c9c17c521f90a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcd6b8d933208d17971b8b1a06dcf5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23c3bed9f86d15eb14d2e786fd460c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5935e92425f49641f38dbd4faf4183630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9809193ce0443c6f99f8f353184a338631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0bf21684aeecc1c21cb22ed360250632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f3c24485ec1846fdb33e1f845b13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9c43aee44e123fcf4c201d94b15f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485da1d8c360c70bb6df89f6403633cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49645dd2283f056c54a92780d9c66508636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0505f2df414db5045f981200a206af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647280dfa7ff760b99567965cc6adcc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf33683c2f33e5a6d847700a39a43bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff9d1477a1c9dfedcfd371b4003248640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba002f4274d89afe35da18eb6fcb2ff2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a801a8880f559eb304c58036b60b4c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa244c2738567b97127f147907915840643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef100e6d76552d17d93aad9ec2a6b88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9d25b8570eb80288164c44f7329a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b0e611c2d0afbcbe4558fc625cd11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780522cd4389f76813be60434ec81460647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfb90b12a43d5a7fe35deacf8b567e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d689cf07440f4c71da59283e19f51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60193cd155dfc9ff8edfedd384b516650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09c331a3cfab1ee37c1ed46e06709f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245da0f5ea67b1b450d6c742f9d9102652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4291794d711228de79111d6986cff0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d72dca43200686b377214b7427b4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc4a0c1fb396849e2572f39be1e2b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa87ff0d3b80d3baf3f9fa5271ab15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b78ebaf135278aa60684de9944ce1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2c599cec17db0af4e445d3e4fd844658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bc0424d4d7c102dd55ef75f159c4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1ac036eb92850728cc55f47ae187b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379993fa39f93d00dbdc5cf79cd1a90a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b59db517a66f3d30127715ac01c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9db26ad3bfdd92fac6c253ff1392d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084a7afa52ca23eca9bfda761458691664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbca6f344d9dc63de7d1094244a02a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babbca46aa1206e173af41ae8276e0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2459f7e4f8bc09e36a797654fab49a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2d1490d3e903b808c43b5d552ea48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47f71784d00529bb9d99e9b14f826a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf00c4af64feb1e425581e8f1d7db1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7fbc01fa4e02fe356b769a4488dff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75201c012fa2022fe354cf593605c4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2d3233d954148023a7f4b3527edc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e76b18c6b6a9cbd9086c22b7ea965674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc273a01eba3626a369431d08bd7be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df570585849f9ce88c98973071362db3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6f568a4a3ed6e19041ddfc7b7b74a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8248d534446bdc2066727bf546603678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7bf87d584be43bd89e44d8937617a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad982c270f7ee471909c6e994b385aa1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d6432686d852494c4925a0468f0f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e9d9e525014bff1ca5081d0839bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fde411087499d1583a5ff285ad0d37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04186320326bc268bf31a1341cc3e537684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969602227a77bb4320f173173539b599685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd329548a8ef92ebe7fe49010d1be3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345446ea9862b7c572f6c3ee098e9bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e998e7c61ac53bcdd4e80d0729e2d23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab72add9fa98770044d2bb9138e5df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bc3d42fa869e5b974c2f71f55b711690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf085fb35ffde6028a5ce8b47346805691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc6601cde81f509958da0422f3b896692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea501d28be478b1d6ea495365300953693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3972fb552e9e66c55b74aa30ad4da3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048d7dcd4394d1fb8a7c0d3568dc6e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e2bb9c8125cf68be3bce471944a44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b226b4aaf1af68cb3c6c22586218d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe46aa34cb4546fd5d33659d7951451698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd7a39dd502ffc47c4030ae73f4b91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f424ce07f95b9155f122b2c4e2cf8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18073bad48059b5d3d5525a3320533701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991e08bdae637202a0427bcddfc5f39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca23ce4db82aa3fe08699e868502867703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53668d53ffe66af55f8a22e44090b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73285d7bf9d93ce710bbd757a934260705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d0d3a423446c48a77a7d7274dd42e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeacec471d1fd57e5859a39aa048c53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc097fe75021b2a8b101c4c1a35d4dab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eecdc078a85bd8fe5388c896d6c28b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b150b21a54efb7c5807ae86945d071710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e36df3e1a928a9ede5cc46f3ca73c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00538e46665bd6339095b23244627e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c960796e3cd83aff041ffe030c4cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809a14de2c59da32fa9840913464e28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e080969e5088b362d43754a6149f729715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e2d4de450025a013bb9ba27e922b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db392054c0fe9a4746ebbbdec5d81e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bffeb1f629d1760a7e3b996db8c32e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83b4ccfe856bc0cd9da2b474071a47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51331dce12d18730871b737afb245f04720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c73b963ba4a8acbb632870ad5ef6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327ac9b006ffb80081d05ed84a1ef2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57657aa7961aa6016d91ba6417498670723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d021163d48417bc4b37eb039cd896724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994528e82b2e54501bf3cd0f9ff7a06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3375f8a33e1c81428335deac2be2907726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca7bc4582af9232c1cf7b7a115f47a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10c061eada76acb2d50345b3177d07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76f7700b4e6dca9f5611ff607b5d09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3728337ad8dc72dd26e8fef550eda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950e296566fe80d529ee57970d4efbf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852624c802db25f1060a003fe0c64ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed96513d37f62f56744cc906cd464e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85065ab9d3e3847c1d92493570eb98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb265081eca8dd964f597f1c530ecf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e01453be4c5c01628b7dd9d80f121f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4d6dc885b34de91935cabcac7f8fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab004a64f1eac70e9f84349319fad0f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ce1b3ab18a0688e679c2d1cb83554739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde94e0c66a0fa7e37c01c41e9c110a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308b2961f8e073350190d0d3615fbc8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f86ad6aff20b3e9196fb980dc0fb53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a73bb481c24add2f0ab17cea1572f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8937f678602f7b855529c6d84b6af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6f99cd529381f92cb6b3a56f14ccb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec6b540a98d1384b9783ddab4f2ec7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2024e8869fe6ea1e8615e14e76cf49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45f24e06c9157f57aba0c79b88dd6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a028ee812b589f9bceee3aff54de5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f879b5c6c8f3dfa662c077653e6c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b5e6bb8af89a28d47f97042ecebf6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad4d4958109aa998c1d8ed5a8c100f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a959b69f98c3dd838d479454b66e8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6164754e2a73643c6ed56148ebc627754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c823232524145377e5de2422eae6ad8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709297f52da5349a4fdd421cc6262d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62222a08aaad2f60ed8f96409aca1451757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aabab721b02b2ffde0c08420851d91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87643ec173b757a79dd331dd34bcac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b657e55f52b08084dc2aebd743122760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0baef36ddcbbf3bc0f8fd7e8832cfa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dce840b53d5b266d9599c7424b6d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88602c4397d20f49db7569b6756e3e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6dea24eeb3719a1024f96ccd4c8e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18b79a692e31f292c1737110ab8254765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fd78bf9f851d66c630ec453fc5b4d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f12955686c0a32bbdf49ae35c6f5e8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b6b3e516005d178bc2ab76808b03768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462d4aae1de50422b2c03414b7fb9db769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7cdec70de8a4804d4240911e198d3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7afab3e3d6c09cf6f79248e471ec9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6378262aa514abf5c1349d4ae079e08772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ce02a86f0736b280f8c78d9ecbce9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f05de6acdd620b64c8cf773e06115774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad89ee125c2279aec5ea5c80ba0683d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7192c13741e64d7a2e83389faee4a0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1469d38bbef6637b7762d5b92ad4dc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a77e9deb3034dfeed307540510c98778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665c661afabbea465497a947e9bd924779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d1351eb100cdec15870f68faec5d5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57245c0597728e82b29580e113c1e320781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5f2de53158bf3cfdb1631d2b6be01782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a030bfb79f0f98f86a006609bca47f5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c3b9ca7297f71bac3c456efa17512784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e256b963c93fed915dcda4ad6426c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528531e9db698ee905a554dac869a741786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66d0c46a114a9fbca02514aebf4c67787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe805e7fa03b54ad54a73b6aa5e8ee83788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964226112fcd299473d75808fff9a47789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720873d28262f55d272f7dce3bf3fe36790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedca6d76c66f2aad158f8681679f6ee791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca048474a9d0da7290930585dd17f0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fc371ca55a63a310442a9693d9b06793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa69a7035eda77aa324cbd942a3a00794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e64ff090c759c4d6a05da4be33f50795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383573153d2a941eded3fd754bb7cff796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123cf468e567730f5591007f8fda8b3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad770507ff49c686042175b564017b8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e3cac6553969417d1570df11b9691799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e6010832a2a4ab0f211f6fe213278800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6228d8abfb1f9b0e89ad41f7dd41a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869540e50cd54fc9ff360e240eaadc6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0597032a401b655285b2049da3f379a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198631b202f5314990c3e13ee7cf6b6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313f7e2533dcdc0512ca1cf975ab1a7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5af0d153ad52da47b1cdf51083aff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb19fb26b60dc853ff9dc4ad0ac7ad807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587f99f68730ab905938cb0cdf1ecc3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd285b8ca6e229303cc92354159a6da809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e226eabcce1e54d757aa7bfdf026ee810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddb8180a6697888cc0e5f9de4e2ebe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0cb3b7817dad5fe035465bc1dd505812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd79d0148a7f24b28288a012f4fee6a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989cb2f574fa34ee6206f925932ad4d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28056ed6b56589cedcc1a8235c5d80815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28f12e7c35ba2aaf01412d425fe172816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c45bf4f7610eb0e8ad84860fdf7d99817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f034f9a907f40f9bcd473810b153f6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1c7be625dde1fab3e58c4878b70dc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9ae0744b6b73b8a01f25c1c19cf2f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e219c3770f7d55b7ff94fde58cbe82821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47a19e830dd82d51421e1e34a8ec71822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67426ac57e1f07b71d5afa585adf4d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e93984b25f7ca41d1c2f865a6bab52824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715be9783afb9f38d8e50bc3ec66c559825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7876945db5a70fd4ea68dd9fe071664826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03d11fc50abb550315c7ff61a26c6a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ce026e276fb3365d7d7191fe6e37b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785a31f579f315f798f7d0e8b49b5f5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad6d14ce1d2811126a01a63d6e178e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d461ce7afafff9ce81a78d42d3294de831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd172f6754422baf32e07e106428278d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44925780ba129bf9cd858f2bf3f521db833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027b4d03c16491197c25a62b863bc3a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59544575884481268777582dc7ee3b7f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34942e95ea9e8ddce6f763fd469a3df2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551225f1d4129fff956e52f64fbf3e83837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070779bab63bc97f57cfde1bdcd466c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825974da85f6c6532ca1284238abdaec839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef02f3f81dc833996da31e8ea01a25840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a36d7738ff6d1508d067bb7851bb4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987c469b9ab22b2b30e3c8841f00c3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed6866ba2d1cc90f7c30cf7a083bb5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f3b94b477de7fe4780f921971dfff844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad9de7b2216d217a2ffbc5dd8ef2e7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0605c096379824f5b7d32f08e56abb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35d8b3a9815c18dc66c6c0adc26d37847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e08151375a8d0e9800d4877c1d9d6b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88908ab89e7d41f1f5c555be642e7c3e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c11696fa108b0949c089d5299d4462850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6524a174458efebb38bbc6a7775514851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5717c8e96b2944e2361ccc8b016c6c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4bd481b974c0660b8008e7c61949e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cde14c953eb6212da61ee182ae610f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff922b37b1dca5943bcbc7ae0b490b22855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2904dfc74f5c3c3ca2b4b5208c29c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e980ecd0b989881bfc9f3d047d2ec857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b874f27d79f65c88d5ced7fd67484d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e585d3a4078cb239b1a097473424885859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5abfbd170ab1e23e2bc5642ee5e16860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d928469a2eb1517f3f7cfb086c86882861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f42513566d3887b4c546e14101c1e8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f96e22d611d818b14c5b0d56abc5e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eebe63cf5a7dc3090e924b8a44eb3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa3982e75f5a192edd77f80bd7a3fb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5ebbc5b1e52497b66bd374539edf1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c2399bd4e015a2cd39f74ff50d68e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cca25619892b6d16aae6c2902b0c0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890f3a6a54fdbf75d5826a7c74821ea869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05f56c13cbbe14f14111d8c314441d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba1f7a133f9ee82989f8b2acc6d134871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51193d10a917c726302a4ac5dd518de4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bb74e26d7004b37e848a3a659e622873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097fd16af39440cda3bd18be306f55a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b527c431174de9017ccef40f7f2012875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562eef55a3d5deedf57cc842e0926be876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73af0d4ce11c250080e808e87a51f0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fb19ae843a9620821537c0ec996c9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598f2d40f7d413e357def455e8038bf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f664b1850d8851c8e379f6b7d51dcdd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbdc6479a1a58cc928046533530e74881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca632d4dc7d85cdafa5d628a33e89620882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d7ca08a5268c53caf1144599337e3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7f56f3ad5207616fb52b448873917884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa61c8bb19e459e64552e925a1f4ed885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2da8c9afdeb70ce56eacfba64c912886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab871d57c8c633b50c49fc1c1e69c74a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e44ccee5e1d009780e16faba24fac1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b63380a919b01262564fd0e584c999889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377c6f3b8e129728562b8dd56d7b871890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b59e89d25b8005c9db27c7928b244891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3741d4154a5eaa026cf92eff5a137892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03f3cac2f59a436273bfebf48e1e91893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142d8b03e090e894098bbfb2a5f8521894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03a612ce2f69c99a1013b9b2621a23895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcb0f58ca05fe01bfa0140c7b39975896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dab1ccb7745fc820bc50731e23f10897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09119a2a0345875dd2fac1596fd2f2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270006395cf842f9a9a2a2835571b921899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61083091e3af3a57c01de27f9a112a3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b5cd242135e728b7268be43abd297901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24218b2b80b6b6663a81a4b45be9fb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f1b096cb8100bd75d91dbb9e1ddc6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1ecaf96db25982da37b2d57b2240b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635307abce6d816517503a943f338a8a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb44536871a8ccdc4e3855c92652e6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42e8b486de58b5e4056db3d48211c9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4bfd2304ff36d529fa79ecf89ee3e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c801ad58149965441a69121c25370f6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc319e48d799a838e741e60a6d740c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8ab373503773442a810c0c934e32911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bb775b549e155f56bef395154cba1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5bb18aaab5853866c88b0c214d5b4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa064083d6378acb77b454ee3ed3ee914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3031f46199de26aa72f6ec56ec909915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b0915099209e080f7dccedd00ba90916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7f1523d1a8e658e277c7f84c7441f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0744535641d5269d908b2ca369d4bed918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f5f70e32a597f7c18cf953198cfa6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bd7ba08d1fd6fe97f1495cceaed8c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a32f587e207cf4effb481d2c59d6c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd21061a31d35269cc0b48445cf3d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b4fee863e01b7c9037aa3d1594d86923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261f7fbacf3f673a6075fc3b84f20ac924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba77162d96121f9c60313af9c278125925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61a24249cae1f2dc70a719390e2d68926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdf0810627b3afcfc874778679ff60927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f3208a346265ad3c7fe052ed5806928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d5b8c18767768327df0aee4ec947d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06679c19de876d06d4bb9cf63c14e7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a445e9adb2da70f4450079ead2997e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa832ebc9cd7e925c4dc3129755c5d8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d59a2c5f59f5dd8cee649f42faaff2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854df7fe004dde45a4a6f0e70115bda934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba69ff0b32aacccb2728f9e5bed06a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c7eeb32ccc0bab1fa1a655365593936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b7811d50abb0a1299068d78f1485d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1183b1b12e567b2a66286711a20cc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c35d4f87cf6a295f5f3e50dd47cc3c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fe399762d829d7eb132ee6f4f982d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87774f1f7beaf405bae04ac61a68062e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71946c72dd8a7167d0d194eb0376d09942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947298639078fdaedfd076fe7a9042d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2171ff29123348e5f2936eeb9e6ee3c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd58a21b66563eaa35f83637568aad945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aa79e3900332bbbb7c211943ffc3f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbae456a6547bbc14c0ec1948b9397947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5b130bc3773562fa0170052368a88948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f5faee27fc5dc77d9ef06b16cfbfc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462338e9beeb15fe25dfc95c4285873e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cd9b23a47a687c7a79c2cb1f7ac4e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05256b205570f1dbc9fe55caebdaa0ac952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e8a5ffe472adeee64280d7c59ca3c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fc61c1f83fb9e65974b2e25718f22954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a824d3c3c038bc6641a570d238f3a4d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a338efe9f54590114713c36b3f9fbe8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f916451a1c2d9c720962f5ae15171957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801faaad21c7004994af8c3927071367958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d5ef41bd1b54fd728eeb62274f9fc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b35ff471311ca4da805d730bd08769960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117533a429e8b08aef2bdadc4d9e5816961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c57a837ee9dbb04831c855212fbbe1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe78dcd16d2fa5c7d1a700357510e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6585c33962ce9c39ba412ab341948d8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74de158a78b1c2f31ea5c098ce8d05965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d967e8c761c5d90678f4817341a9b4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3df38e670e33f53e70cdf04161c4e7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c01a1973c96d6046eea0196bba7d66968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91535c440d2c4626622ff130eeab7e89969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f35cce378d98503ed45283f4bcd65f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c18aea5cb622648619d16184210d1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35287dbad62f05f088b68348b874500972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e008acabcbd345174cd23ced5ae2bb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79d48eb11eb6578c19397f954b77e0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd479a895e3c9796e803d0a71c7aa51975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73feca97ad1ff03e0d15127f6f5f425976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabe7f26b81d09ad261043cd272a5cb977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9a2dfd815491b74c7b842285c84b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8834904056d9cf86730524a0ec2602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ecc4413dbc3744d0aaef2c30548d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0591ad3adfc1ed348c87297efa779d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb2bf4f53eec905548077f923c41ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4452eb14d2caa2424548eb6a7b760076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b99f55fbeb4e091a394ae61163b2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefa8bd9796c44dde137721fff022228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d261e3afebbb7d3dceb41b2b35b9ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fb9cf46627e72de30ab92316211e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dc7830962ad8059c5eca60e2f323e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0313f9058ce2627fc5b9b917251d73c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05181503a88696d1bc3496835aad2f2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cd1f7730e02b0d2aa0ce2f273799f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea9f6431b92beb87c052b2c1b39c9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527b06539eecc642bf97113b0058f6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b31bf6170a97e7ae9fa748e5db59517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111a807d931680778041b3566bcb6e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534531654a040d0de9070507a7f35c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7859d8c4e44fc27c86519cc22b040520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c021568a02af91c8d763b59e87eb35421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752de22e25bb1d29370524961c5ee3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f9fdd46b726dd5c0167bce23e3ee223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad82af476740f2bb680f9c07b05a7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b921375326e549268b6e4a6978868725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5f878cd04fcfef38ca1f3ce3988cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9345a93db62174d29ec1cf807fbd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3781b7d8c91fab5fce523819498cac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78647956d32855af5fc0da8d3a0e9ee629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e899e4d5c98446c168b5bee3ebbc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbcfe033b375ddb6eb6a301560a0a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee44cec81f3bcd00d3ee7ee43b7cb9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100859ac6755a8383c2d414c49a75cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cba1aae0d193a3f5ad93b08dc1de134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f0708945a4e36ebcf5896ad06d49135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309d4f627cfe0b28701089e743fe39836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652cc138babd0762572f232a6a9f82d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad36c1c1ebb0d9022d2c1edd6750ec838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd348a3ad7192668457619cb84a808ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa83520bd605668b8db03bf598adbcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9f1cc783f58b48119277559fa293441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebeced473cb3b2d5a0b120022db3f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f65132b569eb547591ef20186b8bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb927c3f691967da43b0622ff2df23744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dab7fee3c139255ab1ff0f5e2d0b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78843749fb9ceb37a4c0f79db831cc1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524692a524f73daaf432a07dcc1e54847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba73e056791b45a727ddfd196c990248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24532ef81cc09b0c56fff25558aaa1e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3df871718668378351fcb8b385715850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aecde4816c0d00aa326a0980ca2ea451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e85890a127be7e07de0cd0eb3adc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c75a37142d59b0d527803b5c0a4b5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0a87da0d29afe6c04e05d79205b0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ece0892483e47d0bca9b165d37ac855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfe9d3c1e5ddbb8c4c36759c4793f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76ae86d3d61ac4cd96f7b32b7acc3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1b1a18a5baa2b30715fb26adce75e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a099bec90289c79cac487058ae05f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7001470df3df6d0840a2301f915a97560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406be4746c04d5b9b57870c9bdbd6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70a6be9a583c69a355899c3ed8253c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f6e85265e2d5bd53a88d6bc5422f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0251373c76dc8a699f36c75d9097364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe7dafc0f78a2ff0a4795f06b56eca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85679f392de91d06ca57301d4e4e665966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0654b4af4601b4d81271d33a510ed367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82130e50d617381d2147a536aec7fd8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b413d46d3f4542020aae7dec16ccfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389cbfd6696f4347763d03276c62c4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fb93f6b0ec7dc87165a9eb9e6ed0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf2cfe1433a110a245e6fd3e2805ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49071dce5c5d4519915b0d91196f7f1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be8677020c88956552c5d19ccdd2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881029fce3a30d4f3711f4c79999ca6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c69e1db3e1f80dcc185d1111cffe6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28150b92bf78627c51a1972dd194b1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02156decef159481dc43c26b2f7e2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c61859717a6cd0672db234e4e8e9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2c92678c2901925ebeb1f1dfedd6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc1db7e49b7be1e4bcb8f64c061b4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4684696b70a160c7cd2fa0ba9ca6ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539bfaff490abe1d1f0cf756f79ef5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b10cb646b4bb26a1e00181d30298c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abd728774ec950a23691b18f4dad4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b85882a8d3e64c313af597d136913086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ca8dd906a8bce369a5e16af7bc19e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36755284765959138ad30aa8794983d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab1b70cd53f120e3d9c51c5461df9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6be324b63a7007a28d61b2a3020f2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0bb3fb605a5bd39070c1b8bfb190391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef6a2f078645d457b106c5faab481092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc9ebdd0d315d4cfa2b910e0b70ba693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb125364b76511a16be987abbe6c8c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7607a04de9ae7fbbba110e5fed87495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b9b5a6bb6ea01e0791e3790172fd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a792ee9a173bf736fb796d51fc3f04297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379aef3f5a98776af86eef2f8db98598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93181de8e5afca87baab1998eff74499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c5c3ddfc41c795268cd6e83beafa1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7684be9d563e95336d81e45c011ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974bd4933a46bc42a420fd8ffc0481d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aa2a55a7fa9f7132809e4fc20e229103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c5d297125c31030b8ebdffd1dcc1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823862d13182c95e5c753eff5093b43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe212eca1f5808f77388a1e0ece4118106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bba50c541beeff109067de254dc7b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0836671f31f7c51bad61014f45311108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dada2fc8cf92c99b10ddd0ed58b08d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431ae7ce479f23572d54df6fc36e289110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fb1043011506b36c8344f77ab6598111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195d31a31ad50e38770acfe1cb4824f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c2c3dba6ba29dd9db4589a6771487113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0ff220e40a55f81cca31302a7b234114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c12373bbd33d18dd83698b99a726f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e87caaca807e7860eaa573a14b82d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03140a7dc7b78df277156151c2f63f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869281b70b3e6374bbeedb5b9b11c94c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4516a167d3ee6c217341b5c638062119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd02b66190ad5c0051553dc0aae45b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698cb50b5ddeb0802aa7a4ba836b224121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b70136fd715685c7ed69ca8124a35a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442d2898307dc361c4641013ce19bc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2262ebb19b49fb6c47aa660acc321124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e71f13d6dd775c47181f639d15a779125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef046e627e928967736df88f4439f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e38c9069285ebd950cc359d41ea41b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d65c3a48e2faafcd3129a856cb631128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff644daeabd549707dc56697b6073493129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795edcd5cfecb8a4349e0d575b5b5e3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55d0d8af89add7f4e2f261287e016f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318b9bb0ba10fcaf31bb814f03121f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b95cfea6619466df39b9392f33c01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d590901d6d2c804de0f20cee82ad7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faceab1eeb5b1d9d303890d3488d5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e08356d3c69c8a47a189ad03febc62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bd2cfdad24de3ae83fb408d91905d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9fc5303d6bba415b92cfdf7351339138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4921d03fcb6ebbe3dfc798e8436eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61e8a0b72fa13151ef66df139b5e94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06cc6a895eae6055eb3384f63cb069141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5048bd54fca01d9647d40e9df245142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c2def17b2a24d57f0c2a89b953495143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b456aaa173c8bf99f42def0c91a6fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed5196b08920dc1954cb818c9a3e85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb66563ee4304df868992dc013dafc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192480a6b63a4fd06d3f4f6216c7a79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59af5aae463ab3c34c4ca6f1cae3b6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a328d45c280077416cedc3a9127d819149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe728da9111b84d3ff9e997e7526b914150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763579c93a114acf3876ff624030a96d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0bc7c509968222ce4446e295628f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e069fc84d0e4e2fd3bdf1dc899e992c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffe4c251ff489f7d55a4f06c204a56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4b3e4f0b95a21776d8f0df3fa2088155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a714a21691327e5d7afe5622858ded9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7f0ee3e2ddd0631eb0c497553950b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd32473d8771d267b266e4c00881ca1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e31e36df4d0e4167c4b7db6ffe22a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9400ea426ab6634fba17f5d85173f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fa714177b3d4df7fffea8afb49caa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b53dd27347857a574b10ce4e507bb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa928f1bfd8d88fee7468575d2fd4d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f49df52fb2baecccbea887b6267b13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c9ee1ddc34c4df3a6a36c26c4c145165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f1a90efb84085e73efcf3e2d12485166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e408d51bd74c45b8e720d409b1ef410167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a1adc2943dc8d9883df6f2218d05b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684583bd90378aab13d49da6bb5d288169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a24bf66ac77fcb047efe20c6a72c2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b8f8498011207314ef3e7fea1d30d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84ce16d9143f8ce001c85e946e5b31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ea763c721b7b8ea4e357d4bd6a6f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669ec1db1d932a55cfdc5ea00cd7b01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652cfe7472a34765d8205ea7f72fda0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2ea0913a1bb4966fb1e510f3be9a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e5f1b1ea2b520ba92d225b2212239177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754a71c7d17d7bb8b51934b7257402178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fe9d4e531e12a022bd4273ea803e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc75071095cb9c660b9fbdd336e127a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae98c21a8fde81508c15078ed1a85a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137847718112770ee509c16e747792c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bc4ecec964ac7933fa5165a8b380b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1d21cf52710374335ce9dbe8549c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d65ec61b0b154b7a00a1ee5968b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b525675ed5700bd5e04e756d6753b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f58ba6681981c7638a319e96af20d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51954ab68e90db7a9ef55e463cb87cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df099aa98b069f3ab3a5c9d97b170fe0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a08e9e6885a5a284a60e4afad4f30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ea990ffd576050c969a8eaf8ce159191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958db7f091aa3cfa90a0b61808a10b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981f4feb5f16df6bff38a3e131c2aec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd492f2c683366ac827a6af96422a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0cfa546f928f074180013c6526501195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71073fd26c03679d60c2477f309fcc83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8330b1508aff7eaa79e04727eebbd77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef74bb59562471ae9981e0dfbb9485198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ed10e9c4b6bd2358435a88adf3314199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fad850a1869624f0f16324a00916d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4f10428dd141840de3897133202e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159807cd6312462cf2d140bcbc403d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbebc9d785d2c6dbac0d187ea9bc86f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273bc012a4c761938af504f74908ad1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47df722e92087c44bd35955321a184205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561b0d87a84d0d578713688be94b583206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d2d44981fec708d4b19358c2a8631207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501e53eabe530fc0f53317eff682efe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152fdee6376250a43bbf29645ecfb11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbd16a3e30ec03ae3720b06ac206b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317286b47e1b6ee3f6a5471a81c45dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51aaca20dff7f534a3a2d0676f98b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243f81ae0ae5409d171d6d8ed8b8e83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc6257a1026dd87539a761ff76bb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a55252945d7e04e8f7e80f7c207ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac887aceb3e53563f939769d54dee0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dafa28f754520a721a21759c97e9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24cba7044d6fffb3626ff16f44797b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78c660d4dc7ee4e3f4a7997cb043b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cb5349b3d498b05b699a6808df6a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfb50625c9ddfe2f5c699a17c8e6c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f88ccb1b07a512a38ceea5052b3b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a8a4e84af2b4efcf146a034dc985223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08dd768c170ec69cf163f97365a618224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699222adc04b6cc0b4da6b8ca3a58005225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d710db5dac1f4aeaaf03fa7a35c88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae42b6b529e10811babda60a6953b5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1372b9446c95790bfff51e4d4424c4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125f1bcfc70f661b20cd4328a0efb71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429e3dc7f0679796c9b007afb96e703230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c01e029751f46f8f5b7dac977a797231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3c75adbcc2efb789876e9e8f0fd89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80611fe38015f627a1391b016def57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274009e547fa9ef5701f1c5d1df89f46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c0190d08bc886ee8b58e43c5e09cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d3efe33b0108370dadf41f5d8c787236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aa675040a435a23e82b3361c60385237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6394962dc47371f10ce7a2061b5c8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e1c4741bec8140632d20b9e28b582239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fd1d8c2145e5986c85dac3a3177e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939df93f858951bf1f077999585d6fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576a3b0baf30f205e809dfa53c68ad6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51f0ef258c1e7722976ae601b3b5f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3e14685b9f268ed291947bc0d159d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934780794704be6e39c50f1f3dec4a5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf123d3fbed08fd5f514e270755b25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72e512d2a862edf3b558002ed04cbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646e60c354cab69351734661adb55ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475a27a196aff1d72a0478348f828f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d22f4b23c4eb5a216c4653dfff3c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811c0ef88bd9a7d94c70ed5cac5306b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93d08cb1e6d79533fdbfd30f3a0878252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e30a5716584b0df4fe41b631141967253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fd6435cba6507fd2d0cd5b17d56d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52525390b8a40c9f8b8ced24e20184255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69192839c875436d40522ac349a5147256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf17b507c478d3926155c7151e40217257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e02b4b665a82bfb302c855a4454e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be10758db30bfef93ad06be1634fe69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259eb59f25e758827b8e9f6141d0780260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013c196a564aa80cc5a1d8e0db36e83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287064701dde6559f57d75780f28a129262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae820169be7f68fb225fa2220406cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a827693b16e5fef3d1d851848fc1b15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239abc0811dc8ec366f6c076ca4bdb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d84544867e630f945b547939fc742266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da784adc907b08aa43e89a82265ed60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe306f8da81e381b347170ab85e0b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb8990e517a2bd5abab37d706e02f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60600b23e275c83c67208d5c88a65ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025e839987b8da07713147d3180168e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583931e5703809a9f5aeed85d4e35260272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca497beeb11ba894385a5ba14c8d686273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27267f3360ff2b171ad1d25f29e9afd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5927060730917cb531452d09f23dc15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733616935cffaf583256c2d337658e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f33a942e6ccc1ed6997b4e172ef28c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b4e91546989a9a4030ee7fc448728278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b522219c6127be6eca1a2e18542f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a93b6b9c63853e1bcca10f54af41c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5baef0078f934400262534cab82a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc3449e6eddf63dd7a888f750f22e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b615745a2286e137531fdab3924ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850cad9ddd5d4cc7f7968fc0e01473f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6d61cccbac917f416762a52ea96b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633519b0cb2d48e81dfb04ce38db806286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304077b64ebd4dcf9def8d85f729ea94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc439e9a7489f6f155e050bcb9214fcf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44200900a6ec2ea149960bb55be1cfb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbdf77c81668fcef4eab27c102af66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b63f0c409c835b6d29858c9149df49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa9e18514d494b3a687b3235167ef3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6bb2e5ac5f33b2627bd3a5624da8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173d3c4fa6255924e7a0f13d8fd18a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9258bf0576e8dd409b0b87c14e63961295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0bcf5200cc6abdb902a439f45f6d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875015e7193813661a638bdce50f6d63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d435c524b74c4913d4e616da4ae96d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e54ee1827e4c7438e22152344b0c97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb884d980d130e72a72a1a26b28395d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9159512616a17a8fbd63e2f69850ec1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d486c02da6e18e70017ef749b4be2f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194cd3fa3a7f73259a24134175fa3da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d57c07a656d425157604e2da992b3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0c85187dd72be2275b62632c85f80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6289b0a7ddadf25fc643543f5b8829306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ab68d6883b1728c4bbcdfb42ae9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99ca164911b017663999ee9c7f1f24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ad462d9edfc70bd527fefad76ebff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdd2b536ec1d53f1242b8913a958d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ff254641787ca8913a893b203f811311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7337e3957361fa8e9234d6aa4832e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fc4e384cffdba4e016dde23e792e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772a79cbb0a9210b877bc54164c6923314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2fb9fe05943609f870a6e16d56ebc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371ceb000fbbf5ce9b541c8cc309be0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b30bbbf61a5a04d76e69d980e356c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a8c7f89a185409f0e644f3f656afd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcba1d0bac670aa537d7bbfdf7b013d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a6da5773ac4de98b3e04a902b56a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8ebc6a57b1aa0a59f0ffd3f1a2fa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876eafb93d095fdd574288c10703026322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abc79a00274ea3761968c2e7dceebe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445775f5ada5567d4f30baad4ee858c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0bd0a65b0b0d9e439c15540e98ce1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248c30f3d68291cf8b226cacdc3d6a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a5e97471c5e75c47e3e80186e138c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef6894b52f42607957e9790907784e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158639057c335368de2082d7e62f38ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f5f10bd4a809d79a015ec7d8e9f59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e6332469048bddc1530447ac1c09a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50de8231059661b897ec882e04a4fee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd434c949772027f9799351a08ee3a7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5771d2b104657ec56d59834a5e949334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a642699ab3818177a017c85a68f5d5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe41745b5d937f36418322c0ce2072336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218f87e77bafd247db91c379038b449337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530114a276f34e93c21c04117910d75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da7dbd81e5b159c8e7f500ba6bbae5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209a532b01795651946808c28658e50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386ba10027c18e14de0651190a48178341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d9e3e2bd0cf23926c35210572478c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ec524be69ac24566f0e4e9ee6aade343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa86c3ccc513362c1dd42d8d3c69b8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b31a49d105373abeb843bbb90f1ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0cf8a6508f48bd61457f95422d145346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bda3e2b06f12df93ede60d30c551e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4e564929186d05ebd0eecad242439348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa67ac790f6852202e9b91d4aac183349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf2dc522cf94282fba18649530d298350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6302dd93bdc79f23d19959478864287351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ed5c510ca6f697083eb64bb65933352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d235e807c430499ab8ebccb6c4409353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3252cf3ba0a07da5628f9f7e001dd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86fc5626a1850c04afdf29d43e82c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d05a1fb9727cef2881741213f8cbe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7779f0824f036aee600e4121a0e67fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d154e8ab38411a6b6defaaa6e6c4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0798e9ff28b8dc9407f7b668e193a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca943b7bd175229f12410b9cd1937d37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10862f85bd2a4153d804d42eb3589138361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda999d9f8af0f88dfc38ad2e9234f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0c6fbc9c1fbd500d3b1cd34cbf490363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581125820644d2d30887a2f49ad7f4a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6874debf555b66ab75d2fc5ffd714365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c64b006887fcfcc804f82b498bf5c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2a7d959bfa7107336ab38adcac8fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db978f3f64a98bcd5d2376935cd472de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e925aa476bc8d154e2f935d8cf2263369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567e6888474f413b31776866d88f168370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c9d098b4bf72cc370445090b0b149371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a4517ad73f5d3affdc56ba6dd643372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784682f6d97390db8f845e1d62458b7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0a3cf8a17f149460d05ff30be5218374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd3f71c351b88214913bcc2b2dc95a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0208550b5774dd08f31859185918ba2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882d5e2afbae78ff71f96c10d01d12d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772187b3168d2465c05916440cb4e499378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022594ff5279216ac642a8a5402fc98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bcddd690f11952f81e8c3abe15543380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72df27d3a25bc52230e541a52c8f43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1a16f01cb815383df4b83bc501147382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdccd9e0487be8abcc4856c63b4d6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f7d2dc19b9d4e23ff38ae0cdfeca0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9e0331495e463abf6d3c09c38b766385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b91b0db44b77a83d6f169f0717dd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af8a9063529f473835e6229c0338b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5c71eb9dd0835ae3ccc0ee85c9843388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5563ea0a976774e6f55e6a6c77ac47b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ad73ba682720ed94aa0d0f2c66767390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ce4a8493807b3be2a65f1001fee27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573fe65bb4d9ae651e87d7654d3f6c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4444e20b78c9e99cf9c491ff3dc90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a104caf70269682e21256660e42a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbccaeb2c6acacf6be48bdd7117ec25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a729f206815a5f013af185a7cc084396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f849b3ffec2a1de168f1ba11144c901397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b77eb86e62b401d9e9afb7fc07066398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceb7037c2a280617c03aa1b037ce32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3844baf4ba9fcaeb03d730666a3405400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3542219a99448d07fc0c9398b0f51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb197453f1d1560d7c7895e1b9e3d6e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9a97c5fb6f9be227a4c86718438e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e2a281d73e8dfc527dac6ab6f8d74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d766411269b2d82c91d3ac2f16f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3a478c581fd6bb356d0a041707ed5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfeea0fcb26017e55eeccc5f1ad8fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f7075df1d8a7e3f784d775b2745e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37514e0122f7e677039e3112d38224a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1bfba1b6cfd4c009127e1393f0b3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc81b844366f3712e88b1dd4afddc3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933bfbdfb7ace285a52ea539d6d661a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2b73aea41724f57f6dafb575586ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84545a2f7792ba21444fdc4c522f63e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e932e0c7f01fb8088cd62ed2ecadef4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d8d17a84a8449458558641ad030a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c173cff488c94206ccc61a96f5ea4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eadfc9c0f15e26b016006f809aa53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af321d9cadaa82830848be25d18589419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eed3917ca82932ed54b57937dc714e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd095460d2d916597b92a49463807a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9cccbe199fcdadfbb0788c874eb3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9842ab751431d0e7f29f7bb0266fbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea50b1c8164f83a6b748f26ccaaf7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e529c83c9c6d1736c491e0d611a4592425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df5b65cdff3bd6a34db4b1ea2462a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe82d53fca9412231f32d17ad154cf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a656d49b27cb0d22d03bada63f528428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd23ee90042c9d66a52c72d3182dd4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00ec2579d9aebbdb79ce8b6cdec41f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dca386818a2903d8c2541f6c7fb55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d110d9d1a1affd801c6f6d6e414702432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565b9231ab6b8096a9821f503abe503433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed07b798249c77900c3f5709ebb0e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba0894b90b887431758087cf797566435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a17d44ce6165711ea8c19cadbce83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a8a5fcae4b649976103774ca6260e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e215971cbd9256cbda46da6bc33aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd2e7879283e1eea88a517167df8cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f1d03b6d83d3b3be8766751423484440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0a1ef80015a92fcf902c842811071441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0a62120ba5c7cf14843a53d6f8537442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2e2d292ac051d93483db02cb8d554443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6af2ffd0e664f33d30e82e77f9999444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750c185bc31625a3e884ca0107f0a08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81abdafb9f00746f8e44c79df4b821446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff7ac04998452b08f98a65966cfd1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24e27a667e8e15424b8f9edb4e5f6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66621d04df8f0cb8d1f6f274ef11ab7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98668c1e1bab29c7b733b7e2b9cd36b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865900388d04952732c3399e93f528ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200838a3197fb8562ecf4dd74721416452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac97e56d40c555b3288bde1677b2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e437662d765ec1c20c129b2ecd4c77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5c045bcb4947287737e6f919311b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27ab2b972c3f9695de58c11ffa8390456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af270ca675bc000ad152cbb469a9ed7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1217d0ffd89536c774262c8f0d6387d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ecc736ffe5bd01ea761c8689a4ca0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0358010d6f9d84aabdb8ee79ff876cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aa75f5ed22d0ac35e558d15b28fc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cc16234d2e78cffb709f72f7c6242462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb082b56b6d3ba6261fd157941f459e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7996e2daeee967f6d6a4f87c7e88d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16319b182f581cca63e8dd17d5a3537c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e35129ea19f81a3598df5bb2d197d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57e3d2690db95fe80e17db27dac07b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bca7cb86fd0c65539b944dbe92592d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707f09ddfb974c3a3248561e2bde84e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a028d254575f3d81e45d17fc4065470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf8ee78c21c649315c252d11d57dda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c682726828547b5a32b7b7d69ef9783472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e8a8ca1cb166b6390fb60c714f09d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837ace852fe5aad027125ce36f594ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d60b464f86586b0816ad2e432dcb1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc476e7e075a907e7ca8b71c0b7bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84a739870bae0813988992036fdb02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70812c2b0ee4e23c02f0a3e0467abe5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9927dc10bab6fdd70ba974c12e9eea2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d02017ffbff0a463cd4b83861a77a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a2998a3944ee1484ed68d8602ed3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58f4502785079b61f8977768d9cf9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf9e5975ba19e8c13ec0410f0b0c02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c812d76215146823ae0af645a8cc391484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98f74d215bf40d84a298d56d6e939c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05822fba758eeafee455fce037d1f90b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f16f61c4cbecaebc7ba6647e29add487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83515955fb2b329865c45134293069c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9834f1b38c05bcf53d6212fae0ba49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b3163dbeee2c16ea646ceedd0830e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18b4563eef48824d60353a2a262655491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d7bf67b57e07a7d02539d0e7bc640492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77a390b68ca6f32ddfc31fe6687a65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351200f00df2ba2bbdb8106f74177128494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fee6a884de1d9e77ca2bdc45ed5f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a1c7e389210c0d45dd9d0010e5386496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f7f31adae7ad51a7ec989d5275ba2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5678c75a5e0774b8bc8787b4c2a5cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b7616d7319f35f7bd0012b696900f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12242b40a4aa43eea4ed7138dad7125500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd08054539e8669827e895a03aee7e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb082c4644ebc19ed99bcedb31159f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86becc410977634c98329760a4959f5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf253ffa9d7da07ab1d0453c5c7126504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583250b1ecfb78218ea066d6b0ecf0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73130cb31421bb50221a95ec95ebd9dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306e9d079f25bafadd90e99986f6eb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8215c33e680d670b1196cdd9d2f885d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f008f42b305086a88636d492c14da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a5d1f0b66528606ef293a17f8bcd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf96c1ae9d3b216592cae6dcfcb746511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fffe4b404eb23036f87aff8af97360512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96867f07d5d4ee2e375fc2853ae3e5e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b0b9a227f836b92952b7e6a05e376514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f88e67f57bc7dc89a1a217591bee01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f081fb2ce3ff9042ed084a1e787011e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c05d3f476d30b48474bc567a84445517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104986474dfaecd4478a8f98f9ce2ee2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907682c15464656f6733756ca54b0fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552f15e2ecccd0fa5ab457d207ebb6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288a438b8d439145ae9eaae0d74f473521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019a0fa171671417b0854862c8c48c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ca65015819e07a3d32d1627f55e91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4361c1878c8a025c8fbfd0bdf4865bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e811b5b3cf3bcc4537587ff5fb541525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c1b23fb7af684816b2f44fcaad7d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719a951903ec4d3dcfe131a5578db7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d60288783408fd97b0a76646f7834528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efcb0474f1e6ebc1b9a0087060e3e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde028acfeaf6e2412cadc4fb8e5332530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14004ea4e2fc3eb02672bbd0879974531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895084722aeeccfe94b77c6699d0c904532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acaa4f9c2054fa268783b7dbfe3a43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092becbd83c05b6608e51e871630ae3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6480986fd90137aec3221da713e8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9b50adbefc0cdcfb52aac70628192536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53b4384b19782857a19847935b2331537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d535b457bfcfe621ee1e68a0e7e0103538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b24396b2fc01f4c8f8daa5f851979539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d841100b37e34f9eee9039d5e1761540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83432d615052dac3007f32c4263f29b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23ba8c1005db867f61e2f7d83d363d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d0f9527ee53940114e14d879b40d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bdb892f117331e46934eaf18caf3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d690562e97ea07616e34d108368cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cf6271b1da78db710e5d2af4f40d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513674eb57119d1acd3fad81eb381af5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b0e67962832edf4b6e454a5964bc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc13cf48f2b9321daf3883d6333225549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab322ceeb957e762f89470d0f28cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecffc37425ac625d46a489167d9ed8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e15c4526cee8156683c5e35dc12f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c51430b0012f2f58b13ec216abc76f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ec95defd31e5222e3841ad890dbb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ce36e04886bcefcab331f3f376110555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359be4385ca6641b972114a8f7d316a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c7f9873565f64c948269f1105a01d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5605e91a656f4a0205132a9f033d80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eeb30ce240432072ac7db976f4bf0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a120ee153fbb3bf5ec7a30cf5a754c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe42eb1be99494b78ccb94685212728561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2c8b8563ecd32438ccd08ad528a50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d2011c19d74a6036000edd36e151e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f58925b0d35a622349b6efdac4770d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7e24c370a07289e1fa58edaf6dffe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1831a729dabe4fd7834e96f0c8319566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d4096a81cbb8465759713391e0cea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55ce401c7b3e7dde3738ab68ab20e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792d25073c9b3e321eedf5a7f374888569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a261e0ea28a75107e1596fccbe3ed6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a9e7815016f050c796590b4f520e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c01450b6798a0d4a95ade8268254ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f35512d01e97b2cfe343a93f71d38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb50e7893a78f7a054e534f65ae9080574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c434d933dad00696c49ff191f450ace575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb4fb5375059e11ae151990a314b0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5525079d037aa6dce6357ce281c9e01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcbe94def8aab5076712be98d7fb80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036709af6dc10ef75101def46b3eb62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba0e4886808cadcb715957fd419f6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3210cc6fc8991f600e8a9d95875f727581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a4f74becedd00961fd31e82831d63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddbcf232fe0791bdcb0fad1f1c0999583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0ce9c418950a80b5ef6b20f8548ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca493898765e91297926f15539365f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9135bd489c3a8116965c3f047f99bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd00ffe5767ab1ea876c541d1ffdeb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc62eb98944b7598d5f5d0bb4a94151588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee466a1d724402b5730ce0682fdcf2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c18df7aefd5eeb2f9f42d45ae7f4d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c531b04e74b77fac7c91b388cb636a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9734f2d79bbdeded6f36aa09e9b78e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814298cfe855fd51c84d11a5c853eb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee4c1801acc289a9d26540cf4e0941594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214f9fc214a707ead2069c195a8b408595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa04ea7d93bef4c894eda499ff2eca9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc511300469c7bf3e5d267aca1b0875597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7d915174edc2ff705b4c5206e8199598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef8b4c693a4932053b49974d42265c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee02f90b97224e8efaeb877602178d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f1975913d103540b5656ac342409601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946c805b63655557c5803021055e4af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498138eebb4ad9289a31347bf337722e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b12c73a1462073432fcf6b86959bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79212e66940ec2f561147fa5a5af19fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed835a8ee60a0834f1af65cace3c87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27de2f6ca5665eb62094a30dd1320ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbd62e613a606f14a9cfa4d4ccd48e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09092f6b1bf79f084c31fceacca7fdd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a593ac625415669929ba98bb328a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87ff0ba78b8c898274e67ebc1bb1ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37172c811f07af6d71c86e8975e7e2c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c510bda92a7fbfc937e2b199dfaff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd2d8b82cb8ff0128a9aa7c2b70ca8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c15fc55c0c845361cd01bcedb114a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a4d6ad92623d3bd11530311b4461c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b11786ef8d2246ae57026f092b02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffdc9d7631f8259888f8b29aac022c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f60ce0a960bf0b2183ddb5a2f3ee00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ef9c7aed8731e00868d1cc8656b67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466097a1dd8a5b0078877d547c7c700d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8279249b571e086d46af73a269d8dec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d8eabe206c9788fbca718887f2879623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d339939adfdd9d4e1d614f326c83fb1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92ab9762ee3bf4042ba000b7345396625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0802f7d9868ca546e561625b0f5aae4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993cfd4824b087de2cf352f4623c84b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af808fdde339c2ceebc2073cc856c01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34230688037656726e649af59f8dc579629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c43769e966478bf6c3fd5f9be426630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a49ccf8f730e475e9c34c05f813949631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532214f519b663d57fde5de24b3fe69f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36286a05950d0b765bd875b6a6b45401633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c574d4923d1cae013d4575576ad52ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f53948d80ae4c8790f7562823dcee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f430473f35fd43614569d88522fa7d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62a85cf4ccec9acaa7e5afaab2d338637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27774daf8e4995544bd48f3ddd6162a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65317d07e1137962111799aedb5453fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d0043cd78f38427a1fbba32920a70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fe20f431677825653da5eb3987c4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cd7d820805f267aa1a8ea5ffbfc31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4d354dde95aaf6940ed2fe6cf7088643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676ad467cfcdeab320f0b1ab7212d76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d6248504f22191bbaba07b74a521a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9fdc135af6b717ac02c9f007460f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4fed14db2c83368be9494fd2ec405647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739f2600033ecae35d673863c0125d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153ebf92b3fd96906178964ad323099649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc45edb0a8c7b15c9cba1933fa92fac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9092f080f38c58d8a5b0c7b5f61a45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525ee46fe187a42e6e880ef3e46e531652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955557ac713d6e0274a7b180bb45c056653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94b42ad128b60c6068ebfc7c139af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e86f30ba060d5aa4562fdc58d1749c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f91c940278749828caa5ccb11b94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd704a8406ba487936ba840213d8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4772f60f232fb2a7c7a06a66d95815658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba845966eb5e3525f747dd8042e0b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15382215221ec22703df29b3ffa7cd19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e35b4ac8d1ba57647e9fee2e92bdd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ffee7c89839d295aafcfe39cd9de4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5892ede629d7ec1cfd7bb0d85daca5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884956b7ecce7973e8bc1b389a55ecd4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986662a2b1d07b77a446d5c5860abe9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2883e29f72561485b3f3061d2662fa3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51949c881730469473fc3394bdbfa11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528b677aba4b2e9b21a937fb4cf03bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eccc58a710914bb7d4a7d2ad0033d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe627ffcdfb5ed61e1a2743e020b07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214ecc7f8f0e3cd69b20ae9a73a6e35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d882d14f3ddb296c70e7a35e26e9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f98bce4717d277576ff56d454a39b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1281df8c3621fd0cfb73ef7d714d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afed5fed8fd34a164cfbeaafe679c6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7065da1530233dd937c63fbb417415b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ed1c91adbd54164d6f93ac58fe4db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9de41785bf10f21ea7710fca10cb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a25a39d00b72643ea1ad830cbf928679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046303884c856bd5f0127a77a467df0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a604af4155e153bab8d426dda372c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93e0686434192cf17d2e2f03a18ee4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d75e417f999c35ebe21e58c657232683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1672e18eae90cf7bf9a3ca26ce8091684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263fe2a5f42e155dbf672322f154dcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfff920ba12780eeafef93aeed6f3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2ef7183c6591a66b0f4e09c2b2b66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5045695f17bef0af55496a12f3ffcc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f43ad95a60b8a77fe5239b0a9afb8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949e969a330723cd2e93019d524e427690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea03d90b0651fdeaecd34c470cc38eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ccfc8af3bf6772303bfcd83e77150692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df4dfd90588cd0204e937ce65890b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8544439b3dd15f6d6271cf733965c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392af89717e6bb1c1ef2a03418eae09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d97ad64aa53dbae3842cf9691b93c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eddf556b95141a6b88f98d9cef464697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983004108c1acb0a2655bf196e394f1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412721d6ebe3bb37475b467caa63d6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95707670ec16dc3ddb25cd1c1be69f10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b2db13f359f600978e9b167f6a614701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdee43ce054a438567df8f9a4dc7c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60bcdf0bfc8e087313f8d60e3c378f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b175f700de1f4281d0e182a77961f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430a33a13e55471a7b8666da4bba9c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f537729403b28bf124a305147f030e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d999720f8686977117b847886b06c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6338f51c5aa2fa01ba6256e533acd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75319846d96f0b2b3b99664f08fb2cb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501c27daa6df65a18b2d9a0ff288ca9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff0761546be4b5650f9bd0b5306dd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9601fb772e10620e7ae39d7cb0f70712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad295e065c20f7a19501997b648318713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083d509d6246579987a8c721f3d69e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ef274716d47f4d299d8d3f5fe3dff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6e46eed456ad0e926232011b70bf1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0257f9f602b1e8de0a610dfd87edd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34d2468e1647250725441354069a12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da39a3ab65a4aa30904881afc8d18e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cb3dc14842f3fdb8b4391893036f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522505bc60659396691b6a0ab284b84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8f5712cac46ae52f83a7687987faf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753fca1f28b3c33dde5c26b6af614ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cd5e02dc8a0beee2e085c79988d28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583a25be22d85c2fc2a572fb3c7ed6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a1688dd6c17a1377f30a87c754b2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa828a6da9c2fbc9b3847d4846e242c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c7b787cdd55bcfed26f804775443f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbd2a88feafea281aa40e70de11c7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4ecadbb7edbca1b87d70aeee8b68b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d7e9f16b597a29a618fc84b1346a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fc6c20c965320a5db535624a64209732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba4faf8080ae66736cb8015d33c02e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064d9275cbcd9ba370859c4586a2154734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b2e0189941e6bd2cc2ec8afa24476735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbca1bb11565a6e7d16b09fdd8ef8bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76d69131dfc2c4429f574bf3251d05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36bc1dee08c0e680c16c78036be3a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceffc5f6e40cf70985174b668d7a0eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e0400d02f7fda457c657cfb41319e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ad80236f28882eec0e8b96a53d0af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bba24d2cd797c85e7d0310f1c574c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ce51e4c0acf4bb1685022a358b69b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b3579c2b79055c4e1748ed0451c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd3bcfcb41a7b4476f77ac0c93c51a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1051e046fb9f473a0d700f381fd81cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d258883ae56bddc6b1204c294732f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5eecc4b3220951a70615a66bd9116748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b64bc6c19ab3282d009f56ddbe241c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f62e098376f3d16dd5767ec2b03c85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39337762644fe853ced862bf942b89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7063dfabe0ae84076bcf8b3b1b53bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb4b92114f75d66a39558a82a28cdd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a796575be2c34e78b4aae8184ff9412754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5495af3dbfe2aa814315e81b956f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef4190b86c44245a99f72e9f56b34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220cb13c189bb111318596aea83922a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adffa30743a8a5730c0804bfcfde4e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12bde742cb8f0c9154d5c9a96c9a87759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0efec3a03072dbf476dbe8f5fe3e7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6425ec903999dcc79da88cead3a7f20761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c11670c047786f9c6977662a7eb97762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e4c5f97ec49e76f7a0efe6ccf0014763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986024f3e99cad8bfa66f1406edcc78764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867544970199d9cf2e16ffe90f85a9e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac26b970b467de3ac10ef1114eacdc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d65f0756abbb992409d9c696218ea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88413232e25deed49f721be228662dba768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7884f8dcc43cb6d590c73b0f9211e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2deb0c229009400db44ab9b1cb1f3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa3d68715b3c83b8be4c67bbbb10f9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b90a73775d0b64bc969adf44bfbb34772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b3a15829dbff44f92fe6b974fa384773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f1b281a5bf79ce1a0ffe00101f7a7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fd2923608312e1a6b742a2d49bc11775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b08fb6aeed3e9640cc9a1ae9c4f8e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95466e125c4e88742512487c6796ce2c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863c8d959b6337913284dc051d6d4ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a44697333c5ec3996474e4f5e4b3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d04a51576345742263633e219f335f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c890a36171a32caa2732aab4d3766d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44861f927ce0faa087b6c79e7edfb123782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a46471b8e925c93976b38db2de25a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f624ca646f2f92e40f31c78592ad351784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7a944a1485c1f2aa8b03f37b8c2b0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ba17c40903c5c27717e33f5339074786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a59cd1bf7c51277c472b0f2ec813d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eb50fb6f1ab33caeb4a13e6c3e1a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ab4e89cd7d3c07a260d39c80eb331789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb258b37e0a03dfa1877943a65646f5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221282e60d62bb2aee7fd45f341ebd0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d2d6601e9c8e2d1c77cd7544cd16f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a9487796bfb444bc933429c79c923793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9549dc9a9dc7ce1010fbc455e1e39794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf12620d3fc5cbfc01fc5a56d96f63d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd79d26f0008f73155c6d05c67d7a6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c98660c6e017f4237950261ab0f97797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6985f722abdf193542148bd61621f08798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0072a8784d7b74d0c3fefef741d2c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5eae976e8ddbd721b9853001793fc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32365c8f08b8fa8edf71ef30edbd80f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddf7c0179c54e43448990fd519ce65802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4544a790d7d52e4e925c90d7c5bc4c5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da062f343c44935a1fe5b35952cce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112361a351ac9a870105db1df090dbc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4668fbe197d52b1184aca6a35e125ab806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fa0768ac1ba833fdc0ef44e1f2af9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd66c0d4a3fed83a7a7e5c2e7a03aa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8ec66e97aa2352b86184a68f7f045809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d9f5a639b09ce506473fad39411c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f684b131cf75eb8afe911521340e8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb14d00ccdd3484b356ad2dab677633812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3122647d88bf757886c581d2609a2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb208fa59020b94c456e66abc3aac0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4ac1c9e4004d85dd16f0fb4a4f0d4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13543c30a187785e1348cb1eb4b182b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde55eda23f3cd5bee4af31e150da15817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03606b7ce81655476631fa315597d7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcf50ea9bd79a07da39446a3ce4131819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524f4f8525ffb0a11fce74eda152aab820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c86f08e14aaba770b93d9cefa8599821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090da977dcf4fc5f7b1590d89e02b8f8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4c03fe0311de2bd230fd32f326f3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c9837eb95798177bb2f5632718ebf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c8890b318375531309a0b22a5f138825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9286ed2e113a2626a07928b7092d1ec826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ea878fe57c05aba564a99c30680d3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a56307292ee047c115be400ff7b0b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe72ee118c8070f03d6bdbcaf4c03a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d6553ab3d8e51212e0913606e8ac1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42410357f0f05be6125b4923dc42c547831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6d6d00c50a30edf9e45074f3b9681832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d21bff543f74b43d05e2babd8001833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca06610d044a7462d74dabf5e4c777b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954853197444f08b8e51b969c8b45a1f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4509cc0f9f5864f0a0d3bc9f425b8e4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90f9118a9288dd643a22f0f25fbd69837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db95abf48b8e6931e3989024dd147bf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859b267997657c4628267d1caa45022839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc139023e15bde323d8fa173f3083393840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecc9d0832bc747dffd6c6d93345814841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be65142e07625637e3a346f8cd5ff33842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0a5d4cfaf6814069ea3c760a6a248843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e189c1c71850d9bce2b2237bd85cd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d1408d3f1d336ebe0ba01563f753845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53769b86bbaddf458856e725e5cc15fd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d38ac49f4e0eb529ad4eec3ba0946847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a41b12dc2f42928934b862b7d3944a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7415a296900fe7cc9bb9ff254d47963849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e500dc0d08c1d497da10a5c62edebff850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d37ef6f62f43070a18a3bb0091375851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76843361ba4362826524ab22fb471e93852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf1ffa176421357ae30fc6dab1ce7e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339d11bc0b576f6724da2bc34217d9a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ec6d85e86805fbef6b1d9e4aa2632855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3048e2bfe7f56f5578781be29c0a6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8e84625dbebc1e8ec0265d5567761857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ca21180de543cc39d452386963287858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3b7c5068b4d93018b1feaa9464deb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6671b068cb5bbd4434b7535e5913e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af52f8e8f4ab913518419f4ac59745861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa1f6a766cde65708ce6a285617085862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618e937f97200efc41072fbfbc73c38863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993b6a22789a60a7885e4b71b853860864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f463645c86587c882d2e837c30d05865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ad10e4e5aa678256278cdf448d43866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa75871ea3ab8ef8efe109bcfdbb3e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d0495220811240fe016b0120cf410868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb13c438d6c16c4d722a5899dc403e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0b5558c22347f3f5198c2181c8b65870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfafee2bd94cb0f5dacd662ffd25b7c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5a5e793e369f5a34d8701889a2cf3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6319867ea4029def1440c965717bf55873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8e31c2f01a66ea09f3e7feb81a561874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967ab856415acdfcaba251a2a7ff726875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e9dffb25571ce37cb7924ce8d4487876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234ad4bdc721b0b22aced11766e65dc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bb2b77e2bf4c23bb179b4eeb77034878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f9cc037fdf48e563bde2bdcedd536879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ccaf5d2a9519a6cf95943752c6b83880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee4b93e2fd5b3e1f8c3bfb4aef7aa2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07de694d253ca1e8120b3ae21ce985f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480559249c037d3a9a229154b2c89f0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c770a17f83fa34f85ff1b71fd9f15d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeec1e9f6d8db8b6d57f5f1bf7542f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3566d848257812706e54505f5ad8ce886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d077bdc202a83ee0bebb3c6a93782f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa733dd64cf801fa87bfeb3e22de23fb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb00c8de0e2b3b77f06c0358269eae889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca5f49d62f10b83bfd3753f46ba1eb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9e8449d3fe354392a39dc48c63860891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2322dff55a96ebfa2e274e254afb9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673302fd340157441c30f55d3a83a856893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19351c97766946395995e0d4a7952a0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55b700684f611cf2b08bb95d4e5a0b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d01e7df2b6bbb125010ce247f14b7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d2e827e2f80797c085a85c87b0d89897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69debc547e0eb76f568d15fd803ffb4f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc55909cb216c2c2fd8aed208b971899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283f3cbddcf98eb7c52db8747289b7d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb23c09d3586b84adbd87989aff7a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbb407f7ba5f1370fa464e8ed90231902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79a3b755f5846f772808bb981ab8a7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aeec29ddb46fdbc27ceb34c89102c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd02ea1cadd45fa97cbb249f38a2064905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1e8c38b3e9c3ce5d41594c192da17906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da57aa521aa8651a9285600a7cea7b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146c3173e65b811bca4044b027089f6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b72832a7a294dbb087fec8f570f52909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317b6b231c65a99329d23acd6478f93910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b4b2aad9afdd52b196f2ca81a3cf6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dc6fce59c8e52b99259eeb968b139912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d08a2a5123501f611286a096f0213913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b647a121823573f27221aa8d15cbe3f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afdea828611bb35d09fb8a4971a027915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d2b3fd8b1a9550462ba6d4dbefe7f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a01f75a020dd64ab80078457c0bb8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a9e8bc5f3e54df832ef4f4654129918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cd0a738e9e5be3d470947a4517fc5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fe642bdf292ff711a6caab2103f5f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dc6399507efa47e6e6b6fbdc1444f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e52b1febc5ab00fc449ffa72a8dda4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd27eab105b7e90573ead6f66acb90e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16d4fff4aab4b65396b295240f4806924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1db3104e87ca9301be08e6be501ec925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21531eba2b8b3f9a8466a45b15b726926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950b353f65cd459133ec4ddd991bf42927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4c3b49d1fa82902850c8e2a6094cb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9a709023f4b3d1bd66787e39e552d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e2c27ace7f972ea799df7b208d49f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea976c800095657f6a4a1bf0130e4f8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc4c5fc2e540c0ae14c8c47b7bf0ce932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfe2a91ba818333785c3d973b2d1b4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510da22d1c130f8c36be846dcd79bc7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0d859c1a32fca96f26cb6bbd28503935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0b936f4315094319c6adb72eca6e9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6918ea99832e941ce00a85c1aff20b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c43f794fde154eaa1ef5345a06e02938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9fd52e81e36ff547981db640669cb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6b5dd2c685f7f7aaf1decf14bb75f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404975d374198f0359494c03bd89b10941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3941e056e74bf4ded96db9e094cc6d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701de99a26d54bd39aae1f20d919fa8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975218d66fe0cff1577e4767c4ba69ba944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9372bc58b24d9a407648c5fa0bb154945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5075522e99acfcee9ee5bb4a0921da6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad508285b730794dac19ad274890a1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9e1f115b741816497f87620c1e0a5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e29ca1055e12e798f9bec3f9038407949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c8b7c98c80d0843aab2d43596f98950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479574d77389639266b3ebae789f8a6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e1f00e5ab91700f3ad623f1805fb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e548d0120d12c0a8258ce276cd4bb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbb5bb407f7c314ae8c9b84399cb06954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb36cf3430662db6c643465a52c89e3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a8b677d6b4ecaad200178c7f86292956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e7d5c10bf7d548fef1a6bd666b282957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576ef94075452f618e385d9c77b06f5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7e05fc172c63e315682e032271a6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eae787f8604daed40c387773a2f38960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e4cdae1dc888454c7fce9a11b401a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c564b208f6250d7deeac5e6c9779d4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763edb7e2cf6fe1ead45f641bc2fec8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dd7827dd917b9c8a510bd312dfdc5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341da3c7e98c87c1f80e3fcff7fded3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a13419570455568ba8f5f4c58e6cb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a7404d70e0372f13509924e48208967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a707b9d1dfea9e4d24335be5113cb55968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bffbf0f388ca53a995036f8f0c1e3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc26b494d28eb8da14f5ee3ad162558970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94b1f3873e93bb64644a4d685e9288971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4d2688210ec870af493ffc881a267972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af31f147c0f26a96ee83520f2390c60973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf506137beaefc99fc14dbab6891183974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c357389ca405d89f389c6a0b2224ab975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a9942b46427f5c49762a3d588c4e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47f790cfa84702c55114fe8a4494ca977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>