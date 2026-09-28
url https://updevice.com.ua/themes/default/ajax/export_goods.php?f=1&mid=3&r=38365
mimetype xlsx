--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae8c106aead10773489b3b718212641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023545504514e67f5ada558e5b0f0a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5a1690fa3a6cf6c071dab73393fca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf862f1cf3c1c6a637d9814ab2546ce44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67330d2cf02e2c0f4e4c0e09e500025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeba44ce540e499ad810c832afb1eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1d9deb8c23bbd12d908b2b0dcc6707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c318f194ce7e55912bcf74cd67abc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08edd9ed69f225dc4756e1fbfd91289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8a0ed6a9bc8cfcb9355c9a016a87710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2544ee58e3561ae84aab1a1662383b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53712dbdf2c01d990e1568e12fb63b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e80e91ba0ccc8b26f32afe0eeff3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6686ad85a45dff6431261958b0b9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5284b758695f64951da1f8fdc458415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61837b67d763b28fe8d799fa450592b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c02f1838531434528f02e50a6cda6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94893176e0374083a43e6cf8c92f98718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42d4c5b7fbfddb9ae05c911e6e597819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f3938cb6a4fc5b4182dc3f4ec1dac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e31523cdd9bc8345640888a3aef6cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac5c018211652cc9b94dbf01b6af8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0b6e3e0ad273bf5e53fa860eea28323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d7cae55077bbe26ad354056effdf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547727043bd2ab167496bf27ff0c1f6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd3da4fe5b379392ed9de6237ac6f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000e250e8d184b690a0ccc3a01fd4bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f91e72050cc929daceb0e502a32e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8e4e33ba39804f2173696881d57e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c10838be1e569c40bde6d407bcffe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e84982c267844e7c90156350fa55f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63409fd91fc4adf08741f65925683b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64fea367c7e19324d0910ce11d73a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f3a73d47c835ee09de0bf324303c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4e9c0124a2fac901cfc8973e0e92e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81e3580af61df7294ad6df2e55ea4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825999658bdb01f7fca3e7f129a095637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b64220fc25bbc033e4b487ef9269938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719384dc3421574d3c840332707b89f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133acbb5d1b23181aabc6b631e02bff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab61f753e498abca907fd254323a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80651d142a8cc5d2138f72185556fbc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f4830727961c588b74e2722f1e24b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3e590a370ffe5d37266fac57cc34044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef30ba4dd15028b1ac2d4f0ebc6e1ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec96a02e94bb20720459a792ef2de5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8900fd854ed2c78e03bab75214d05a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c18a76cd48787627bf67c7a3fe23c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea29239c92c1048fb9bb09fe696f5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f20610cfb70b0c032d876801b18d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e1d708e5e91caedeade2bff2e291c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656867980befc4053670de9acdbba1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bc3c0f5628466abf124329fe2d79c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d3259fa6c21fee22d128d01ba7cf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f02e5ad3415ff5f54c9544bdd40e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518558ef7742c54830eac8b268ba464056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876848f57e06445c7c4e9e485ba7b2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3507d5fbbcff9d6ccac30103d001458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e8ea42df9ad242f2f6c538009126659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54147a60e9284207159af76cb876b2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889b71fa783b320c0e131559b8dd79a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f1143885f89b92b00221eda9b6bb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cdbd96f9803329e8b9d305af00d4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eb0d620d589eda0f24caf3bf77a1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec5a488978f7130efbadd9a867c0fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b294c8790e198f6e3b25140b5a2d1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7805dba4fae27e3011ab75362efa4fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e6aea83fc02a6cd1c51e2b7a29f8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156a66b89f2f567054d3fff184546ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e5de1d66bca41c9aeb55a665c37df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3b16acb12cf0f1f39d80a6840762a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797f5bab6135988049f5620335bd76472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f61d8040fec6c9b6aec4e898642aa173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a569aea21af01b04cee9bc286995dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614168b787093c910eafcd868854122175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ede70b4d4660ec5d442faa332088c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb418030de53b98e90fb5e57a56cd9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c674324b972b10308fa5b3ec83a49678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282b59eb306675d1672a1246478980b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1113be41bd214f7509200106cd64db680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d872d735c2e4295b8dd1d5743644f6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdecbf1d9a0a36bb89d772784a2def582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322355c7e20cf5d1e7fc2275ffcd880783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4e2988daa99f0c3466a936a6d4aea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423770839e7796d70439aa8296e3ebc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b492519c58ccd92f55a54af783c4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52566a82d40cf50b67f45c62f17ecfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186d78d7cf81de67f6ab799a0ecc5c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b60c074431be653488b221cbb292dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999bc040892ba5ae1cd2b125b15134f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a9537175097725d00047c69cb4c1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e727b9a829c14d29f1221bb6e5c1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df57a928f9e969effb6b17e180e037b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e1d6d9f9adbfac3257435cef56a3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45255144f9a309e58d305c53fbb1c3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4be47ccc093e15215da10d3dcb45796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4982755855b84a70ee75ee0cc9234697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d251b43b2968dd5180d764bf05c162d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a0cd0e540d9d85e22ea48db1bdabb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca5aef7299ce71d669517d231075fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76efe9bc42e339b6c56b5b99449b967101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e602d745bf2afeaf04d563bc7f3e052102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bb64cded1fe2bdb63ab93c72bd2db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e984a2333d314637cf09081545abb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a581c6c2667fb567f03f34919a8081105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75851d15296e580b59842a8ba0ca966a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c3ac002f3bea1e3c15cd94eeabccc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f88f46eb7d2374c445e4d0c02ab30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b805ffdfc8f09272199e02c982770109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f96f5fd705d78029db06b5e53900d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e13c5ac87a45c6b0147903b762a1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d6ad89ecc7b8dd0b3cf92ea33fb97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8367b41d40393689a82e7a34da53a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f048cf53c2ceca4de5b811ee55e95ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb87eae72aefd0583dfbdfd799950ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5126bd44982bbe693af8d31c7af5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7842bcda97e3e8cf3400686ea7619c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2a1ba773b75306c117c0434c1b001118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb79dfb559f91243c17569acdcc738119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88294d547861b2dc2da318056cdab05e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18c5fe3db54d3c31e76ce9b75e75c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620e514778885d573072c8621cb12f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9591f919a009a8c62dfb07e956920123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8902cdbe2b0cfb07a50e337103ef9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadb46dce1e7df94c243da7c1b0738a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcb1c298c935ce010fcd1ec409b50e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1ce51de326c56f15f6c47c2eb1174127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790d9d68ea5b2af89a177159f66d34d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a93406b3c02d65b6d5b9956d5b6e70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effa760bf57a8d4e748fbd791298b9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eebb37de98f8f28604591aa69992d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893e9daf733a1381b59e063a09311d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc6192f06d82ddad21f67c093e219133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb332b806fd5b1515ffa3ff0d2cc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16b4fe9a3af0c3c87b544b6d5fa72d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63231b533d70297828f6750a909dd280136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2980e075d56bb014af158754f6f464137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69d27bef5184c2ba70a38182949c83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00de789dee77ded1fe3ec8837320f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb618bb0d607bba60f6748fea3647f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d356b677e11ad952a977faf59bb7dce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d1e40fee543b3632dbb41e8bfb167142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe6d484a07e7914ed1aba5b4a87060143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb752cbacd18967171dd3e360cfec12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb492637fb4f19c453d073978340d25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c81416ef31748aa42f9ee9c12ee30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419af8cd68bae722e25e642ad9eb1a08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbae24d6d8bec80bae0b4258b1d2aeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ead87d56eeb66728caf78293fb492149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a73f0fbb59cd29dd4ca62baefa7d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612012ffa06567cfa026e61289f2b1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7566e3644faead5af8b2fea584da9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5731fd9637e56b9785d6b5307af5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d933135ea046c95e567cba80aba3250154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f2f66408810fa2a563ae40f4e33e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa2a9226762bf2b64a5ffc1c9e97f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414caffda0f321445c13f698d364de74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45e5645ad53ac573512f9b8290a866158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e5d0391da5d69f1f3e165844299ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919c4125e98d157cd70ec0cb70c5e12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745ab744a6c9a74af9cee024ff1ebe0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb8c92c7fe5867df0f74c1d55e1609162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9d373e18024773c0f2c1b0d23ba00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab82319586dd77be397244903089034164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21305b7dec8b1488d2a2ec31680b647f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ca0ca72947f2f676c03413e814310166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419f67bf712de6dc1b37e06a45158f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a1518ab3f3dcd0fe8ccc934386dd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd56fb12dba33c3e8fce192f6e8850169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0d7a0889dfdde109048e0163c0d26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb357897887b90276b1aca8620e90a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513f99013593dbffde7c6ce2e14ac69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321510d64bf3b2df6578e8aa2b43fd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cd57ddab27029d3d93103cd68b463174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25b05e46d9cd492afbddbaafd27310175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9eeab2e495dbc74f3d8228c39beec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebbedc7a02f44f04d5e45369bea2db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb52f9103ca1879396335c059e26377178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdcc8be129bd00b8cec55bd8246487179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fffb0574d953e4e8ccef9c65e7e94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd19d151d7a772ee6d95e4a58ea102181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead30fee553da9e4886eeb81377a83c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb492adae9c589860faa561627577183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ad1578e385b7b493fd79459d9338e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a6e223b060c0359b20452078a99fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b9177a389d6b4bb79ab75db6b8357186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16b4aa81eac953e328bbd10eb943e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706445cf7d1912bd62fb3bcbe4846aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83563718cc4059fa1a68655b6b4f795e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1ed7439c706ad4a7f22c584bbd2c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42084ed6c9a37166f7018a0ac05974191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026189d5c7de556489813fed3bf07fb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc798eefa9a0526977498b8c3f01e850193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5e2ff48ed4f210b3a7759ca4bf86e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3337c3132cbd8ffcafbd0a9195aec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc81a73a0d6708f789139e9e25c1c74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dceeb4e711d3a678bf7c9140b0f19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4e7481ec885ad63dd4925b3d605c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c65721349d6cf33d64d4560bb63442199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fa5401ebfb0e9fd537de0c1232bec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8486a8c9cb4bafa98d3252f4da33fdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e964158d47e71c91d343e7cd2fe993202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f31ac3c4f4ed478f9f99049940399203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daaf788498b0ec13d0b031713eff31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a23ee1c2dee438eb8d9f72e71de50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebae7dd1ce7674190d843f19db60d05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e0d8c8ba62f2cc2656ee4379f03c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d33d9b17253260ff854e0fd5dc49e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968820430582e1a091112e451aad6c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd866638abffa474f2c5dfb6fdfd9e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db232961fdff14ef0b87fdadb3232ade211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5a8076e331344e71562439299eb56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba194fa36074a024190e586f5828a076213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723527778f183118d1e4f5cb45caa5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf03965c61e892612ec6685e595aca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5ae6bff92b84e805c2166ac3cfdea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa92590418d95eb84565c99774eec56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66828d909add246870871b49a5d5b06c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b70161a8e725058ddcd3fb424b08b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362bcec16bb592a8311f034ad3ffd13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b2fc518d4587d2ae499a9c7d36676221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230f05098c8c733011fcd2a1a924b41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921227a13c3b9a721f0b547a1d64e04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e01fd0748d720ac9b550230c5495ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cd5d17a6a5613c5efb706aa679953225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d085c4b3660c3cfa0562674d9439eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d06d8db64b1ef1174471eb91a12e6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b5b4bf480b623c2e68eba8189c26a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9166cb7484057c90e1c421944ce00c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984f25a62dc33816c6ab745291f3c02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82806a11de06f75c465aecd702de5d6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e34a973672649b9d8b305a1ed5964232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13bf7d41578158f4a8f0304443ee82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b1fdbc23b22a4b356ea31c8c5810b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca127bca4c8d530297a591f950276e89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec3e994068afacbdac8840d5c85eee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e050ea76cf664d201f3d6acbddedd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d691febd3a42771e0521236585119d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5b212b2fee410f124d8f9f8991196239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e609ca07d5b84a1774ae95ddc181aae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bcf6c5bad13f7f0f11204d2d2c3cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c66342f7e1f5c95f9e18c4e320486242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed73b0b09aaf9d411034639d563c8e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2e3fc234667f689287d3af347eb52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820b8f8f0379facff94da2f4f7e83cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e5548dc0cd1e8a0b9a547f696a3d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a04db7de23c415d9db96187442be5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeb2feff4d4b0320e6384cf3324cab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b22760d625d7931562d7501a3bdaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b022a898e70c83bab573a4f9e4329b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ade238a686b3aeb708d15c1eab2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c53bc295ed95703df2f3064923ef6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5f9409274ca8347c13a19d7f34ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cc53e8cb8e0c1c02bad3d7e73be38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66fd73aa8e10492f786ad7d05dcb89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f711cd11a69ff801c74249874f7336256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdd1dd17a10efb637007f85dcea64a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0327fc506dbf7bc386528d1a0f115258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba5c7d9448f179c302a7c4e00322cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebc4fd0b1de15499a1325f46994f0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ee2634c717d2f068de23b4075d4fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e979d544fa3c60e0da43afd83ffd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853d6ff84f910f1a6c571246bd44323263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdfec43a759cf0f5bf771db6ee999b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2198245e005d1e6c440613150c724265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161dc74c8373a69d94a595ae61c4d14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459f4152f3b4916c57ddb69a9722aa2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fa0c6bb5ea59ba1dc8e5591a73d07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54524fa5d892391a1b624b68b97493269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed20464675e4a85d48b9e21dae7cfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c829f919ba3474a1a588690f3c4b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f1be67010c14399d31c2f714a91c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ef9fd1ae11d193318f6c1c28d3126273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cfda27268a079d03c16d63e6d0ade274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13190cb20f69bc6fe7d06ca93617e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51209b600382615fcc06aa626aa328276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f24d004a1fcfe0ac91231f083167a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a48924e56453cfed0111c7420b0639278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc35f3caab2abf5bd03b87295429fae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffd16df0196d2ef2d4587b53fa6bda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a240cda88761e6597808f2c7b3767281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78857e5fa94c7f3cf9f2bed5ffbdebea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d9599e2727894f4d47b1ff943f9d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265e0f06a758c09eb999fca041db3f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc00f7c22f12a196d5862177d6cb8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74079e4de66edbaedff18ca951198d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aa2d7abc1371dd0f6e62b0d0b5fdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3121d4930d0ee12a84bb04a6da4aac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940fff5002ce70e9487069c0595a406289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d365b8798aada29025c23a506b9ccaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53601a24c6093be0008bad7f6ce18a37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc1a9b886d16bdb9fbf4eb5cda0b72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9f2e7aaedfa2277da17aea2e5101d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660624501b0bdd2764de0bc756355fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29418d54c1d97ca41e836d6703ddcfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be777ebdc3439ca035915fa33f50ffd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27fd01af76f39b371e8f2e07ba4e1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f17bd5b5d73407efbb1885e2886c30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f43ea56eadfdbb525a4cbf69ef56cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735abb9964598931a13532c0277db794300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ccf0d96f97801e0fefaf85bbb4d1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73141a2305860984b135f328d75a07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d090271b4ef7165afafb91b9aff507303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413175a2a8cab75ee9d2c25756f4cd69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ec4040a56b2ff0a54c6b10b2d7b2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528c3116e09ad1cc1793c3058c88be1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd56086ab0fa8a438d0632c9f271373307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7424bd12ce9c204d7c00e6e5bfed08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7eeb9ba18640772a73460ff19f295309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b5d8e6269801719fe98485fbb8867310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9060d274ec02495c4aaa7c6a05453a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd640fc9124ba89467482bfe89823735312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc789e874a0b56a401c00739feaa4b8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff34b69f0f53bdd31057a344753b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3f08b1d16b47391e6ce7d589a4e01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646d85c1d4ab8bcbb5bd51a9be9ec59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d94bcfe03b94e8a34f6405946691317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caaa029f4ff851f434e77320220c77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd499559d312a7841a0016455a4012e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363688cc7db61160410ea6854db909f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff644d956c53e7597ceedfb98dadb555321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098424803ff5c32085756950f16d811322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a181775b15d46c477f08a18a50ff1ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca80ce0dc24fa459874cd3660b889b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371dd5abde7d921f564f783705c6435325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eebd06ce6289d18725f52556eefc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce872f9079ad3247a68038e44b96bc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09619880b499fe695d007793712ef8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ef40af2a631ecb1087ccdbbcfa2db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e2209d805a99f8cec79ece5a4cd53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571d81d9295ced2fbabfb526c38ae31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bff3ed5cae55cc41a77e5b2866092b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428a03e62779910b2f7ed2f3fc50bae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a0c7579dec441c3de9d6830e9f5e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701cba93aac88061b75cb22b3f0934e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d9f2c043f5d34ae37b4c05f89867c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419f0b2c7694b245b91edc3ab139c77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5ea38bd4c907e237b5c5ef84ebffc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c7b5c73c980fa6a08cef66acc3c28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce460fae2f1edd4cdc06fd441c071b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a1c2e192f52c9a362ec07786a2189341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebacff634a3db548877f307b628b42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4269cd6ee1b52bb4ddb4267cd73d82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c034094a068ea1e4e6fcea36f1b1167344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd35c9584bfd6cc5ccb2517f715008d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7503bef0e3741ad738969303400a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6258be43932c6c29b719eddd367723347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb6b93da2a63d263025f6823222daa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320184a34246173c9f6ad9dbcb1bfee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd13fe931daec4b96b58e82ea150407350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf511e050e206533528c68a11b1c8c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429349dabf747faffe5151957c910319352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054780702dcfe94b04c20e3f7cdef479353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f74c7e858656206a0e528984334838354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822eb656f67ae33b568488d6fdaa892355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df76d65b458bb6624f453a5c622226356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05459cf757333fb17eb1be3af2236a10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a02338d56f1e070e50a664591404e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708286b90c8bc0e4a46be97a3d7aead359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e4160f62695c7a5bc2f4229203faa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfb7c88d1751d2c5f1831217ff2d25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d58d0933aeb467fd149500ac6b529b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767241829cb248c301f455419cb88931363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be0a60790b65c618a124f8865e039364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d573c9f93086c0842650aad310a3a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880673b4138605e0cd662355c057d6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eeefcd1ce6a8030d9e2e30ddd2a4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f126a0665cf1975ccffa78305fcede368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510777e949cc9447a6ff9f3cc3b7b5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f138814d6a752d09524a4cf9340c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0c116113f2ee35643431e29be0877371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22ae686b95c4d2b6b8b239bfcff2dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ee209c5d947cafee2a9639d4a70c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9892dce09bc1e8d2d83f13757fb4d07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6e57f3febf9adcfbf08041b1cc04e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd9faec98ddf8815ad38987f19819d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d73e751a06e5f770aa8c30a8c6bd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a83f14937ebae2416d226887f61dd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b5c90faae8309d894e7c103168e7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eece44c2394331a92926194f83f7a3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8958ba767d2cddc948ae4015ac4ff52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb774a4d0f7980bac25d54ba3e417100382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adddca2ed8a4cfa542539fac815c0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da64ed91a47c9b1b08df93d0117972384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55abf6f8bff3744cf4985ec8a85b8b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a70d5ce2cb50b491983e18c938e2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc62f4773e21a17009ad4e6a99817c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf4ba0275c3533cdee49d5ea019a10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61c3d4a3f9e12cb24114a6283aff54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc9763ee9e2bd13ba5d81b6d59884e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679e8e98296314de343dce131da4675391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c31b8685deaa53c836b8426b160b83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3b72d246e611a0c3417f20736d1b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b51692ef10558863c1990897afd6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5661ff92cf4340043156743bd491c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464fb0472bb0f7feedd76a262ada41a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140c9b2a7b138b0e9201c5b3d74fe95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43653535fd7b08d4553924091d302a2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256ab4d2327ea1238f3e1775590ee96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476aca0b6b086d74e807fba51f0b51e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31277922d17961bd88b620c6c252d07a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2998d41538e288d210653b8bff5dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccedf01d4b0e187de96a3e52118205c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d7d6c3f87722ce162d7298b70a522404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2f8a0f999debc829bd23dc71070d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9329613126f55b28c497cd23e53504b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572bf5ffe322272a2791355624a36d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f4d9893f8b59b68f0aee716149417408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a27d93d6d38eb0481d24b44631f58c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec6ccc105a52bcfc9976cf00db113f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852a5dc71b1840261825d0a161647b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed66cd886504b816e641b354bde407c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f4402c1a57b0063afe734ac5b4efd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3567a20f8542ad4428675d289d31043414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8ed2884e66c0eee40b76464ba3a5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7177a95f12af206b4dbc2bf394aba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3693831203c0f1b1ed311ff81420383417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68196d4ca7a47869bc70d10e1f49e4d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231ff92dba60ef1586f727ede3ee8bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402aff621bd14e35ed1078ef47c64409420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a816ad72e9aaff9acc5fbba57877421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a050e945cf42c993fe09653ba02c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db09f6b1f684fad5ac3cc6e05ec33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641f4ee90d79df76623d51ba103ba9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6618b590b542c700472a74acdd2b6ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1e88aafa9ec688cd35c8488e9331b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda962350ae5f964add631fde67a548e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d33a163ec39170b425d4f017ffc169428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf7e4e4bfe9450bdc249796c6e0784429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb81ff2349993b2598887f384830fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf14d9ad49a812c93b76ecf5a3b0df0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c403d2e3413c8a87c1d476b346b1bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5785dab993abbd695cf4cea23eab54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ffd46cd487ee008d34b9de1ff48ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1ecd24913d81617149c8bcd7f43ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469dd8dfd6d6dba4c1e4e75cd506bb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafe16b3ee7985ea122fbf1890ea128437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642642078ac5930c56f0f671740cb3c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc54ef495b9fb134b74c7b841364d0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e858f6cda1391c8393a23975c8b8f45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b939cf18b89d72b305d11bfb43474e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330570bb1418895ad2eedddff89ad25b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ae2fcd344e5e1e7fe704f27b32a68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a154f3dfa162d10dbeb4f10e75445bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42173f51e4d1f4a7d50363ee76aa9b7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fb71b6327381d59002c3a5aa29e0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10912f17460f7ef9cc9e3119c2268cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429c520c387349eeb3cc73d45288b9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c85eaea6c1aa59185393ad95b1f59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c45fa870f6556acfdc17be47512b1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8924ab7f553b25336338adb3f42aee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ea0a7e80fccad01222e1a2191667f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46157d602bf138d2b811c42f2ce81283453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59284a7d5518674a686eed5e138ec482454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eac8e915f94ff33c35a9988db03d72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b549dce960bd626a07cb086038b28f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581ed6069aa68ad84d5af52887714a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560b7209e16abfbc2b88b1d35db3301458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a628d172b46e9621417961acaefbf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcc5ed757ae36dd21eb773d4ea2949460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd3e25490d10d83111cba980d4d763461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278cb279d1bf046bb6b8c9df6f6ef54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673385b265f5a60aadd2df3544960d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734339c8ea23f99f8f43d28c694996e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c598c6013301752265eca4425315e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d42ab66993bcb1e3e3d136aa3a1465466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4cd6b5fdd7bf6b7cbdd49be50537c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455fdce2b16afc131e54afb3884191a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c6de4e318ea09f6bb296352c465f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d89005f98a86dd2c489d2edfef8b9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f784064fbad87197783e4b974931f22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dc23ca1ca4a72dbe3e61a3497b01c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5621ae9d15d267e840def6ceb82b2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12ab5566d316b23c20ee919b7ecdb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10202bf0815a9a8bdb147cf9a8902c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc252ea29ae6e5071e44908e5d5c2b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcb43c2f1f44c3c45febb356905bd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e66dba7f2499942baca0173f45d22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190067c2452dcfd9003c111f52d8a67a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be489b22af30f225560b17562e7a0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e3d45afac93d130c62d6f51cd1e21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08efd216efce91940c40fcc5f5a1803482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c4ab0e0d6f1f0f3c0ecc2e203c869483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2234acb4c26e80d747d07e668d3e82b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee988fa34b60ed629e8788614be6f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3e1f73be62fc79296ef186c11c7f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ece27e72480194a4cb1ffa4949a74d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff944f59ff9218a88c006b0131a8dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32db0ede92f6fdc141e1c3dc8637853489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe68ffee36f85b1a4ee5ff79e90a780490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123d60042c19e2897d02579fc87baee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f0a7f9d2aa36d55c95ef6b37a2ae9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979baee11b2ee0bccb4b264180822a68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f6a07e4421b36919bfd98f1f3cd90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1892ef6bfaa819cfb88e3e78ed155495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2fa48a2dbd838dd2873c776c71aba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd13ba2aa04ab631cebd87e917a4ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61eeeb56e4dea1e6f4c3d5c22feedc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ef487e804c3e0066c5145e630349e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de7dcc133331552dd6e8eefc32b7a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88c31a9ee0a98a2cb5001c7f09e767501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d63f42cf54df8f5154d7b866ac7029502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5d6204e14c7988ea8ae7eca96e4e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b962843b54596b790c1abdbb6a287504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec04d68418e7a26f7d08fbd34acccee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40db3b2e46a6d3659f9a168e678cbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c2a08973f940d3fba4424cbfc089e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa15d12a9c8006bbddc4b021243a804508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094bd1e4fce74a3ccb9759216998da3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58352d872d38b7c2555d600441fbfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e966567c688050a969bd7b79d38040d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c425c483c4217a8c76d7a0cc4a4a97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aa2720a2a3f5416c7caadbf9d9171513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f6305741750aa41f2164eb88d3b0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698d0d69b84851b1f4cb7e504e2df25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24d6e12c64124103f303dacda1ad96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174dcb259cd56048c44adb39d08bda4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d4bd3e30be708eb26d8d59950fc89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02eddc9a6814f853821120b07e6331519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537dde65a39f95fdf3c1eee1edb63a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c485b77ebb0af3b92236daeb1782139521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166652b41b2ad6f625487b759ee40d86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b11dfa6bb366858dd6e010249b9e2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ca32973275e2a727d65558caeffb8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddb795d694b2e083e25aa4aa383523525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8ba531ba9bf38da73c253b83484aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51b1cce0f30f5ed1b992cb4c8dbf58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf57a1a07b7ac7172efda728e36452528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c497cfdc9ebf9bf5734c3b623f92c24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d784578d89f01e70deb663d3e4a4624530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf98ed3fe727a5ce2d9edaa8a1840f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779b04e2b63f21da24da1e68618b8ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b193813c7edad3f6cd3e930620575c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555b70b2b4982bc5536cd50adf7f463534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168863ab55c0da40e24783af42b4d943535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8661ec8e60477abeae702de9cdbab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134411ee6beb22a8ad1adafcd36ac7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88329c51644962352ddcecc4581152538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20b9f3f677507f26f6f339e1748454539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921e59094f1a423c87008fd26957f1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79c95e361d1241621ac7134019bd03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519352ab837c66de569f15a53a81e99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d2faadc47050163080484d3613d90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22301c829012befb4feb3d342ae997d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5065fabb9590f5387681d3debfff76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64ee201a72c30f5e66a6f4aba064ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e01b69365015279f0ef9e6272e66ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da554070e5c355ec5d24abe34cf337f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad402d768f0d570abec9975724de1dc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02a2f615edfc9677878ff42ea29505550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbb0a5af4d815867650b80f434e1be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7767fa861a0557c172816f74326ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd513471cc5766cbf38c0ef7ae16620553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1072a8f968ec46fd25adeac9abd3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f0a6fd6a356bfce801c7a6a8dfdf4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26d6b833f7b0db7a274c6d08bef8f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd4c77aa562d73ce8f629ec8ca005c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafef0e0cc35d9a8b652967340d0e47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28565cab44ffa1135fc8436540659a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10595f90ec1bc0e59d54af5dbaa345b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a067c0acd79dc1187d1b0945677e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027b9d76005048d1b8a8c75bda3dbf3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80e1ddd2210324dcf2a02098cb14ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87979efedcf148c24ff4f0ee48b5278564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e8229bdc56acf0c2719b104f17fa3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ee3fe984fdccc63fb317233e45b5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6179ef8ffe214955aeceb6730b99f85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de358572d804fffad6cb02577c96c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f46d05382bbff258f265eb7175e683569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a548fe1157b866cb0d8faef9270413570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7dfe1fd20c77395101e1b4151f686571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c452931b606e3c9297548eba2cd6adc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f332afa27a28afd631e94f2c2cec8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4e0b3c823d7eeb2057eb35d2dc079574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfe0807498e639b93989d5a7f2aeb5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d93e2b070e206caa8ca890fbf31a62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0151345485b0fd4605e7399c1a1774577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038d2a9f5197a1f36cfffad89f5a7ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82301d727bd2872bf49ef29ad6a58d4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade09b9c76e5b1d2501bf35f8ef9c25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c89c54185ab7d6ce0ce2274f4d1b0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ac6b2c05b1d6af7b59c3d161c40f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259721bc38af06704ef5415c36049c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b270d28ba4b8421620cd22410c5d419584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1098b6bfb8e6e0ad6eb50012432f431585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4997c739f50872ecdacc3f12cb8a17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9129d5eea1ffed84a4ca8591543a662587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65d7090a8bbdcd9a1ff8e4b04c03d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1093d7d175666830c43c894053b40ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bf78449cf083595a7344ab098c11b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e850a8dff688af3f84c7e500633f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f868045df468e741d74e9d0feb51d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caae5983aab57c4905be467819f8fe6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc228929f0c0197e532c3837eafb65b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ece547da2183c694b1c6e19a678db4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523128f6420ef5fe9eb32807c9ca41e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081dfb94e8ebf788c5ce75ce9418137597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed833727889e975ffbd2445e8822f6d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44d215bd56b42bf978f162e7cb09bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ff94827e52220509933e679b81716600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9791ee86de7d0d0aeadf89bc9482093601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d112f586c6fe813398b7ef397cb5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed458a0398c895a00d2f512369cdbf61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715ccc2c9541bab48e337cbfeec0adf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f78c80243bc8c7f1212812fd57983605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f561a568534ecad30cafa4b7909f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a4ed1a2e1867f832c902585307d2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf9002909728cac096e991cff20e54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba005572bf761d76a2ce714f30d0b68a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac2752e5f084bd7b819de1a5122948610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1826f691e034f0cd9e09ca34e7de1c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583135e084650500783734b52a1454d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcfa882e7269a11a2646e8d238c5bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3e9bda01fb4ccab2faebdb4c655f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb5f42f9bfb002d12ebd58a82ff5d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dc98da9de82cf0967d39d94cf07a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cd7e5ffcecfc0931cde5bd9bbb5d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaa7bfecd13e636358e6670ebe2b2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dfb73999a2a16f1b34466a6b0c5eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9915efd0016deb9582b2dd9e4bbd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b1b06d4738090533b52c2cea6e55a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59ad69b2e1ea9d9bd1ca4d750f7952622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265840d048e5171f2b3bb71baf4e5913623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711d9ce03dd1322761a8a4323ac2729624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddbea89b74220b67372f68be077bcb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c2ddb659174dd394e94e4fb78a59b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80373faa8c39342c9fac2323b3efd07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116391a373c81452d343896a63a1a838628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272524f92ff5d6ac760ce42fc3f1f9a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb28deadfc4856134122211cc1969b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adea9bae4d04260b98657ef3ebda60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae0632352cd1ee9b29709149abbd37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c27c640dd4f89f31775e01c9e6203d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76388e5b5e0dfa051282d2732a69e14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66932673d8b0a26757ba1119ca5dbac6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24837d690530baf2d54ac0d9114cdc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dc34be7ff9a9764db938d432fb24f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6db8657c0a2e53daf5afc8db36cd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109293448a781701b70791aa13a1c28a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f9b73dd37cf75f1ed5a79d7a0b114640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48365035d125f29a3bab8b8a30930581641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54672ab005ae5af2a52450d12e8883ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca97098a68f02b174d3bf834c9b8b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d78c88603d44bcf945e6fd8bb37df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ca7cb7bb6b8f2756ab2c3e17dc8e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb775319a4d8dc5b0632d5860b53b5ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5421e83be3bca11e42438bf9a91d83647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e91501b4444d08613b260dd5674613648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c57dcd144fb8a8e01f8ab93a113f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473599f338d1fa4f25a19145a120de39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c147f661d186d2ba40a580546e7aa04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ce89ed584c6be267ccad8bf780a44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157136b79bdbeec1015bc98bd8d899d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3a4a9e714a093324c08a09a1fd338654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c17204909f258e4b14117573955253655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e0fb8df97417e58827e72fb8194de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa49a9b102d423e8090b111400267ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d46d67ed9e37afd3aaf5c9636e61e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be20efadc76335295cb534d5544893659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f30ed33d276848371e2c5687102799660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078b86a07778fe620e17d17342c6593661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2e33bd4001d30dabe0f940cccb5b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a3e4e65effd63defcb3c025697581663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6293a3c1940528e9a33b594d34b5da1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c2477f471c3eafb1278d203d2e3f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10001749ed6a7bf091b5b80093516601666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222618909881b449c28d3e517c479d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca248a4e2f99ef9792cb4d879ca864668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914954ab07584354d0754f5682f21bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbb11a9d4dd3c6a3eaac3896fbead2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52e56afa6801b113dc341a92d60de8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddce1cbb9698fb0dd97378a8dedddb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d8e5c92269845da07c0087a2d003e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a53133c3f0b14daed6b522717716c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233991e475cd786e6cdf4c74b9aaa294675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858b24e095557f8f8a87aef7d1faa14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f622a210c5a1aad7a20ce53571671677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670404995ca457cdcbb4273d69000616678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48743cd095b983eb26bf49a6453b82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829eb208581d495c9dfbc51e894e4b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858955784b2c484c13aff8197db1bc49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c730824177a62425bcb4ab2273f5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679963c9d36041087f1ddb44da2483d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c4b0b03bcf7ee903a82daaec1782684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198a3f3726aba787e22216d1df5502b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e64802160479ece2df901eaed2f84b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587e16019c0e3ab418036988961a520687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681e2c25cebc62f1630a75ce14cce0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d701b58ea6799a0cc35aadce5173689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96477d886c9017e5e33a201e39764b19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec2a16c25e92b679a1129d669575e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3751f6c9e8689224b3435a7e0918b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd015777768c91306004734386d124693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3861ae8a730eb5ca75011c885de3cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788268a97714f7ff95357204bfe9d101695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ee38e50309fd5289dc68279bd9181696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439be7bebd3fa25643f3026a9ba60a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b9e6d8c1af7d9acae245a9bbbd6be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d9e3a2225616a48f97ebf24ff1d86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea8307c77ee823c3c2e4ba70cfab6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea27f061921d8364ddec20fede68a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98665a04b2e8641bce6209711c954b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc57e068394873c3cbddacef0589c88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf336682e7546350e8936250c94f777704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e83793ff44da531920ac0db35eabf0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbef940de490aee144462556d51e0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddace6ce440c2d1a54ba6a67b90b5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0da35747b6769dcf4a0cb07a46fa5a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc02d7b1f0a2551241ebbf92fe7d46c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce88c9a1393fadbe9c608e9216e6153710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc661bbe2dfc5dce0ab94a9ae9480980711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d39307d45fa0176ee522c23b6a3c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d86cd64fd4ee366c75bb2970bd643713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebcfcfe2e34ea684a33630cd65f437714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682979eba894c948d6cb3085aa6423ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9183b92d1c992a122255b345348254716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a75c2856f8e343c3fe3535ca1bdad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61199c6329747783d0b6971444c4de06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c2073eac069ef675882934877256b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef499fd750e349671eb055735ed584720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a3ce914cbb0c38ac8a16b1b4912d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af4d31fdc3b3287ee2e289acc6c4b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf605d9f49406672c182cd64341fad5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734df1bc94977ebf1f3adfe7f8d23246724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ffe52cce164ff6a0bd4c13dff8a87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26561532334fb1bb7a5d4c0b355f118a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded7b8b379a48b2d66143deca165fdc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50accee402fdaeab68d4e5cc1f4a553a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a05c079efa15c54a9c5c744f5fc0ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310eac29462dc17646b37b4b40734a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e3bd73c82c778dbeca88da1679002731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711eae2a5808b328676866f462bd4b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b88072d255196ead29dcb335c779e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40520171889e6f66db37e31111e5b6d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8a9e33d3334f70449704dc06bfdc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513124b355ebd13859d37574888aeae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957aaacd0f96824d438f585aea189b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77780c46ee5f7303cce5ae678d3ffa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebda3faff54dad13139b01acc9a4a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8f12443ed0968245f4cc99673880c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7fc14ab26d060ae37d43f27fe2a7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb47e1aa7d5e6ad093fbf66011416f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12329840317a7832b5eaaa851f5b9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05841b9811d5fc4cabee83a826814b85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285389a4a4deef76d6fdbbd48d339eb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4d4fd6163e87f0b28991b840fe491746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5759965abf95f6e4a442c5b9ac8905747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec4e705be11eb9979780aad45cdad6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43ee9581e8e5dbe31223ded576d5cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31d6d4c6932f269944c61bfbfb8bcc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51ccfbd21951e231566a27813ddcc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec4d504ac93c047594587cbc6e40ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10de18285318ef21f63fb6cd772ae2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef207a84eb129f9d400bfe1232a600754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216c5909e6e6bf49cc7f5dc9816e663755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f150ef18013d8c4d117efd607c7ae91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdac701ed7f5de4788c4332d003dad1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bd81a95335ffd8dedb92fef4a8e1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc47e01b048f0b9f3cd7e7a9f7d4a2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f1b8896eb70dfbe5692dc45803b7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfdc3301794b0541e15f9b53861054761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728b051802fc3ef8668fea985e086ba762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb48929fed7a3a01745b51f73511dd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42ca049648e3a8fae3d5543c78b074764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18acf5eed338947512c82878d377fea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f9e93cea8673ccf7b5a546f007330766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7066e67d8b3484b9d9efe848d5e0231767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607c9f27f28dacea211ea8a4a96caf4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeafdf10de9f0ddbeda82d5bfef421769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf7a7f1daec9de9fe4549f34e7e0c4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28280e2c3b4f194448787ec5b5403d3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ae6eea1d0a903868b43f2568bbf8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137f6b81d9c74db86f6a139a12f0401773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53219e8f5897720c99b0d5fa0c149985774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2b193a80329ef36da057e6818ebcb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74e5c571fe12240b78f53d0961428776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40a472adb8497741a34e180bfec3d1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facba5ff1aaa36ac2a0bb617014b59e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2ab2ea954db46b19314cf086d97be779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb26e4bdbba2b4e19c3b2aaa89406a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477673281ba177a78dac0fe9710d419781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c9285362a7063b8e637d4046357bc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e8ecf2635d4de34e7c42de91f933a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932d937f03e29060d12b03a49576205784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4dd521fe158ac902744b486a864a0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8018b53ed5006e555cf23e2d208cfb6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee764f75501d52f111005f2eaca2437787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60e77f5cc0f5b858f1d87bae3426a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116c1fba997a5ba69ae3ad26618b98b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee674a110b477259ff6d9f9c52b74790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af508714267d8ef8a5275c3ad2568f69791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590acb1a03ec4ed1f69c14480a09cba792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a66e2d429db2cc1b2fafa9b8f73cea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696af73987d92dd2b0c64c3275b8810794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928893a4b58e5e9019c092617ab64d1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f13cceec7d3146c66428ab67ed267a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c835c26794fb743aeb0c627b0aac0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aee9cb20cd8fe0930c34726dc3c3b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3460d4c529c072e8724f1441b6c05f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f9ce7c23e95c7cd59ecfd8f229383800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce9e98bbf0361eff9415d908664bb6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14559a95f39d8298e7654f40580ca45802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602de23329391f3884235545c73bc126803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d193930689ee73ccb36bd424a257b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207df1956f293a4d34b26bdd3d1fe6ca805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbec5973cfde0d5e034c65e3208a10c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243e223314eb35b13b8c234183444f5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c2d649bd3c7cd43ef2ce2b31e9ad1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bb6216c40454772f524ecb7df5bac809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a7bd551aa60dc11ddba0acd00192810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c52be02b9f6e0c50edb9fb1107fcd0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614738369739ce3a92ce4ad788609f61812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead18eb3b82cdeb6ec6e328bbaca09e4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fde3f292f12f0dd211405db7278110814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50a0bb59c51e0e170c3a369bdbfc3e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9f05210c8786ff6b7cf2e0a2e65f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064105b0f7b246c03e584d606a244ad817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd862b0604f5d7974e7925bdd6b74bae818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9f48dbfad588731673027e64b66bc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c831540732289587a023d58f684ba1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730031b1ec49fb74db59c1866cac532821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a68cf9b5cc3d3352db5a3cde1072822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c165d3ff9d14b3aedb18b30465358823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c039d7bca4bc40ce2f06fefec558d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bc8b596881b8d25e8351237d76d86825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd8ffa8209f5b6ff4e7078d3b17b2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd95396ec5321a8e9553df2ae29d46827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d0b3ab952456a8370c9022f1b3327828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9297e6d1f83fd791eeb50a0b06a0bba829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d551616d1182e0ce27978faa3725a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c100ed5d313ee3af386aa800d608175831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5621f5eae17809ec8d74ce0495cf2a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df599b91a8d9495e00cc181c85c75a8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547030d116e75772dfc3952dc342a12834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db24c5d1f5d3a73883898538c91734b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ff30bdc0f676739dc94bf0fbbdd53836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37bdf8bc462ec8dfbc040a81f1daf8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7d27646f383d0978095fd578ac415838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49519141a8f6ae9fea9d1f3f9dc6b7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d3f69414bd3bf8eea5a417e8e9d9c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f14a287283a98354dfb76f072e9e81841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b1bc5adc182d3d877f3bcb8f8f60c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ece79cb10e630850f08d544647f86843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702718df48788521aee326e23bd59ce2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b53db946b0236568fba113b7cccd18845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec4c6b34d675c684840d23b8cd03a3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6987d284dc6ae2c90ca618d37ac7e31847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a755894c7a7777e0f71b20d74ed06848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdaccbbc09c71b5d8a7ef648ebebe9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78381559994d1d930ca3d1202ba19ee6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f621e702e141fb08e32cdbb22b8788851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c880a955077ca11099bd8b844c695852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948652df3912529270cf3b1fcdc9167853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab79754d013dfb1d1e74ee5247a9bae854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89429a69d5685051ab75e1ebe1302091855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbeaec5d8cfe26f8ad3f31a9ecaf35856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c32a1387793180e89e3ea5c0406dc0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dc06af2a351289705a2e0bc46edfc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87153c19d31a3a3f8a7d845672691a78859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef886f0263de50ec2644fb271a75c2b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde972d24175bd62cb903a67d66ca09861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61078af1d67642ed7e4c2f05c4c7a5c8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290d966683b1365612c626c4cf6555e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4204991f6832f3cf7f836486bd171864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1270dc35fe6a8115a8690246fda9b0e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d20ef189c540b6801cd20b5f4c178866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5b3c5bcd08820a50037a4d9767803867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46da11cedde639986723e79d937b93868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee119a48ad18e0ac64d2b1f39a4d4e7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f53267e335d9dbbce9fb293d800ce5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7bdfc9ef0b279e28bf944b733011c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af436d4cab667c7db0bbd27b6ab17f3f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3c601899436bcb0c790bd6b22f47e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e591513f758fddcdc7f72619a9107d2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfdf47331b2b11b982a359eb47cacf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cf1f60de1827a5a1f251ebdc5bae9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e886afc3e43df5c500fd7d10586bb2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a70a03c329052e9475c902cedcdd1c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523ea8c3f025b2d79d82f6c7d48233a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bd05d67f2b3885e59b1098d87fff9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d184cfc32df0ad604cbe53151962f1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2738dc049def3dccb4f50bfcd32342882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e4a9302b92ca93e2398d163d13f3d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038dc9826dadd995ad29e343d831deb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ae9b5fd219a58c10b7687ce5b95da885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31057edb8f0b7cc4a56578958a1605e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c7f6241b31823afc2d90963c8e3e7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335471f9889c69e271164c96109c64de888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dbb9deb7f581957c5ea45edf68d29889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ee28d4bdc808cdf4d62850d9d2103890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dadbbe5863967d46d2d3b882280ab1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4edaeb7adea6bd4d84bc2c0110010892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723e2b096cef5658b36436045114249893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b330cff99ca39257d1648ebaa1192f4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed2d8a47dc2eb54978058be6eef96895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5141f7d6ec340d555a293602385fa9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ef48ffdd643b3825f4f6a7b744bb7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a28f0c7479dc23688c9c794d560933898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e6393eb3baad4aabfdf36bbaa9511899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582ca6972ccc48d702c17e4c0741f90900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e86d9978d0cb8918b001b872bb962901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e345713bf92c564e8a9bf22213e369902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426a21a61779aca5dd127f636ce8d56903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d2de9e5b9e5f480549f55a29a7aec904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17955d2bda984771dce076322e9e2b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075fac64e8b542ffff5449c25aa7df0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea97562ccce7e0ea0b9f361607962bb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d78703ac8e7c9c106ee111755e44e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3feea2d33069c7c76d671667e3911909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b286626c69ab9df8f113d3bdbaf84e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94c653f16b32a7f3619cffda86c02b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61de2ccba0d3eb6f03f184feb67f919912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d541a37b6b36ff2e112b8c7941a6304913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f915dbf7bc5d50ba46c9bacc53f2c10914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75994913edafa4daf3f074043e50fe05915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a42a1917708bfaaceefa116f78502916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4caddc97d84874482e7c1ab218287917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837e5244e001822f388e83d24228f64918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485e03114afb1496e055184e2475cb5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da06cfa188ef0e16ab75a4910453f0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c3f24ed36a3c1048ded4a46dea09a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caa5920c050497c7becb05b06e081b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0571759db068ff9e05b726f4be324c6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f456e053cb051a6e36138b9d5c2aa6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ce83e66c61878cc3ae2af60993009925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389a7163425b2b05d7c443a2e69f9c4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8904b3897bf09a397ca96c7c5f120927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e15d9e2ff0f1e9ef2539af9fcff36928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13a07b1fc6fa96260b78c086fae36a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff69db81ca86ca6f963013e9c2cd383930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ea0f0ec499c1c1b79a9cb5e3c3be931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae912d7f779c639dd6331a485fc11b0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6dff33fd12573f9e3cd90a5df74a3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f71074c6d32d691eed910a28cb7aa934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef7f09fa6516599661a5724dbaf751935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54046526e67f59e0a339a4a247f8ff936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2866d9a25c63dc4472aca1515a2f6f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a8b8197584bc884c0df63798cc5a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934fc61c4a83760ca4e73bdf0c587c1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f175f34c15056e6c1806e87fab4adc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76eca366cffcec45e910ce866a0319941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d2b0b7aaa4c24854cb44539d648f7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c237c3b726780102338efe87646e4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2ea08d81c94899c32971486244b9c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96675d6d1e2f2cc49259c2ffa93784df945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e052608da3bfa0ed2c41fe40a985abd946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50ed68364c7e434817faa6d694014f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ea9005bf936af80b528f9a7a9b5c8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d493f41ed86bce3606afbfde67545c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b84ff83771df495c20056362f3968950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8422c7ed4870eecd0f1890d9c5f5e6a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca35bf0e991190d4d61a72e6da9abcf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14e62babe3044737fcdd842dd29a72953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db93f1ece24c89c427e8d51c5039499954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a17314d33a9d3e913ba68a3035134955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f89a5674d2525343320ff2e4e27953956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff98990ae9a8c97e4358320141f0623957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf20c35cfa3956b0666c840fc4d6d3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c6afb65c527108891d938258cf4ce959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2cd9d6bcc972142ae9153fc65cad6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beedb1399c85991c3e87987d0affb7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d987b2bf0f382a7e1f9d9f7ce9d22ab962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5491e1f958b6042216a7172950e1d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2712f7f81b09113622e3a254fec88964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06824b352b258563ff6c2ec17047d2c4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fde49ac52c80bd8c79f7b2e3c7b44966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce97671760ab8250152dc7eb8845c31967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c15b29d916c82623f837128f993eb6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e584814c33ba103619d3f33529eb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6d640103199d1208d9bb66ea185c4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542b11d87b1b1844aa6516ba92a5222971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11be69b3735c7a5c3f76be67c13d33972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fa694a8f9acb50b4a76f21ae4e45d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c551eee83987808c56dc7464210f760974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278b8dc1b6706a7c5d2269ce8d52941975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8f43c8c88e902e6890db1aa619916976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eddaf755f0ad2b00e8305b07c829a3977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dadd5812524f8c4ba529ababeb8a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04b734426e2397494da64a0d80d2652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0aafef1aa729d57adecb5fd7069083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71c0aac01db89d1496b052256c57b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b83b676038ffa7c25935b811f93975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2163c359a7618ccd7709aa5d390a716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28c4ce5e7546bfffd4b51866a014fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dfe88ec4c1d9b3b7c72aedfdd80a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9166b162c7eb5ff0bd8bccc392fe139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29dafcdb651d11182e58136fb3362c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acec8dfb2220900d837bd18ba052a1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e993ab0a587eb66283c219322903012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90404fc8880db09d77127f751769ef913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0974854c2ba1452903163b1b44dad1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e77ce7a15af3d179f990f4385bdb5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53ba476dee8c521fdd444795bc270a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50be2e15079101414fe34a4a2c46f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f2b9553b3566ec0b946297ced82618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44c37b53d17cbd34c777e50d247da719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7bb016705ae7bc06394e06725c33420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bafe2432c5b3b30b935111d3e4a3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb59ef0ae3b368b35cbd9bde07ef7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d63d614f07861aab9f0d35dbbcc0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6afa855639e05a994646d428a954c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4afca9027c92a5df9cbf64c83a5c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78938e78fcad633e217953d708570cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3066c62ee1fc9847815fb81520611cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d990f4bc8088d1be8ccd75193f716f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50676498c112dbe0e7796b2c5fae30f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e9171ff2dafeb914439a48449195030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26191b6d17b33ecc6327c17665ffd3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f462f4955f8cd2622a75e95c2d1737c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fcedc6e4e464dad8d22fd4a791a5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31451ac4365f8a3a6fc431fed71c63234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecf2ca24016cf89cb17694c9ab3abe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7bad0920823c5f2d60401b81e6a1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c338a81356f926e7c2dcf8dc9a68e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d44340029292c67d6c8ff706835038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598b311305d160758ad4d635c20ba3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757684db42d734007d2f540c537f8fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887910e3ca4a86d821349c8a8abaa3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513a447242b5db96c43a2393a4e1a8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cb6a1595eb19de775b4d1396040e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2daa1289c86a37a85d23f98ca0128944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cbb1f84354d220369f06b29af211445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02e919c27d30ef4301a3b2a780197a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672d83433a0183e2620deab169222ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f7551b078b109f852b45a6f8b64ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a405d2159f4b6c6c4175c66c3451e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50084b7a2d39ec702a4b7b0e1c5b40ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fe6527427acb6d5ae62b6882105df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df40cbfcebe75372cff6dd7a0dff952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0214f7bdb57e316d0790bafbcd74f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3454f31004ba6a09d8f3d7e9297c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe51072bf94babcfde7a80897ba4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b8e95c311cdf0562de3c16da288156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4217152a9823f0f757853b495a243d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73781d52f22c34994389164b77b01958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5f24039006ae352432021395e790159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5224e42f2d3f881bf8bda2a0336b10160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bd37a14365a58b85e0606a0a6eed461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384554eae88123303665a4325005d2cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73682ccb336ab062042205266b28897b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e2481a8930d24d9834ef0184827a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5290f6e2e0753626891c2e24c783f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed933610fbd6486ce49fa9eefbc4ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c4fa321ffb0ed1571e7ef4f2f30867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afcc88eeb2753519b03d7a1f7ea62868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e303b019d0718e99675bd04a7de8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544000e8b462316c1b8ce82cd2e5416a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22397e8b7a42796f16de80ca2620346a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029f3b36e2da1bb7cbe7e730885d07f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aac263bfd88b5340589b32e6ba61573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a358307e98d5daf757062e2d88f820474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ba32511ad7beb0b1a8784f589b47375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d36d5b499b5aed61d1fc3fcc05c01376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b848d9c1522632c282b103b5ee66d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ffb29b303846fbf61be6aeac6d8a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444260c787dff430fc4521490648c1da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1f3e93ad1bdd862a314d5be2abc6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8994a5ec07c1e38c46d4c466330ad1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406784f7d057e1e2deea255d7f4679782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265a6a20ee6d50b6b065ff5871a4f3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d19672dd3e832255986ea6c625e4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648be16a6e209aae5dd7ef0df928cb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6c4db1808e70b94de04f5fe27737a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cf2b8ede8e6ccb1274d387799e1db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d4681e68d999b2f0d0aa922857b2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a8c0edaf55fbcc44fad5b622d7c4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af33435e262ab47f74ba76cd55cd1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864c9d49c634f878663b560d81dab6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8897c42720fd24de51bd3011cb193f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e833c5b3239d6a3bbd7b95c795634cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa3acdf407d3ff25cbdf5ee8543d1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f8e8a3dc8e5f682b1a2cb97cbb84395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b8fc34aae852278ea53b29e0593c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc727ac22f508e51279d468cacd9f52297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0998260bd9f8d9d43f2d491d81fa498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4271dd363de54c28b6477778e094d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa6eb11d426f95e9ead57fe8a71107100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50864795b5656dea47a0bd5288e9b2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3083653f9d73e48a5474b0038b1df62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3bb35d354bd7dc55031ae1d2e41d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc73ed3d7314fa05c4628f84166a16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616736e53072a5ebc926c776b51ad60a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059bc18d459d1370a2c466500bd64b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8707e815bd490895aa30e628065c16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9518514da107a81752762546ace5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d51ec7a514c63864d70c4be2f3615109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4c79ff8d05967429e3440142507e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eab905710ac2fdeccb7a29b3c3841f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5e932d58f65b6c3940637be34052a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41466fa792ec94ca267cba9c6ef381f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9515737bc20b8159cc353502f3781114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1b36522abc9dcdf5d1dff7acf5364115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8b3056f6b4329817b29292d652eba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79583ea67aca2cab5d7e6a30d2710071117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02d921228cc9266954b405aab208ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bd12011ecb280da7cb7ff596e41eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84da03589c82aef8204a8a95f2f453120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfec53e0eb5ba7605a342d5a64c246f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b7711b05dfd60f691c93d0d01694e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6098fdaf286d8d230bd1c221ee0646123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c09152afc6a8d9f9de69cc2a1c7906124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb7dc7e1e0f36c53b9d62696bed7b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37619b1d8aefbfa7edbcac2047160271126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb167903d07ff3ccde875bc4e19f085e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f76e9feba14ede0cd3a1510ca7c90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bca9ce66b06683aeb4621f4df299b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affff06c667b121d8cfa12580d65ec7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd548fc8d7ffd9bb38fdc89d0a57efd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ac679beb41e4be22de9adcc2a65f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57a0ab343c6276cda44b5928941eab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b85f99bbaacf84e7715a134b4055134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acf8e0458168e3f64733a913aaa73e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa417d7ec187f70a2aa5df5c09751e4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c3e8f2bd4ea835057f10b220bf19b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea329f768ec8e7fa0a41d19a291aab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15ed36e90bcbbc8634b6637db10ccc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514512bf1cfbae0f066af7a89a05c0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d500099f85de3e0a270cc13714270a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b18615aa20089b343581d8e437c4c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c5681d7672b2d4345386521378aa7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8193589b9f27b00e0f7ecc7a3ca93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0f8b22b32360986dc0e3edd2cbadf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826deff34514ef4a901b757ac218d98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5f33071f4778d32838512bf6c325f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39518b9c52ec5435412c399dfc16ea5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe939b7391b4360b53bd1586362d3f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb493b07c6d79abc181064600aaf8c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcfe67a1b39449a1959a411689d2e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42304d04796ce258e6267ffb05e882ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3e0c4d76c3496bff95c91a8ddfb53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158ae4a01c7be833940f6a7a5416e70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889645d9413e6f21220ff5074df3dca5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a67454b7ab1a8df8d3a450a6c12c12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1a4b5aa574025ff9dd9ea2e2f228f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c806d380c394436a99c50b5e04b3906158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ccaf0736503d3420c660d9fd0b4f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6650964a7ef47c10d96653cd19660160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f294b5ac0381d854fce1d8f8e5dbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcff65a859ec453466c34840250b3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c720191e17404db0eb260090fa67b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdf4f25dd47ace3393a2605aa71698164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9fbb21b35e09fcc5212dd9fc6c981165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d6bd483bdea49a0e8e13292d7b111166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4814372497de084c5a965d52b6b8b2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972785f36ff2a588d01e670ab847fea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a2b4c62168d972afcb5deb8f0cfd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e564a02ac81a412891b5973c375278170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ca4ca119d033e5ba0924dc5416c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381fb2e6bc0331e59adc290fe681a5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b75225d68573ec2e78becd697c7600173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367b824d789d9e94d389056a95b7b4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132df253d4f1ee08176c9ab19ea836f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b01a4e65a7d04b5db5d3be20b000d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9911e085f1479c5be88d755bd94f2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072baaac46e025999ca75ce6a9bb025178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd294e5327e1cc6989846c2cb3390a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e34484beaeeb6a129bf20ee153c17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e37e652a5a0367a3d6c8e056295cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2443529bf5665e933ca315429f7d30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809c183553f33942adc2ae6f4a1e7e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62f51478243bbc4d561e929ee83cd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723b240760da4106ba0bf6c3ba54fb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5102bdfe8a5f7ac368e5ca5871f642186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6761f49b70d133b843cf453b5e685187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc82f6ca9b2171a301d1dc891f5acac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d369ddbf1d265eb5c67cdecc23b48b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b535ff5f9208b03679f803855e0af94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127a0d16136b071bda0c3b169239a67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a1bd2588a685f6a0029f1d91d1718192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b268f2eab6a104f32a770f47318a852193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d419ae3590b3ab14e7fadf0eed26bde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23bb092ea83446348575897fb77d42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c64a2c788fd3d413546614084e604196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3ca03d3eddb10f4c470185a6a58c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf67e3e24ca58109ca66b96e64b9948198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c698d7f73b8512de5682a3b0a3e082199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb822fdc017bb1a03500cc9acf6f0475200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a88031c13a8d526c9405a7df1ba579201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eb0cf36d6f39a7d155f955768f4b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1336d79de535c4b06fe25fc052300203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4f969ec9c9a0f9907341319ca0311204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c57d7d5ebbe5e48827f864c2084c51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc1496740538dd22201c1f8dd86a70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e404865f26323d514df86f8782922207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea434ecc85d1d8842768dcfc2079cc74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d0d8ac8b2f1404f30719c64e7d4f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd3f434c3a308468642cfd24eba35d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a050a38d75335d4ca1e1bf03ccab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa8d6ce080fa3fa4a4fe491656cd67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081160bf62d14c477de31e1eedb9700a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10508b12563e3eed49c476943000d15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c30041dff549b4eed686748745d57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219747323141bd6fc3b1a898cdf21ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c8f81b9202e9fc312227c186f8100217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffb60e665524109757d38ff09ea197218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c599a85602769e260fe3c1144c1f821219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cec6c50b026e90db1b28e2af4bb6e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585729f0e10c7123af7e481939d36e92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb3d8ff39c727d24f023c102a3b6dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9da99505fea07a1d16d774f60e9b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df31ba241f87e3e47c4571888a0e7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f538747ebd7c5f9b50dc7a548790be5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1689e51b2ef78088dd9eba23f54f0cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5027696b9bbe337c66710d42b5925227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705079c22289b9720532d1304e5c150228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eece48e499075354d879c22a25eda6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c60e32c5e78a7bdfd1814ffb53583230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c670890555cf39c9f3af9bb9728e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5df23324d94d274a6da516dc9f48a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2435ea3d9b6fffc7a0597b7362a42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ba5d9577a78ae456bf8528c6e8692234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0503e4fefd537cbd95365b37d581ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66bd9d2b19bbb7c06344fd55fb3315236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e76f5966a8e76bcda688cbf496cc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae9469615f4afdfca9bfb94f3f4bc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e310b098d3f88c7a689fd0dc424e19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159f9a759832aded64a0c5964b02cf0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c7e5f192b7fe34c3bf0e20df0ddd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa970fe51725f4113bb71230a6ac46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eeb9819bf72e67720fdb5c80f9653243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed41b509ffe0a624d3e851a00f8521244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb74c7267d4dd27c701c806efb5684245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182ec53f822af0f99f680a6dd418b84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa83f85c5e74b352b6deef74f1379247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ac29c1b1e4c505c7a17495edc8563248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65cbbc461117f35fb1af624e595d57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5baa5b88d6de91543a69acdb038f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd6c695278a815f537655f4b29c319251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b15c63bfdb175d8aceefeb5ede208252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f6471e49efe87527e50aa3d4af819253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dadd5c4ce95bb1cdc3181525b1819254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cf1d8de61ee6e51b3102ea1e4317c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59e20803175fa57b171cc8db596898256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64bdde86cec8f95e8466f967823334257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969024ca4dc800d4fbbd4d49306bcd3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c5d3a29eae7f68baad13c5a4e7d58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb80e51f94676aac984875319ab2e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431d8de0740c1efe07b090f0c199ad4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6866f87cb97700e4cee41f44b6500262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8a97b76226ae7ab81ae7096bb60a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e8946cddf733eff67f747b5b3c0fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed19655d81f41504e0c9699334eed9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21485e60b55405183ba0d0cfbe1d608266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114937819099fbd3d1c7c7093a0187e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c9fcc51525970050b600e75e82c6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c0ec9fbca1bf24e1c8ffb6198a5b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c1cc18769bd49aa2ed43ecb234c72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df994718dccafd2e469b662c33c5a4dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4881394ed994bb68516b54c29c0af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3ed3551304798206cd2ea16ec44dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b00a3762f46142293eb1a1c504993b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b94c8d79522a3a25e56cfd4fc896e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefb28c507ce37e4960e6eb318088f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0999f304852928e45a85d4eec778e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e0fd1ae98b6316dc12371190ed681278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a28410e1480752efe4e73eed4849b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe25616c5405ef9ac292d97eb4b5fb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b2246b2699ee37d463024f7d589f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e39805f3aa5192a1dbc024340b2ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812341bc6376d3106a35595a48d429ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc47d48097bac400792d13af860ca95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877450b2e7b897f256e4393370b322b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd2aecf4a01f74fc64331b61bf7169286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1785327a367b6973ca803365ca45e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b0420f6594a8c6389c228eeb042a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a5fd5719d2e5a2b7bf460acf045de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c489d0445cf9c04712127acf04afe61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54726728e3973b5fc28c119639822805291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451df62b2cb4be0e3fcc587131a5f01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6111ac7dfbf0e47a117b89ca94c24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17e76ba35ef72836c554debffb26ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48639173384b1aa2bde91e398f28cc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17113d22e6324334305f73548c164c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26772a7cf4430026186e0aafe2b836297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d048e3819bf618b004fb3476752f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b73ad303a92e2fa9a29cd74afa086a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855fd396ac072aff94503f066b15dae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ab69d5a3cfbda6b150130e27de073301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322dcf2e5fc27cd13d0e8b0be035326302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951cad11987b68a68e06ad44150fabc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b45e31fd539f7bb8acd93f9fa45dcb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e191135f312cadaf2e430af2b99a7cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826198eb60d3c3657ee1252db4afe8e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd6ef43718850d69b6dc4f4280c9d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2782a1cdbb979e8bc429a87b95f0dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96631d9f363fb507c613b89467f47c65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e41e158c9a05268a3895f5fbd486a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b18101824ddebef1573d2236fb490311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f8fa6382cde93c85918049f2b0aa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269637825cde07724d6e58cb2b7317d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aef74886cc96473ab82321e31b159c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6857b939dfd4054e58afa0c8fa0470315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77595d201d24e9e39e986f96c938a573316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042facc13b74b48448a17475ce9998d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac64edfc958fa548ad393b118e39b1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c160fb3db73cc925e227a115f552a18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002ccd39e1a03c3d63c84590e4762b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e7b7f41d2d8c0ad134e0b70b215d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf3220688d4108c0197a3f40705132322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eb6886c3bffde09244fb74faed226323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb37c743df52986fa509130156c8fc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51092491e171cb5a51197a6bcacb6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415beca07c2113648fad7172219ce15e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4352f23d7cbd38cc27d8714ca4d71ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c034e0df4577d84e1715d8c570db0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ac2b9c324a152536b6bdf0a829c13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d9d1b70b9f8f2d3651dffa9912121330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cc5c19323741b362c71b40c9d6075331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce384276bc32045f02e96b37cc4370f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b112797ab341a5a27b158bda5b40e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020dacc3a7e9ccd669258ba26f7ce36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66847024b23bf3da65ad9e9b107528335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a7eb603df2d38284e852b0420a84f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d2a05efae5352e74f9bd405483202337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f967c15fe4ff6bda647e038cd1296338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720054b120045413d08060220e846984339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816cf3cb9ff43adaad21cbbc82c85df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d73d8d47d23c6f9c95b2f28176be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a127e0a412127712191023538930b28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2182ae840217864ecd9536e966aac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a33a87f32b0c80824de3aa70a52c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e73c6558622b46f30c0ba0c95bb45f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e80518f4d57ae228200618e4741f10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24251d1e2a6f848f9903713544a785e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f6709451e6b26580d286639c03f4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8953093523e8d982515f6a1309fee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d539df0feb5c9d93d7fe138061d2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d0ed2aed491bbd9c5a674e2e4f21c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143585c6b59d19db422ed1270b5ae85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9396c81943809150c3f03f777abbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf13985e3667348821ded688fec6947354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452699948e2151052dbd8459e182f8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006839889a1747592cc74f9f6be509c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafa57f0933aec732e054c7e6926663357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804c5d511f5f608c19c93871474c670358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7690c01f211e79b6f7b5ddf9aa36c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddb62f45e390b2b557f611341a0492360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23a338be99b3c03cbe227f08b2d8c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002c342598c9196f70852f4e1f704e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fe682da0ea7c99fc0327ae46123ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90575fe5a537f835780feb1d011d53e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc7dfb5581bd8fac7d7eb5aa00e888365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcfe9277cbd2bca61c775192cb3cd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bff21d1384ed8008cad78c0e7ed8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8fa2c02b8c9392cf3839bb87833c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51c2b37fb9a3950f36d4d1d2366f0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e351ef195becc3328672477c226f62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e00b727fcf7339c1ccdb572c55299371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98347c350f18f6bbb1de4ba0392e034372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc3ded9906329f35a2b594922d0197373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b9a8c7f64ba049f1bc42401e8b1d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8eea3727d2aa8918e146521cc311a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd276e284ea9cc6e8eac2f08f8f38d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396090891f29ecab1d21f1be67950ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3820f57ec479189e80be8ca66d9bbae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77bfa5cbcda0427704884b1c1b816e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d77cc6f01854111ff080c48131ee7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dfd90affb9d289da91c51628837d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef83a6ce82d0d65c924433e95c732382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d149807de6d3949cfd9adaad48fddd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2e39a852701d8e42e385b667bda32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d551ae9ede5d0ebe131b46cf896483385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd3e080c299b577a648ca4bdf1c19e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c590b8e794af59b082916b34902e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2fba7dd4fa16be226ef1fd51292be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308309d010644411c162d03906ef55c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76f03b7d313139dca7744619544c13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c20627adff490dc3a8697b674a53a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b9d34d8edd6f008415caffe76b0f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7291c9394b4b8ce3dfa11d6ac3df0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a17a29ae9643030c6c9b99aec13374394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc61d7426d60bbe69191b7cfc15964395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f50925edd7854d7909ee01642d32dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fbe068f0ef515021e42d37d4316ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b397875502a267e85b88b3c2b51f437398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aeed70ebdef3c341c96d5b7c3264f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef484907a450c06612fe95de291f58e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf4a2a5404d71855b5f21cee73a21b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed799e395763d615093cd8c34d1ce9a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bb7c7b1b56c308fc99a26c156b894403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc3b7f186b9dc7b6958061eb9f6c11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd9cf6cc5c9c5506d59a1c99578176405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a578cf3a1149d53d152c5e05299d19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d329e1645ca0c8e7de6dba637514f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc763c4ab61a4b1d6cda9982f2cc0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac33a9f3a090a741da71114d6c6e25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6376ab2af57f6b7ced226fa7815353e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fef8b4ba6899c4809e6645fd1f92b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9763636631105708bd95c7b56e0c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dc5f3007d018f076c502599113063413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eb13a2d9bb8d3f0461c6f93f6ae56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24055c0ce06753fcbc6d860e4afe75b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e255aa4bb5cc131004e2acd7c8cd93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdaadb8dc890e0008bdf316d51d0b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f30350ffe96c91bd0574f73b0966d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67758761f5e49734241d01270d35eefa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7d84d33e69e386525f1d22ecafaca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc670bc3d7719bee2f831b3bf8ef404421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d521f92f32fa18ac05fcc457f50fec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af07b9447f82a373a2a4798ea960d75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e9561465f556ba791e2f56f1c4248424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ab22dbe924634940d15836c1e222d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d201208ab2761e10ea97b67e1cfcd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38c132900b3181800bc63fdeea8b88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a811eb6edd0da563d60f3a75df350428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ed3404be7f73c137acff9fc23810a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc003e12b7e52d160ca7f03e796e81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6a169b0887b00a05c20b4253d21f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1f05e9c1404bce002f4ef59348ef4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520b12a040372953e1e0c2a6dddfa4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f45420cd57a56cd54e4fde76b140434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885f0c418e8ac79d9367f6da1d35242435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445a3235a9556bcf695e54b3a13a119436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb9aeb54d00dcab4e32d61dc8bb9ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1c8a546c9ab1bfd6b547cecbc5986438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3e646dad7b96a5b5097ffbcbc0537439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7c8772daea72ce12e7dcb537397fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baaaeecbb1ea7d497ff9b65b5bd98f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eb2de824e6ecc33e5b53821c785a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72f507fd4d5fe291d225e553c3bd0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd9cd46f41c699d6e2713118adbf1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32de455b706cbd6c7bb8a889b5efab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461692c7e619d4ce7a108676ca9a592446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2728168694a0496cb75213a3e5aa7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715004347d2019efbfd1359a6f5707b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4b0376c7c2d4fa40f4fa29d720d50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e2d1a4485091e4b1d5c9b2661c154450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4fa1c25a20425897091fd965d8574451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462324edd5eb2ebb709d9487e490523c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313798965c81b835bd97ec9a10bc0b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d159d7d66695227d4ef8eaf2c86117454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ed02824cf1dbcc16b62e8ec079017455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa26000fa4c05ef973d9969ffa8e50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2578ede8ad82a935b4622d8b1b344457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f054515d5f577e150664e6a8ab44b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f5e0f29fbab2193f9feb28a16b278459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd66dc9dd274e8cfd6ddb03005fe1d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657acec5d993507e34e6157aef891a5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2ea56a23249878a40b6da5d8d4bab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371944c388f8b8e93ef069289a655ac7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8b8d6e634afaf0c445e7957e9fadd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161c06368bc26cc9e5922346ddef84a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b34abd82d3b44718474499167aee8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b68136b9616ab977442f3b372869b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d279a4a0d10171a12194875d028b64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e7a72d25cf0bc4c498c1e5765929f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02074247f02e229b94c4db0781d02c4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130232d9dae20bfbc315817ab70bc0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998c7ae9cca6583e1e124c443ef5793472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f2174bc75698d5c3fb607efb2d792473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cd4ea33b4f0c82151a48ce7c62e7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80cfd147997379401d553b579a1d38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e10d5504c25d0021e3b4b0b5f9e78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2bf6098ee4e2c7bac27dc1c8c62a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573735904d7acfe31686d95ac377ae4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d048c1ab7016d98ab573180e575f00b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fde3b5bbae6218246a48c694ed83c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000a7db7167b1d8b6ba9d3ab51d2430481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb1c5eee8868c986f7b05c94fb6575482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076a745b11d2bd77c8dd702591ad679483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2751749b27f373bcebe05a578595b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7c15a598af82cc03b04e3045f85f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fd63db882f3c24cd861ce425f20bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39195339eff9bd65d3553173949679487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2bef2ef9df877db8c5d5834352456488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8150fb2708ef6b3a3b7bf1da02aed4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2150b75ad03992280d68e546c51d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5339aa0e308371976d3abc36b3dd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d9b3803e09ae14986ed95011a143a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac8cbe75eb8e38e8e799e418e5c1a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd5d3c6255fba36018e9420d56d637494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51064f8e91a221b089b177080c429c9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42dfec5eab1a3065d21940ae379507496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7c0afa9168795e0e0a1525475e698497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d78f833036428e537956a8df31f926498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d6bf2102571bd950909fd19c63e4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f2c7222249c473f484a968e352fd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b887161fd7007f97081cc41672253dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd051efaf6544bb6341b639f7e867d97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc3c25ffaea4473beac492e0f4e0f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e25ad87ae33cf88c2c752462df31bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18febe4357c8f1bf17cb32af8f92ea7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37927f405c76a6a4aa491b1185e215506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f250cf7dfb025fa10dbd5f2d923e9dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12417a603cc718dcb2fbbf0a9d5e5342508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189d2d15f293d55d67e435a466d0193509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3db12b5c189fc5245b969c8b386b30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9ccb29eb5abcfca1db405977e957511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5233e941d3511f9c5f10ac94d73a79c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3d2047b6d977f897fbff4c62601dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a61a0222f442d20ca7b1f62112d74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f809f436683b7822829b40b96c62d6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a68a03612757bc9307e23777c5e67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9af2eb741aa65601f4c6094a15a042517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faf9e570cf5fc616e4f644efa11c1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05998e8fe6a112638f599bd7d589514519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830111847e89847f09d3774f1248c6d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b184d0ec868b86b50f8add912a6056521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a040191ef9ffb54c3c78956795b7295522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421cff41a69aa91796209fd9ff4df84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2504eba07cae49a24e50b3b98b1a581524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc63edf3ab349f407228cc6023e1ddf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa0bf53257daf0b1cc5638dccdec21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bac59ec937234cf8b6136eea9de71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ec86ce3bfce67f6bae2cf4d3d5c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61198267dc220f7092fcc0ec03e6e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce479eb3d5a8aa5b12a82d5e1b8fce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4bf37c35e88bbe4b72900d97afdb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcaff033e8966fcecf4abb8b7c80a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bef7996bad55bce139c43c3c3b3e5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75b5d48d86435342dd7ad89043c015534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88882abb5ee66c45bc47415c98c65fba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecafabd9f475877192250a8519b7194536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed13deb57e84aafea225a14faa497f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d0a009550c72e07e2d12413ddf2ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b73f65f5a0394c54c440fc3603e22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287113aa45da85f888ba21c75ee39df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee78ccbe5f74265fb90793075c20b1e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f38d6dbc0e826a6f17c90639aa8595542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df6764243d0d92080120c5d9bca97c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a984a8cff14afec2798a30e8c3564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99311bb3a6f181371b3e6af4f5354d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a75c2f729ade3ac845eb2f48f9d68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363165874587aa176f04f233b1f8efc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ae7b1ffe0f7ccc149ec215d843ad3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eed7480269759b22a2a0fc1c6ba11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19161fdf064a774b3a8b186ab1eee37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e9553a01850c8af44ee6100fae871551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c5f7dd7d885ab9ef9e9e139f17f30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1c51de15707534b99fdf3b4fec862553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf138adc1ef3c5706e96756f8484133554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c81079d2ffc571a2a74e85fdcd892555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ab154203923b26822b48fc83a530c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3cdd0f54ebcb52b79e7b798e60cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3b6519334ef7b24c1481dd267923a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5cddc80e97979b32887d2c64d1a54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b42e4f211241acc1fea0c60204c0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c890a93f27149219bac719317a0f78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98810485ed3bec24d42697361a7b1610562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5910ca029110012a6f0ee30704bfa8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c5905bae9b61f5a901d3c25f32e19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0960fb8391f3a04f6f083927067f1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541b80264e252add323c84595fbfc3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88115fffdab96ad29002de7d706e227567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867c45490b65fb68ed242ce0917ab9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be83d4bc7368420365d3ad0dae7a58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698de73c9684f20ae4c5a2ebdbad9aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbf12fedc06cb5f9d3482b7c5566ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f826d78bef2616748a268f8b3b327572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020e94a3cb290c5679e2efb32960102573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f480e064767e9714e9436c098b5f29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3624a44cc4ce10fc14404f6a43b398a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a902002cc66b8de0fded65b13a50a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456cb64b2e679a39cb7c69701ba7d42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81335907ae9920dedcfffcc9d1e166e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd60ca6100060c421f5577a5c708ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d2faeba1785870811210bc7d16601580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826588f35506536e232b2d10a844f7c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c7812969ddf052dd6cc77745b8716582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157268722d4f9dde365bc7c6d4ab974583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf9b236b1809310a724f01d6dce50a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ae2558622d31f2a1033159a77fdd8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b35c29a579562bf031db185a3e8b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d168fb43090879574641aeabe974f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e984032a3daab2a92e2d3bfddc3c359588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869b2256079215734aa5bd116733c10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7568adcdd6723a1688dd963453d47d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7455e72385fe59cdb0b57206fae9a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875ff451a3e4d0d2e904c13b7117a78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7162c18de535f4b0c802e41c0423241593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73460aeddce2c06c3b2c951b2c30bbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccadca6cec69c315b424dcb082d7545595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2761fe6b17f98ccbd67f987ba16153596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d9cbde3adab3b6f37cc67041fd18c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c6c14994d14933cddb3ec844a9d00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd7cbd6cc3267926dc2f54f753d1c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc15167d292afd86058734bf409183d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62d9021153fd9498f10ffcfa51ab14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad15142e3969822ba2a98a35b1fb233602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebfa7a66ec22a6259783d49c5bd558603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d18df936e5df71580da1392607773604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718bae739ec9d8203d51edf90570249605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ed0a3d545a4768884ee51790352e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3503ec129ca11a1a0178d33910ca34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed9c1670a8d22ef6f49d41be255963608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34074e06edfc3cc7ce5bceb6a351dcf5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a0a9943c776a2b58c173a1e3bbbe2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e731c94020c3ca981dc7ba1bf48a7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714545ab5d7e82002356df8f6c42b39a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2822d7176938d1b96ccd06ce3dd13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0ece2160ef15f098a2b3328f04d80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc89a1df6b4b6ce0ad8c41b8ad6568615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672e6dc25e154cfe82438f104b18709616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe298be75e4c542243e790708860cb6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21529a22bac004987472ce34f51a7d8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534bf801a030fac4c518a8902e1329e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17166093699f55f510b9da211cec019f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6f447fdd1d12159b8ea985ea4a0e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5f2d2b0eb410c3db56ef054a1d749622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31df2b7771617be8b9121ee855f986623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b904d4723b53d512fea99e6ef4d18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8e4b0b4ee0d8e7d9036146ac81b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ba52014b29226f60dd5f7fdfed3b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1749edc254f3061faaf69fe61d7c44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4a97879ac33085d5a4abca9c8a80a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e676e17fe11f01873f4bc24d044a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f4f1d195593498d941b0e668aa87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd3dd76068caaa4caf011d7ff6bbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5153078a05a09dcab196f8cf2bc6b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8fb7815fc647e31998184fe77e076633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f7ca7b344da5526a04f97b405a18e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283db23101f55f6cacec70a19e80ea27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76899779979adfcb71a216ff7a21be9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c75c628cec0ee60283f08124340442637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50ac212286290a700b41e2b5d36a24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595bfbee94c42b45605c1c2e9230590639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a1967d12f89c233d7b67333adc33c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc3337f81259f61289566f79ed0f3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c11118ca26a7a03fab505314555cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234d0e08cae998ac0a6e860bb73cc41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2308dccd17cf9081b44f3df3ff3603644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c30af1ea55892e3194911d0ddd254645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba31a804a631c50c811563f079fc84f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd7d474f8cf2dba2b0c48e671120bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e455fc2ade65910f60b7486d17b69f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe66f288b767ff1b81c2048f0b2b7e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60800f8d3e339d672b1d648c5d413fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068fc75818b9d2e7db3786f47d665f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81fb34c861db49d52ee100fc61560f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5d86c79ab507ab000e75ca5bcd98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87781f4c4e283dea3dd2653945b01eb7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96843a3032a25be0c14fa25855905f41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b35226afc403387baebe25c48d4b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9ee1c5ed5915ef4af22680a99517f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad67a2f40ebee1be06f30dc2cbf1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764be8e11a671bd412c06c620ed1bd4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602e5938930d46303c857c4ba551135660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26426bebd62f5e5e1fa2bc98aaffadd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d18429162969ad45d541eb4e4dfe1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79095c286ca98c0f06df18c4300944663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e553b17c784a14ab5669492fa8846bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b6e2e35e178564d0839ac7b8f610665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27423edc1227e6fa3062acbcf3b0b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25975a0eb0b4d6c7e928cc32f564bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eab14f6c0f5e8b61b2bbc1a1241a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a038c2811d51b4590ce962a55bd5ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a88317dff2f16e60ccfc0ff5c0f31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1624a6b0fd06a0ddadc12a22fbf090671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045f8313e616bac346ba0a8ce69952a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe330d62add893a0a9ca3c9dbbd0c34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751dfa2e0c51a2630bad7d607451080674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca485c63c2a1ee3a3a361af521bc507b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997ac8b00450ce776fb5c21d8037057676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd748b1bf7379ad8e8a418d7fa7054677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb26b5d4cc3093026bb2c185eb5b0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee864f468225ffa176a697910d49bfcb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29147315d05e22b52dab0b98a8534b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da13c703ebd79fd6f2ce3fd0e3807c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4025f9f84e46ff6334960e143c4fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922c962d8142f889a4f52c343a1ab2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ebbf087dcdb6200f55cc4254e90f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff238e7818e625f637154fa8dd75e5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac460ac4a4c49c2931368e5e7191b12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0293a458da98ad68ab8c37cf2f124a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dc3ff8ae37d2406d4f346eb92cb96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157201b1a585910742be76fbd3db0bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd714bdacfae2c5d18e5b067df6dbb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c342752e6768b386bf858fdd3295f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc48dd2b91b8d3afc8967749ba53a04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e54e5ad1ba6ccf0f0fa1336806694f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60530f920b406b18457afc8eb14cad7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ae377b2d5b433f156ec105946d4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b91c6f3d053f32399183a3f3fcaaaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e0d30bde759530c71c73f82c28aab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d404fb2eb5a1b89801300122745182698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d95f0bdaeed1ddd20da51159ef6251699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57fe234e2353f30cf77d315bba27cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241de591cf5040923fdba045b7eb8e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35d4510609034abd16a9aa0e70f282702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b49d9d941437f9cb43b441ade358c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe39e57911d6ab6b8045c36a9093a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84ff40205847661ca887837bec2757705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5971ca0e8fee483581010638fb8cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e6f5d9a09f4cbb5d376c4a0e35787707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc2f162f76395b79f58d33177ab469708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4651d359a40165fa48882d3ad77a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a51e515cd31230c0dd0e2c302debb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07eef0b445edcddbc85e9b3930af77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd419f8dcb6acca6fed818feda5495a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff855ff03bb3892ad1e38c55b7e20b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2963efbb259aac6dc3e21ae33c8ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4ed101cfe5bc8a73bd53ebc86f878715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea202de5cf11d52be2172bc53c87c7f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8333d0dfc497e93421bc43e0eb2b372717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9e160895b2a3ff47d81ac863e8108718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690018b95cbf55d7fab31f18856ab11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a614b0b72ebe281fa83c61fe9e5e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541dc9db10e6c48fad6069891d2c5e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812966530f9a557d3715d4af36f02c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eb25d7b64ce7ca6ed21fb51acb0bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ce163cd5efaa61b65978e134df99b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c6f538cc844b37eec15c6cb58151a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef68c961ab1fe61cdf2c315ffb63e2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b3e4c78cfc6f565743ea5f698203e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb683182ab16f207d39109fe4b3d5e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e33807e8a641a8d5646e2ce4b9829729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e5c85c83b742dda18284915a15203730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215595ca3c65d7042281937726ee37d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6f7fcb69b4773fe18a2d95cdeafdc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb9e59678c0e94ec5aab6be89ca39b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ed5318474b01660daf4f64ec872b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662712fcb250f3f2d09a89a429da593735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d1c06890697c0ace43d2617bf147c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c86dd3d32e9d28309527eca4b3339737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12859ce54e92f5d20009cade48ef8fa4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280136f14abe203d0400c247a09b25b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40f6cd5efbef74147bd6673c5be4aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916a89a01b911809e0a59af60bbb98c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa2afdb0c5fb6812b07f8e37ed1c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da7f556041b08fb4dbeb38cb4db3dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8156590b15bedbbaa5cb49025f3d9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3da283349ac3a0d74f05a4db5e61d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4afd043873250355df575e9461ae1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ab2733088f9eec0bcaab45dbbcdb9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbe8db4d697f1bc31d6a2a3ed488e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ff7f859481df3b742a71471cd271c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d407e441234e6d98f563628e6e2231750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8f462aa665a8a175bed973d309e5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e99ce75ecfec40f7dcf2d2d558414752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8347de1cb54b6c269431fc960c3e853753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae91af9180c828fa87e10f13e3e2f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dcd42de3f96986188491206339389755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5fc80a4f1f98f783cc33791910478756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaf663f48a81176642c2ac06234eaf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d7e1cf5dcc7ffcd969fc7f6666560758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0d21b0b325cafddad00d90429be07759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f620237ba02300bc14b2b9e0a96540760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62e53a89c5cef38ae38106ada99646761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e99ef2f8ef73fedfb0fd79463b824762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997bc26d893a324f7d4835bf22ac4db763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab11bfec684ac6fbef95478b36b02a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e25e64a3f16b9f03c1ba1eb5e228f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb016adbca9bd061a46372fca60c6f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d95bff2af19a19e262fb1f078de8d2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265ff9c8455bd1942fc9d5b2082304a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9819b3b5ae7e7d81bf7ff17fc7390d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fefb22e2c91a7cfc598ed024455def770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa280e54e8954a074205b31f32125d9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5722e9922556e9c58bb4b63b61f19772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68579811843e0b19d70e6f857e94a7b4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4af980a83807b5a30f8467348d05c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdb0040317e805f02d2d50ac14f41a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbc4540d5f8ef5ade21540d1138236776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f553fa141ac836a6a87bc48b54dd4d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0908eecf28ab99613097e5a1a72ab29778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8350c4db75f79d6a7c9654a5bf90949779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f0695ad17fa493a2cff2f034f7658780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c75faaa37ddf864c798ab801372e2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a844dfc264aeab489882c961641a0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0cfd60d9da333878598404e8d2a0c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe6bff166b881b360041e9683cd19d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6b2911a2f6632798b57efea4e5402785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f17f14dedb37eaacd58f740246e58786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca105baff680b47dbc0a7e63d1b3922787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f03c3065c16b172af4c0600c3a1cfb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314b9f4b4ef4f44e9b2e507b650ad98789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b89ca9e368edd182aaee528acca2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beebee482ca09d3294139befa47c4cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38ca1a5c1c1d04013fa7adf1b38a5f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf264300befffb9b95f737d25deaa3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bde764813b7f28dc09347556f0f31794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235886d78f1fbffcda26278ac41e4b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a78d7fc9bb4137c39d0c6afeb121c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb0cca4e1cb3369190ee3bb27b17a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92183ca52db6d9692df4ec44f23fac798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bf6749e1e0823aa80303de6ad383d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4185c8a935b9023a0fca004f2b3a1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd79fa2e2398a6225bda28d68f6ace7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a3ff6b87bf21bb65a9c38f4e09cde802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99f2ba8f9a38ce5e084c069960360c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa466aa59276fa39952c35df7d32ff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac3dc460d48227fe659500ac51828805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a3e7260f57e197b31e785cd8da825806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046209d1b3a9c316dc0e939746b140cf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1c71fad426a02886395c100213a23808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466834cc4a83e334c86a24a8b29512b0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf307631bb5e4ee4586f5442f14980b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae813cbca20d97ae25b310b31abaa56c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf8fdfe2fa035ad786d3c57566e5aa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f064fd340165bb03191ec4e6a2af05c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9fcec54b7cce2e2ef132c3f778f93814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9f79d0be5684f76695e1d3987911c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009f39704f8740e17701279db735380816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7df6cda6c15bdf895fe7f5b9581194817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeb5f081bbca17054fdc84c0c307bf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ffb9f021456f89ada25a116b12671819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea40dd077a1e472e5faad45c46f4dac820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837823d1f5a4aec9dc5e495846c8c3b2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b717cc011cdc55b100cdd752c7cd9f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6657a43ae3b1a502c4bc3193bb4c10823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442d5d85e448ada5d092001ebf05db8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68bbbbcd60e69de7796f89c34d2391825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6156f63056cb14ace8e21a701b4c2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c62621f273dad156adbe5e1347120827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2c4285547cc07e7015bfe7b40a717828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bcda305e34c60e69d476711b68d91829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c81e59b2192da0ecb6541df89781b2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fcd6174d08e175bdf9620f1e57e56831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0df04517cdffd54391c887aaba75b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2a2862ed1f91a7cf6bffe1b6f74b0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12e4afed0a2091c118fea7dddda946834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea640dc0482d194cc2303c8604c4a36d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b37dfe4cf10e238bc38d8d57e167ec836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2bc0e228b9d8b1c6c6e3a2a130f70837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3fadb176378c96963117c31d45721838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e0aadc41e55f7e9815f2786136116839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bd92f053b447ed0ae8e2920545a20840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc729305ca52de5ea1ec5df37752df841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ee8797695aa2d47c1786ff3f8d7ef842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06da503db3b79b332d7fee952db0397843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd142e0e35bce6b19ece21849e3a200f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdb03b4a205989d05b8791e1f66c57845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77162fa6f1636fcb3c0d4bbbd46e9e6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e4880006688916e6fe90437e770b4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d853e54b391a99e1dbaaf7c4d847929848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012206060f641b86136c37ee756de15e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9754a29b14957d60583c6de3cf9c8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28195d8def24591081cf23568d67ac51851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83034534dc76950cb431f7edfa4f6cb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5615a98798ac4b94cfb7a95ca30bb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6baba024fcf28a050b3bcd1fa8eb8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dc5fa94e32f0ea0dc8fd892fe54de855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c506b1ff8cfe8e7ac20452b2eeb7be6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ab277a2bc5decdfda27a5f3adb82857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce54bad80fceb5fd1d255d87614b4c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2dddb0bc2b4c3d28a378742fabdf9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d031e248cf7c34fb30ca46744528a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e81ae91800b56b69640999fa94a8cb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d3236ad3979444b6701b18d10a9dd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc803aaeec82bd899330f9d25c7347863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d1c64f8e5a435eb3b6ad3688b0295864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f70c3c286985b96406561ba25ee19865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4fb0adb3e98b7e73f3e0533895fd0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d2c95250974f80435b830a894c3ee867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0516699a7f6fe991159f5695d7c61868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e20b8a11bb689d2bcf4e3537fd821e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfacf0eb09329f58da4b9a1a2b98aa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b758d3ec028c236f16f868ce7f06768871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf5ddd0e9fc3b4dffd622f123d2814872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f998d1e5f8eaf586025922e47bd57873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8658beab30835037d98d00e6aee77874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa12756813d215abd3d09fc786052b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aeef706d05332a008ab07f943381a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc115a521805515c884fc5352cad7a9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527051f8c3f0005ca3dd6f0316c6a8a8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c79b1ff7b4f500c47c793bb8f9ce0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ac899079a2e5a95bda69da0756826880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe4a7e02a57cc8f13b553e11309996881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18606a4cbb17545ac5710e8b32e43eb8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e431f8f36110b41d8dd661c5bdbbc883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065720ed7ade949ece390c99d0ad406884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad03bcf76ddcce8c021b1926819508885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951d3267dd08d197f5010e2660e6b68886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e4760dc9e21573f3b58ab54e47b13887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5899da7b92ee3560fee03429da2ef41888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2531ff721de15bc276026b38548d1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e03ffd9069a422490d88fea1f4cd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d311766c5a979011bfa72b290d19f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291488f9764201c1e2012d5bb8990d8a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792be440ef1ed83c647a437a52e324b2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b86a8d2adc51775f222ba45e6f441894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4b576a01c14b1e71d0348b19c3a7a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dd5a3be4b90f1af740ccc2a2ba8c4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691168eb4dbfab2fc31e5d070f7d156897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34888938d8575b4f4a84c57eaabf8f71898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8243fcbd9680891306d2603c1cb67ba899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eab890eabfc67438cb41d396ec8f40900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56999a48c6dacb2584991bf1b8ce0754901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0332b717e6bb3462eb44e14ae7a888902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d9450bd96b46898c21e27da2d9be1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2915196bcc41b8bfe4a09e83bc6d288904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0be006f7c1592070e764645ecca09a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86137b97eecbaa55cc98e1664827bc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b2e4ad49e8e05e4a83872ce8a5136907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9be35d0248224718df86420d61869908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfe29a7406b146d3fd02d5bb9ec908909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ee0c4da5c4baada0c0fc1213377dc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a99bdf0fea592a388f6350f30f97c1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ccc14704109eace4150f48c957e25912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2323cfa3e7514b78175cd707f4dddd3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd9c3ff9e28b0bce267571535082cb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fcf4c123224f7cafdedfb093f307f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf436d16ca2dc613a430907bb2b348916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92a01ede542c04d86f0da7a1b24ed5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c458844301e8298b0f638cb958b414918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f5e8c122d5000c2c8976914e29e19919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9bd81a84d21fd4952dcb9f4b76526920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b893f5248dbc01ce6dbfabe0db820b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e64cc8d549cc8e4601e760d1d201c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8a117f42ff9f1ee8713e897ac775b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec12a09571ccf86b3c14b0cedf2829a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252086e08ccac1217f4ee865f1e6586925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503310bb8e45fea28cc21dc911e8a5f8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296426f6aae4df49610d7f6e5645b92927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db590a90edfef2904e83d222d53caab0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34433fba4c7cdc3dd044e949d77529f2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbbc00c49720722a01ae6599a35ad6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f437ef5da8d7504cee25a11ea68ca6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8e2eb3deabedfaefe86e2972217d0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62cbc9413932c86195ed32b0233aa4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b6440279e5713dc7f4c8faad8409934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897f8f81ef87072084c42de8ea3ef69935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092b860d463d734e6cf74d4007f5daa936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d1326be0485f099b324cca1aa351937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ca8fa4026634ca54df028deeeb4da938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbe9470bc9280bee485107fe1f9a62939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021824f375c4e867f15a5f251d1ec862940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd9597032445d2766f479ed4629df2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ad76709512a6ac8c4f6eb9298f8fc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a93477761c296a6433fdc9b810df9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8e10bc0bb5d3dafcc7411c00fdb52944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d506ef3965ff5450dc304d23fe8a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dcce7755445edff0ff4cbc1b44844946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf2e95df417ac2c4ced8e41743b280947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c18e8dfb38bb3b83956e296841358948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765bd2bd1402f86966f4ce59124d4c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf11951c41dfb0d1ed973eac9ca57c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db1c7cd1926238100cc77f19739eb1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c94b6114ec39ac19b64d08db52d63952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8791415610e7ca15a81557aced5391953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e04e8a6aed1872e96d225887803c1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d065f64eae0b7aa1b9fae07b1c33ed955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb649c3019d2ffa45bb4b8ff8dc473956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775b38de7e0f936d6035bb48ab70957957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38790ad840ebd84a1197f851636bf9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e9ca9f39cd4b35c2154e32c5ba0bf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874adc310590ec7035e58b21d90e69a5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881db3982e709bae54861928eb186a2c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3c3f1b3dea354d4ef93552386e45c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0562801513c53caacdda8ec0b120a6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5dc5d48e8c9a2c69f6a88f7ce0225964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5929141bc4e0193dafcf14587936a38965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3155e7daca3c543df4b38e3883c4a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42492f1b41ea35cde4ff89d547124143967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d233897163c9093d13e2c2b83096b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485a4f7c92eccffc9b107b0816cdda0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d6690e752dc6d80291ecb1e64d27970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa193582143733ee6b49471ba7b588971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc8d3d4e6d1946ce4edcf508431a5e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c86e611e337fd44a104874bdb4194973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c91d51386d5c8c256943364db2f1aa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acd5d49b8a88bd752a4e6327d1fd82975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531d10fd2f8cd73dc22ce1533dbb01c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2260742d2e40a639f7cdd9ad8632b3977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>