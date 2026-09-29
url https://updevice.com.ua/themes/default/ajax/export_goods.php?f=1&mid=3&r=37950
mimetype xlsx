--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2af7ad0e4adbb631a7e7266ad7c0941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f72a160236e000d6e905d345b282782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bbe894fa2e4f5f4c7ddda208b80a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0aeb7ee178ff9166c1673e7fc918d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2437286db558d35261094c5f81df85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1843ed8aa0eced656d33f72ef36e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f79b593b998ab0d15abf95e5e15bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019f184d3431fd6779f112ee1dd08238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6034cf99cba0f5e39c15bd82ea9141a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414bf172cc8897d88bb231bcb01704110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737f211151f412cd08b2989b3d8772911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a723bbefd4ad9c3a1601479090aef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc729e5c786aee780307995da7c83013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bed89dab85199c71920b5e5a0e69314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64762e5c9be8c0cc8dd358d5fc50b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7f49b98137ecc03421a104c5f487516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c5ee7add06df05241ef661723bd7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1d700677072dc25ad64de7799c30418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb9a1c222877c32c183cecf1b7ba9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87b2718247670e66127e942870e46120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3851b2e62eb115dde21294ec6de02d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28256c5e5ab3861631875e8eeb459bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d4b986c80de13ef2084fcf934801623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b50db4de213d4911a0bc6584642324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1547977107b9bd1dce3d1ffea634db225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba247c9e7f1cb010e5b5f66e22ffdd6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5acf62cb6024be5838df9dd64757b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f63b713e3024b94a3dfe6886954428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c17279487adece186f376c53b716e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7088413c6f741338074d596ee83a0f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ee6b6309accca47c01d32da5502fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93610657f7a20e3594f320e75966d43532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e77991ebacd3c96fb9f4b28daabb5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aab64f5d1ebbcd8aff7a2318f9a3aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a3b1f54f3aa5c3076c2b7d29908e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a668fcaa93537649f38189a05872b4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77de43befedf43533693dc91761f38737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a94cd1b04c95da94fbf21cb84a1ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0e0a45d00e4a572096fabeb408a3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d2d381132d9094f0c6cd803ba712040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f0b0bffdd7ab4b6902a35a82fd1ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e4c282de300ef46222f7823cd8e0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dcc344c51689b89eb4e171123faf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52757f5a41300d1ae366704d9ec52244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e1eac75fb04e9c9daafacf67c08cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffcab21b090d92937b1e2be2b475e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b3fdf1fee74efe48a42b1cf43cdc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93087dcb4f3cfb972d396a6ecdf14a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79b84666705ccde9dd2604b180a9ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec13139109952a82a10443506806ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b6c39c9c210b81ef0fa12e29556b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b655c6f6e74888bfc3c5b35008db652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d6443d6245953f252df5ac1ee448753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b06bcf87ee4ca5ea223551e6a94fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2114b7c17cad529e8d4904006d10255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ba51916fee7993dea73daec28748a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec06892ce93e92f4dd06d73ad7a74557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888de646c3a18be898b9fda467f0f80a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1def00dff60f7cdfa78029ebe62fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a2a64b3bdc442a84c799d2743951660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74d1030e49012978d7f87aedb1b76561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535433804f77e5d026e9f1f8dfef228a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7651ed5e2eec794ad9caff0669967a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1107e956ec084fb4a09d0ac3a69eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1486e938f95bc23018048989ecc3f3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ec8bf84eb24845835a7d1e7a3572366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d364f0a03c55fbbc974d994777da9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536bcb8b26809b72a90f5f1be8f203068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffd763f4463ed87faa959353fdd12f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e08240b169a767719d012ff3761fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe3a6b9516a4393304f241910613a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404711ed88c4a6ce4f4842b87d40c48572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503bcf4ce92908931a4b470a168121473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fee8d4c952b6e131d9c0ec5d15cadd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e60c5301d07f984872ec5520aa185775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3717a54cc56ea7e2e39f7bd7c4ef676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d93396fa9e97b10230ef6177cb006277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bae7d91c332c0458c86875a08bdf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940210a9d7556b83f40435f48234d6cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c3a64d5c4a3b61dbe79025beb9bcd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1748e9da50a2fb328ef779532dd99e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b2921d81389478f2fd3958f8339d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2096c9c51b853fc985d8a563f349383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5210131081dbf47d0152e0b327821ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651d463bd3739f1c9935530f416a64885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966d1d9e07de805c8784bca5ada9bb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26715a13b82a092cd7d2fe37f4fb9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639137884f924ed0170c27f78df661d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d161ea6d1047bce1fd74606e082258489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9e3438b1ce92f0a21d7fe78727b8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95317f57412b485d639cf718358116c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5342a582cdd30b03003bd9625806da392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264278ce9e4eacc01400f741dcb1039e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7bbbb6fc89498ef8a9732d5b5f22394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e15a9fddc0676fcb33c36e11c2fc3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793836f83dea4972071d81e271040fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768d920d99f5c815d050a9a6e55264597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970e45054be3100f71f9635f21ce67798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b58f9c5f4ebc0d38d9d6abe8dfba599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b709e8d05d72a9476d77124beb460c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11122c4373fae1d046423718f2a6789101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12479fe11166ec3f83d28e0de6c746ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a560e0a5cee2f5db51e752bbc87c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e61463dd29fd595a13a1f5ac061968104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9773b30a3141057c4809700a3f48bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64953b968aca00473325e036d4a29e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bd6eb9a8d2ca9cdab64c1d595181c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e55059abd3c21d3cf0bfb7576026d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1ccb47e8dc8b58cadfc511c2687b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29d3a0150287bd2bef1360bd9941ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ae86ef18fffd11ce0d5af2982b3b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056feee2e3f2686a9dbc49108ca2737112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22407c3c5e3c0fcd95fd5d72e0afed7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652fa4770d8ad527d3e731b4f524b24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a740bed69618643b9b41cf9f47f151115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76ffe8e2f2e52f4c76df61ffed6003116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae02e67271314acbf05f283657d9877117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c37267f21f6217c6f017c9af84fdaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255e85e2d1cb6c324633df8df2df54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e02e950ee35ace12d5be513ae2d28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661bc7103b0150b787884af62476569121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c93feaa6e5c27169362e69cf19352f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de1b21d34f0e516c46d607be8c91f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca848e025f0e3c1dc4ad13b4f6f061124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed3737a689eeffce01bba7f464c21a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927b8dd833e6360ff44ad37fc143370126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a89892bf4913c68e736e05ae37190127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab056bb8e62c5cb77aca2c6eab2cc8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ae3e23ba6f98c8fe7de3852e6af75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45936324d82e8bb51e04dfcc2e3cf16f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0632a46f24e991ff18b22ec32f2a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651682b72999637f86e4622b7e199e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a22768024bd622694bbda293ba434133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa752731346853287f47638de75d7ac9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd29d8a31e0473172183d671e667434135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450865855cd55df1cb1e54135057949136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a8c797872aac287d731e157546585137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d865af2dc51da9521fb9171dff8e79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6188f5b96184d2c893d750bbf590ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a61fc9866e64c9714a5e5c669b6277140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf0ae1b37ee0bf06b0bc6832327ae9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d38cc2c627ae604190706589f79de4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e7d3e7f80ff24364f14ca74a72427143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38304a9859afa9d10f397118580c9c00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addc18d59f703bc5f7e01c698993fd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f348d1686f2b7a314395ee89797127a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b0ed013d6af156915bc149a01400a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b66aec39d0ea9796c28928bbcbcf4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feedae0c1a13660163a55589df57309149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f14877658b3a618c584ccbdce1d42e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5a97628a37c78fba889ecdf2bbced151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eded22b5d9d8b4d318c6dce521b3df9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666ecec4a036969373960bda097acfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b51caef4fe3eb204840b419c1a71a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d84b678fce6c2c9f8771f4b75eeba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70e86753b51e87fa59eae401aca770156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4894905379abc0cd302939a99df77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fa4c635f4d5f35d62629f3282d27f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134a1f88e1146214e2a8d65f8ccea95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642034e83d1a61329e088c642fcecdde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7f31c1fb29c59d8119901e10f8ded161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb673478d59c7dd672d2069242954e7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed570a73e24868c5e4f5657a5a03f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f612a07b7826a34d7916d896b43bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd394cd00e53bbc4140642334490f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b4dc47045e1f518518d33409908a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c086a1d9757147ac2a4f9f44d176ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee041e60feaaf7b862b08d00408ee4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dde20a02052b7c9a0d17ac06b7e78c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089ec3a52b9d6b7b7ab1064b6ae24c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd34da5f7690b360e41a70840d34856171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc5ec2b5c5d547e6698c4f47591af3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f339fce0c301f8eb3aaf5cac0fe0cd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255902f6be579beea44070a8caf884e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba19ffcc6356333a9dc0c818ff48a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665bcb378261d8b736749307b8064f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe95815a7386c7086d00e23f157a4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ba6e0ef7cc6687d3cece977b107d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a918ff5a52847f5703927199fdaa88d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f3c9f27a6a55e39343683115fb436180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f3940771eb2bae179b51620c82d55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbfccd44a3ed60402a62f731e6d2b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73432e6e299a1413d91022d372ae2c80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408efa1db2a7277fd0666297ee988f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c2392527f3a0a6b28ed91d2534890185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59317e5f7b78c50188b73f7e977dba43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3f12b01b05fb1fec5092efb53cb8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df8f6ee7eb8aa44bed5d0c551cb1de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3a7ee05fc4f6dfd394c3a56458845189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfddb8ea7476beeb394645a15f512a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aa68bdc96bf9bb73ac22161d7163a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac863755c77b69d107477f7e5a8adc63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f6824b850550579a5367fcbaa1132193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f5c40b75cbe3efaa6559103a6848194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fe04481156f77de1611a77c450ff6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d11664e1d559b8319863d01bcc40e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba7aa7141b8f3e23295986ce819c95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25d14ab643f4f6d52e042c034543b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc251a70b6f01e7d2dab1b2534be062b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2b4a264dcaa3b22b0a7bbae68a929200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3742052577de4b311a434d054de4ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32735af846087cc1b0d869bafad84711202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e7b23d9199147b740b0683bef7fee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36b57810e4af02660dd8acba08aa11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1ee892c8942377870a101b9c373e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876793a4cc7e5e6404c4d4425cf871d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e62925b3148eea1d64d7e49deb92f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d9e56b9af300e96bde71d03e98b9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a98434bf43313770912f40de7e9ac2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fec1a7c11f60bf0c1a0b73ccba502210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4477ce62a2abeb7590193bdbf34548211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9eb183bee021cbe60b1cb74d96a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad38af9e159eded7ac7ff231fd9a7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcb036185eee5928234ee73515cf0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee5a83e9a2f0216ddfd7e2f71bfd46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586c24c9d001fd3035447e18121247a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92248b3dcc8ca66ae9ddbc017b22ded217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b8f4136776ec68e9712227c1a4c62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3e14b35d26206a94ea059472daf76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd264991884b17b0790f547272575220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfe098245f50ed6303d1d8ee853805221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6633b07f3f49f76a97666de42bd2419222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e63cc332582d6c440750807ae29f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ff165f113e287c0543dba8a36e9b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649823eb4c749c19079d40559025217225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f735c6b0fe22b24bd52616b98a532226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b7c686da52e4736383254cc3ee4b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446e48e73ecc3af98b98049340c8156228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804e7dd83f8e538024796d2703707c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94ab0653d35d728dc24ba14f64ebc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeed56c9662f9f552a6b60ba58162f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591d12b2234c6ef9aeb6bc40b257a61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697c2f16b3751deff4e8b4bbc801c9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea462710fde013272d312f290e194ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503683e23a01a233bb1848c1aa94836d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d94f28c009dafa864ded0802e63c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc706fa7ec637258c483fc2c42ee0d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c759e8830f6a437cb679cb9cbe529b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66282858eaca988cd76a216017faf995239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0caeb985e5f4603fb4b8a60a868e2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eded42a8c96d07a4ca5f4b2c10cbe8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e492e8a2fb8e6027386ba108ba9c821242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f512c2cbd8cbc090c7369867bb26da5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18cbd53f36a0a98ad07cbe58f2129d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b942dc4ab710ca3b1da6d8119e2b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c5aeac26b72b0de58d882339e3da6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9bdca9fec2a6110c0e5260137e08f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2d38cd7e54e80203835af9f3c13e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e9d253a4fbc69050505b1f2c00eed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c9b9119b4c56c97458f18a5e58aaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2243bd5d068a54728050ef614de982251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72039abc0b06e3d7a861a9ddb0245d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f1c9d7f84e1999276db02869f9867253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec10be63bdfff77323c0d76fab3e0ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9e9dce8381ba94304a649ce53520f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030441ffceb626c84e6c9ff35f31f3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307f1e07e574739e487d7787d7213b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f53d5694854fd835386a76390d73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d9152352e6c8457ef39125a25427d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68b8c6055bfca67746e9ffb743da9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf88cb573524e37af54cb060cbb0dbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ae02a660553f1a82e2bbb0db047c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0f22a92be0bd9374c32005338889a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b1c63bfb9030a838bde22e7225e3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d49efe75d7d582aa4cae5c125b0ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9857ee886633902ca26ff3492651a9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e80f213635b8c7639cd98fc44425b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9df6d7223a01ca24974dea1c475ea2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e11503c281edfb7ac8a7884f838de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88c06b666a4704bee82999cfb67f62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf591a260a3927393dbcfae80a6af0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa9903076a85850e31cc778896ba5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777d50d3c329dfbf3ba027f93f775ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f44b2590882adb0701ef44582f5f1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff34c9e1faecd7d0bafbe0a1a0e5bde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dcf32645af7861774ec9490ef6f66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6835628621d08a3d2c8899493c7876277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c12881bc9d8e29051192de94144358278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880469beab818fff8bf948bd7eefb73c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee67ae53b2775561ec6fd4a344fa69f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab488f05424f73fbd1fdbf3b3314fba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26df1d9db557b4cbc1038fa8d08d547282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ebc8232a2e965d1d1d52141127ed8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe5e297cfc80245d0c4f7d8edfb687284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3846efbf80fca101f235456bc52c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc7af994cf548433d787011cc2eb2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebb4edad3d7ab3fb556351ca552a01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149eb0c8d26695ada283531f3193b30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b145f343fda186dbfb72a0401ae563d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa26cd30e97e70cf847812401028e03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466adbf899aa9f8d672e561289be552d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab19c3de80bce46287df2c1033c6a51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600651ed364da141cbb3a7b975b6590293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ab05a948528c09c9a766905583d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a883cdac039880d61f3906b259f4c5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81960a4c3dd81d3aadd822677da9a87a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c040cab81622f0a230515b1c860f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd56f8fd472d94f5308d5ffd657c22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8761cd8bf32c97668fee52bf28f2f47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3b64f9316887f0bd7fa2aa44e60b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b755a61806519d6db07d477e4adbcb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa4e379482490103dd43491e63e32c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3f13ac3c3b787cab5e8d0b8aca68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8ab76bfff1843d766d3986602ce0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fe71f6f0a643c0e53b3df8cfa625c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f22fac87d3e0331d632b7e2d1d985306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c14c0acc3fc30ce51690ad2bd1008307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cba96c4a47f8439d609e3c838d41cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea248d5e1660d195e95d56a26e1ce30b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dfbd690864efcde1b8b55e8143eb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3820aadb7705b30c1f11b6740a3c8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6b39081cfbf266b7faff198d8e83f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cdcf1cb7f00cfc847364c0da5fa3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f6e799cc8dc19dfbe63e891b8d4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9207c3e265a5cdd2fb295888ca7885315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4819de43a537fe9542178cc47f9ae1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d84512fc4105fe3aab75d073a6b63e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47119fa42d5b215c165231ed0ec782318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ec63122fd14c18678b1b1182f4cf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7793e0af1f5e93f1502f835781e0ecb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a6c79c37790deda938967e4809691321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffaa4d0660950d8ecf8b7129f6898e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc8de7e7d06581f6ddbefd15f9ec60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b42105130b1b78f2194b3e0933f27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9f957f994d88ea9b1eb51f7f7c215325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2322f2b87b3b50c7643c13c56427e34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebe057a85cb7ddd33ad99ec6ec7823327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797923c253cf7d601447f6bdc72a200c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b41ae4c80f4d81f343c1781912e37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e009bf50597058a8d9deb01cdabb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a240c1b31acc497a268473008da3209331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ce4af10214607480c4b1080c6de5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf4f7af810e186dc796a204dfb4444333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df7f4542f9e768cd75f98eef4a9d7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7daed7cf9c2b288f654df4c7cec6dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c686d2815908012d774998bd00818fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ca87ddcbb2f61becbd08008167ce1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef9ae2b03e767c5efa9126ac2456ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a36b350df94967cee93d9848eb60d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff0b83e3b67bb4d6237e5997ebdadc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d186a5706159ee11f010163854b9a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3c8d7d8cdd3a12eab2c305111697d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedf9f08724e3865b2efd520b548b16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ee7192edcaf61e3ad53e614b96ee3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7941482eec623be7ac66181afd5d9f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4127e624ba1bb6d907a2b8e5c5fd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de54d98229c1593104bce8ddf1017e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e604527a5c03da2b2eb59d3b067ffca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a8599ce67a12140c725ea77689a0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb385a8e2e09c2f2cc7f608a681c3f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dbc49f7ffbf0e9d2b6b8e9d7faa2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c082aef35d79fd6d5e346b9155f25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43626542b7e929e3138e6b9a68469353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338d4333d87e8f3e9b25c0652655d3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d12c39bba2cff9e9faa518526d1ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51812bdef3be265ca78700ae293e27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77afe74b259bf2fcce1069f9502297357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5beb0a4932b9063a4cc6d32767fbd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad947026a1bbd6a38a2c8825674754359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b56de4bc7257389c8a3afef329678360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9978e113586082f0a54f1adef2575fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c76d7cfea4772b9f507fbb96eb8b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d429f1ef0259591b75e9b71bba60f47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1146b409479825fc1907aa7cdec8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fed9eb26fd00fa4905eb247512e76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb7cce652b0f7b94ba9e391327e356366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9da71e76807c1796ef0284c4c6049367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905066993b157fa0671f01f744d1000368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504ff87d323cafad8d3eac297d75f11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31469c8fbff8176ee6cc3f689bab0f82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e36165320995c2e3c0606292e17a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d90d880d6f1e6f10ea3c3e0f660e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3e0052ce4771a307c92d8513a4ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6d59627bcc3a19fc786383c9c9c4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2945f289ba4e961baccfef7dcff1d45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7021811c28bc104049dc5050a5bb016376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8df981d8094dcd4fdcbb46534c06c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36bac6279c284f01d8a4fbf00336de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd6955822b662e6479c7881a8f6fa0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f1e06ec50c6512d3270cf1dd2a212380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f5c31712bc1a21a9ab715f4d1eec8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d6193137551eb3262e9321739d2ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1294b3ebd58f9df7a5c2b3faec9d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dd28b096e215a520d9222d679fb60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dde34e9dba2dbb9ec606753711165385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ac9dbedc0bb5bebf34c5b21f82784386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f1d659b96459ef31871d66579e764387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a04b54212ce34dc93a7aecb7fbc56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e06f9360e732c7c54435315af81f69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366bd7047cbd70d4bcfea905ce0fcaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13044670a63f56e304afaaa079cf2146391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee0f22f08e8b7a09642426e43a994c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061fe057545df6479e584b75def160f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16154407a6bb1c2fe9eea219eba0fa3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590228ccded82be88bb381d47f02a2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d0043db416731c8b7311889ff60d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce358a839b05b14df2c722f75251d3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16710bbe736c131369d230c78f3d1d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31269e16c02be9326a6920010bbb1014399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178012f4f28e3d31a0950bcd5d2f34c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f30589bdb3bb88478b1da2b896c9f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd79326f7008fb397ed0b528baff57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347b93d69a4b42fc5bfe51429b88750403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cb75cf0e41a181e15d5b4c1d90239404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bb72b9661ee250ad0eb553570ca0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1e30053368a6d0ad1c599f0820fa7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13741adf5ac1444042f347f02afbf134407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc9faf7ca785cf42e8a2eb638102cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d13c9469746da25097b897eae5802c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cca2670f0602528bff4ca8077788d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647b443f859ffedf4c196f0d5d251c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd1687776b581ff4ac170fd0278922412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69d39495f772566905cb1d5b18a4f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a4ad3ac23257c11299fd3e7a7317a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84867783c59ee2816c4014791e730038415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5d65677b9a0ea494de59e85cb6ffa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381929cf5dd4b4f33c3fa8afeab914c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06f51ab53a1ae6e595ff534c0d2ede418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaef1d9d1063bc590e837192f4189fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9d140f7e7d82dde41358c5c5bba94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc9ee4257283e196e2f95952d1f5ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae914035f8d4d86c53ff30675d750e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ed9f68b2789da451ef5458f7c0dde423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a7ff86bca643728d04d416641ed5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69f8579f0a735a21b5b142e9243d53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fd68c8a21ed18b78f69bd8962750f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106f42b38f9e30eb68b3452643d99e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa970618d34191b65dedcbcb628f823b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a616e47c624eecf0f691d486a19a14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8c29a37519cf52a251a1dda82c401430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec4a9278bb95c056f3e507db48cb30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df5c7fccfce3747cb187c0b0d1e770432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a495694d9ed307846163cf002c37e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130fec8180a1a7bdbc3b5e8e9355a59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140476c675638b5022aa8f1b163542a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73478c6f97b074d4800b256af374bff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222dbdd649f2a41da5148a883d497a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab0405980c08f5bfbd7b23007aa73a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063378f49ccce0ce97ac7624343a6dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2177a39106e7ef2584767dc7512b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe928e0d311d509596e2e41def4d08ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba197f686c8fab0b82e73c858f8fac9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f0713867116dfab29c17c3af3768d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd4bbf168024a507148ea19933051444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace52723c2f2def931c8d8ead68764e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b29b358762932638b35bcb4e6c380446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3129f4c3ae6a1be0a8bd63090944441447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628416d7f42e689267f6720204c7ab58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebbcd7aaf4b7772ccb908f4f078274449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1febeec1bc0a52fc4834d8dd91c0f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15ccda9030dfaa1527c0f6c87e23a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d851865a7c63eccadf0813187af7d4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c19b4c28fcc924f053f5ab9dcd089453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f9aa51e88da27ced9bc26033db38d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa407e7ec248286c95ad10b331428e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544376b1e7ee95f36c182c58e12bd60a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919253dacae5a9b96a52c1f1e8212f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1301a2c816dcf20865f09333e02660458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6617c074c3f7d294e8d7e03e29d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279740bed58186a4cf79ccd32eb435d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5712a1d3790f2b0b49ac535d5149ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9578305f04bcfe029d7ba3f7d6d8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86432460155e889f9587e649f2f48fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565180ffea131fb41916d8bb5322580464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378afc6c1f07b626c1f7443d96c3110d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd5aa931eaa5cd78ac1d0358928329466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ad9924deab4777ac1d8ecb3f26aa6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41727d6cc7f642a067c40acae84f35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6eba59f627c1a8a031d1ccf46337f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3560d8c8807b1dec3076640ab2aa73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e6ee33a9e4e4e2f96a1f0fc2f54fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4f7a917ed221237a726d92a7fc6ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de70aab239212d1dac21b56b28c2300473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61773849db15d29d687eaeb45c553a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd61591a1e2c29721970a5346c0cf2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3ce55c9ed44622ecec642a5e35732476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68970776e983e78be1193857dd96abd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce945bf75e836d039570ad400ee965478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d7c216327ce8926140f0f5e5dd252479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c4180f7d76311da551ea182f592d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107cb9927de0cc9f8a5acae66be8390481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067936a4ef2ce99b03c4b4a7ad33d71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa603f666e387fc1a11f5caaf9d6ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fd5551fb842eafc61801507ce6fa0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48043fc8ff3b62452c5f3daf64157f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fa86a605b4feb6e7a312bbfb50665486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b30d2b66cfa46f66ef7eb06be1345487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600402c4a80d73c99081140a3671d57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b08d49a50ed6d2d8f4d9de4f15c4d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd405f7cb51b4f092595c626e8b8f9ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35721f774274f150cf574fca9efe2f3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975647995cad7b7f1c363064ffb206db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f80f519dad6fbedf14e7705b4ff5c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc15901a5d999835b1853cf34fc7f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce3093f9ff0325f11b6be71b670f14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f708191584f464615fae524520abbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e040b0d2d8d571bb3dbba4b4a93a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad349c529d03d40d5e0b88f8eeade40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a38c3b9e8d3cfaa99973f0dcb983c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f1691f811e32e046c489c247addd3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651f59759ff464c9cb37463181ce391501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79140be96087f686e6f1ec9e121f115502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b0bb74d003f815dcb323f2a57dd12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3704c76a33216046dc0871e85937dca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c29bef6fcda738cb426491a478e8d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c97c68238a50a02930e55a76396c2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4692d90bd2bc14fe26cf381c09b426507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e00f4ef3f5f5f44ba72cdcc6b88a52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bff0e9b24ca21baaa1a94bc077461509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782784da551d21b3eab748418904848c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac67d5f7449d8eecadffc0ba9de04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9aad946d22ec1273243bd740292b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6494dd6d7a7a08c518c840a0f91258b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c11b84b8b669f1ba402d5a3babe25a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13b4d566d248af3c55802e2d2600e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06bb35d3b012e2266ab42b249874e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17859c8fdba8cfdbebb11954ad8f8bd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19e9ae986593c280c578f5fac79ad9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb2215d9840ecf27881bda081b654c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c4c55d43737d3c04abca8d1f6f734520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d4d728dbd5acb480ba46d89b579bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d80d736515dfd52fa7031fc992300c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da35d44dba1ebc93cb49587b1824a9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461a7e17d3a2d3476741658a68bea35524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3efc6ce3d241a1e1bd44656524e52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c850a2fbc341c8498275c6709be1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70036a92c163612edf8874ca5cff1c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bfb69a836b4049dee673bea4cbbb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b287129b9ef7af3034db992d02c5a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc041e8f21ed2d0fc5a075707eff69c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4c0645859212f37bcf95ba8ca72aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ef705e564b8ba2c08dc222de89bd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e913c549ad696861579c12b94b26bcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a494e37ea4aea162af21228f8bea683534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c3ba7220ee7ec77bb03a78e3949d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237dc40857f7bb5f60129bc3adb6b7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507a044fefb2992701569ae10dc9593537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265ebb7814ae0ebf0be0832ecb55cf4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dd76dd368783355163b503e117367539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea29831e9169289e5e12434a307cd97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07120b48b79210b56733b1f6855b3a4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103689a5efafe68d00762da2942e224e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc32fabf53dbe658e83e8fe479365f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9c97e87ec991c606beba2b6bc82bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c47232c69b093fa4e6104631e8ffa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619123026cc1759bdfca1835e910396b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9932cf6bbcf4545f4791dde7cc1d4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620a774240572830d5728ffe59f0424548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b6623713f42a1764ce9b58c124ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324c530f5b7939124712235390dfe1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c7fea95fcae17a4840b83a7fe3fca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097ebd1db3364473a57a7d510a4f19b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5927d715843cafe6c1651745c6f7009553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a043a7b88f762b688a371334fee6b38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87b36e8d201e84cc9592788dfee8a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f587474bd6da6ad9c01ddb454896b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618df5f0d4994dba79b6cc2ead6a45e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eea5e5405020f7a898cd704331d478558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7fb766d02fe7aade63cc2f9368435559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec961944e467036be6ead0a741846d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2651a87af2e79c7989c4e71ca4dbb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8ec5a7143567f4a8646bfed79eb3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8ee2c84845661b4b1c7b7ea37694c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f75a30314bdafb026f03981d1db288564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1388b15fa221b001e970e9f41ecaf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07b40c7a765874794dfde458187f95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc1d391928719901d49e81332854e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b217ae017fc8191117620c6a574298d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208336af7b3cef3b2973b66041f0e7bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ef7f6519bc9605c9c916e9cfe1eb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78819138be236e65318fa10b7a1b73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f5ab3f76ad9ccdb359a3a1233b903572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6ccb756411e25c45557e1a9e1d38e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c140e5fcb05c173c1e6ef2d0a2fb9e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c94786119f4f1a2256a4e41eef16ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff7540a29c2b749254e86fd8a7c66c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c579a6ecf3a825211fcbf7c454644577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c9f86d5c9fa80b27c95ab416ccdab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f082d600f02a46e013b15be1d1108579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec309b61ebc98a8e7cdb82edce9da27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54af1f111d4bdb163e6c4cd28830d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55e8134f36bfeb732678ea3a710968582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef7eb031367783c740afbdf73d509583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b481bc77ae50f0cc4643cca7f23d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ddf066082b15fc27fbc9a9386b01f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac55f1db90503f2837569540cbbc6e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0f7505aaad19aafb2c9a832de5081587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7320b5660a1dc8bb7e0aebb5d7bb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246b340cb45ac4a47eaa0b96fcba5f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d95a4c01c2a65137ba442180f1e7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425a5e8b9b728d26c03be3d232107d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c39d1e597a5431123cfa9e5b0ffc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770053061153ee55d360f9ab0471eb2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eab9bb4428504158ee1ed96e75260e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334433ee0600578ed01051c5b83bceb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee80b937cb3746e2af36af7d78898e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0214509d18c4405d4ccf4fdd3bb706597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e65a1d234a610ade057e246317672598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c721ac47b0ebc5bced1da2f9f6d8097599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184da433cd4ece45fd1061a22330515600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e444e9b12239003458116f7c50bed3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252e0a4162abd2feb7de0c53fbc126602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1cfd41af5226f638182bc4f4893c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57466abd97045d678202a144169246604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1226a15535cf5fe1f4bc66cdda64f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627131aae9e4643d0a2e99af99a21b46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba789e8baa5e9fcdb6e267d008f418607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c0bfa8bd3c3d73806af29d6cf7d4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4185343eebf522d1729d9ea811ee86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66567298be93f85f14c5e366e3d8f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607b3f79c11c8afb0fcfe1f8ff0990e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ef4dc0353bf4dafc199bdee86a9c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a1a59b6d6511b8f05d6a680d80539613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2b2d3c540175c130cac20c31957b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c964a83ac275fb13d2a18715ac943f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76521782094e03bc44ca032f65a2924616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9f478a1b9d8940b4efd2c61ffdcae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08973b1a373afc4fb89438aad31759618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938e3100e8f92592dbe1057e3b8c706619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9565ae2275a04381b4e9861f14e800620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8c53d165a0bb751448fac7aa32998621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a5654fe557b4ab468250183d6f4ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073faf30a87749be27066af7a626de23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e3fa853d23bab6557667b5d83f116624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597f49fc2566156909ee2a0b41623d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8712d4c75b058d0c5073dc4e95424626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495ac2fae2d199447dd75de74f243c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4cb1c604f1d4d6024b7501a3fc9a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9a7b31e9c7c6cb17ab06e93b1b43a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d86133ee39936ddeb9435fee7e2bc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107907260d1800410c7e14a4ba57fbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04c5b9802f27a964a1bfbeb8acffde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3756af6535537fe32ead6f84b3035633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a625c481bd03e36cd7b4ac1b056843634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f918ee9c1f5a7a765245952f0bb7643635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c36235c75489b903b82a88d952bc69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c787003c8fbcd74f3b0d23be1b61cb5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eedc88a2622ade05afc7262353d3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0510dbb0ee324e877f07eb3e85e2059639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e6766a41b955f619614ae7f96716640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ffae309ad72e269b4c55a13f8c234641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0d5765720bafd6e9d1cf6bf370ba6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58df8e0c98f804debc9eff4cdeccc8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e021d47df67ada6459a727400524ad1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a176eac6b29a9ad72c9efe230d95b43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcc6dd55fc62d5cf7d26cce246f75c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a999931fff1b36d1eb3f926303ff67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734299f0688006cd822929d349d29613648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad04f1eed616229986a2aece3c7444e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccc5fb293f7852dc546bbdddaec1a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a82d5da0bcc5d17f6f4eaee13f81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951fc514024c5164302bec8922ad848652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f88875acf42050fa4966be04ef221653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37875c87f6e6c4f25fd03fae72a81f63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a94d6bc8bfe2bdf420d2f1d4e2c026655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ea686bb438f5e3014fdd8dc4da071656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b53e31e2147cfbcdd189757aacd9b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858de3d8c9ca23f82a2dcd29f34ce83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb052e563b4c9385a84d7ac3c0e2773c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74519c6c28968118cfb299fe045f65b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e50b074caf20092424b2cd7ff561e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca00625329721ab7464b173f2ad9c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8ece97f044a9309bd881bd25216a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c779a92a046e345aeb3809d75f603664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b4f404a2604d2a04baff2c4b8cef1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badf7a33b97cf73951f05818e28db7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35b4786b70481ce7b1a0ce9be9180c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e3e8a6c2be0d24b2d55318295396668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd985da3279a39b0d4bd641f73b726b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80877b63c8243cfb062bed3b15d0731670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df0e9511dbb720fa4b9d76d5e24434671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f986d26c9b8c3385a559918987594da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242691021c5026a7f74ff536891b6e34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58236b9e72cb75e35c817bfe4a56812674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a022f273f6e93c7e76c92001ee2f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af69c08274516a10f8b7ac8c9dc2b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f1a8c183ff8a5dba331b00ab3262a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1128863a1f3dbc8e4dbe683054428678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4230becb68c9d9bff61c4b12d8b2735679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589edf2d0b249746a13bfa0eb0cd8c7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023ed234a02cbcff5a25ae7e5aa9bd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99c86c696d404b54d9fc079771e18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878152992cacc19db68377a57a0051683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477872c949a79906da08bddb6c867e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5086599480fcaa36550c3f88368eb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c43ca467bf7c0cc138247774b0d991686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277380f98b21257183de15a281bf062687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7b0eec197b2e3dbea9de24d13d3d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1720f023dc6b1ca51bf284fa71c00f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c706a4571155d7d533dbf01d67a89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178baa96bb7de1ad4ec94c287d336d10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6820b24ef794732cb1543cef35da5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9443bdfe38cde57371c82764d39748b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c502a4001ababf4d4870e5a614f16a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe14ee093441d7498ec61d5f9f0a226695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b9fd68edefad05d8de723f1cf5964696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae703aea7f8be225f46ce8c522bd2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05497336adc5af5df26f55db2976523698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7706bf269f2773cfe746149141c7784699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95f82c906d5a0aa52edd8e1f7f6743700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce83576525bf894b79e8bf65248f4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12425e9500694df2dad0282077244af8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296538806e3918b6f6d82347e447fa6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efed0e30df08b01ea53d8bfc708caab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4c45a010d80c3c9ad4588e9244668705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a92fe2ab00c132dfaa935295a2434706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2385ed717c33e0179091a57581a87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fedf3efe61b47f368b31a2e052156708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5b4de4d783b4fd400fd4400b6c3dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a6e40e2ffd99c2e1a09562744cb4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31214bf4d107846be00bc209e55298e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d54e56e029883ad4184554c4bde692712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4586f65b55551473ad1122d77378e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee591068ca917bd364668e301b4445b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3043c8835833c3d289eb350884f71ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce861e2d63f412d203d571329bfcf3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c336709ea9b5abb2b8cd3267ad24a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f9cdeb3b13cfa5b349aedc91e256718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ef70dad9aca850f3513cb29206675719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0d9afaf955789288beaaf305c1dfc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c58a116f8c3bfa1b11fb78fb81d979721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4b54f32c8d1473da8d06045edd7f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b5232d87d34e059d430c7391a3e10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfdfd2da997454f092fd6659fde5c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cb3d25e47c107239974ee5b469fb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935617ae73e685c841950923576c9307726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d207264a04b05e4e381b05a0a8150727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41defc3c350ce5c25c4e19cec5a20d70728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521883d6514840352709e2ac377913ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5e4605119da81cc369f771c9b2112730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7816f9b9bf11819f6c2d9953b6ea8c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da12c44eb09fcf05c0971f003f75e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815051ff11540b3f0e48c3f2f57af4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697cd6b52be1881f072136d3262ec88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100376da409a93caafbd58f19a4704f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40c35061d25ea03d5b7cff6289ddc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380b881691d0c3c101301455d92387f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1554b2223fc3b0878ceac6ed850b90a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d6903e576b9e06a72ee52081b5860739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598c9453883cb87c3b0a133f7ac5f00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b48ca340ef9fc9f7fc15592b966891741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed311aca5138b4c63ed9112ae44e79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279182c7695101d814861de3b9249dcf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdec438fc60c75e3b68ee01b232779744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656f5e82d0a6fa11e92c171b8344d29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b14381e17ea179ceea28d75316fbb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dab4f5de141fda171921d03b0d76d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec023d8b95947ce7ab8768789354a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7d77e1b389a1cb1c8d1906e3343e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220556d79f4688ce36d30a34b62899f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10de92b9ac8a50a5406ed261035532751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3ca21c8bea4e9824a1a53d64034d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96377a33a42a2aaf926dbdffe8fa7d3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4305983415e7c8e66c823ab26c5f53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da44ceb50a5c2450b08798d0d92dbd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e11e5766ff639672c7771767087382756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8de9ccdd02bfb3f07b1a728b6cf764757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9bbec3fa161540660a29eb889bac3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4b0910aec3e93a9df72d375e43884759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbce9ac77846f658a9f83162685f46760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b92e6eb4f0c5966b7e61816035133761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404342f2962c97ff885ed0828df4739a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32279884958ced2b5175f4654104a1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055d51b51ef2c6e61192cd027b08f0f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572456d978fdb8d4c22edef87f19eac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3db155ae09d6dcb727e1f7e4f0620e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af545a82810c62028cc58681af68e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7acf3ba634ad0ddb6e1e491a35749768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ca718f8d903aff27bce4bb76f8ed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284dbd2a8aff503af2fba169340f313770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ede15592ea75e9573f89219dd0169771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6b173b4de655c106de94898bbf54e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c72bd39be7ef5c44f3377fd97c8230773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1054dd63d3764b0f032e47435e9a9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc167f5abcd032a931f9a289c1b9eb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483f61ff4aff4cc4e44aa9070ea0628776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a27c252a44a438339bca221c1c7777777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93ad8ed8aaeb5814b0185fa59688d2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93137b835385c57d766903f333b34b6e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f395bc3b70b4ee418311fc868ef21b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed244b0129f53402bde72b71a02184781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39842be75ff78a99efef49f442cdb294782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf6a84a9ee6a80994df011608a0da783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625115bd8b5e359f19a7bbc97a87857c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f6aebea4ab5fd085720fa1bd7178e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2e4e3c8ed3a8b314093017604ff0d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db5dd6925e6866d86210e3c7bb668c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3392ead0dacaeec623b3f2a96f0f8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da97aec9d6843cf2d5cc6622f07aaa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27447bba6640772322fde57e60774a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b23723c284fe8cc4dec3d9da89634791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410201e78063dac530fee879082a52b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6f6c5f59b0fed45a01ac97cc0b899793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d337f6430cac3332e55e22829efbea7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7df52837f76737e00e8867dab9a1f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9cf98a0bf5240cba600201e59715e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b65dfb455f50141b928f446f5c1e63797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2e407dcebbca4142a53fb3c0c7076798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e438445fdadcee2e08b0893d7b338799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b893d40cff73c3c216a9afe5c5f534800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b29890ea6a31cf5963238724b8527801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50b318d72280f31e4d9908f673c267802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e63d08f1d043105bfe449dad5effb2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edf7685d13d0e122b19ac871933c10804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b41b41e207ecee5c44ba0f605f1a3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf259483426807c99094a7e8f2426298806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42623c8ff0cc989c0cc4e7a9da427942807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3f1f9483619e1e6ef90c8cc68e126808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f117ddc170a051da7b62f339fd164809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd4a221cf7912f8a13c1663dafadcc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef5cf2ed81295be14cd8e4d61d0623811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07bd4d5b536f8fc76407efa2d0768e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d14fe96fadfd09e7d3960bff3578813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dab8580f43f503e91e0f5a1df7aa21814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991af65aa8dcb8c8f648a3835223712815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39088b1b9751aa16c96704cbcdac06f9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64071e69950c2d89971e52698655a06817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ea3ddd3936db57d5bddad9372ebf5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed2dff8660f45ac9992a4a82e567f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826be69654c83e3f04d67127022efbf6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee0f7f737eb026753d11b534ea487821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972a339a74a7c50a791973ac250b6db822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2dd582096e93cdb586354dc61d9a7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0babf4c86899e45adfc91cc3be67bd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f8de69df76a8bee50c2a34783423825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cae6944c8cc6cc6da3ea6cbbc6b9f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e66704601b55d7d1b5af783f643d2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ab875079fb81f85f8b2a3cfc02e18828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f073cc33c9f6fcf4903282b5a387cd3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e02c7e4e8ad81ae6338b3d3ab69953830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad40779a604cf7b6391dac64ad32b0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83996b276d5be0cc51c140b2edf34f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d51f10edece67d354d85074ccccd96833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250cb76fa1673630ebcdb148fdfc5b4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279c43533f240a60fb90ee0f99c347a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dea11aa54b6fcdcc5f7ecbb04bf122836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb364cf0be41cae179b588d5f7de492b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dae801c263e4bca7058af42972ba5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f8ca2931cfcafb95d3004aaedc83c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b877d3c6798d9dc1e13b6a704cf2426840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d98d7cd25ec8446a9ee1ba47041a9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb6264964fadcb37fa0716a36805a5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602a0f5d0e65fc54fb0f06df20463e1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4a9c9c1937e5259bfa4ae96b5cafd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c09f107c328c2f40953dd5b3f6a545845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec22ebd692cad076a1f4a0b12b324af846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad0f69b8dc7d76b57392c4fcb69c7c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4fe553d13ea4b379c31eb040f55c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8550ff2c70c03dd6f2d741a673d4ea849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262cbef1b28128c4a6fd22746604f06850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbe3a64bd4afe7bbb2e53a0c0b2820851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b7e5a9dd7bcfb0b23284d7b7fe4fb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e40d2cce3458011959a4d2a47fc2d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ff98a43f0d557b9464dc145d8f9d8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eefcfe3487eadc1fd008625648fd63855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06904fd3fbcd65fc47def4682a55fa9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495626085eeb06122b9d9a1995d6ae58857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3569adfe8b3fd750598df040513ec858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ec0b65b29865105dff35e93390dbb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c1ee25f5fa369380c6d2b20e1e70860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc2a17b2ed87a66299c545b2f57ffd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e451baabfd71206ac1ac1ed9f5db810862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af28fdc268486cc8beb56dfaf3bd0b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d9458b0ff5095b00a82c0374d489864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340ebe3cd730f7c7a1b4f7d4f31eb56865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92849cef6e0913ebeb22c9f7b1408384866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd37f777d814b95dcd195d3f218892867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d5d98ba6379cb70d0ddec060d747e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2780f56f21d4fdd958b33aa212b64869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e493105e8a45d16b2950147bb1d25ea870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc258e3912eb1e718149dd06bd5e680e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286be07178fad913d19e52163f108f9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e538bab07bddb3ff4729d6185b74f5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce5a32a9d0701f02c48bac8852d142874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bc2a340039d355c0f66a76f5c5476875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a223b5f4d137041f3952e666c5d3074876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9129dd8fc752def66bccec13baea7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980518acadbbb9a8daeac5df1b7547b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d2c8d885cb05b33bd1b0cc5508959879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9be4ef6577969387d9f7bf028d923c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f88cc0e4c81160fa1bd6bd87231d7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387e1198cf8f2e6f688c32b7acdc3d4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14504d8450e98e395292faefaec40a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723215cae12cfe74a5efa9052f23e5c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b5f99c3758bba760009e7b9dd14df885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce1e65ac46d82ae5db19a9a3737eb9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24938dcbb90ee84f62155faa4921a6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53367c6978e2f04187985d2b0647dc65888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419d94cd4b63ab319587a1c6b1e9923889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3f5320c0392335893ea04d632e40d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ca554f8a5368b0c6c6949a139ce03891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f264a266015616aedfaedc64ee9b3e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09dd96563c76932ebc631bd28e967b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3b09cf379e3d69f1926c87578f628894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14194b30d073292058c759027323c93895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5601a91ddd9bfda6534fcd85c8589d8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a1a9e8ec8519af89d4ef1ab0d873d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcc00c50f1b2d47346ab6f46a667ce898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b338890278a0c49ef21a79f7280c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b1fd34d04c68157d411e4a2b61bde900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c3180401ceb8f86938d865f614081901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c76d0083ed23e6cca98181bc527b1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671e57c303573eec148094f83833e0e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc026907d2d776249e651d54fea3a04a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db1c87d6e9b462f0213f7240f0ef5d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356d4523d9f185c2abb303b6e728a13906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300c901d757cc8a01974d8d073b4555907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453d8ae5fbe4924d16eee88f0e285a6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dddbfed2b8dfe0ea3f8bd1dd64718909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f565922c7645a77c865ce872dba08a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e671bf10f90ccca20d49fae02f8cb6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2ea50cf9fb8a5b5d8f12d7c30e8f0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df184fd3fc34c2b41814e18dc0aded7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f47f16b02b92b51383ca292d43fc29914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245319085160e58460975c78b570f75c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21726bb8eb4b0838b129ec32540e2125916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b55a4080df5aebe8f686eae046c4a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf69bb4d6234e26be4e1d26327abbd9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f63c0417b7707e6044d5944d84feb8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d749ccbf383c5785d87dec8d2f77c3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1a46558d04190061cfef0e704ed93921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b45ab436a238fcc87e850df4e88f2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843da28e883271222f899fb785613bba923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263f6d075fd0cf1fa5aafeda9010953924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6bc2d7ba4f895e2f4bfc72157c578925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b43750f81e6d664934d0d037ceda0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d096969be4b592f821847f8baf20754927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29c4fb6a438453d22009c4adbaffce928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a50b0313fa33e3101df4020b34235929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05df1d4a31761330aa751b989b1835e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c48d4c64086af76e3581c97a0455b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71472b6dca5887f87896ed38c4518b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957f4938d036df86d9ea8942040165933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a0d7e4616cf90a45b27a40bc443dc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea98f1e6e96035c8b7c27a1458a64a9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa019228a2ce8ba88061b3ff3d54302d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff771a1c013c82fd4d776c43025417e3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957451883f8af9031873e3e01277490938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177a1e44ca1d5ec4b28abdaa873e582939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd375a66e800055b69c9df56d60c15940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b0933fe2130eba2ca97680a681e46941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adbd7acfc9b04de3bbaaaea077c4bb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34230a8a6fc1cde53691fce3272bf9f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327bb51559f19798eb3dbf66b6e8333944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ef05b612bccb8be1b8d6b747cf7b9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0020bf51852d22d26288b3a3b8339946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f32990f542d781336c9d98f046cf1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311ebdd3459459969cfc61bdcb7bb8b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac6505a922403644b4a45d78040a6f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55d7d2fcfef660c121a8aa690c96de950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b217012b3fb12b37172f7cfe114ec9f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfa11e35c7f6040d1e7e8d360a4a53952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f953268fc3cee29ad3ec47ab763618953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d908aa2d09f8ad9298fa2bf7a94f9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce592acd73797ccff5f5cc05bd50ee955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1534da187cf9ece5b5642c3d60f152956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33a0fa1e8bd41e2e697a7a1c45a2d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370be0645c97c342cdc35f065662895958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5155e5447b7baa9cb0c061fe0e077959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd171643ca3676fa61ae89596d9b48b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14a6cd0c04b4aabee78c133023b690961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbefb525e79781f2a343efca72fcee962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345709e2c98a79eecdfce2d3d8ff4dd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07ea8308b26deea9f0e2617dde3c49964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62225f9ddf2e50b23d1d11203368d12a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1194a90d6eed3b85152eb9d17177bf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309795673f6aca182441ed0409e25446967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab258ab9872a986023a0a302f2a34a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53fddc29313d2cd81a9f8a371e2398969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff5a2df1dd43de7aed8d0558e18937970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a62d0c912f282f2911535e68432cb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf122a860eab642aaa921e56fa5cda8a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbbbc27de3ed1dcdab073358768d7c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc67b01e89af94ab69dc05cdcbd95dc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3c75f80e7507d464e16e70ec4093e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15094467a51ac00ccf211c0bc9324f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014452aed5e129541bb152a238982494977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f6d42f5ff272bca9d647ee1f786a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eeba89abbd0e7e9c8bcadd74cfd882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299f7f6de4ad0eeaaf33d3b6c3866c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4617634242496041f4b90ab92c5254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846591c71dd38a89cecc2cc2f60a3c305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5d2df28bbb6668c12e45a0086c01f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62296c7c89bd454db0c45e2efd1f2b8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6ab4220d9e3f2ddfbdf4e2a2b8e108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e91bfb15957adb425fcc10f77dea799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f34ff6eff15196710c55cc96288cfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df34e4e641996dd66a484b002cb4ac211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dc6ab6428cc05033e8e8a2d5661f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970456be39c842829ab4faf207db210213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bb4ce393126fe156acff17eba891c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00184ed23406b0aa8daf6749ebd5c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98e239c79821f9ef85f3af74eb50ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3916c33caee65f06525376ce4d0e7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466b312b115252271c9f0df41316eef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34239352544e88dd5bc7eca31022026419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175aa53cc5a4a0c407bac0acd444eeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a57cfd1cf6fa1fdbe351860bee85321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c6993e240ca0e5037d2a7ddd3b33922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacef282c0ff8e6954d07a37cfa178b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418a2e08c4756845d03738ec8b8f54f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585033899707f3b050235c65e63472fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7def1668a7d829e0fe7b05a9f6e0a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e5b82be37ecc0f0f8949483291d5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86639fa7577cf7b58d40c97f85c64528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1e4d52143c9c2edd75960dbb1b83129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cb0546f8edd8152695e5b192cb8ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d08dd7c2ec53012620103b2f24c3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f463070407a9d6fb9a1d18df5a9befd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b54661aa31618f46484173c9690d7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8290fdf0e4debe54452e82b5db7d0ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33c01adfbf79360e89629d6b22550235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67110799a911bc959b319f3a04630e2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cd387f467af378632aedde23919d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9c2002ee69b7311746ca6c24591f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff1e8b82effe6fe8bc4a7257346e1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e4203509d621382ccfc7a420d006840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3186042f043cf73a6d0d0bc4d65b42641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817514fc90c92435aad9e3de3724766f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60d8f52e85c783ad49457f3f7c6e4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9f5fa19be60f240afc5bff9f920e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc542bb4be942b2fed4bd8fd898af5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b851f93d40acdd50e3d1a7bd7e52546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b88232bb47fbe5e218a1985a3b4cc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad779f56432b77a9453f9dc5198d3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e885f68fd86d7aaa5cab7a8e56dd03649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29339b495f6f44fb2ac3766b5098d03550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f87c2558c09cd752c9b598ac534ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0b9da4264c6b8b3fa0ccf1948dded52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076dafcd02b4d1a038634ae469ac6d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0dfe4f6ab997aee669e7d8e514e8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dd7e295439739c439b574b10663cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb181c2e23caaad44de62d248520e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3850c7a430aec03fa38f1a0479d8f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d412eaf5bad796ffa444ce154f88958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96408fcd1c342d51e6693cf98358a12a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391a92b384df25d01338402b7899e7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0497995df0920fb2f692cd0516f0e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181373e0c37f0bebe83dcea1444ba30462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a9ef22abfb4c029fa8c32ddca4af063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcbfea51049852026b97a37865eb4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3be9d8764a3c831b86480737e269a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56845d087b2b8273a8329a06ce20743d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a11a88155a01739ad11a23fd6529267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ea8b93505e30a3a1cd5076391bfc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5df54f650e808147996197eff8568e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df52b7912a15458b3f167d8e013e8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bb70b5bbc860f43d0cbe5d045adef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c888e37fd4d09a448dc86d7ee7558872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ac25b1a776e788806f2dbeb98d6ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5ef4716724025bf29fc15b7ec30b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b446db21bd7ba30775af18bb0ed54c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5104e35b82626dd9497354bf9cbb2db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f01132c40f85cad1036089333c50d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9f6ce41f9022a0eeb81c03fdc443b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0930698a39be60047989e54e41676579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e982b6dc9f0b76ad85e18128cf8f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeacc9fe2361e2db4117de78c40aae581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12802a2d66c80887cdf491b7a7a44ddd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97323277af209f57cbecb846f859fbfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a43d50d3ae4f25445ae65d34e921e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06f10f2b324112ef93e28dd88093b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aab079cdb742a76052e370cebdb5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722fa929a811596d3d1b56c6304279c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb5a31a79e93d352ce638a2a15a67488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc76d7f14c7dcfa4ee9393bfe2d20889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c1e71739dcbfb63b69ab10f6a024890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b04d30665c6d4b8fd85d96b8065a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ad73dfa164e5f063056c7feb655db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20ceb97760cfacbce1fae8dbb6e0ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcd75761bf778c5d82338f4bb52d4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca001786a4890f18610fb3489dbd18b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367e7bdcb50c82c53582a1808c22b5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f284f31dde5758d4d89025d8996a5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f0bf4c85a803d089c3e9975f1676298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d725de5eb82214251ef27e62a055299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a04c9efdef1f2ae6baaccaa9bb333100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d4122cec51965d9262e58ad635f9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c4ed2ce44c6b4e198016c9eb64721102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fb56a007dde7b1054c98f92958a14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e95f401ee36f544dcf3b8fb0139795104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003b68a139fddc17a5211d23a3fb5d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74313e5d276d2ba9f6f2aaea8e8d6d11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0bf9b6aa3349f061f76d7c04d24d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066246bff47206eda7e545249a5a922a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5df5dccde933654c2951d1ef1f86a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4d6ebdd8812723f56982b66ac2a09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de52235f9eb48f504cc2fa9428e2d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba046bf5a2ae62e085f6c021a0627f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443054cff2b649675159d010dd2e238113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9e3bdf18462539579dc0a9b098eaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c08471dcd1791d1184689216e0ee8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e303c92f3696d4643b84b95964f6c23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff551231b32b57e2ba54190afe08c725117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f98c0edc185cf2b748ddd4c5387fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5833de55b8444a3e24514509d4b0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47199ed7e455e77918fefe0df671d8a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaa827bffadab2de761ded23325cc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db891dbc2c6cc7984a01583cd9d655ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f7039c1fae4b1f18913685bf53857123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9ca7c244e00fd303b24f4b1e34a07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecb0fff4b5f94807c06e5cecec19d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5ba6d4f4c5d43eadd5bbb0690d431126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b38c34ff5739e99991de54736ab8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063473aadda5d976a64dad87a0f9e6c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153201341d5eeb48c513d88e62c71bf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3eed0f77c22995ed22f72649260bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3528932533b5f8c79d9d14114f0085131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf30fa2fe0465b84ae7d0fe69683f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7834cabc4fc9e1aa13578cf64bb08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1457203c509732681000675b3adc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130920b2a3dbf1480034bcdb82a13c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eda9626c1e2a0cc2fadb9fba4d8a9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc49752b8973dd2c19b172abc6d0ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bc07fe0852ab27e208a5f73972b93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d90b63fb089a512f3907fc04abb1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa28dcdc2ac707bdef3c5161f7dd483140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020774937698c511c9143080003ed164141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e51039509895217033c1fbb1fe3ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698474c6d2e29fe901eb3aff36dee1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c45631ddd8ab586bb481ae720bf4bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fd2e3eed8818a4b9ebd00ffc49585145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359246f6e4e3f70f5a858d8b93a07919146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef8d747125a9120bd0b67f63b3f074147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc46a0ce32a6100044c4f232c20bcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59403d3188f43aa1eab161a129de114149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49a2ee39b1788cd660bc8ec6d27ced150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db475d7feaedcd07b0a85676436d546151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790d9b7da867312100946f4cd9d161c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adc94c0173fd0d1cd4b3ce527feb79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113a36091de7d414e90e8133d7c0edf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd9b3a5e7d60396b94bf63170922f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f433bc58107056c383c1e90a59fdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bda1aaf4c1661ab21c9a0acb1be46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfbc4f4579446a0dd93d1c6335acc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ec09f9956c1e5f13667a01dfe8c9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29de8990f049810af4d8c3bf924fca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e3be970ede7ba4bfccc27dc403a0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3830201417d41add02904081688750162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b3276d57684cd1b74d9d88617c373163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653bdaf70eee203e33d9a4e9331965d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5b770d36fe2a0e4bb5215a9d50310165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce992697e26ca1b022e0b0ce63442c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf1550a8748b4792ca02b896ef68f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17579e1a0aaf072333d36212d02649168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb59fd05f886f9abcf10f9e77fb30c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50531dda8f71b2b0e0ad5ed64638003e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067abef6c118d740c55e233d457aa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a597119a2bb4419a473ff3ea09f9a4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956866a517b65489c88534ed7b1fadef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92eeed7e12699cd1cd1bc956234e87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d03ddd47a315b9e953754bc282e9de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed6e3ae9ae8caaf3d88c4f78b2c816176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5a78d12435c5fe8cb91e1148030ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8926a43c43cbff9556d68fe01cce1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fb6919e85f812ed23b86666910ca9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778fdaaf6b28f337b09310875b0140d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a73ddc36323588e4721d48f56cab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d835a83c6df26414ac4a98e0c170a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7582f5668404008df11a7476cd438183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ef629d2e868d74db3d4c8c932a04d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442e801b50da9a5b3b5838a7cda781e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17db9c6fe157cede02c1eb73736556186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd435a910a8fd8f4735cc8eca0bcb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3570ad5dd7b3806b5a7142b1e4f286188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb414390ed4d159c641276a8005499d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe613cc93c466ed9ffd69c24225a3a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b503ebfbe5ccc9df8381476c00356e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d5e85020c8078481452d7044c74cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe6a6beaa9c247309e7a0a9cdc7f5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c064f091ffaa91c9e399a22a42ac6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8eb4da8df2b6e6244c2987e48b9c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc4cee00b32f94ce8b4c5548e94f9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afe68fd8eb0d15b28015a452255eb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364ac2b5de5ea18d117ed3262e9535f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90f93a09c6be3936438a5571f25eec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c57513c9a9c90a6828b2ba7c3b4cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59161f5acd5ede38e1c988f5568c6133201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f56a98a4518300a96b3a0dd7b66f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c22d1c0134a7b365a8f1c3e162f79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf883cb44d790c822617f8e689e98adb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892cf6c2d41cc434ef152daddd10641205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cbf5147381d4d34e0b788e45e3f53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be16eff6c7fb4b8dd0de0920bcfe6c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cbcf1a838ac6812760d14c79f867c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28e0460be88bbb321d961faea9dfe7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3c453eb6f6af7e4fa5b5d2c27ec0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b095ff90b901726fc415d4cc9eaa8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6541fcb3960857aa94c04331482fd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dfa56e8435397ad2afb091566b0b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29389400ee1ecccaec75afc4bbc055214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e78a0523bd9197ef207ce0e46d61b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80508af48c8ff3768208562496560ca6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb53acb1f39c9629848262ec2e402db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1129297b8d81aca59f0e3f84dcda03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163bea47b57f4db62416a8807f13d4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a959e803135fe0b27c7037aef765e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92855b2256ff1dc0637873b368090198221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b54b4c886ef9f2ba7563726b26afd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d9bfecb31fb4a02f9ad07cf7c1f5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6eb82882334a59626376fd658f0cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75e9cd59b5b2d0ebc0f12589852484225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18450a7f17ed566254d1c912d5cc58eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec43b8d6b8d2aa372b342a9570165bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2a3374f9e5946e7c71a6e742670bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ba0f306885270fc47300d5d371a82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39afdafad1f5152c2b889bb9a8ab3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5800e5fdfd4af1fd882ad58a9e875a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c5889bf902bdb8328f09b86b58a40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d513f9860d33d0e0fc2fac7dfd4e7f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8d13bcc9d8e037bde16e97095eb35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedfae229cbc0fa452d29634ace42d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd01952d19c33aa3567523ab82b56ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63fc0e79051a9eaee9ff0cbede28ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f22ede03e280172fb3f550272e39b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aa17a36df0bb5d0da91627cdc234f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034c93ae224931c1d32544ff1ef9b1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868165cf8734efcd0abd7a66ccddd80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69d965ea323193aabe77df2c76d0ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad8a8190508738936c398e8e2ca728243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1433abb92bc1031b2836cc0adeb75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030d551deef41756bf5d0871bbc419e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bc372a134069a410b849c56ed21c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e5973be35f0174867f75aeacdcc66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef74f80a5b32dedf38f69d17cfd8de8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c33b936d5545a2966f07d977bba9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9b785b9018c2210afc76349071313250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058d6196263d135ad8480d8c8126a77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b3b95aaca5d62d0c742dbc0cd8b6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f081ea8d588e209d469454539f3251253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff51238b64664522fc343714b33281254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62b4556bdce03574cc995d91cf0df5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c689773b2e7bb4df2b327a661414e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60131c0410cc5760366b848ad2530c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea048b0a09219b90a5788cd07d43a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf7bf80b41b0510cfbab1f2cbea4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9033278dd2629014aebdd1ef9a4806260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd620f693e79f8dedd50cf8c3c1f1bbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76b8fe77ef83d0311cd3b8692efa6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83449b279db95931d3806d08cdd6e026263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec25d7d68bfdb7a55a3f8c0bf6199fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263eaa14311e205c1c60f9d7b14bbbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f51bf75ba8c8760f0a542a4085a339266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cff8d40900444663c8ce856a70b583267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da23e2f08bfffd0279fd31cddead3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688abca6ca00812e8c76a2204c719e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa861f0f1710c4b548ddb0425d67c3a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875efdc7d35634cae7484c0288337964271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea551106681495d233a84030fd89d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a32aab88d18aca953d9b94d59b63b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78326b4bf6a42ead9d5177c76d1bf4c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083509f91d4c172d15932cff80efc58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8745aaf170b3f34a380dba535f13ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d59f173e4e6c998c8f07c95d3368fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f63078f4c93fdc03a24b2aba46562278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2905767d2c8503fcfe2a89c4649ecf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a35a9b1a190275c0c22c64cd465e4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daa72ec14330a728c585988ced3e56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a766729621c06417a90e4732cb02c5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69e4d74d5a791a855a9dcf566b376e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5af0f49f352a9827e75a1086f3787284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d0d2a32f54f96a1b9db836fed7cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533965a92418d99814d3a50a8c1228da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55a2055944e11ff0a8abfa05c69a00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c035348bd3e2111c15e5516d90c21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4a05300d3966ff411b9f86f742e28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdafc06c49f9aae4f69d106de9ae51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c4f65399978f52598cf9643e32a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da916c93ca2e768df74d009f1e425c9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e4b36b8191a79cef4e160681c519293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b66661e05ae5d3de40ebc2adfa6904294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04422b8eaed9198a19220987c30bea5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6fd98b5c165f3daaf8b802cdc37b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc0a6b5b09e053fa7cf51d1a44777b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aea6e2981bb50772e498141925bb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0dc9f72ca4513f9b50bced26b8244299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3631edd10a8e4a7a8511fbf8a0d7edb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a879b038566e28b81721b68900a19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b19245c7733dc72b76d271f44b185302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f840bdab9efb742168f919316e413c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92441a08ce1e289582dd7b9615626f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a38f192ab5194b2b31a465bcb7e170305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c6eccbe6ec8fbd970b57328cde859306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933737c4d301780b4e4cf80a42daa6a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a6a4283ce8388576e7e64e94c7a90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941058c7de2ff8c9a59920252de4865309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61090a7d023d6fb3b8c00dd7ef061cf4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd4567b6834fa988e27cb019ee9813311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fff3858bf973534a323f141fa324c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd810af0ea28dccdf45cebaa3e50e06b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900cd50dc9a2d47f7da779d18aee464314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f942100c004ad32ae3c0a3f9ed1ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315350da2ded2da2bb02604f7a1b1284316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d24f54997d3d6b657809e97bf099be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ec09bfcd2748fa1a847e7cd3a2613318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d4ffabd0a8366f62716712d3e4c26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db6252bbbf27f1583f69b4ab1a5934320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44beb62952d7e2acf9d5d055d87a519321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9db66cf03df1e522ddcba41a4dfad0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8c14d16eb10d151a1284fc2c5960c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3352f4968e612324451b6f66634ab4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6052120d79f1c708453755f492b12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9c5b4c10dab32503edd9eb48a30fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a937d9e1baa44b12e6b2ae264e420327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407626d11bfed5fcabfe9d3fe2dcf50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37261b9a5f40ea8bb949acec0a5bf594329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382bfed31116f161bfe1092f9664746330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0714fcc196f245680bfba10cb97e37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40856639f00c507a5aeb38e7a38054d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d797e39cf25b8d6372a5b19d633f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd33485b6dea3ff495e366a137e099334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba272c46d4fc82f32064736e37f1980335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab86f02159f413d55afc5ff372d1254336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1ed747d21f6e00bb81915b9d21508337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5fc47ec75eb3e4a90a2b93adcd5a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc543042c96500cc59ec829207b70e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58f95095caa531aaca160e1acc2698340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02705caff36c181c7a7b14e8e87a4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868aede843421ceb3ee0ef6df2950fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec48cfd499a56a9457029bc12a40b92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bffc145a6c7c6a6a789eba44f6dfa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12411eacc87aed2f2b5e1eec32234e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e080829e50b578cd0658a6b2e6f80f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45976fec5a596bbad7a8f1e768f8087347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d87c89f159b1d5dc1c58ff000a957348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3123789edeec07643cb18984b5213349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a17691c8ada4df920fa254e9f7412350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044afa6b7a259d14e6afc622e33fc189351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049faaea67b87a88eeb3342a3d7ca5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e21fe406433fedc7628fa0a845d99d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dcb39d6f497e609e2cd6b5acf2e8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea29cba7e805b2e8121d48ca1e65298355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f61d1ac473cd8f751d1adbbed1d008356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437181d2715d49d743dbda9590b61bb6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291df6695ae2c1168142cb0e0b58da8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd21c3f2ff14d3592343a67b1dd4da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9891e9978e203539d6bbd69d9bd61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be73234ee03d4effe6a6815b8986e3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f223ca1968f98be2b2eed5a1fe8fd04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61308bed16d0238f5272012f10ea1b5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d229a0c7a5fccc99a30c6b95f3162a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de305768871e22d3bdc9c97dc249f962365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a07837932efb76385cf13489bf6f0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affde09b8c103230cfb1add6b3379d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52dd0da3263eb9aa24a4c1f73805da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d85530c0078ca1218744862c9e1947369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa49484361a128669c0066851ad100370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37cb06088e977ee25620584ec658c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32288ed7313f440d96a6d68e79320fc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd044308430a0592e71bd55332026cc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef417cae37a2c1d888d7fbdfe98ca51a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3266c8c0bad78543d7e378a3346e731375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb160eee446900a6cd7b746eab09759376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24768e4b9fe287a56ab29187dfd6a1d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ea0201a7cc2bbba396234aa02d233378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4ceef40e93151b585ffb58333d92f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e69fd6a4cd51efe6fa04627f6bfb7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d153c6a1b3c79f2b9c98eb711fc802381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636e3636214b95ae2e0c40a7aba518b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747af57727e808459464ec1e20893d5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b487b72a49ce41765ede84549d26e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b766c46ea640ca27aad065dacd5027d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abb75909eb1e66c09e449c997e9795386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8038689c2f9a90db5be6b03dec07135387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94f6ee9157be905bdddd0598490496388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85573e0272a0588ec59c245257a60fa3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b74c8173be371fe15d3e1db1c83270390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f96a9760bfdfefc3b4cdb9531b1af5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae77afd77f8719b00cb75235ae2d0b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad581c7d9bae4f497596c14ef73c3786393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f268bbbe749c183bffcaf305f3f7d15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff0de4323e08200e12f7274a75fad5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c214ee381c4a10141bddceae412e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5694c57660260ce8f96fd66497e37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c47c49961977cf19b96b59919b1733398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0032d19db6272d173fad32b08da9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d7c33078a4fda2e3bc23565570791400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f7406782ea926613a24f4ca169d71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48d654e878e8f149ef8a9415d4a28a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cb2df91846255d3b334c13b1a839f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2455f0f6f7eb269a1447bca3a7999404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6507300a6f6105582141436f95662de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc96951edf90f2bc3d640a6a7060a21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42346128010ed865c34864469c4537d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbcf244b469d15da13b3e4eb979fb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b892fb4426bc9825f01d012316180e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ee63abef3c27565a144705d61139410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a623ae0bcc4f26cf8bfd0c3807890f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865166990748c32e739c94d471dd593412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af0b0d7ed4d5495a2b2ce57b180701413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510251a187260c340080cd1283acdc12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb798d310b8ca15768d5d9b12dde461f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f6427d2a6713c2b856f87a4925f3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d3a89d43976a95a7ec3e503e1ee61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac31f82ac05571a7f69ccb4499a1e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbadee06cefc73d5b6d0f798a32227419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da102ee85c1c55ca4f5b84d249f728e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591ec4256c2e86afeffbbd48d3d54c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1efddcf1f2e29c020b0e1d578bcefb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c562f61a3fc725c63abe7a4c81763a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe6cd5a5c32405eae27b5358823afd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d77207e0c52b750025cf38f44dbcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595e57d5a522ad266d89205e12a2367426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb56687a4082f8d5d7ce06a86fb7c06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc983415a874c0a2587b249c6c44e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc76fed088d00ca379b6ae4e57a73c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080416433091f77842501bcea3760b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763efc260daedc25952c348b2d5364f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa71910ce7a8bfa21fb77bab379c3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d59c2cbdb5deb22e5596433b47c79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f46f55398f1725de232276928dcbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760dab8243b831655759e7122dbc635435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beb931f45b3096530c8786c82c0d29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cd2b03192efe3bf435cb4183ccbfb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ed4c6f8316438d150b8ca4dfddefc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688ada2d58cf0b36f1c12c30a7b22a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458b1e3e97d0594a921cbfa85db2c80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6839f52b1c7d0d0da41ec572fdea1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acbf179465fed721e6798c6c503ad1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d0823d651981bf384209023576980443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a774de5dc9e85742a907cc645b15c8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe98046809adfb7d942477bc090f44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c8df4bee09fba4945499589494e09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e417cfac219a487f687d2649f4ccd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9912e8f1674fa62bd10e1810909e8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccc2b55ac070ba7b343ae9f8cdedf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e33000112a82aebdf8a852bab4878450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6f12f4affa9dd1e854dc2bddd87d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bb227d1bc0664a1d6408a9d6fbe3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f532f47b3a6ea9d1961516a3db52cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8803de29e21aab5220e578b71fc04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6511893415d816e4ca0dbedacd894a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b00a99b26833053d9a6550cc22d00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd912951b02fecf5165f211656b956457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5499cf51877d81fbc9dce70f8bcc00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc287538febdd1b5755875472771e7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846f3a3f2f33e007771cd6f57729a14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3af2ddf457959171074de3fed2efa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e219ee5555c69fd2d5d721ee9534541462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab57daa09a479299d5e62e93c0c68cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e331e06e04361cf770f899792b5ec5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e7f6eea9cd89c941feff750921a81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feb0ea5401de832a13326b8a5a4090466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2f5dcd115601fbf8c4ee4737942a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4775290e53215c1fe3db610421b8bb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb0270722f64c0c82e1124d5b701a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349b47ed196bd71f585197e93fc2b29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12517ebede87fa4244e7b8327618ad2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f164fc44f845719b9a50bedb42f75b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba52e6886f8c2b1bb36265880241a24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3ac9e7dcfeaaed2175beb8ab5f63e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845ca6f521bac445a0a66c62f2e4db7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3e61d0fdcdbeab0a8ee441f3e7196476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9000c0676d40fe243234904147e4996477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e043adfbf50f4a9ca649972ac0c81f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2250a454900364db1e58aec00981c45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aeec3ef40b6c187c3e71defbdd2ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1535c620a628e813e131487fcf154f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ce6547be5bf17d2dff787667c0480482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0230fa820973ef370391f759e2934b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50f8682abc469f8863dc9608568fd4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca51eefbd34dc8b53d857efc643e1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3327f9843c86ec0eb4174885323c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea3be2a2e2aa095d3482398a9b427a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145dae77f163addc66b10e09e44f9c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e8348b5b5583116856e75ff489a20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24ca017a2c3a6e0b763235e73cc0df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524fac943baff996568470252a4eae3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebf613fb8c0fe7e3029e8c59ba44a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b40f536254a27fc8dd6e33f91e7d5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d7d2d943ae4e1300128e621310806494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032097c930b9c55d748e65afde8ecd61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96e49b479e5bc3f327d23d19b72e12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a07b1cd776aae893ca6ab13eb2864497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd5c2ec0269779d5b03b0fd441f114498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d514d27e31e2bd946a2228ae17bd2a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289ab92889c87bea5f832ef25ffa647500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda0df909868cbb61092ad1aed52804501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647b66d3600941261554421b8285646502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d24b1125cd0c812d80cf0702b34e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a174a3d065f8349e4296669d76712504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4b26c0c8f237736e7e8b2bcc1572c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc85e7d80c8084c5da7a460efb81f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1581d1c7b28bb860ebb2a4c75a71912507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94a5e1ca0137e1bebb9acd7277ddfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b4b7a401cf03fde9ae4c66dba5f26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e1d51e89babbf0aeaf9c4de168aba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b12af8271e406769362b32d2a1bdbe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bebf74448ff2aa4a7e1c8365133f0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f16bc8c2388bc3787f2f70cf8769f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2aa8a9feedbce02d7a168329a447c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bb8fce23cab7a859b8bd1fcc1aba2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42bdbdff3afec24701c7d7737052cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811100f13e969167052e02430a34118f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7f2fd885ef2c13131448654bd4e9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d61c0bf808ea8292ccdb31e78204a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5223d2eae485968f11eba545c693a38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363a1791238406890f8c04523b55178521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69264fab43ff1a542b29e8cf71c24622522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a69e895ab160fcd4ded955f4e5e85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2caa368b5f580d8fb0082948917ec5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3178818977d06d1b14188193723d17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a74b134141505f8610e246284952b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfdf5630b7d76b6c20950761e0f2f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1794b4bc2769498894ea92f2ebcbbab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aade9a530b8f082ce019bfab681dda2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bae579e5a5f7bc6d9bb8dfde3d7856530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae127b682d3ad44253f3d39586c50a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d2bab69f51d9a4c5deb006b2d2c78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40e128ee863dd247bba90dbbd46f24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4ba95b860d7c5137578cc8d4defe7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6a70e1f9c37ae4298f544b41d72e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7e16862795a91bbd7d927b6016342536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640ac019e9a76497498ae5a841d7483537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf1be0928c5f66fe123d62b82421ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e7f81e9394010b539a8c678b2c629539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a9745d0a26115edc23f879ec47434540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f4237b863114c540395e2c7fb9bef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f22c64a0ab1aca327d2963459dfd4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72e1da3b8ddfd05ba1f4d737038bba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e2504708a53d87f188f5796f3cb55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762153cd7e619d1c8e6ec7782e53a0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c342748840c1f34cf6079c101f79d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77f2b09f1feda0c028e0d928685534547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa01dbb72df766456f0697d7f977cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b714c484d2484f7145995103fe35fe9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08738f0db026994137ac1061f9848b63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80070eafd3af9dc4b5ec6e0efbc06d3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e08e69897782d10fc6a37311842691552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c0d6c2316557e27ae423b5181c00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184913dea16a24b783c21cd8cd9b609554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01f502433f30fcc703734841b2939b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92928aee69992df2794ee9e23ea63a30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c53ce4c8f97478a8d0cc465cec098557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961b248b07693a90b0a9857f9934597558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0248936c0613ddbb3b74f00f78c375559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f566f19354926265a687af147cdbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c556fd517d215119cf9784ddd06c72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec785b7a7e149ba8f7fe184d1c72b6ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac4f4c0647fcd81f4d6862bfc98ab1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec96936ed4fb15d9952fd6acaf2cf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df2dd40eea7f26f3cb5bcfc2a822d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a132cb3b536a770325bea00be5b2b38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d3cc7ce8f432602ab57375ce1ff46567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff878ce1c51ccdf9500e5a94da882e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab898e20f9a4b2cb619f5600cf7b4b3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839de61dbdac7ede2597448eadf865b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44993e28f3062cf1d98f7271521b88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a91d5e22a6820169403c65cea6c1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d56ef75c25853e0d5f626734f42963573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88069f78655f7f007888006043384b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79d07e4a4fa599bc567b679655fcbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010440591a12b4e18c5fa1ca1b14d3a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cebee01f1810783cc25a0856e7eb47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a7bc2181997b0a7c9b125812006aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376d5556fd92dc79083c03fd4617909579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e373b0f9e6c01a9c7913346d88f2f13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592b62aa294fd96d102c1cf9a3f12bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c79affcad16df674692913df4c765582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc2072671e80bb23944790a1dcabae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdbdd7076e146044822ec0d3f3f090584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbc1790cc9f85b30c9ad8a18007842585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659e53fa5fac5916729062cd2abf8ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03f02a39f939122067b649c45bab72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb68aaf464fcb4050a02f66ab6e8300588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f5d2a91f001ddb00767cccd57ce8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016dff15479e6af8d99fc6a9697fb2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1099a6bcb46e6e7bff15f115a1f24a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f176bb5201c03685f51a2cd10e47c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c305129db6d4f97db83ce4a8bba722593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211793ff9f124e57eebc61163256d2f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35a4db0aa7c802b526630442397232595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1b088b01946aaa787e9d1dbe61f9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcb9a48ea1e652300d54432fd4488b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec503ede40061d76ecf9c75f1b5731f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149921520c557d6b322e77e764fbada3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f663761ea1a0a4cdd5ef889fc09043600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2422170a26f008a1c2a5e3d2271b029601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29964ee5256d0b600d9c79907232dba1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8cfde48ca8f925cbcc65812477ab6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fb212208dfe1b87a5a3250cf07464604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa969c882d577eab0ec44627e2d5975605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdd499f2336080f4eb494457e6e36a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff74a3f7f4871dbe8131017bb8d2d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8542ce60f75a1941ec4a00d4658e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2f480589944bbc8882011afa2a1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738af5c1aecea983d6556d7ea799488610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a8ce8508d3e8620ad175f99f45804611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1585c91177d362aa83701749561b1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4c5ef803b4816b1fdbc60c1d8d49a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5bd974c3082e18ae75aef9a63e98d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b3835378a3434904e088152fabe4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b960d2baf395feb782ded940a32d57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d39ed65473517dca1e829fc68d582617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3f5c90227a6e236fcdaeef24914d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503c70773a2249107208ab997fbf841619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c92371178b2885326ef1698d9f2f94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ba0fcb756c6f7ee45a814fa160a94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd49e1d29d1a9ae0a88ab723444c31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb392068854c5c874a1ad20311bf49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2835d5e9b75d2bb2f55ec8af24ee6dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfd34119a2eb08ecd54c2f38c0af29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accea4783b15ea94ebb1e126438cd44e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a4a96a07402d1c46f2aeeca407967627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33f89e1c1e51fc119d8fe7712c9b8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a8f3914e19afa2286e9abc18b6bbe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca53afda7219932b8aa4eea6d79569630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b02fc9ba3b169cf1671be3e56a1c03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ad4a9ff6d18ba20a13699712e109d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fad588288f1ab21a52385a08a0c4b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc5de31234ea237575b4082538c18e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14c43ed507b14faf68af787461b143635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344b201e07806a00e0e5d2602497301636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa5bc0868c87ee320ef7e6665b99fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf8d2f77e00aa919f789da5d88167d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed343363524adb22491a061c5f332a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9a61b6e82df93b035a4b2b4de2d0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee962ae9d39d290a51c922f9186855c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cfc3fc9b4759270b3f1e7b6af4e96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc69eef73e61215ced20c99d73bb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb5483e7aae6493bb1e14126e16d73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2570b8e8cc50c12bcc955c812878782645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef0233c412cf87dd7dbb6317e86c07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2680104bb60df659addd228c9bc71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adedc16af5313d2b9c7a69bd9eee27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500465fe946947d8877b7568a32b0f6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d981dc68f80801380651c61e68383d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548b9b65e348dfc9d348796b758b262651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663ad7e0fde3089a9cbabd5f3d4615c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d1cb70f1211fbed416f092292a0ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab50f7717a45f7a0a2144f7bfa055c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a922797b3ca1044b744e080d59acfa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d4031b59531b0c4e2e79246025b03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd8b6523dd3f5a5371e0915599c127657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449d7db55dd3e87ef698fa67ccaf095658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc05ca7d2c729a617ec33bb8a5c68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db455a595a05bde76f160c352bfe15a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8c9b0d62b9595602de5f2ee3a6fd2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ba8a8d062393003939ec5570f21e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65059cb807cc6dd204b0461c1ae725f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c627b7eaa0de798d94ddd6aa34b6978664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f035314188f82536a76839d188c650665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfbf602e2da632464b27c3c6f453b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaf8eabee643eb3a5c194f824137ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5769de5567f818928303798929c01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422adfccaf3fca1f8e3354e88d2971669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec05f2fe429e72a363a52f9fee04422670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7b2f74790d8f2d3f5698625b66513671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58c516be1c7e4017651e58ddc87e6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44959837d332cf32b9eddd004a1beca3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a40aec456c29c7bd57857833d109ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47415553e55f63c2ac4660be7e2497675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d258242f3d04b8f04bdbc607ca4a3dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376624a5a587d51aed21b5934ec34ef3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4616c7efe74556fa8de83b91a5c018678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aca6ae13832cb494cc56177021285a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b5eaaff766e422310e86be3917ab8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72368278e044f5f966bdb93955433b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37445f57938891f2ae21ba3299fca9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6bfdb63ba77cc835d50d4e9628ba1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd7bc416e1768759aa729f0401de55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f9c3b420844aaf0d1e81aad67397685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a7b65c03a893c850accfd91c20fdd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab39a23641bc3ac15ad7cfc3bd5bb60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2660a2d8728cbfe8f351ed99df5c4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8499188c61e74a429864199152984689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5097e1b2922fe130923fb12852aa8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89765b4e2ccb2535e361f44f6e41e30f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011deec1353210d4017ecea91c022c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb9a52f27a6bb538224be46b39287b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4f2cecb1dc19f91fe69c4c5130818694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8272f632094a1b26e2f58813d823ce7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6e66680a25fd3d7d24d318e418956696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a3e833ba701bb36b554201b22f2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e1ee3b520ac23a6bc0aa927a788ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b3844d9341096831271db1781ea34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d00bae870062ccb51e720b53ad3a3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16501b787ceb6f4f90cf003f10973fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41ee5343269096af0f58466f743daa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244d95f2a07bf0362f434a30f80922703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6d0a31c335b099994e1225fd93548704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9914598a2e7079c7880231d79b276705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf0deb98a5e0b636e97f39485d31f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865d4e6910840f4e4e892c27f224a09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898fb1b7181e3d3ccafcad47a0a7dc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d7dbaade40ef433ea0cadde372480709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52b4e00b566b5dc1f45cd609eae03c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d94eb68dff649e9ea2ecef0df8e23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad3046aa5342701f0bdb358ffa1ea3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d68c41b602a218d944538c3e45f29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047ce5290a277933eeaa6dd1ecdcbb3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3b3f7f4d689ea065b45e0db93ddb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdc49e9a170556480edacc8f9b825c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755c79c59a04a2e224e52d5369d2c12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c739db29f99d6949cc2bf878ff447718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf3e89429db132cc58818d67cb9ddc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116717d42475b687e54efb791a8e54d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402a6a9d0b85e3c20305ab31f8a758a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a0b9b19e2de9e1e24885c338cb76c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c666c2c3c104f93b7013eee91dfe62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5659e8e77ec54a713d15a8793b7be4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fab1bbad90b52e90825398f2917fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc90e0819b2e3b959275420566b3289726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee2cebc92f7acb6ab82bf6c319e4aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805937629858dc884f635b153a5700c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf05b3886095a3cce5d42a88375db3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934a3b659900d9d2810f825b80516fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb47247545ac24a0236c2e11feea178731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f789b884034fb8f3dc3dfc78ec4e1e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac18fad9bb4275c1fc154deb93e3e53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bac5a4fe7d91dce4dc56ad9f9a656d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b323f573b118a469fd403bbc6348958735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d649835073a61a3dfe3bfa43a06cfc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e19c20c2308f427b32f3af880af008737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd4f14bd12dcf4ff99a32fde5237d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4877baf5022a2c83ae5a0884ebf18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e4506ca2eb1aa096352dd3f65bca9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109340a27643e5ca72b22bbeb672b5d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf705c991d7727add936972f9f2261742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30de60babef827e469f9f3f15a9800743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff2704f4d042e21ce2373d429bf8ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696be28a6beca883be9bbe3d4482aba7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37663795e68b6623c016352e492c65fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a236584aeb5c64f2a1eeaf4661764747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c675a6aade50745730ea443ff565ffd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6967b56e999a5cb72efc854a7734028749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea28ebc549bb0101b639973dbaa9bda750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f20822758233aa176ab4781cc3c86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffd2ac5c2b4f04c2d03cfeaae96173752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17544f9da6f983726d4727f4e888ac57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94385dddfe57799749846019ffecde9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a2645d5a1d6479bb40ee815447dcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cd7d69d5706c56f91cd51d6f2156b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73578e8edc280fa42c060ea6baf49af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4708f245fd7732150b034c9d3435045758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe5c83c18933a5f7b9fa53b4f924aa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c761f7c746bc69bcf3947470e1ac293760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094b1f4fc1945639959b71e46a636a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841b79d604ca09979b54c15138f9133762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b899cd5e4c9e9ca72f53625260704763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f47a8436cfcd8ca0df5300cf70dc56764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ef0f175a92f97f1dae16db17190b7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843f65bcd3a209dae5085083ff31a34766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e817a7e0916bdc5af6cbe784181cf5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687755ff59ae26af1b9400dbe3a87af768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fe1906bfab7e6e237f13432740251769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c236e303ddaaf5a70e50796dbfa049f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d42ec87b203420ad348de3316b7b3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fda48bf9647e7751e1e2bd995d893772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f6b2931f009b8cafa3c2f93c79b55773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91e3cf82a0302c41ffa09532f7c85f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3522bda07eba1d92162353af1143c3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb177957332d339126a172f61d4fe4d9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd216b8b75efd27fc3ec1f14d6c8d1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc39ab16b60a73c933c0cf6dbe31e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698203e2875fa67bec9cf1fc7966c0d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ecacb952a068d0bad17c8c957731e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db843d62353cdbf18f3d63f33696d50781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e2a141496a715de579547078a7a8f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f654d76062e35daff3ce2aa4594bc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ddd877e863b5c0aab4749035c3e8d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c138975c6c4451c3e6e8f822aa6fd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55827a610cb5969211ca81fd97558c72786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f205b045c9d094419cb8a06d42ad6c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b87cac175f2dd491c63a0ed6a423e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f645e4494fa3a99328abd711056bf14789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e183d616d87cf1a75ca683120dbf492790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cab7d376d584d77f77e1a5c5cc3d2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13364f7e21f3162b6631b274a90b0b65792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525c08fee145a922fcf39db4ad4a0fe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cbf24e13d9447400b125eaf0d4d18794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43848e901fcb9542293c69af5ff74d25795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87998eb88c50462064a041145b6ec6e3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55e23e7153a4d75dfcf902e17aa828797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44255abec3334f47dd1ba11dd0612179798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f27be2ba2474de5d432e09f05c9819799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b77160b3301813e125e289ff0a5969800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a09150668b5ae9d6f72426ce30a564801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f28d3ee899b97014eebd7635c3806802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23add09377a414f636d12d5e7625aae803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf424084c978891b94e25ec13cbd6e0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9b32b3a10f651c9ac50321b5c680d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84ba99f0fe63ea958a5cd2f94aa7c9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28014b7a9557167a36b4d4871c0f0b6c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189f7855d452d1f8bb5c659ee298eaa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ee4f466ea1f2b0927a00307269f89809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0af9978efd60959f38d98a989401d0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532c7e0b89c2b7e0fc302ee7c501488811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f093adf9289ca7ddc6b5dff998b4c0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83005c2e9c55d0711ec563875c0b72f5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80cd0f1091d85f3311a58ee074bfc4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730dd20a482d56b73f2e523dd21faf5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f16c2e938c964a9e21ac2ca46c34eb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7efa02faed90dd5d26c3ba11990e34817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2587b62725d1c2cd68b521a5a4d083c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9a59efa6a4c34e7c2210eef2ea8a5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e2a22368b22ae88a025a76446ba9b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f94d7124ea69f622bf02ba1abb0da8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e0a4e73100681177bb513d1775919822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b428c0a40754a0fcefa4416f952eb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08489b71479f192fb197a7cafe4f15824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dc78190aa098bbe641aadb09846fa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11233f20a0e3f0ef822b19ea39831b00826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93ec9f752e15729463f551425821b7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57f6c77aff86001e5c5f16d95891b0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403a924f22fbf565efb835e0eebefe7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a19b6965a9996cdf43114f049d4c9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c1ee76d94634502f26e9bacf1c358831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995ba7a60c9aad11588a3bcc9940813832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5edb44f2f632ef92b82074a93369bf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c706fff3c91bac88bd3f16ecc619f2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dd12ab7db028e44dccbf40c228df0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb8993332ef57b5b94af21bc1970e9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51169f09082b3d8bbc9496957c8edc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cc5b3a09e7a8b002997a5b3651ba9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc561a0024e7c348a4549cd7b98841839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a8c5c75961988ca282b7ec6b3479b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36635f3c6068411895c7f0a9febcd77841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3d5dadf77ebede7368ce9a72ec4eb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f6faea3d3bedb1e1b243c0c061cc1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5ef4ee89fff6c37b9487a73dde900844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36da30f1fd4fe594a5c36620fc46fe0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a81e99592f9a9bb424744cc9e9cc3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a91b7595d754c2f9aa6f808d3c779c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791a8531448b3494f1aad17107c46c0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb445ef2e283ce48ad414c1478bdafc849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7350f8988a079ce87d19ffd66d3d1e1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb1c17eb76362012566939aa0fddb2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e652350e17cbf1df1b6214ba9b1d3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c3fe7fa3e1bdbef9af12fcd15524b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9196ffe11b576f44a4ee2e19adde2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98886c0bd16314dade2a0815b52999855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d1f4d3733ba0f0eb11d02f68a935d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068268198e61763dfd54cb8a1f075954857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baf5709cc5bc49407e5a4d08abb957858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611ccf7133d0386b69483fa3f73ad74859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd323a8182db04e669f06875d397c61860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e19077fb70a3864ac0bf2b70669b1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39570af9225de3b2954a150cca5f4c5b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfaeebd3efe02e7bf248c04d832f36863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5d5b1a4fb85fa41ee18f7c5c9591e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb080beb7ed43d0676ce25d194a00b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa40f234a9a59bf8395f80cd7f4141b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b435bf06455abbd0615f4683c0b15a5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451de5eeef3e3cba910106f7ab67d10868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694d6305cea0141ecdf6cedd4584c0c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06fba0473a0bc4addf684ceb787f2f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c29cb5f9d2af51fe5729abb81c0c45871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f0e5c3be5062613687fdd4aecf36872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b97c9e7377929616c78e10f37b38e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288e32c9f99904e8ed3f9d647198ffa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b686f0f508cfbbe4ea55bbd97646b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aa4218b4e1ef3c6671804a4527450876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e91f484aae396c7f6672d64f650c2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c3d61aec367f941f8c64e4790df32878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e26002511cb310efed2dffc486f4a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d2e82143d05e2c0cf4e3b680b5f87880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be05d50ea1381286ebbb06ca5a7bec881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb3c9fc61ca648a4258e520bc0e951882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73bdf7d05e981ce119a0394f4f11f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73fb662301c4a3c9562af8364f4ce884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448dade826a8487bbf85a22ae5dc3b3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088847505a1c45d5fa84a8286fb73b7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0c520f3e4f08109cd43e6c822a67f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351c9669bdb72265e8fb75a9d717513888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd6845baa730554da6cd581b968dac889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75764df8a9a52aa9e3f539c81f4d67a4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf888c6ac6ff071e82d9be2ea45d4a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95875ab891eea9b94e325ae3d733af18892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651da28cc1c0a3abd18f9472f0d3e7e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899336ae2c1366baa4a952e07e21e19894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f039948c57140717cc9a7d943235b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48bf5fa73a239328a1919e73ec696a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035422d905dac4c49d5a4d776355dc40897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2c110442f76bdc4635cd5707dd806898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68a035f2d94ac4e104f2992f79a0b4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489450a00581904d6b51498847b38cf4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9e4d04f971d42822896d493a4ffc6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892e306394e96821b79d4ff469bc68902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84817d4dd89d75a7a3dd40e161b91976903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10290c2290b61c56ddf2a5e331aac0e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebfc000ad5ec3692008d42af821320905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b8c7e8ddc93b476c3a1b1727fca5c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d50a79bc9c3f5666ded4b3bf46ac907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c42a5ab7332b2dfd8ed7d369383f2a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0ddef145d93a6cd494433c13d2a58909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f0c464e025cb217493a970881baec910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b766d749eac3c8605f80ec6382381a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c85bd9ebbcbe7a481c5e7a20770c4a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d5209592259341a54eaa8719fd045913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fc9c4288c8bc4d6baf167b1b2ca11914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58422fcb4d8e05e971731e8ccff9c74d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da21016ea51e6c1ef4ee3497729f21f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0030d73b681e2b721eb5eacbb096c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03ba23d1c713dc3ac791069fe3f7fb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad3d291addbaabb89cce06f998ac5f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee867c22bf334d4a545f0bc41012a2d9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36de2e2b7f3d4657473c30515215564921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb95714adb9d949785962d24cff816a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13874cd35a5a66ccff405b266349c58b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d20020db709f4cc4e543220a1b128924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3cf306a006f7d573a9ee1bbe6eb60925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40278ccbd5e55296015a9145a1a14412926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5e9ecd71dd53525665eaa471b4441927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05daf9292bc399eed36adc12f6f81f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568e5b9b0ab2a2df096d436e96f9bb3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bedcb79c68c6dfeb9f025d04259540930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612910f885c0128675a4e6eb8820322d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597dcf68f333dfd43aa192b46283f3c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af20193c20109cec4a9b5cf55a920f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bba52cbd95c71b609640b08b1fa3e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bb0e22092bd3ff1f851201e63571d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f29c8cf52e8a69f9b0fdcd2b376b1c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6210e241b7ebdd1c6ba55490411f28b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fc95116f9f5cb780ce6503f323bf9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef9ac46060fb56f95fef133d42e108939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5492df972e0f8191ec9a85990bb6140940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb4f886ca4b08c8c36942d381ffacf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fda8405a4cf57f2da2915685658221942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fbed71a649ef3977ab4a866d30d32943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca251afe38f64bd7a214b2ab3b9467d6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4edca707ace90861b08e5dc4215a4c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e558a817cd6442f812c20c2848b4fd6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1150e3d5bce3df7da46efb921c4f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261fe0b2fad7a0462f33ff848b4c6b7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61348347bac58dd0442d4bf6a465d467949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b4e781026db3c32763e5112ec2a4b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4330e8c65012f6b8227917d2b90a1e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c8f15c6453ec3451a6a9a52329322952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b97b8fa0f2fd8d54a13c170e8bad4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b403d3d04c27ec56dab2c8fc8040fd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f022e2800a50a1b53fd08ec5fabf29955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e1bbe33370462d45e5eda82b6b155956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78c4aa6a9ed6e3add9be6bb9950c81957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ff6fe5c92ec12dc27063fa8756d4d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2340e62040b62d83ee76b9bb226562959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596ca0142b14de6b0753113c1595b1a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464990ff03942a118a995816d3d6b2e3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae998bd2f4075f97f215d81744da34962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3002803df39d7c7ab00b273fc2f03d4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026148c5041080730dc25f625a5bca4e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5788d0d742c0decf74f20b3a30ddf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c014e23bfcadd174493a40e63cc6eb4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc97cb5e8cadd8fa62761347444fe2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cca38997d402d97f1dd8a52d5d8786968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c656afd4668ca553ceac5781e476907969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79c08a7a05688cd2d3dbf5f549aa56970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed827eb842d80362b4bd12165adadb5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f4f1d9bf59a835937eba4c088c3e1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615617071a0361df72d271e69fe1417973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653568904732469685012a17d29112c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbd1f20cbdfb0b9cb079d9b370fa3c975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>