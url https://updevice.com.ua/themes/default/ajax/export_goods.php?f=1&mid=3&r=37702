--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65c7890968252e8c92ddeb7cf1960e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f4da8d258e57d28347e47282503172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af3e70e620c8440644d3e98c9636f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1953873b2b504cd3eef4fd1a157da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c995668410c90c75dd0495e6d7e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767324fff051d0b95856219dacd4ef3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac33c427b53f0ad01f6f48ed72706f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb2579151a342e4d7b4c9fe88c62f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4882d0409aba360c12601e851a05859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60872ecbbe4c096dd81cb7ee4380f46710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec6cf5f46c50a0a7e2bff90633561d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9637fe1ae85c15ddd8b08f51f2dfc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5f71bc6eb8d97c53f9108ed4939113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a02dab8bc452be52cc3483455959314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32365bf52735626f2319b6803c9f720c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2b8dc6f03981aad893e62fbf01c6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a562cdc08a8f0e34c08c8878cdea6c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d66a625da0bc90196402e42f23749d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928c90eece294ebaa10b5412fc93eef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb815858872ff39cc153ef1277118d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc792bafa1ab3378f8e261451b130d0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ae9e39b70b679e469d7cf7207790122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873151eebac0e3d6ceaa121cb3276c8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404d42483575f0495cd85215d8ae3aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daf80d5edd19253ceca604a357a0a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76055ccca98cd7a29c46a07926420dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3a2a1742e30b59a20cc091a71133027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e79be213ba7313ce9051db1b7be23f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5357d0eb8b467bb6212b5418a15eb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a9e15ef380ce08c441d05e0e3123530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16da488d4a7eb45b39c6b5e00b774c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac9dba836a373280d0cb9e79d623f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131547d00b9efff31246a9e79cb35ec433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41760e3fbe6218d282759c74c2621e7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615455ecaca42686d3b3973c4f24e7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1e21ae4469c57581f9c8a5e2a267836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10f1570fe3ac4092eccb1e86deb4d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534215a812bc85791fba92d4eebb44438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86664093c6882263979f2933431b5f0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1db671d13f778fc3be977bc87a308240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef5d8a930b8b2f541052f2f9021ede41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2477f9f9d1fd0ac802c742b12f79d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e8aedc8e6654431c8ee4d2888a35e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41338895d9a6041f827fc2c5ab2c170c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66750b2c2d719a704b5a6f6965e7fa4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b53de37f36f74b11736e537b34db546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c77203b70b8f2b13cbf18cd3b4a2c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73943e2f667bf38c040a15c83826805b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576977f9b9f42e46ed9ee653fed1da249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3302f74c90c4f10c0b37e06f3e970550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e13e42794dd3d299e38426957d9e7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f9421d1a8673ebe5dbde1ad90c31452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602f7af2db614757ea8793ebb68e82553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e5bd1594e18c0be634c55eb2652c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f1c67f4c65574e6acdb3825f7de4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a500ca97d19786e808f480d0ce1cce356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb9a306766e47c7bbec87385dffb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c335cd27a5ba33791668c876ddb18a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585e85997345269faed0ac8a2d504f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb982b25acca42544d16c22e2db68a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937092996e7cd7e074b03f6fb74764cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649785aa915de1061b82607a825ae862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37273d8db85679e867631c8dee2f7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6874021e9043b701828f4df326bbb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff4dc9f81e2d21a55b99098260b70c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a42946492d2a395195d44b481469e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881500817bfdd4697521ba9d36ba796667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f937315ad5b4ebbe38880158a20b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfaec1233a925b44bba2b44f72371569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9cadf32e986a09bc66f5770d732bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f34f21a2ae8079251544df1621bab371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a0fb6b589a77bf9ce796e45cb154372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91172d458eecc97b1739991a89f52873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ef8f4ab33c4a4742fb73fca74ae8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51cee9695d242f189e3024beb5e56e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dadd23ab94ebbbb59920730132eef076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082175af36147e90f9869343c56428e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea28b9427b29f22f51127446c9d8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff55e7a2e5f25bf1de1779d0401fdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b498536367c0b8281bf3b05d08f8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35966e615e0e7b1be519322082550ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c69f35d36af5747d0f72a465dc50482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a65868910a91fd177fcab0c0a9dacf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d519d79748d03ed101503d7f27b43184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653f02eafabf23910f16deedba7fa3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48f757ca45d1d50a8996c60048b3dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fd675dbc17bb0612d42837858a11b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f404552a720e6e01bb977c299bc279a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf000967aa6dd9d9c299590768f71889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c91c34c00a15ce7768ddf17cd634a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081008ec46edd505cb0671502318d9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59d8b234c5926c48b42dc74b400c4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e24d5557895d5adb13f8350d0aa8ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2234dc8d747134b70a096355f41ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ffc7ff20e3189ef94de4b1824d7b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd934404c8e6a3d6600660f6e947596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13d7028a3e8bd60f81755315e15d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0bc1742c702864be795ccc31506f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e93bdcaa0482bcd8d8ef055fb44e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c5bcc7333bcae1a6cd26c59746ca1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c2178b8ebbb7c5d3342a35e381635101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06866f952e5f1118ce3127cb09e0b4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057b3072765f972ced233b64fab5eed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a6b4580496b2c35be02a14879e9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46604b9a0bbf29ca5b2d347b04885297105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875c431d3a478122ab09e0fcb98f01c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbfdbe9d1de77b3231b41d53719b5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb0ac57b28f375be1c2dcdd1aa3d72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65086bf41c34484cfa708446b83b6ee0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8624ee31e7a787f9395bd07ddcb5ab0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb41efd242f97d35a7cdb0d3b45d4bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab6f2240c725043c3af1c68427fcb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa488b25f3220e7ca2cea0802c407a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50a05cb5fa315bb187ab1f84b73b97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f82a2f2ddf3637b2f22f211ac4d832115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f019f833ad261a64a4012dd002288e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b8f951b504e9a97491d442ef32d88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467391c34dd90cdbd8afc4f480449302118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a5a8c24c20b5b544d9917c3c217e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ddfb121bb19a4ea69dc5775b6cfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d59076d43e37f508f8dcdf60ece0e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c860b69f687bd46887c2083ef611b1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc9286ba4c8b38aa4b4c755da9dbe0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291361d5e90b4f6febb6d802f31b4936124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a26041e9263b71ae9182f32a15ee6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e156deb377ecc16ac17203c92ee608f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c6e84cd2ef5e1beeb670953d8b994127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd4c91028b8abfb5a888964f52cd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fb1819cc9882797de0328a7e00f37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63d3c4b2378d24f31197f983a7106b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea2a9920dfee3b4a0338c304ccc885131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cece73e443d2bb67c6561df9bffad7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4e61f3ef177aa48f31309c8410bdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814132b6256d97212b7d853212a83ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b12345a259ad963cfbc2b189abe56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a6337898aa096d0c8a2aeff23dd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba427ed409ad0958eab88d4abf5ca772137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d77ea4a96881d12d01412935e5dca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a1f7b39cbead17fb81c78a6b7c93d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3612dbde3e400b56b29373e7a8550140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13118bbfe84908951bc32e0d9fc4d7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bbb9d7c6ee08040346ac44d5b5b78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f36316929d12ef08b048911f8c12e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b697ea2bc5159f1d6fc0f05b10354144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0190aa7dc8a37b032f70fe29c193e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb216e408cee3026035ae29823129f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cab24d145e2ae13cbf704eb7fc3ecf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece49a9494131d76315f454edc90884148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca09145bf68ef45cf38e8b5ff236e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420f24d043c835ffeeeca347874e479150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b619c0c8fa0859d1f0904c517bab7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b91e544252512fc30c49f917f0ef92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fa0d50fe8d2e8db6083bee86236bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08b5d34efb2b4668a5b131b63ba953154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd1d6395449ed6e2394080468049f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7896bfeeb28b6b0b965b6dccd9ef71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f4410206f821fb86da6218f281b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44984c789acf9d7dcb052e88627b690f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220de0084a1d3f71c5d9d259ea12e61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1cfe55f52efac5459fb3e768a2de8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae6688e7be7e35552bf9b5999de4fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709ff253f0be6ee2050bfc39a971ff0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9f50431ffcb44711a9d97bb7dd9ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31bf145afe39d1adb93898a277597f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a848713a74d989f99cc9d94f693bf68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9de2817898bee86caf0026951ead2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727004f742a469c8e74d80b8a160078e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215dd14e2ff57288d67fec29823e127168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac8b4d616121fa7fd44d9bbf645576169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9146b3ee390e2f8620124502916d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254441d14cf3fe0a1dc4b37ce6e69312171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb130c088c150a1639de167cf26bf1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe9b703bea130a33e3f6c629d6b20f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931a08f672dc9a70198ed7d9c8d57dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1710c7004eeb916106c0363eb2c54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e15cca7223d5515724340dc0a7c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03885e084eac05f8a2414965c940413177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f654e6e5fa8723642601ab137e9e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb2d4643e3d5a9b1de1fd904e513d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135af56a415cd5bf5dbebdef9f6c173180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb6a55a5f4c9f6f972f2e734b5a10f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068de5cf7c21475bc719b4ffd517a7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646824cf13473d00021d3df60ee59df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a5a2f746f5eda2027c6157b1ca00e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be374d9287b8606b5be9ef3a5157780a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1184abfdae08c53e3455386caa637e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995609f7a9991d90f935fdac7c49775187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9f06efe99fb684eaf04ce2da27098188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71861012cdec5e83a5451f1db55daf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54b3ad7f3a98c7edca6b1dc825da7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86569b5133041f04cb9d333ff769fc89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ca187192101696dcd0824b02386fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c151ca5ca53814711a9bf3aa63ad0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da150cd8b3ba9e15080d06d4ddb1676194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42509f0caeaee9309ad6a0c19130265195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3ed0a78622d3539c8952db27fe361196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac20e44a5debec0d9aab236c967db7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887c428894076a936ffae84d856498c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2b43fc79a05b366bc7d521afd48e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14530670031244a25f984cfa8aece54a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f120974bfbec226844682cb15193db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848550b61dd6292fe29bf8103623b319202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93198b81ed0143fd5369a4131b57052d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f26830fe5ce0b16823ccb214a8706204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae837e5aa8f147ce5af29d2c76186cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be257dc70bdd704187c2222dc37cd373206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdc8ff6ab7f8fc955dbb7ed62475e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6184fac9162695e6885d70333c64dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f309f2963c5d6163cf9d70a62783d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065ac7720d250295f445addd40d79e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595d4b99aa6998db6258c02024e7061211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6c1a1d46901e7e4ca161c6bbddfce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11280d42cc1c00c6c48bc6dc36a07927213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9138eb770256b78559b7effe46f551214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b616d8546c814d2ba697025624b691215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f2aeb0dfaa5ee40eb920ae05c320c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe97fe95064bb1adab9fdb58e5ca73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b6ce63b4dd81dfbd8cd7adf440414218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c49fe9a4fa93a5cc810b7e81f4fc3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b162edcd099f45541a029242888fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1fe7188e4373eea2cef42a20d1ffb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e616eb62886c7ad0393bed2e54347222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa773f911bcaae57df9bc6f0702e63e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c19c4a0abf6eeb75a306c8e7c7b9e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dac672f84a4caf08d1acb15a5cdedf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbfe5dbec1b211524397d24ec641b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549e83cd8324766e573e40d6381cdb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64c32d8c8e073d7e11507eb0173ee7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0433eee569356162c4906a27eb03f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bac4bc15fbf4df6b4c851a8cedfa08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4844e6fa7ae746641ac52467b440850231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39dc2a6d89f44d6daa7509627bcf49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebd63a79c67d50784f0ee263b8b019233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d212c924d44973b94eec3cbb22bf8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633ef684d6a268d0ef931a8e7b7d44f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0df84dcb6f026d414ca322d0ee0b2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeba8719c4c4ef49b32fd758124964237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d28c8173c96a7a83927d5c5beb6a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c28ab2143c4848f75f02e15be7125c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f25b078dc1273bfa7c7439809f49b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f51730097717b524fb3ec0e2a075a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b24bb4f0ea0e2b66b3bfd7e27e9736242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283d642102d521276dfba3b224b7403243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664a169971b5da0ef62203a3807f321244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1492e3537c2f4d16475a313f172bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e00c4078c6599cf2e3c00167370ffc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c381198e815774648a579f1552f38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf539e8019d4029aa296bad7c79800248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507b74fe7a0f71ceb551e047524edec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b1f310cc9ac06015b4a7d802fcfa7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ce337f34453ba1d92dad14d40b2f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db144a4e59244dae161f89c600b82e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381120242c6c4827a379f8a6a26d8533253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebdbd786aa40e4cb594fa97f74c8df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb004ecd24ee1fee592367fb80b3e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a62b46cdfc0bf24e69f4ca31451bb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c434ba11745996e9b60566dcdd8917257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a704cde3bb5070daec8eea86a5cd9df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a37d0c95a5aa169415ed7ace563984259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f9d2c8089c7395f1a9e62d8767913260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abaf4b7d6167116239df7d67087217261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd6acf8fba368b6b305ef141f1e7dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f26a20eb8460f973eb3917c59516e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f23e87c301728a3f9f4a8a8e541b90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f61eed39b466c61bede70195fa9fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e55690ec356750f761b409ca50260a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f2d8713e7d7df4cae3f040d80ca9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664f6a54d5885ec48c66dbbef6fedeb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e16c4dfdea65975ea2a29eefd4d32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc28fe82feb4a2e71cf8b904e69fb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566f80334a6db9e8325a3fddf60bc59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4a692a97b60b67af3fe2105b9281a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e23f4a03faeda85e3bc151ea5b405273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fd3c22c6e0d2be6129246322ac70c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03df88aa2373d1aebaf89b20b30b12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de731db94ea634ed849a69bd689eef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d96707fdb984424e2df157b9272fde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f60dcf2a2caf00e18df995f393b58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c18ab8e57ce35248100a389df2cce3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be7eb6b829cc45fd442487a3b95078280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bca45b392b30e72b408349c330c74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d58a117b1cea4dd0feb7bf36679dca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1d8fe31aeb674e1986f71bd92ab7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aab676bb6459a7689de6f2911722a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9728f23783ee496e4df47abfbe8aa6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b1e32f48f6a7ae8cb9a2aa4fbe158286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43a95d456e6f0b441a0de8da33fb0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00451bdc7c71b0f61877635d11d969c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2053e7c8b54603d62a81664d0a9762289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368139a4fa7728bd00b080ff9fe59e42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff47e4b6dee64ff876f1e2e7c778a73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5921e4c235ed69cc71c882be27fbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1730505d71853f263dca1d1c1e7b66c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf0932c31ad4c11763391a06edd796294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b5dfae6d35ffc342911354751f58d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5817fb66a3b453a407a67c7de7688e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df90430ca77647860326c2c895a3a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15fdab3e2d88978a8d08afd612065298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0026c321d597d506ccb7bed374bcd39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa25e6b65f737d302356e75e2802f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bda9f34abc94d7e9b5992aa6d5428b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3b60dc0309472f320241a243a4f98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5882558444612b55c08537dcfe86b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5752d66298770865ecb1022ec4582304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b24f8cb1e315a7f4446c01dcf91c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92899130fb3a8aee2c8ab3522bf3b891306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb64826d31cadbdd0c21343fd29a519307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac76f81a454887db4ec00a567b6912c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf47627af3410c8ee4d3139f28db18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d02b9347c8ec2d4a18b1b4bb0c86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6a1c60849b79b471adafe3c550fec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a24e0a1113661fad8d13881d10df04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5523e29c8a31fcea5a77cc5b51114313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eb26635d607f797185b3fb97e2bd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe91c11c91020c2aaaf4fd026a9db6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12165dff855b1705bf3052a83cf53be0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a163d80030e549e0fac6611980282317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee0619a94d549509275f01879774fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee7b4edf74899477992c34ca995125319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab90fcd9670148359371f3d8d91e8f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc302cb762575dc0958202b184d4fdd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e01f84d0413537f285389eaa73dbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668cd0289337ce981a6894ddeaecd5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503b6fbbfeef9982ba3ec40d8680dc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b33c2c486fdc3a6d1d00a90699b4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6d43eacff4c13946c6ea3a74f20a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9b674eb23d1e0ea330bea03dd41dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fefdaa34874cc3405b40f2fd01e16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d11f54c8cc295f14b3e84f64635c2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abb7c44fbec9ff8d76df8fc2f617b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ea30999774205fc044b4e8148a602331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf39c9bb3e815736f50a6a021592441332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee835a1625818b3b6924bacab9b2eda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c482aac62b6cc7c317e8f71189b91c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d258e28e7695e6cba3bfe2f38c4f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4d1844d1cf126d35061cd53dd4b5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a4512eb334cbae4d87a23fc8d99d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9596c759ee825d8ccfc50f89a14fe8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7378b2ff7dcfcc265af4284e6ff66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376e0f64717127b8fec9ca03255cd62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfdb6f803304d8d251f68ce139acd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6beddb20a3da286bb6507435e31117342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baafc22ba31873a5c7f574850b6572343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bbf075927ae289a09d81c4786ebea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223957766f9b5acd4e09f041975aa5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c5aecb2948ecd0c75bbf04e416b79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e033e37f9d706dcbb0a46b5d5a231347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b626d66f6039cb76c2cb199bb78d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee18f7c00671cf20e7ded5cb159373349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f1be5183f7a9ce2ddd2c059a17de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23a807a14f105932e5db39c91cf6a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7c470f2e9840ac52031e2b367b81a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf6d09b772222285e67dcafe3e201e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dde242d5ca35f4df947c71da7f6dc5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7650af45a9783e1749ef6e823f7b376355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c21ff7759fb988ae343a9b7e22388b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de22f3155a224074719ad036f40040b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2debc0e8cd304e152a10493a4b2a52c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebace1d22abf4e3479bede10028dfc6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb7325f4d627a5054de03b0c6aeec8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d78fec347b4b22ad068c1d5761f7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d03c076d75728e7934344286283722362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d5d70a4b8673f8b736192d198d6e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea99a85bbe59137b33204102203f9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f7e02613b013a78ea32a5924361c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec9551d44e22fc813b607049a9137c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd34ecceace9097d6130177ffbaf247367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d953e470b2fe0409a611f3b5cffae0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804ff7199c86ca588704b7e97bd5ba2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fcc122861a3d765c9d60419d6982c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc00040c150361832da80cddb2622d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faafbc7aa71cbe810a891e4b0e942a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecda40d550468f6d025ee1be9cf42d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f99edb4e160bb375442c69cc86f23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc85398a5b1341702343c4ed83cedd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c6a8faa7fa958ed5e6dd29354b37d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4329f1d8ac8b47417db13ab281f7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8239b5d320e79a4be7aaf092d6c26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eafa14426b49c8c41f2dfde1b5a2f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57432a59aaeb0730a96e6552dccf56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ee1c2e921b8465b48fb0d40f5fe8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f503c4d34b60673e09f0bc0f9cb16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ef8af2bb975a50594b6442dce7d6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718444fc322b8575896105c933037eb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb27e3ae9653897996dd5381ff3375385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbd7302daa3498008b67985471d6e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19202e4b48b38c0518149cd78aad93ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b255b497df7bd1e1671f0e424d3087388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6050fbaf110b3b58b7e21fd78e91ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b101adb5bb1cebe06d1d7793c82dce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed721d8ad3a529cc50a2f634d52ab3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501527b1eae10abf9421f28eacda2fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532404bfbcdfa21f1fa815a42356ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab7cd01ae131efedcc2b1b4defd4ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aa2a1aa0e18052d7dadd08eb685fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d9956aa777daf9b6cd31fb6bdffdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0c3329b16726ebc2ffbc91272d29f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812407bd51f78901ae290e2c1a1bc81c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb909709b3f473255205a202ad7e7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cb677049a8ad7a6a83cc304b422ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ccd396dbb4b40f048ed3c45edcb43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224e867ee019f262008d9849ee9169d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50af6ca54599840667720503412c7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11117731f14b133bde32dd79222dc683404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cc0802c5a9dc534f7706534e34ca3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b8ab21468e48beea02abc82a2d98e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98e82591568064fd08d22c40e8a993407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0427d014e8fd5a980545a7cabebfa1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e48e5d17872acb1883b68ac0db1d68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d8dd6a907c1b9e5646ff1e5738f50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63bbc16f0fff72251e8d49ddf90ced411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad71d9f25e9a0380b61b14bdaaa0603412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9133ae835038e663a96a87ef64c2df7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a99033872293a370003c2111e03ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73505b43fd8c9d5abd9a66edbcd3f3e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e609340ccd689c558438c2f5ded9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d10b74cac3082d08b8287b8325093417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d9b97e2ea2f295af4de9036551f17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf013e681f7608f8df9dd19a02651bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b902518fe9c8db7ef5587a6d85c6e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6036edcf140bcf5c8cb384d76e6c76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b4fe004f2db239c11ba6aaa79bed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f6365006a0276448918c023d3be51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43041942960a4e145a38e144e3ea91ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af0d72a3be9e43c324231af7f44f56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a631a7413d588c0a493e7202309468a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42660102ef326b78fe4062af56eca8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d2a1a92af5dfb03f50d0aef7c8acd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fa18784b12263edaf01352c33c07e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc48e2de25e43f9c87c543309f1fc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72328baa264b640b8b88467cff561e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86707b2ce5adfd99f1e5e0cd753a05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096f3d716eb05014af2b41218ce2649433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44670b8dc79a23dfdd166d2e730c1a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2790b355e1df84361c79fec2a92e2aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad196372e8792fd1be7df4fc0be9d83e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285c6b8f5caacf96c719956bdd7d260437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397ab5268ff7678921a53824e353ccb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a8ca27ba6bf43b821b6a5c8d86c98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718623b8528393d33a2690b35e69a60e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a12d92dd2d3955a1382f422ea523f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225767250babb167c3751103687f0af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3959d7859a89db2b59574d727e423443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548761f0504f7e0031cfe4cb59a2b21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04651a941532e40bfe01d4d3b937512445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760913610999571cba1fa2ba8810f83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcc514f6ce03ee8ae08be030a354ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24d5da0314e6aa82f6980df21118c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f8b7101be3a7a4562a77b00eca852449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4fea79350ecf0501b374c92f8f954450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0f10f79e9acc85f864ef6087c3832451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8402ae57a52b90eadc4c8a4a85145a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2580949386160af4d536c12a8bd59c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64421448572b75b486b667f72ccc2b9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872c7fb28eb2b77757409931ad3b6d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b28680b116ba788021c07b5ce2ae2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628557a5326374d27890c238339a05c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92343896281a32daef3219b39008ab7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5a95346d841cea920c1db36af618b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151f762bbaf9575683278ddde0a3178460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9317e922ebd9f6711a2e0b73fa70ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fefbc7c482e27e59b9916b7b8b15c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4e80a9de768d8c467491d28ea4b64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b60d4e9be52e07e3b4a37f08a6fab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca6d69e58b84f22814aec20c33b079465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f5d3005c88f7ab0c9d61e1504a421466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20964f78bc17b5cb76ecbfcd2afefa24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7de75ea0557fa7da337aa2b675b25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d475d01c69a2626a9b3a583a145d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b0d4726c6f0c8053dcdd4e784939c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582721547bbb48b00866dfe745796620471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7fe5dad8e727cd215ff28645477d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27353ddc82fc55330ae1f41248bd7cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21915ff7b20eb59fbcdd396a37cc9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25f367284d7383253e6f78eec00b0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d706d880f96b1c7346e2e2c87178a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40783117da52bd9138e777cc282abc29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0fb6bc67f8084255010bca1a98609478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbe185471bd3202424b05405bbcdcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392427f6544cb45fbb1efff04c8e6a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251d779f39549f1c8cdb1b58dd685b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34fcefd792d5341cded52a16717d63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd08667976808930bf8ee7f69dd7be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3c812a81e1861a80d89f9eea5eca3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3448b39bc5796072c3d7ca9fd6c867485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d3d1c588d8ad953858e497ec55e75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16104ec51013d7ad52d3f1808ce3ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc60010d6405a2cc7bba60a66f2505488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b570a56f296bdce28cf95b9965cc974489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61991f2fc4b7ed05ac1653b20728c7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452782e57d4356ce43392fd1b271801491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652c34b1c18baec3176e95020285ca8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fc992e19f79dc8d6c51c7c76cf0f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e834249da95ef27d932323d949ed04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768888a86e3538c0f94f568be7ba004495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c07f60c05367b0b06486ed6b6c4a16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54478c62d07dfb440b2dd6251a4fe7fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264a97a0b0c70c4fa6b572ef5a316f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937ce0f47ef4208d9de6cde11d02d61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf4ef8366cb5d7bc86a890c2423f24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eb68aaf581607523b6fd503fc49ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781f4345ce46d4ce6707aaf405dbb9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc30f33ac8acd11f001e1c1788ff70d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2d8b219c7dc3a6baa2cd42d17a0b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba32448a2e90873f3bed7d0ae881253505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b59709a8da83756ca7a45f04036ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a40d02d9de0df337a4557385b3c66a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f4ec66a167234baa308442fa0400d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d730a472f573e312df92ca51dd20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685e60f7a38f5a7e15915aeb6611edb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0609635be746f87427ee881fb65a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13c89215201ee337f04a772756f9df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbcfbd9b1881d38b4e74b5fe57a417513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446bb48b347949236e69ab6f53656da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b44850eed287190aab57f5e94deb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10316735b8cbb611f7bfc1e1d1b648f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33e49aa93d54c01d3bb0808ed31791517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa0fe7e9eefacf74ec003499d59f42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806851ed3047e96c122a63b186daab2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8170b74ea95e3e06231e460be94589520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a89311dfe7a65e5e1d781a5a03636521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faa2ccf514550d5b0e86287c14823e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893638759abf9e9f98ec166e2e9c469523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d2bddf93a466043314de42a7e22b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d91892a75a9d7884ae2d1f809631f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb3ab17ccbc7ca557e57fd937a5d47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc515462b5c129fbd413eda98b441f4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ded0446c3023de713e64236c92d22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686cbe8d081d5dbf305a5fad5431173529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b0c00df2f1da58453c500810171dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2dde4a450dbec8894cb336a8f6f88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14700a6f88053a22384e66142d7c68b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2035e66172fd4b0dbcd97ab141ab76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e841e003e2f4c28c0e3c27d88bf9ca4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd2cd6c2a3703664964684160cdfc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df7abb20797a7da8a605ef919c197f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9565fea4294cb2ee58c0500ddf97d4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20878906ed50546726c483da28e61e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1b5d376b25d89006d60cfe6db7dab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a955e6586461abdf84ba9f1998c3c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc2d6dec893a13f88eab8dc5a65d83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e45db23661d1627579f8852beb9a89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b11c6372cad837aa63866f67f4e6fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a130baa7468460ef93bd16ed84011d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f09947d1528e1c91ba15eafcf205e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae74c5d97ef822d28da1fbc5f6ba859546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975430455e4f455cbcaf7e863082d57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf9edc36110f75180ca41016233626548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671d86128a276abe79a39380e00048c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5baf45432f7e222832e3a2713ab231550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3d55d5c83898ec73f00ba3053de19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f399182a4b7e8a4ba6212a3a66d7fa3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab1c8d5068326e6d24b9f0d4314221553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751eee4b03f0c6030a5d79d31e2ef6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab69b2e6b284246aeb886debe0be874555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dccc4fb3bcbb407de0caabbc012f02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fec502937c96bd7db71348b3ec62f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be4d05213b566a0ec01fa56a63a8ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f38eff7df836123228ddcaadc48af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d399ec5229b8e390445f862069d2d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc0fc7eddfba678b3402c877a39a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e50d7f781813cb3846038b82fe7991562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751bbdbf96416e1a4ff0756e1486451563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16d1e6b07552a2a65bff904b4ae9b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf4342cffc7472a4916197e25cee4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90c8e6f585362245a8538cc7d77109566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5131817d6cad09a7aa6f8af8a4e3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872c0521947d653a6cc70e683cab9ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c19017f1a50015c3e1738b714a633569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec460a8b0e130cb17034ca53063bd7f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf8793ac8808312059e795feb590be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005115f528babb4d58e845a963de05e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78398a95ad74f31a5241557bf66b20e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073f5d472123a26b28f7469e33ad1ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a45342a8beff1a57c0e347921c4df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aacd2574a71d7363e54863a75fd35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767a923a02542c989aef84f447c10fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f466950cf6d0c4fb83ec2ff1e1a3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eee78d3def988391ad24883e1698cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aa9396dfafdb8b843065ba6ab62f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c6e9f7adc954e0aa7c1bb20f24398581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd7187ca4cd22e4d5e23f5d848debd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6c77c7a4e4808263079c80ca67ec4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba8b2a4cb6530a6112256ab196cb50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992f06c11aba6c27e3bcd57a721fbc3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2cfdc36eb1add405dc5e2d64331e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4ea25e2786406c0fb79bc1d6cf819587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd9ee381bf876f7e86dc1c75506943588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d754c7923717f459c6df81588fdbc03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7313622ecad6f7a8f57a0dd7ff4b572590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44223a97c5a38514680e3e1c70b3508b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d5cf6be0612bf540654d8bc27855e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2386daa02259a2f919175a277f0b1b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b779e81d035810eb54cac776066e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f97ba5363985d6f43f0ce91dc3badd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc903656cdc758f7d808b8ef72725845596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c1c49a7dec139abf5823fe7648633597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb07ad822175c885c4d8c8b14fc93a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1961daff11059fab8b033a09242e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9f7a891691c8aac946931d072d974600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9af0a8c42817454f4b72c62ce5634601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eec047dac51a052c96dd07ff9f646c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3a79d276915ea06592243f454dae6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc587c3f8b5d74cbfbdbd4e11b8e14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286e6953b192cf3c0fc9ded19b27f7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cba2e314f54a8b556d8c394b722ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6df442fe1e127a4d523973389239b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567583393ee1b476a94bd30482d70db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a6dc9e73027eb016ff6e8f13df24d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f393dcdae09af5958572805651913610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632a5162be331e8c732b5a76c18bf47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bf2c5bcf456bb9486dba4a68fc8f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a4e1243c7be6f1c668a96525d56d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f72171a2d44d9ab600577a2a57e7e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ff4d6a900961b81f9ce859880bc76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b24b29ec81926e429cd0e8966bf45e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756ec94cae4c405b4201df30aef3d5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bf02505a5d2f44437c7fa87718c55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6c3fcbc5bf20e92038d39651467dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a77119a01e009dc87ba3502f5f2bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6d084abbda033e0de31fc1a500df2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d999c3cfc353aa57201147f6cb7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cfdbfdcebb13802d8d84c7f385682623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f630347fff2a7fcb9a126c76f3c7f6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f453702349d2a03096ad379af1dc120625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee07bfb0f1db2da442d6613a55ce18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7b262dc112dac7a1a2e3394f23315627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dc4998a9fb7598a65eccc0963d2ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61845f9947a3a0cf52a44419cada97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f87d22965012b070e8722903abd58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec17c3c49ca347575f011786e43276631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a310e252a2e98be8e9ad1bd412ab9c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337968a284415c056199d77b2f46454a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b32a822318653644c35f08a84780c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c5dd368791aa6468d911aefd4f024635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb8fe6d802d82a3983ceaaba4f48b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc843c69614a736fc1001aa85dbbaf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad62a35b559a1ad2c46257d379d676c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf403fc59a90be9595d38f5a2a73752639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff766a69e55af5c9752f4869482e98a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9e821b4ebb2aac42466a4cb568188641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361dd6ef1974247ceadcb8d6c525e6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc1aafa73f3a8b4d52b77e9f95c837643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659cb11b8b90f1c23461fd5f65b23a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edbae3a656fe121105eb41e9223c85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae527bd81cca0487187218df925751646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d566f4ed079ad9157fa28c48fc37d0d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c55ca2b5c0347e119da7666b37e27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbeb97a5d1b96174f821a4f4a999b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d0e6e5e97ac9b64c23a8800258c9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf5010b225448eb9ff17cfa029c65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce95f4427924d5bf996ca660db446b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a693ddac2bdd59fbb01af69e50205b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84cbf11abb7c1dda55c820602acb64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b33f8413629616512fae7e3d76489a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80495f3803306c8bca5d068129c3063b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb6255ddfc4f484ef522bb13e7956a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba475e97a13c9b585b8a5ddf3a9e33e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f0a34efeead34b25015e8f13e6f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116906f396aed174b35d096f3226ad49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1b63970ebfab9dacfa178178b03b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662aafa3d67ed13ffe4612fd5e64bd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955c3f9b672663c3471264442c28b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91a6f31cad70c736bfb4f69bda3b59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4fe5b9645e6ed1d398fb0bf738c1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f7974f5e7bfa30bfe0d083da70ef9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771d791deafd766c4a3f8f4eceb6b35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391160a55d91b1b4dd5a0e332e2ebb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69560bf7631b44d4838e07275d1909bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0001fe060127926b852c611737a312c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55d18a47e19af7bd59281799341bd8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d419758d9232e10054483d64331f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa975ae82e605f48c93b1ca8aadc0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d28ea68960c3b46881875b58ed4f8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e9a8e62b67b952e6de7a0b66c329b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0783590e1d869b6ae287020935d76f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04162449bc9391197484d5d6781bc09d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370bf3f8277faa46a1421dc9ccfbe87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea198ff08153dbedde1b159ceb9b7f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d015c5d1afd05a379b3deffa8bfec16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe828dcc580489f9508141d2ea07b18f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578731b270510f5d078bc9255e359f83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b265d45497475ecdc708e068ae991683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64e332376085e364a0e54252c77ca1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f89ffaae0485743ee22e0f25ebd73f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe52c033b14ed3a74af3166fa4aee6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d89512661583fc4df5a76c613002c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56098a8156d235e416e01e886b0aaff8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c739878e6d38e7db25751846f72399689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094dccebc64a532353ef71de18b0ef4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2197f0554c20211bb184c090d3c38ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b8836a4514738910240a2f9773490692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561a74134d176baf3cc12268caeaa14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd255d8bc75beca4e36f3e339d985a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978929042b81412d7b1bd94e6c17e70d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9400ab21564963977507d9544d7b067696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c62f08b137038cfb69d7ef159b56f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c90bd566c0397b2aab96f361a67f89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd545827f3ce847fcdb8106ebad87b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f9029b1368e607eed25090e49b115700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8893d69403ddc5cb7acc6d3d818610701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfe91dcdabef79e04b685b75b92628702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b8d5e4eeea4cb838fa986dad6aa9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c31c2cadefb9027019327aaa2e5bcf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6f187a78433806963b012f2ba3c29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50eca08bae59a2a84a1204460aa262706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632d8e609feaa2da38fdcd61aeab333707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e2c678931a14fd38c3816f22e2b08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40efd5853f8e8b087cb7ea799d4c32e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd9e4467be585ab3f4aa4b9f8862c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871ded672c8ee3d51e32ff8a886eba3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a231b3828ffb7192bf484b39569c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0249cd36a40e7692f86ab3bebeea4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724babb43edd267544257d4dd8cf7c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ddd41c20642ade6a8004ffeef17fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcec245d4c76fe6918ea2d05fee39f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c597e0f2d02db9bc9008c2e221d3c77717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e216b0df2ae76385fe9b097b57d771718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6514b86da56000cbc7ad202f331b8d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da21135862ee5b5244b91743754dc3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac639023fef0941d54e8a462be04d783721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a88b558b4716a77c88e8e7343e33b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c132e2e93fdba81a02365efa1070d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d671466da9121f3f8b159e0a9d06e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a713da2b1a5509af8da0bc01627afd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c022bdadac70f11ebb6e61783b1d11e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656137079ab4bbccea746c31261770a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8e9467d80c714dd1f21c91c222014728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ee19fe9ed9cab2968fa59a403904729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bebca899f55a764bd36baa4c1e601f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97516553202f19385d4b4cf58b961f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e64f05d75e6f46734575daa7f5522732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb4b8e050885c596936dfb50a7767c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe57ea51e5b361894c4e5c3b0c7ccdd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbc90983121f8be7e1f0ccaefeefaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25f2219999378eea45f9d40ddf8ded736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935531d32e68e7da2bc4bfb9f042e75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d49f4c45ca9ea0480097b6b1ddbf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d538b7289fdc1f4444cfe780baa345739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0c8977ec384074fab7f76d5469da6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c97908d5ca87eedea77e013ea3880741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1718d4c61bd997405b0937bff0a9577742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5477b14eb40936c1abad1223c7eb85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4e2f3cbf382dd229160617e53740f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974c41306d020a6287ada8af730b72b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008cfa4f2b6960e8312c3ffac94111a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be145c09c02fc86af9e980cc3c71b49d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ccdbcba90cb7d0c01878279e1f1b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dd4b09a0fee8ae2ba5d444667c6a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb480b77936ac3445bb86da58104be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be63db0463db354d65b4836df027e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb031d792fa30f5c66d8eb0bf225f2c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133bb5efa35fc0b0c58e3204c62e1f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46f920a00f18170ea6dbb4355e4abe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f5588296fd6ca1df0613d3c43d846755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635fa3101fbcf75481c86f9f819bfc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42426af5b771d1e56091fcdcf8a7ed4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1bf0c047a6a40afa92ae18b49a6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411c34c3180745d80ba44e82c25b1da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de1f672519cd5d6c7c70da5cff6d63760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70babfcef05498632e7d7d65d781cad1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668cb6473203e56051dc5bf5c8d4729762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f51ecddaba9d400e2c199ca2f3bb34763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936bf44aad01b5a6cd99562378eb0f8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fc12a3121f6f8b5a5ae8e1f8077b0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47e6bee5ee692fe3ddf47879ff0332766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a0f9d769eff9707f8d343b28b0b48767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98ee34f41302f314a7f319b80fb411768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2bbaf0274f4019ef38c74a1bf8615769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea7e25275b60397fd87eeb8fc25745770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4698b04ebc49795dc202240bfc0df771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df5f9d8111c32568ee22e035d76bcc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb21416153ec767fcac8d38654c7b50773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65447148ac9a49f632d1227da86300774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e01df53993ae6b2db6173a5bfcc49775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383b2392315d4753cf584e96001fc27776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facee67346e4a4a19e4b61b9b5ecff0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7bf4760a9de1345b7873950214b0a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d1440a72d96804c5a9362bac11a4e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422c98efe246aa4ffa0d8dd027fcda9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a16d0d393f6f5a2aff256645f28c8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9780e752d7831858f1063730577dfbb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f0447d9a855c869fe15faeba34990783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17d6eb8b10bb69d389c597a819b0c2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9818c78ce833bd8767038dc988720b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995288fa11f1cc48d1e5246f3d35e20b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c3a5c620aca9b0bf51170fb07050d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ce92b1008d8f5790aaa9eb075e85c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3aa2fe6c78217c79cdfd90be2fc88789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faffb5671ce7e10d765a025b360426790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844b641d97e8a48e6135c4bad414a34791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668e1ac35a2d4c9a1884e96253dd7be792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88fec628d70f753c7b64d0cee48ef793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37d05f353ba7be5ab6875332be05d7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d726349fc9eb8efc7da19809b27a0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c11b388b8f3fba2b8ba2b02bc4fb9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21caabc4d2176b3487b7040b5aa71a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d3b9486220486d34c2fdbd2f95510798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba068eb56f0bb0a4cf1e5c1bebc15c7d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa268cbde7a1caafa70029f5227839800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c023c73c687e0ccc1c88657b06e65801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ec6ef64a89a18281846f6cd39d0dc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27cdd142d6ef7370042fdc5ffb6d81803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9131589a1a3b23e49d934a95c978fc6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa984409cb3d5fe910eed1a87333260805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51c8f867ae4e49bb3020bb1c36c814806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb0bd18cfc20a3751d32c52ed78457807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318a04248a0335ed913b984da75d348808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f0c6c359a4bcec8ce88d1a9051bf4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f761a2554a22c4b962c9b2f1c6793810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c2ee936b5031c1ce7e5bb15adf3c1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5ec23116ab5596a8ea1e013099ec3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74d14be4ae823ada3fd6af646aeabb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d52074af1a705e2813871ed8bf1c0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddc266fdd49c972929064f735b2cb2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22226ee6f03d9e63dd97bb70d78c115816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482feb35a7de92da7bacc0e5070aaac817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f535e5764fb963b0c352e8346e8b4d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47df2f2d3948796dcf919a2a468168819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139861fd11e6dc44b8123bbd8f70749820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcfaa583aa50a4894ce0600ddade80821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e47dfab48d3a61f8bea7f515d8365822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f54715fb954fb23e7a360840ddd694823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6180509913df85bcf282f88fdf439824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4173fec0b8eb7a8c954057bdb431fc6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0f8ea154e21c25d1c505e9f8d2453826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f161b226bde4fad9ff82efcb765c6b9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e017b2283ba28248e5cc01149f2f0c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f22f8a8cdb82d00b674dda6c70ad92829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36fdd2f4dcc3ced3194ff2b1470b98830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07037d27ebbd7aee8f3303e1c705da79831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb470b0305b5e10061f6dae3efe941f7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03135858e46c4abc739a8ee343239653833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98721a31feacabd1987b66b85e8a15834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7563a3ee0f525c4c0e7208a21f9a9c1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718ec5a9bdb818df425c2e834f3e398836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01983656e344429f0eab253815017d17837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bee1c02250d08af64e5eb43d57910838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0d4d8ad15b34de9e452f9b6617c1d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f11fa70a591ddd5014880976bb4d9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb2b27131ad53726bafe127054610d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f22b9b3d92064212cd410cc1ede86842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d6ce3e0572f6ce84b7039d7aeabbe843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff69f085aff7856a75e5b059660b6c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcf03e5b7134719a350dc94ee94eb5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b661a26b7db04cd8d39f16ac0369c5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aa537a1cec3cec752110db6df26ce847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205b7350acce1e725c4759c7def6c20848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d84903b520891934a8719fd3da6784849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdbc659de247523ad771d7b1374100850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d0221fae32d3de1196c448a4b7a50851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb458deb0a801159ff45a3373d2b18e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cb4434ab3ded75868552bde89f260853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceca2b59f4cc2df6f77aa5383bfa7d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fa74612e898f90e79dc6418ccc224855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8729d92c4d07d1e674510b179ed57856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b82f8638cbbbbf3e0e95f22d17d854857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca38bf8eb54682380a9f9a1c05cc59858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1842cdeef248ff9929d290dacdfa482859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919c3005773981c999477f3e9b2cf15860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3926e50d5d0526e3a1b3a192511995f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea22fe7f879635e542345c047180fc7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786ea95577ef5c5801b5b02ba37e490863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd98e62c1db049c7533f9997cf9969864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f94d188096c43b9f7be0517c69d86865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfcc3682a00e2bb601cd0727bee161866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb914763de5f846840a97b8685342067867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1d768819e19bbe82f88519083aa13868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a504f783cec74bb231d9c2b7687bf5d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bb997398db6edd1488d82529590f4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ce4aadeef6f6e74b80b8049846e01871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34408193ef2cb354ebecb6f4458bec872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec6cf609e2158162777aaf2a7cb3a2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5acb9c9520e8b6ed8e9db26392bc7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cc2ac189e7f553ec7f77423f9e522875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b9979cc1ccd68e19bcdde89c10b16876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964121ac0829de35d233c1d99a1171fb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2a89fe389915da21dc2d7fc9df4fe878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d555febf4dfc7bd22721756921b55879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ee184bfe0bf7b83bb9f40ae4c4522880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561036afb8b4139131e0a9b6e18fa31e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6af37753bd5a4c36a8756793cf839a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c868695e8a7beea7130840fc008e8b9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18239eac9f4d8c652fd4e1304177626884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6c089ca4cf56b252abe15b5781141885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696677aa9b527f288433398f1aecc083886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c07cc47722ef3109872856f76bfbde887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087412e505afccd830e927f39dea71c4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6ee72d506d7591b54d8b22afb5885889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89614e74a96610c5b885e49c6154c23890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44c11aa9d35c9027a7635f25d48d79891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862077bbf3dc8032f2a8c5611c896b9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226f63bf891058d095a4f7db8fe4db8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157b231850b32dd08bbdc7ed376bd53894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bad27d1d596e8a83dd7d97a001e38895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61cb22081c1fde2e2d2dca2efad843896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad48df2fb9d292d1a716b08aec17cb9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2d7a2bfd31c6b3c1012b3b907d038898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd304231cfdd285966102a6910a7fa899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ae5996c7cc7e56117fe4cbc58c040900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1012a8b9949e315374675bab0c86c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7ca19c757f05cb60a95bf94072317902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07560f45b30649b826dbe2dfcd886488903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aee2cf9eb048cb9549cbb37b7b8e2c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24973c7d40e55f54342ce55785033e5d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8169df8eaf06f5b2543ee50a8ef5c4d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e568de983df795e220c65b2809cb27907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be86973cffda94b4ada35ee049425ab908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523c92a3f5e3ca77e4c7aaf29a86a5f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f6e21611ad1b8348e8341433688bf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452d84f227d53b637e5ad5c9cf798ae911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886446130c4c10dd596e4745b31127cb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c844a9e95b9bb28d50a307365033913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c47fc0cf8894154c1361e8eff2405b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eda8789f52e45ea9c025bb26a66a7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a61464885602ba6ae8b4debb2b86c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfe819654133986490d191497485c1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a76b6aaac6c8110ae534653989e56c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb3c0ee659863e9c2662febde4a982919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a94d2d4cd4fd2d11e55af47534185920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cd64d70c008919b75c5d5db97d1d1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da67b70e4b9b6014b6330ad83485176922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f28429b9448586ef1d5b2393bfdf5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbf3421a6b2fe39f4e5d2435a0d495924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401f94690e9fb7d548a618329d7c41e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a6ee35783f9f2b4015ee344aca772926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6896b0bff671b5df497f9ffdaf08ec927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d151558673b33dff1f3e3a18aa1be7f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2647e8dc8f613908d982c0338f9b7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e918066c1f8d694dac86559795058930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a0f36b06923a93c929de2faa7d34931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c36ff987bc7eb9033baebce7477c5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda42a351803e785a9966bd4ae27719f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a0ed4839332c471531d3a6c17d565934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736cd0609a98ccbdde1e613fb3c548f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07a69d0e7acfcbd0e52aa5441bdb6b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855ec8a245ba00221b8a71acfd1948e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b082c142d8e98e63eaeaaef2a10c9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15474e64abba646f8cbfcd57f9be5b3d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c958ea9e0a2b6d084026dce8ff69a30940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bf8adc9f2d5bb64d6b09100c076bd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cc452270c679468f488e3e8ce850d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfb41ad3d2089b459229256ca990f9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bf703adc5201ee0fd1c3597f50f4c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f8b4f2e2a6c1bfc5758f9aa6c806b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe55c591907e7c043136e18ae00692946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c0ee389eb618c48a8fb51397500b2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058610178a108fc75f3ce8769400e9c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0e75642e5328d4118aa223d4ec55e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7ac3fc811912d461535044de54abe950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f89f65f765772064c01bcdfa2088951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771acc30a9156a5909b25f8754e0fa45952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a333a04bab4fd7d26f8a0b093f0d88953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa338b5c33937b61c908e6cf3445a8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0253cceb1c945de822c73d32dff5f3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed969d2ba102acf1815cb8490f34b4cf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e290e97ce69c087950edff54c74cd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879531667df29be7df0ce4ef1363fe2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12060a6546738e66f417bb37aeb0570e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e0b2c6f2fd54c177cad3f0cfa94f4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d786311fd597e8f2004bef04f892c21961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf549acc48d527cf7e68562f6ceccf3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483c716b161f4135a940a29167ab706963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcb033b747c3b4064cce34e26e2312964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cf1d88f8c294de9a7761f65cca97c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82f5b5949c4fbe2c060f4a296cbf58966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843a88ce3be6160ee2b7335fe68853c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3932a87439a31f959a0d480e7e0b2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674efb7d83a5e3907919df6296befeaa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60572ea17f8edb9a3dc44eb4b162fa970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d75f00ebacacb66676397fbec4543971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660c6bf11fe04795f8b7dcce790bf2f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde00499c6c7ef178b8c16ab5c47176973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf4fdbe445519f3c39043b5302129f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9a8e7656f447d8e063c939c9a01c9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab672f5757a7a106794a92aad430e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0334c2e57ce37e7d12efc24ad12de6c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecfe7dc51b2742a4748cf8249455481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b353f0fcbe6b6764fce1b05319d68102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6119f88f2a99ea34d15b81d8996023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844d48a611e8ac422dbf8e37ed0ef004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5091afd907ed51b80756fcd145583805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e9a954ccb950090b6e764296279a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcfe0907b2fe39ec5d5afe6ab81be77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99648e6eaa8ba97354c77e9d30c49b868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8881b4d68ccaa2f8388f300c616d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adbc2eac2539cb7b0b6001a37b171910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6941aa1e698151d7fdd44705ec314b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b32623c6b42b3a5cc0285b4b2f3b4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcaf4e351b35696174f0151a06d4b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8247637c54da0dd7f0fb851a5fc62314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5954bf406178437b97789a366f74cc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e2a4e42919d730920b18008c1bc4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b81a714c12c525229d12d04c5fc24b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9147c1a84cc358e3af5e25fead726c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd09bdbce46852bd073e957cc8e702419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c0e19fdaefca2a531221fb7b97ee720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec40d0d8c115caf0afe610207dc414121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1965e9e784895f7c40c8e732af9cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee878b809b8c6560eba4e14ba5cfd7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108c2a6ad168a19534d0091bfb6617a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048dee130563b348d2ede157798714225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d9baa5cbb22bfd22067d307c6d87c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c59482eda63ae24c05f5ed055775b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a4c170081c0a4988aacfabe17f76b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4d7fd07afc2413e7b8f634133bba329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83500b992658c7adbcc7571d27d90ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4aa4fc2c2ffff0bc3ffa17f0a976f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f38935b7990b6a712e52944f1d9e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583a3e9b8948483d440e49e692bec4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135a64c98c7255a0a1a1cfc0cca400234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95540df8f526ad7b3496aae2c046fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d0c3ec35f347ade96bc9c7e3bc8bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafebeb37a45bb4ca4c15a71fbb4386e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcc84dc0fe372f5a7cbba66bb2665c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d94043d7622c2dc586a18a855aa7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e726e11cf592888b5153af3fd212ee940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdccf1980700e7a197d63dd73fd51341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86e6ea08ee17681d4a87125972f9b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73781bdfcdbe9eade3e428d472ca6fcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbd7ec48160be1737d3f65b843e77c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc004ab8e8561acf268d6a42b4ff1fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b189c9d86e8aa9cbc48e8fb5cb667f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d8b0689d2586a0b3b209fa69c24eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f72672a8cc7abda3d5f12e5a9a7e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9967e223285af34365354a096b81ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921f52ae7ec6093d603696b9c20fad050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46491638ffa02a549a68d4c87cacbfc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f9e9858a1e4bcd84e309a31332f2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9e039bc8bad045c8b8bb0a179336253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544060353811b767070b0c9a90d7f9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a9452862b0e9d40c415b25414566d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ea697acba32798188db0f3f08c7d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c64e04a35563e26eeed6df0aa9968557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd903077c7a506b0545b258b33ed2e0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a334b15ed765ec73c96725f54193a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e61dc26f1334b9dd8c3b6f402ca67060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b2e0b91c1236e4fc64786fa7e5b1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017a2726baa4e8f57c86c24fdeb667a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df83e6d39dcf0c51654240239d7f8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232e21f1ab0ad2e5d93195093c3e5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b73c04e3092bd5913357aeb246111a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112e0a27e4ed735d647decd4120e33466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0923a7bf8f560d2dc9de892b67fa1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e54f152977346f1199e4768b256bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3043d632db3c2de8fd8b68c70ea59c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41ec013d7cb6c5562d8ca7b61729ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295e79630b9502903447e22a343741d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243210a084901cde69f10f15652a00472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda7808b3d706a8102b89d890b3789273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e13ef33c1710e5050b7e21c53685f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e3607c177718e9bd017e4df00ba5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cc19b4529efb2763291c75961c21576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837107f8d30b5cea36cad801c378fa077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcdc3f8e0108e3516939a85af9b48c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198ae9e211eb182ffc92aa6954fa19c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78f1b89a4efb0f7ee26598633209a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca724fdbd7763ba0166eff0803670781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c8235192eb3c13c591fa6cb973ea682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c99ab465b7e894cbe0be91d022c4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d68425bf3b391109e7479ac230a8cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6de46d2ac2c2a2ba43cb66ec39c88f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524e5e2e93cdd704fb9e6197412ccc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376f85312957dcc286c7c00f27b27de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efa0fd6e722e49bb638bae83bca4c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d5344df5ee4130a3a146743d0847e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a81111c69cb4309de41cd49f7bcc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603181de45a91b3788c9fb97cadb50691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3c517532d349b9846bff9b57ba3a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e680538e31176c755e57f84c22a8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d4e51207ebe765d45a6ffcdf93ead94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98c9c8fffa8f769d50f9a31478766195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15019dd1b0d1d03288eeac299dc8a00a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfea3a9eaabd1007c683e4b58143ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a653d30937c1a6cbc6928f298b2b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2e24bd7ff2420f71ac5a92c9551d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe273fc97762906ce477ee63c8457b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c8fd70749fc75fa6a1bd6f1077964101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59a803ee9c6a85f9d6fe1857f17a8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df26985fcf0531edcb8fbcdb6cfada103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccd705e2b1bf9163229cd1e6802472104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a204363987644cca10d1efe9dd6d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b9d83b851b7fac3237637c6052bc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6703b09cdf9e9a5b3fe87ca6cd54c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb30e44a361c3ffa5e341d2b9ea5616108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720c61692abef1fdac22bb18212fdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd79dd801b5e0d82993a4804967d173110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cbc354a5e9e422176cbd2a7203b87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f04fa7bc307d6b64073b73dfde149112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d9e23d69e8939843fd8b77dc0ba3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f156ee660e83f4f920f6357f87a06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c629c2730547204f8651a9ffe17ac11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47056cb22abd0327061b49b1fec2d11d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed417e13c65cf1479d4eaefcbf6cd1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02564f8947a47579e7c3be362dcb1553118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aafcd78f84b9aeb9d38e4a1c0d4f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f277e8932e745e09fcb54a1c0ccbcd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480df490089197e9aac4d44e22b7244121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69454939b6d076652052b351e13c70a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c5031df4156bfb9dd33ebeea17a87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a960bae03818566b2244844812af86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d994f06c9bbef532e6c55ca70063522125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fb73f57dd91e364e7ca6fbe3f2cef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d690c98bb4c1b4296acb3d2992453127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7927151960c4d6d407ba0f2f039d245128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae9db267937005c622680374d9a040129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c9a98b3a1d800f82263a4442f764a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665a5d4e61751c34f4f17565dd947ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be617931f4e295c5b7f9d15b5ce01294132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152471a0c12413a4861123544f5ec16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf83a3d697925bcd3b552b990afe48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5904b612c75abdfa2bae15da297a469135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723062e46b5cc2153da65c074c0e02bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e22d4c6d843b9d5ef9fcfb67b5bca4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a267b7355f34474d678e1a2aa928b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e310a44d7eacb9845feb16dbabfe3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115a4fb08d85e908acb276ee117aa52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22094f5021fd0a3b822a8e2db4d62c3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca678410a1dc27c0a81c77c61a3d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998db90c47082f82cf5739157799432143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1b27f91cc3f7730ff9bc3111f0294144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96784e4fcc03b7a10d71c25609319ff1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4934dc27cb0cf821a8b04cbaa988b00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaf90e49f8a1179fc6c00e96dc4fdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd66f33685483632792e07f0897b97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fe98dbb3ec2bf3e70a92a23c788f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24b0a06947c77611d4d8e5dfdd6fad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ef4681c9d936e3b9c428aa95d846c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8000afe234a777d29cd68e34c7f01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b802399dd7e2c1caaac31e4befda3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52222c315497df8d5a4a1d885c20ca28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa77f5715c3e9c834e544a0a23b732e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f5104210170748ac61c62b41d829f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eecbac748de2aed5a604dc697e7401157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5bc0d9f4cc0bc2f09df05db4687c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad56d39e2da719e54e0ed977a073d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc6cde477127972a37beb8134a48b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e47ef59e5659825dbd995e7f7540d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeb5f5370debc61e5c28b5013973bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8267000313e7bac23d66dcc43023303163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385393d5da39f0af1d2a3fdf6c956ee3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f842cbdb7afba3e0720f8ffa78a6c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bf3c3677975c345c65f7d5ad94e6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564533d27a65b6ccdeff5fe42ee1424167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa32f71d3bc2f77af2d439dcc9e7fe7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab81c2319f84e63d6f90da117fc2b02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fba2cd11419cdf53c4795639d7988170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993175072e575316136c4047ae3559d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5be75a2e0ae062e4652d2094d22f31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e0f3a54a154e07d55766a7fc5d5ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca2bd4124abf47926fbe99f089c2a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78868b65d8a729a50e09d8fcbed8d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f79c0c5a2fd43b00d4934c361f2ffc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df41c4f8e6bd7b95676363d80022a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1474fbf251f3d5c513af8949862a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8e11b82a5c6ead9af3a16cde4cd8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae34b9586c599964470a66b1baffe5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fef7623fd310c827f546d52618535f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173342a4c98183cb4b4900f909f08af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d867c9c966b37193c6a08fc9d1d1505183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0bdf0a8b21401185a52bf1c3fc861184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01fe36e7f6dfc93b8dc115cf1594e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3fe80c190bef5621a36be55832b12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55c6e23b83b94498442c085b554d78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaafeedfa02e9cc9c2bcc17ac03300a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052c976a0f0d4a1e321e29d9b4f62a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d277b72a04041ac96b6a674dc26ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde416a7fc5bfa46f2a87176a8957870191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e78546bee511aa2d40cc755280be5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a599de8187ce999a6dbaf644cdeef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d3eef0f9a9f37d0576c24ba0b8b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3c2d762b459930c21d9691700d5b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c88fb2cb08ccfb43c5faf061269282196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bc49467eeb97e586b1da2793dcfc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8e03e9579f4939b2d851cfd02faf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf632e43bb48bfa809a0896cbd8efbbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1717acd3918e86e83da5c7bd22b9df3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dadd4a476443975c3389c377e20434201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ecfcd2979dac7d9dcb7a9954bb6e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90804198aafed5ed44b9aa157f0641e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c400cdcc071a956f2c3664fd43fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6a6cc1a1293e9d3f81d1d0f7997e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85083d19faf91bed47ee261abbe0c7ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39638d3b7ba2631e7dc6143ac6e5447207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bbcb16114713b36f0d96d34fd4dd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30cf42f4f30d158bf1477487f4f252209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096763e919188c754434104d8e78ffd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b7e2dd04fb307f2c712707c163912211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233dd821c51582d10e8d2230d82309e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bef178cd98301fe22437d53bab6eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4418e906dc6fb1196cca8c4bc106fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd920ef0db5de4e96366f62e0de18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11618dd157a12458ae2f3ca7405b851216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8e3bbff605f0a8deb600fc468e6dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58a033bcdd64d929422c5e80bedf7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcebaf68adf711954a4f756360a82e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250cd8c254d92f37f6c5bd78da938c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c1a685be16ebce5ca1da978ac96de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df08a0677eced22fa91088b98c8de3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb5dffdda5baa5caf73fbf3afaa379223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89155c666c8c09c5377deab66dec1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70874f5f6b6626b71bc5edd0485d831225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5992a0c905c0d3a088509fccf32fd55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271f981c3eab83b4736ab0d32b87c8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600fa02084229f05a84b5e807c45d1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ed092083478851f39757bc9fec627229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e4f1f17c54cebf48c54f64318fdce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068623e95334a661332b3e77ab4abb91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd9a54f85431e08651ed406370b38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147783a93e453448cefd9e0fdf86f38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa043e798ae049e43fcf0e13ccccf8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837918996c75c06ae1a7fe5280b3157c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7051e3d8cdbfa4bfa398eebda56e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f29602223e9127c47513c9d10c045237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a287608d73ded7347da4e32149800f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb7dc8beb732e3655a6b13a015f9b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707211c500fb6c312d43761c045a17a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3182f3d9755b5ec2267fe6cd31b13ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c250c6e34a7f12f55157c80be79a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603fdb91cf987711318335365c63e87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f198cda195770bf3c0f418bfabd2752244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0d6dfac642d6d2ff39363fd021a93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6252e190b6ae02ac3ffa423576a99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde47c3a996486fcdf96e30ee65630a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86161d9b1579ddd041ebe2674a406e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc9cc3621608bdb23a65833caabb63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81671321d3a61d7d93cfd6077bdfda60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb28a60fc8cbcffe76ff8e1ae3bee4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363f2289fcebe4cffa8762b3448a312252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5a6ec2449c1bbff771a194cf1a1c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870498a19867d755bd6b195f07bb60cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54793d24f9cf747b2106b4d2623aa9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27c9095e54de76327b6af98591ae90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8801f50a2966b02b9f8ea3d149bcecc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f365706a936403623b8d0e667bddbdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329792898bdcb650a428e3cbea6022cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f5eac838938a4d64be1566da0dd2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5b2cfcadc7286e73f42c6581e9264261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eaf14df350ae056aaef6e0f1d17db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d61dbc50cc3937e1b2ce70e3a5e5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76195d6ef04efe6dd7e3477214a6e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd53070bda99fd9e9d3343a8f33baa6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56b0906b8287c4bcedc7191405b1c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b93343bfa6bc6371976a2a15883565267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb813d30bbb4f9e43c192d7aeb7e4f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd29ba31a296ca6a9c0f0560ca6247f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df68234e8fed57af1cf3ec923e2ff2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb46108623e1f8c76707e897893078c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434789ca2946093a767f44934c21e4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808350a35580bcda55a1ac001aa4eb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ce8cf030a21897969169d1cb0c8ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb4b55b366c1cb9d0ed45f02731204275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee24769ccc2ee1ae22d2c0a40274dbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a63a0b38f99348eb36bede25e94c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f216ccbda2a1c0987f5bfa31cfecb11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4432ebe2d6ab8941652418856a5a511279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53748436956b263970a9a2a47b2596280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4232284c43e87eaabce79b340cdd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11839d5a79962d152667e29f29bcc62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd84392197669e9b814421b49114a76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85722002a7de99a6167f64b1ec2f540c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6ea18e0266dd76df4b8ed8c0c1739285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa306697a0d1da5f50924065f099f0d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4fae0330cc35aac8ba2fc06afb1b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e85d3175b22d6647496781c89fabf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506bf3f3231976b24f27557eafa905d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5a7ec56a54e3ac9c9daad384c8f85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8f09e271e31e4cd32f670de0d396f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb06b2d59859b1f87a4ef52a2423bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ba3ffcff07e1738ffb9d25d8f41e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26492c162a61ad9851c64c52d89a3f79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec175517c81a320a006b0109f462f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da962fe36fbc334129d36c0462d9d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34493ec65799f4975536fa05929dafa5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465ae50b228dd156dcb3e8485e2fae7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35cbbde1de0416987710ecec1b932d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f87705a2164d8da5363ea83ad5ce1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627afb8c1cc7293a58f9d68e023a1c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f129c0b2bab0a442e8153b48953f604302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6cb3b4d1af9b04642810d34133609303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b8236225b5594c0c57e0e6e8acd32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3917480081dd6c149103eade74623305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540370e9f598b77a202e18a0baa6d185306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da127c9d97c660230530f1f3eef0557307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f033116813b852cd73d6a504fa90c5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405d9d98afb02b281b6d7cd7690510f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae1c38f9986761b782d6fe95b4f515310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d49ed02c234da37dce574e37b9df33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be146e5ba3fa309deae52615f0d6386312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc559ba037b3c982715580f8884a1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c73ec93f58fd70923bd06de3d4e27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae50be67c1ea61a092c304a854ff0b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020427d97a830c6eb893acde8fd44788316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e52efa1ad5c8c6fe4aed22dcee9fe0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a09d483c86816f9f2a2c11cce996d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86e0b26f77ad77bda53d1bbfbca31c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4634aca4f3472dbd505a9f9f55bc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3377b94683f812434d093cc35ee1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59a4555ad370ffa79139997930b8db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254ade2dc503b23f0b7dfa21a5daccd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89ca5babda04942081ef9e2108fd2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87100f237b3ed384afff71bfbe8a8f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e32f93518a34a7a87ad8e835c1095326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b89aa3ba2ef71dd828a578fc7e45ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295707ba6f40d034f9a6080aefa3b628328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f15fb53ed148d971d2dce8e8f7daf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d037619d8f5ddcb21c308eb5d2f1dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64cbe88f83f8b056b7f415a270bce2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cc4f5a823caed6ea60c76eab35265332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1baddb903273c304c0146f589d4b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf94d51a2b4f5676193624a255f9d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07964fe51a5137d0a3406b288f38cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0525c0fd7fd09fa5d561cb3e49c3a14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c187472793937627289cc25c8907fcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901513f475cd3ec4f2659fceb3c1d5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e8622004f3b18f58123e7d5d030e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097328b3d38527dec1aac7c7eba57dc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b20f5d3311bfd6c6b12a4183a7d99e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf18faf494b3539f9bc49adeb03ee01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271a917b0c275d84b9a27af9e4d1654343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379ce57d4b4d8fc4c579823c3cdda45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9bb1d0a9e360b2ce060b089d79b69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad146bfdaa9bf273b57ca070cb8b86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac470b1debddb93528e6dc054da645b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629128ac9e322f003c76790d00d0e02a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936822e8cb8aab196e23810d76b35e0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebb4d1371456af78ba44619959bb60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bacb1ab7c1f340f746650f15b9787351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c72ca22ba63c77c6e5f487368c044b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6e99269967ca7fd4ad188a855cc6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b9b7d7dcbdbb58d56b43671a9419e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913ae77f826f50d9d20a5f102bcb72a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a50adbfa7ccaca6b147978cdedf30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf3e85c2376393d1f5e76e445d5313357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3f2acd11c725c1fa8d443f0407eb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d60503d6196125f0be02bdda21856b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d16966cfdd8ce0f54f2b9f438116b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f5fc3b463ad61207d0219643a0a55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1427ba6aab4d2529affcc9583de63e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb7876295b206b9dd2b6e335360a48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0e5b7f7b1002c52392331e6f5f177364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e88366632415f4cac23161cd55ab8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9340102c8c13bbb92ad6a2da3d090e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dffbbe28ea54377aef00a312857089367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb430c6eb8f334c437e6ba68bd385ab3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5996d976f8340d32cffa35e158c649369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b10da87be7c82816f0e7cdc8668cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b79431bc79752aee63640afe05f677371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f5312c8edf41c038c48ba0bfb9641372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecd98432dcfc1bfe8e8a302bba646d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487015068cc5aabdc60b195b989db5dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337633c3ccd92e801f882425b76b0e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50c30c0309183c3feca2e68be7f4b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fe866b11398c3e5e2626d2c5c14d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a10f0c3b04986404da95bda6c2a39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5c15db7215ccf68db7f5aa55acdd8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eae33d3a27eae09713b43831a028b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c500ab208aa47c809ed346c29f95a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceed91ba3201627cfd512630672793382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e423434a92ec5a1d542d276a8d8d698383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031e3090056e92839f77519ddaf6816384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbb856a855e4ff03e06405b69dcaf0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d7f54bc06b69653d0ba939bbff987386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dd0ac453469725df33bda88b9a809387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c4d764570100d84d56cf3bea4b611388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae949bb15732e48f14780c2d27677ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f186433e9b5f111b1a10d651b8b9c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267605e4ba19f2f19cc810cb527be28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa960e1ccb0ec7e8f54edce0bcbe9d38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a05bd9de06aa451c4210dcf9a4429393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ca0f786ef2e101ece6fb62842b0a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ce41d8721cab8620838c9a6036db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c87b9f74ef854c7804913d70fbed00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30656a3ec0fcafe66dfb7d0e3cdfc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931bb906b8301623b0897986edb86cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7754f7f2a30d31ec07a2689b0872a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cf92f447ca271074d8171abe396f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce865d1b5e08cd64a896b20f35237825401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea78e875741ff2cc0804ab5060928f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132798ff92eba2f1c3de479cac6c0336403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5e53c093c1d81ee6ccbc23999992b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e135c939cf645733a52ad3d559737405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c134cf7650070c5ca4d3bf278a08e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968443d3146dd10ea31ab076d64a775407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1808e981e1cdeb851acd7c3af5b59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f241b00fc5522ca4bee05f7320392e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7679949d993fa719f1128a632ca53b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dcc979ef3c84cdf202e77aecddf63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e176b3b02f2f9c1f03c049fa5289d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6551ebda7a988eaf185e99f99ff98af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b6b55ced79c6223904a1d51bc9bdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e56e8f73e94f572ae68f915168c9f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22ad4b3ecb0b6d52a8b6c1ed8cb0d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31b9ba966ef27ce0a5c3de4320acc0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e31610be936bcff2d917584ea77f30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288ddd066a37115ac28e4dea66263a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d314d0761051aed5e310ed1fff1f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6810e82196921551ac87ae7306297ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394ff946f70b65e789a8c6b9a35c099422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fb6b257efc831d374ca4433a20915423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661dc511588f0b641944d47755ce252424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce457608394e8dd490be2fa69a3c33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c995532917b00e83a894cce2c1b08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced51fc7b46e912532658723dc11dba4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e4f25ce1870576a5538945b22a8aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fbb13a264157bd9657a6363145099429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d952d0aab16c133fdd7297407e37ac9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40291070c5abe09c9a99327db6417c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa983226df4ae622ec9df8201f1f408432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed33049f1a73133d22ca25fa643618433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e38a8cb09914330ec1092549d8064434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec332c0d2d598c2a5c191b91f458889435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8f94beed43e7f90420e32e0c9a8b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc168b09f579e298c24db5c147ea1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82952a4c29d9499d2722ffadf880d3a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343da38020b674638dcb8dbe9dc9b98e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a310d053e77258dc0b28c51b75b5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd124766dbe8b1e0453958dd2900895441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59113e660737d7ce251efe72e996cd40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea7dc2dd8b29c2347e8f134c20ec3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd648b3fce8e22a2f9166339c1bbc20c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7f2c14246ce46297b7272310e4f16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece935f3df5c6febbc742f6917f8cc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffd2bacbb5b0b916bc792c08459a1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360112f8e4ad472bab676b7cca1268dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a6af26cf7022d37b8eac5a213ea7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42769f3a58a3861e7d4f5d50d30aaedc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbae41ee33a19296f5d388ce001722451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fcb6bad19b20c1796fd8183dbad95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0380c71b680e802165e5936f7a7bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3e93f88318b051b46f00976e842f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a588fb746f3161ad0db2c150d673f1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951b606f503dd79b14db8319dc03aec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa51270fe2ecf2a2fc6ef9fbf1d809457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5995c96f724f7a175bb832f78de338458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd745d71499ed504b83eee0bf2456845459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741555953772da79253a028ae7e2887460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f4efe776c1f80d118f04faea5f05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5d08d8837faeea926b5017ff7d035462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afd156c3fd99994278f2da30d7cf3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7a565ba50bb2cb66dc96ac580eeb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16abdd3812167b1ba3d5c21fd87b77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9324bf945031f7b27146f30a0cbd46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c794ed4d41e8d8eb099f7cce4488e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b138a55f8351d920ffda9a7293c7e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90513082ac3544906e7da97bab7980eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135608c27c9a0d3c4afc42846a69587d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd198305720c44f093056ed5965892b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883fbd4ee973a5ba0edf7b72099413d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8e3af40582a5a681f12688cfe4f68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78067365bd64376d650db8666a5b994474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86769558fce8bb15e11f815604daab97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dce1bb4f34f8f3c1546de5c2d0418476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f2b541f08edd9b18c885523707d75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58ca861c4e378fff69241a00567b1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35637e70662607bb02e36060b6de7597479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70a4ba47ab5b2b061ff8d0967a7c51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287542d98b6a0a86d7b575dc5225b9c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb83088c93bcfc30d82954798da38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abd92c9b49b8010f15894108c89ca4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ee56ce76956c4bb9253d4d724e10e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8f9bc06cd66e39a27a812b90c9725485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e91aa793c2530cc0043c8cd4b463e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae31a51f99acb87b9350687dc1dacd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41d61f9e8e8a309eb1ace189a474c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254803d821b9e5f05ec0950b138301f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092223799371e8fce913b7e932e737a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82636de368ac26c5d89c689e62d9ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4b2f96b2b84fa38a4334796d5af6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1758bde47659cd0842c6eda5b73fe7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e1747a1537cd4d9aa4244c75c1d69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d22ea9655e31aeadc2876e87c5f1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ca6effec70fd8a357b154cce30ed2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7e1f3dd65d406ce557054e9b8d6a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c84297f9167e82d2d45b6407a9956498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fe1d041fa1e82075b038f2f076367499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac91b26c79261ec2681cd030e9bcfe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063c1945814d1ee0903707785bf8158501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83272440d3a0dab7d51888f3ee4914502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde2d4ac286bd1eeae6131542f70b09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74e9f53c77651d74ff45ae51a44ff3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439de2938f2e82b6aa025fbe4c1b521c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc07db53af17cc6eb7de3906fdee23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda474f1557839845c27c653353456f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3b328872888751337861797e4e14f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb3db635e930ac57330e27bcea2626509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a5173df208067242d5432a51e6901510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908c78d313853f05033fc4a3cd58fed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f0eb6974e1bc9d0bebaef5bbf009c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba59ece2dc2e953c0703962fc67f71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69b5ae87af3954acb70a9213f3d9f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17814ffee7d22f6bcd630bbb5b8cb6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f99fe6aa06e358eb13a9183c328245516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cc9a3f713193350b7d90adc8681ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33cfbfda79e92a90a684ab14f14e88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d786b75fa575a9271729513081c0e82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0f11b317db84d4433b0e4795dba39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f34c2045c219b0239aff937666cf1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e28813bf99c0fe77e5620433b89702522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe7114b3499bf807319267db0df0b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a528570ee37937525771c96417070a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f3bb77ed606425622718fb1049ec5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c212e2bcbc2d37cbcf593b7ac9732526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36e8b587102d97e75e92bad4fe4f73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56534495450a44d34b642e4f0de06af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37579fdefe5c5a4a42458219ec6568d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e94875803f8db8cfd2bd31d7df77f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce26f2bc1996978496bae3b27d716c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b0735dc3b55a7ee50e51f2270aa4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4012e34c9fc2b16b60f098f3dfcb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6940c32dc68f2edc8f2008c70dde4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb939c1029d25807e56aef04eef723a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27bb6cb906890606779aad0783c811536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38d2db8c4928248b101ceb98121f10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1ccc69420ecd665f4e08fb67f0abb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f440824f1cc30307cc14fccedc48dff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8092bb902e3b2d961ac2a30574deab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda0535bebe24a2a70bf06174d204c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bf566b43050283666ee0f8b2a08a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64e02b84cc76c6d03df6492a2f9c69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33853510bba4ceed9d7f69814a9f22cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0f5f94bde29d6f0bf48060a6e5bf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad8ea71c70f3428bae1f00001fab09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b2b7bd757a3762988b4c50d912eab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf29db9fd57b34266dec31599db09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b328e8592eed65564b1330472da9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a0eaf0b07c5cef03c698eaa7880de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a21acd8c8b4549746a3a28cff3cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f17fb425a81f01d808dc5bce2f4065552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559829e872a7b8c54e25561c87ed877d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c4e4d793ee7c5f5b0af601316f3c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870112173ec15df563c064a423e70db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655de1dd29b736d778ab3f1eb8c8c96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953513c8eacd695e70362d4c2b60850b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be489da93b089ef859577e28e7907cb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfd934b903b58e09ae75f34ae30901559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf73d16b3a065d088b64191f409f88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8edaf408e4d3f1b5e764383840a746561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35fb6ad454610d495fb171798ade9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328fc2449b88f63795d2071db1b65d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb875b7818f129927548986f8a47b1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c415b9caeb366aa2addecfbfdda9ec7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19228f95ac4a5a8dc1239bd13526bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b57045d64f3760caec1044a68358d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2a2c7c81bfbd231f7443136e69653568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2584d7a81a5d4087e8d11dfa14e03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807063f249a7bfbef39128f36219db6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee51b9d100d01402fdd063283122eb4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3cad49eb54bc814ceb36848aa444e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609699e02dec519391139e144a2ec0ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122535c271b6c2a91837c54934ddfe8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9e47319f63fb1c6f8cbc418b46509575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4a1e57970b2b068a38493ba6e1b4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645f93219382ea14979c3cb5aaa5bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c32a139e0366d854b69f49902adc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf0d2ec2d2220bbcdd0d3e8360cd56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3de32e9581f422266f85f9ecbe878580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ced910e20ce01eb1a78cc9f893f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c452c51f9a947c8fc0fa24b4c5df01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411c8c07dd74349ced4d5d345cd7ed3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce2f2cf1689ee06cdcd27adce05c59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f7a61b431d9af8f4a5161731e366c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ade8413371a3fd36dee589162e612b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b14ab31f19eae4982cec42c58c43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3274dd4bf9ff88fc2df12094566f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965156f412e2c90f889743d8d4ffbee4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153e45a4f3503c729fe0f96bd3611d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34973eb8f2f780f3a9304770e2eb521d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3a87f193a4806ebbe3c1737bfec7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ff5273c2dd70296e9b8935379b228593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1946e15a2ad6e47a61d20e5da3fb4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309c2b7f02e1d142d0721ec0c3c8fc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2a41e5da9e2cf99744ab1fa7e75b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fcc785270bf799b5eec07a64096e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f059cd4b966f57c001fbfd134a32d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0cd2ae3dded84b9e5017312da400d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6642df8d4e6ceb526c6cb7f25511b06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58616124df0649572735dfe90fdc2e99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e1952d101220b3bac6cf2c1e0d25d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57481f52348b403eb2d16913eb213491603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9a9db7e920c682589ffef0eb11109604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353cc5b44d88dcf0091e0adf0a681c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0ae6251e3fe6be9ea62c9463e45cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700f08ef39ce592680d31b1e45335e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e9bee6edbe3b14363d6e6cdadbb77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8e39705bdfe101d268cf65e4e7d3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9fc718845978799bb878e74d0a853610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a970722c3dc25fc471609984a65810611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9e090eb78a823368df90bb330984d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634663f3cf07d2b38f5eb35814a0d2b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52228bedf81f50c3418c19b8be1f03ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36171d9c7b741c1b14559ce15980ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231e94b9269638f0c55272d4aae3529616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd396945e23106f43132cfe06e1573617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57a6c2c72d3db1b1223e44ac622bbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154444cad02682adead7af2edac025d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e044a19ef2f5b4814bc84dc4617fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33d1868dc51d80e0615f6095e66277621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4920f3f3cda0f7d649447282acbf6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd68a72dfb1515b6c41870dd24c785623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c4bfabbb38251f5a19f0c8cda16a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa6035a3ece62d4e25b5f24acc999c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b4a9ca68512a9fe0b2dbb2242c30a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55568ba5aa7faec900ff8fdc688f89bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d885d5a68fc8a9bba2efb0b219aba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e299b889a4d57eaf99d712aa0fb430629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe28cf90438f015a75a118bffc5e92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb54e3358fb22af46e246774628c97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1e0e917f44f8b0103dc6bcb495ea5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b4712c3c603eb6415f8face8167d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aae4b760d1c293a2bcaae710b5790634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed3dd93b40ca5d65e2c78e02b4ecdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b4d984a0bc5369c8316373bea7a52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555716d215fe6e2b52d7b5d3e3a8b30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b69a318151f7c49c431005dd3efb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdb266e36dfe1481766de81d56e159639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d7e523a5a6fc06b1d58381d0a810f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98902973e8f1ae491ba87988f7fe4164641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef95f230372270a67a587b46b64dd28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245b2bed108e635698e9a6039ba082e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94c236185fe633c21ed47152cb45ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4173e2849a88c15dfb088c09273c43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8114eb387bfe64be3e626eccc41a11a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59f2152464c3e7c0cd7909c9f30706647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc977bb8fbbb1ee1b4aa4e496b2ea7cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece11203dcb944d6d36f62134380a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98ae52e0aeb470283d1f27546263ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd7326cce7f2b440dc87f67531db99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be84a6462cf582e1c735746a1e047f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773638e83fa5becc38474ab66cf86fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b805469baa9cce2dd99f03c3343828654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1695ef8643c5c037e9ca144409b2347655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065d3975bea20de24c2f8726f2a3a84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae4eca154b022d2c88c56ad6c0be6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9f0ce24e652900ee309838af4ab14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31309a1165eecc1a5823d248b84992ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14eaf89eaa8cd4c8102cccb11732d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89c970f9037b0a8ca52935e59ff44d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5969630c3532b78447b2531bbe4d45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7bdce8d2c4f89f105288fb242a95e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939ea4a817da10089287cae3e7dd35d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f6862a9ec4db6742b33deb6e7740e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e7451cf6de0379779a4e4b968d9f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b8ac2187130c8bc58eb034b7b64af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e5f850e3cd7f7ae4575b61e1aa42a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42370d7c8e2d15dc4c3425333ab62f31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060d1b1866af905f7d2996943f15ec8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcdc2be7b310ca756b5ae33b94ef83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0150c07cfaccc1d707d6cbe037ff7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1a0a270171c43028ef4268cc05639673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c5d61e85a7afd4d65fa85709579b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea45529ab466fb2b84ba9ae23c5568f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb4b39bc64d5270d47d9240407ff2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed8a8b8fd17e4d75e156789e136c92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd59b4a9dce03a6a0b431a7754f2fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b602d24e6e95fdda8c0d231260af6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c5bdbb99148b969468d6d8037fc63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0495d90f60085f7920853b818c3769d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b395c5504bd4f761718ca4c5412cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce3fd26e22f1401737aa77748b14a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569232c8be330a27f3ed32acda70b1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebf7dfa7e7b7308f6e13c1aa8c3207685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec25fc833ab4a1a7ddc8acffc433464686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159c90923877d441e4189894d4f160c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ef3120c89523e961fc0dc102f5de4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e7f1407f502d1ae3c2cb619a14ccf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f50bce72aaca81ad2a609b2eddc2f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a15fc5a57cb2d317392278230f8b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf64f97a0fd033b29623c0faac5d745692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c944905aea42fc1667454ae2e78f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4d646f7840e2d91e20e31ea03d1c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4521ccd0a51f3d923cc792e05bfb939695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc476d11f84c600ef3a4491441c231e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f12c341e9fe6803bab6c26f139bb50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624c53f8d36d5067557f88724f1f8f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d25dd68e67bc39e25946881f0497d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567815908bdaa9eb47522fbb882b44a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a95837b0d7bc2d5b2ddf5fd039402701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fea73d9c69b9b2cbf4c92bd8f88fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82886fa744aef242e1e850149fba745703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1c83d3a4e2ea2fecba68e121c47b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96554564d09622012b17e6290175db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaefad7d6a0d9a80c46a35e78515e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191b7ab0ea870914b7d04cf39b6e4c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f0552f97d5c5aabbfa175e3d1329e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532919d936b2691ef1f1f42cfd7b366709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594cae0b74483c4c23f9c8e753d0a67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f903e777dd175a3307b6b9a1f83491711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01486370d8a0b0e443a2a65864714b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884f2a92319f62614ac32a6ac3cbbc8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82820948eb04b93986caf65c932bb540714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223fffa337b1ecec11a3d1b54d14a21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a0ccb8deeb9602b064c7c26959322716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd4e2be2b0a066b313d5c58fd80014717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b079e25455aa75f4c3ddae4b7f9d3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd5edb686a0c76d4e3cacde408a4a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee068de79b322b47ada0d20f6947c385720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320211645338f433e7622d5621c2c57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4d1144d6df1467d410e91a0b47602722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85e990b4b229d7fd67801f23711ca4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe1b8e2e0d4298d98bddfbb40d0146724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62e3cf6cfd7630d011be5992abf705725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955ad3240eb12e2ce1c73756f44fd8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab080895caead27d34e39f5f9dc1da97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11431f6cf94e51db6ec462ab07caa0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484826276e28a7224c968d0867f3c344729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969788d0393d9193f4d74ea8e354f9b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7bb27afe8ec87a6a024e0a811eae5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03193cde47ebd2e7e6c6e654c812ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff1b03eda040e2eb6b52bf47c6feb1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414f8d63fb7c1bd90673fd537e9e30a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a459e1165f96ec5462c638efc0229c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455767a1ba1153743c36d10bc553322736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a8bb27247510c76f2dde325a3d3cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f299db305030c7579800e5a24b6a0dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92021c03d772c639ba71e7fb70318c31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6d47a2c64039f7dcdd093196e0f19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daf75f02c0fc236a2fe418a4c25d11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b72d641c240fa99ff9d1101b8ea0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f3769f4619a807f253de11bc7c893743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dec00d54ef5a771712fc1e63dd54a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e4556fd5f120256eb75bb640bfea1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578cd118267cacc8879580a6127702d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3390a2869bbdc0ff912ae583344c601747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd581d2eb67c1442d67ede731a676bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4dc8359472056943af80ce3fec840749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843defa1bed7088188fe202c7d73892750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404bd31cc93ff60056e32cca5b122d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e9364779b5aeedf500464ecc4efa5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158203b8863b321e248457b8052f2990753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a4c74e2d6b6bb4d6d1874036a2888754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aec2895937c01e3ee222c5704485d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73415eb2f98e46323b345d94e7292a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc69d3ce0cdd0abd1de28c22013a456757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded979a34312aa3253b89b403ba3fabf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e99a5449e3bfd63dc9cae465322246759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225198fdc6de5e1db4bb659c389c851760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5ef2b2805df78c3452d160923cf5d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48861cbd95b45670f796b66e5662027762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c90891d8421d6d220a12d6292c74af763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699f3acd291f6cd4cb4865b9288db09764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88787f110a5426b8723776680026068765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328cafa1f7a9efe45fae2e5f75b7501766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a5c5a0c202ce5e7c35c90ddd293ab767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025e22aa3fb757e68bf2a4cf409f5a4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683cfe5f781f6c55855dd31a196112b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2063252e983c4eaedd4e15c84b2bd91770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279565f56764be252dd985a91d899983771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729585215c7db7b191444cf84a72c099772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eacf9cc635a9a44c07bce66ddf3cb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48901fe044f417c71097e1bbed2388e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87349adf9b260c46125f01d4849895bb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a242ea2bb94dc890791bb33caa6a40776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030450bf53195156d04eb772e1c2a90777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cad3bf61c54205e0b0f07a3a54ccf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61adba662497917436eb526e7fb3735779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53436bae4493f0fd42bff1964217f1b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e51d41d598c2ebd699686be26a3b2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ec324c14d5e3a17f079dfd23ba1a4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8176776d1cc380d8b49ecfe9d7e0d5d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e085b901d6540e7b582756c1e07bf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fa7c0768dba15969aae75de9a6e5c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e9c48fb69e5e177fa0efa4e3dcfba786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a055325def48dba79fe7249ea1fce787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bf6f74d3b67b2044961ac0862a3ff788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376adc21c68885358180d576798b3384789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8314f77967fe487b28266890204859790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb689c5a372eb8b6b007a7f1476204d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5911a70e8dbba30b76b5187db8f13792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801cd17decb166cd8c65b759d14fd37793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fe1982eb46a10b41158bd958727cb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a219a176969af63e51449a95a4d23795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c286f6cc852debd23ff313c3b6580796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8531daee2d959a901e9dd0c96dc1d3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2392816b583f1e4078924ff85ef8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34373315ffb1e1eadb2a10f264a8533f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e3debfbafe0d1f3d1400d3e46f644800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb16d79e2f303625108a64ba53924c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12b29525ddb74512ba0d96c0bc01b8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676bae9e10400529818e8da2114ba36803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55faf4250ce4bd5c33984e828a74dc6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e33624ba35c4956ed7b2ef895b89d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5e2a682c7eaa963c5de811e151922806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2bc5873401cbf77ac252679277e2a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef276878e025c4c841f2661f36ed97a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b5c25d4d04dcf082bbc9607755911809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05843bfc72bda8d901f3d1a7dd6482e4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624759666463c1208dd147a8aef45a8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7436a0ec5ef265bff1997264ec1d3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2821cd50d7f10ad2964bff6c702ccc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dda6dc155e015efdc8846f3f80b47814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b127dbad9fabd1f44872f60240e75fe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30ad59b92e4ded14cfe64c87e82ef9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee8215b8c8617d08051658398e8560817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b343e18b4294aa172d915f2c310af0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb22c3a405c641ca4ae9d0a7cfb2b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47742088d9224e45eaf0d41211aa42a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bae2c008ffaf78bdf2131f3373bb8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26b61f091016ff10d9b33f797ff8e3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4558c0b1b5325b352c469c68dea7f2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09bfdb6f8fad31bc0b984ffb4a0948824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a701b7c8e88500b85e1dee5bd6515c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb5c264862de78d707ebcf60d167ac826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c79f7f29439ada91af64bec590ec49827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28364afefb0ae6b3ac5f8a06e975d0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c99908df6fa79d63268f618dd1b7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cb5acbf81ae4664f432bec2b18ead830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696eecebafbc5b43ee62b866fdbd3e0d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa15146291791fa0ea7b36debb6fd3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d092d078f106bdf457d5a5fed488e69833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad491186a1468edf40f88ebe7d04f86e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e1703e736e36728b66ba489013223835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178af2935cf5adb652e625c4ee1322a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7091acb64ee2099b8457af25d82016837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a595be621750d38711dadbf2855214838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e481d441e46873913c37c1dfdb66d40839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f95459cad367f33f99ae377488632840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815929aa1cf5ba432cbf79218b5169d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337f6deca49cf2b8f45149b9c31bb8c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f841946f255eb622fed13a891ee623843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4f125c3a351864bff09d4d2c5a37b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8c689b82fe4e07f57aeb97a451304845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7381c039cac77a42cbba38f589d69846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a21632d705d495240835ed7c93516a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624949684b399d34b175c2539005372848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba480b739fbc1234e3094368866de3e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376c3f53ef503cb9417a6d50e04dfa4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7999cf5a1a94445d288e2f6c4edc2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ca7a7f12e775618126ce62f2afb0e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d80292bd62f9386d08126cc72d645853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822bbf1201baf8dfe2130134fb94622854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546985ae218de3fda4f224868ea453d8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef895754ff655c336953b8735e34a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9b2557d03d4a7ad3dd2d95fc53def857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21176df3cb2411ce7e2bb815acc62e5b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b37aa8379c565e58b93ac1dbb3d70e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8b9eecf969fbc1c943095ebb62544860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc63ea3bd57ad605703fe99268d72a1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91331517dda36049cb7f43ab05184584862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4661a156b793bdc0058e1384f34b4ea863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71162611ae0fbf4bbb12d7f20994a89864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b201e2fef570c9acf470985031fa612865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a76d64f4ba1808443caff6f612371866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a28b65db3be421e36706e61b2d9080867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21884a9cae3c6fb6ed65aa98c24a9334868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9de30512a56c8dbd2fd64022146d0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92f136d8ce2e29fc00017f23763827870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb89be6ba628a077b554909fd0d4558871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df30ba9fb0712dad126ffbf7ddddde872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b98d4b36f065ecf6c51d3fdb3f42e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add00cc6acb5f2134acf91da81f27b37874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d124d3823ab21f488641ca9d9518875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e44b8f87f2afb086b93eef0ae201e1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9f96a1703aa0dd8cef19e3c4a0272877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bbcb3258ee22eb78c64371d302c15878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd8f0f897182cc5477d9e703d94420879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29eaf521bd5e1ace9cb6a6b9590535880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6159767dd032cc925a56f341f1a462c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca93a1b6f888c0e520730ec9aa09907882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30936dc412a3e42e2919f18da656abc4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5321da0018c6465a2138f22e411e43b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623702f2c26e84596afdb218a6c3dd93885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730e13662cc28bb6b6e76b2786c3229886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111df80479c02c253109a6a52a0b864887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9da5c13bebfbe75131235cee249b9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52886d8f71358747b24dc0b717c9a8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc442304fe6f00ac47709802fc4743a8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aa7679e291e40da5f878ce2666d6b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a454c98d1a8cbaa45b84185670fcd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e408c59d78560228c54f938aeb0d2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced4e49453883024338bb93f03b8e8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16fc070c7747063be1dceef594e552895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e5df101182867a0ca9d5b393f6e85896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1810c349a2ab1bb0c82e63df4bb9c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23627373ed5ed60388633da31dfe694898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed57ee01afb514762399910acd2c7c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de404683756fe46af57493722c9382900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6a24ffb582dfcb7d259603a70fba6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c63e2d1fd87f770b0ed50f419c385902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66b81ce0ab80148852390f63df0a70903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca3a08334098f36f6cf044618462cf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c31a503ad8e354599abb313377001905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e81661508d59f97862d45e1ad44617906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e34398484158a262b128d431d701e2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d3b010950d942611fafa7fda9d286908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7b8ff8ca8fac4e5549b8639459e3f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a2269f155cf819f7a33242d476e6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89becdf88a1036aa4c2dda16cae89e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950457830c2fe8c691849df4bf4ac45912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb09e724677ce246775a432ada486d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533ebe0317dbb61fe77e440517005e5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47dde331c19318c2692f7fb2bb3e70915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847470adf5480d9a3607ce13be1bc307916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f682cb140a107378214e146bb4eb00917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6cd160dcaa46857cc7b2ec2122060918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16a6bacf2f290fbcb54b4219974db0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d8768522e2a2db4e1079c81ac6464920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513c1958b4615ac643861dfcc521168921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d677eb7870ee683704908847d21fcc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0efde4d03b2e9e9488ce2b90ba9163923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a30010041a798bfd7475389838d9b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c8d1c22ae5cdc9a33b96055f009d0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a458f5357c363aa90ad48630f85333926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd40448bc82041b63779916a3657186927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d9cc667da9f465326958c2d8e9b39928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ba8545109d2838b3f879e25561721929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eee15f864b9ee52c9a1f74441ce15930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095fdd3fde5f61bff61aeccfd1df56a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dbf60c1c4fede95dfadaf2df27647932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e82757912ab8aadbe684c86e7c0f0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bfbbbb95c0526e37c3dbaaa6e2021934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031fc3468db90498e3b931ef6733086935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdf8c2382c211382c171d651d8bcee936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582f78e1d06598c46a5f3722aad0104937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458a0d1798aa4ed9f05ddc0f4a6149e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc30bd169cf4fd58e33b3ead86070b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb8064154313a80c6e280953550dbe940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d0eb2062a2fdf097879f5bc8efaa941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa6a3813d8d24641e68f075853e4ec942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374310b4c3a34210a96447a01c3704d3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36982368138774e8021ae1c7fbb516944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caade1bf157cebca9ac322106a1a7b25945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4025541057e094669cc7c9d0d638249946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c81aadb3b2f857bec98c5a1bbacc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaced3beb5fcc16763c76c84486e8e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd09279c0dadcb36ceed32d2b524f95949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2faa38abf8947cb5b9b77d171826c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63909e8ee3e52c899c5b70c89b1b54e0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41a6cbafdb78fd53fa76ab0b507769952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827f5ba4a16b2bf16ec45223d570a47953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bbc8f93e7e23a1a0fb86af48e422b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafce4a89c032e63c6a7a671dfdfe125955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e111a1899ded00dabdecc9daff48956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c10d9aa949e5456ef3c432c77f2686957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772803ffe80e9f24a80d0e2369f36ba958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b64a91d5065b465b4b9a13f3221c2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf0710f4f3fefef229efb99fbfbbee960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4f553792099c9c195648ff2f57e01961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0563843b1b1818a5461e8d2b4a6f7b6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596602893bf41bf1ea73d1b1ac43dec963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d31ea5088adf83bb89e7aa27ee905964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98090a4515ea018bac1debdd79b73a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e73463f3a7dea3b21b8a2e5e1b81ba966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ff5134896b7171a142add7afa19e2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5b44a4d65c6db999d9eba5615ae55968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4213fe2577a913877a069bfc3d8cf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b437ca3ce3e153897f637673f84dd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da8f23db7406a05a519eec899ed861971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa16931446967e6f162650f58a9738972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59386df8f95722938bcfc6c5e819afa7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c0009c12e927ff8d45b9759ff27f7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bd69f3f70afbd0a822a3635ce552e975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>