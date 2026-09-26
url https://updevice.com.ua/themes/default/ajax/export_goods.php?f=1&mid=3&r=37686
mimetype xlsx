--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131d238ac70faf7f1fd47f3144202b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f88a9d023fbbfcb8444bd37ed283992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45482828eb5a09ea45a2d5f35b6f4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a7ffe6509fec65bb4d79172e055994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2346fc912c180a894d7e4a745ed78fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a676b93f5393c489e9b63f8d2b2196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8c1f89486c0514b6e30e06c97ec477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bf945ee01f46426cf640582cbe7118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d739fdb9f290570113cfe6e25444699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a06dff9bd7553f841787221fb8cd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5facd1255ed3ce91a60c246285ee111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b4625a31ee586a28882211e9cadc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cbf25ad95fb915e64acc5eee8a4e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb4fe2106873e6ef3e41492aed061814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daacf1f094d0d727c968b00e5bce4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84abc263b720495b984d095107172316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d60d45e1f4b95daa51908d6d57dea717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a44996edb766c1ea69aab28b7f1f9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc8cc4a67a301d934f7d4a159dd57519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d4af21d40d41c80aa902f59712be720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ad41d5275ee3f0f44491dfaf86aff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef728dd3f226fe4e7b601254d1fc75922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1edb5f636ea8b195354b745ed38b2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a415b0aa7b2febc1d7356eb3e232be524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af514379fc45a9106399d0124f0024fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9c111a72a24b4d843eeff08448c6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea238c71fa0cb55af49375603c7a3ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188673810729ee9504b8ed63665b2c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bfc76037bb0b287670405de4e24c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a13c658557db8d202127703c4c279c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5d60a36c63e364b2040b65ca3077731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9080779dc6c2f09aa37febd5e50d2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e6bb8cee35a3db57361d164b1794133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2f7ac908cde7a347f36d10027f0a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a274954a0ad7b25c6dfa78c8e9b9d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f885282a818d5cbe597c1597c5355c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075946e56c7ed487065507457bf732a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4ca06f9439fabbef79e1645fdc16238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a35f8daf12cdd13053a3c7f3ec561d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f022fe1e71249a748246e3c2c678a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8c5d88e6f6faa7f7d2cf5cc173cef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b7765d1c8afdb625ef43d2e29c8dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354601e2715cfa7c6e94589fe5da2c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410facf68fdffed6d916087240ee7cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c55be0da1086895053bb217b0a0f4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6213b885b9654d29524ab7ba8b8c6c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb717704bf6b344d40a68449b7436247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eea25ece8221f61aa7d60bed8ef9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7c41b74f211416748e555f3b0d00f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aebd5df5339259790aaf11d297a4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e3dc25f3d7450da476d417de3c82d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b307cef11c188ae6a10b6540a75ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabdf1ca221cc41820e763e5bde7b0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb619ace85d2da1f9f0e8b95d61f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce001acc7bbebad96997870fbc39f3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767941f2236a3cc91bb3c858eda5cb7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d46a50aa812f90aebefe6f6b891f9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacbf48e65bb20536be60ddae3b983358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1cef84c6a48bc5ae6334a3393f70b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f28a91e8652200461523e0896351560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b050b472d09aadef77887e811cefeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792fa31373b38eb87b61fffa4b859d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c8b019016b324d0000aad28a7220263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4219d9da225d2869d5ad299d7cadfa364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f63766f2e79634f0a47baa686aa6b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd8f074680fef08c2874545b61bbc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90354a7e6647670cb7ea054b9bce0e1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92ace7a006caa0e0ea0fc209a2580568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f7e43a1c0a410229f77f985404ca069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a9b1a653a7141f2140939eeed436370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb360c03fe2ca5e2f6d18d1492f28f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c04ba2b7c31b8da33c4ffab825dcac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f33b93176a91849529c67b212e64f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d20bace88d81301867d8a9554f9c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89a4c2757b90adc1f00221532ec81275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11383656ea5a245cd6ceff9b4735e23876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56d3e7c62feede2ce44932b0c82d1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73790ec9326c756e9e7ccd6a9f650078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b1b3c70954699aa8e507402f2157079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32584e28b71e4c35ca9664548309e69d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6a9c39ff62e10dd2816da336de52581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6c692383d1be40cb4fe7ed7d061b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdf468e039785d15a2cea8c144a1f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdd9602d3fc2a6c75ef01c1d947c5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ec6cb11e43c2c942b603671f25c6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196ba03d3b9d0c4a499caae10200ad986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f426f737037d9dff344760da0d19c5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fff17177245f80c588c7545105f98b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64a08fd753348118dad1ea1b7541b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316e52558292b3f4174344270559c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed947adbd6a81388c901e23b2c2c5f0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d64c825c39dd6568ac0bc464a06892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d254d5dca4f31e281c3af796fa49b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5011a73e1a64f734e598e4a5a3c4b7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657e65475682b069aee51ade6a1ebd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45b69a9c68d96f61d6883781b76ebd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0d67e29288b494ae3f98d42565c5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84d6466067caf453a2cb5728e47e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1127fc3db828c3d18cea34633717d5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d897252b2dcb2da57dee4bc85d4a8c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9309ac4e840b2bad734ce762290275101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1f39d79ad58a3dc4d1b6d350aef52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794e06be6a7db7e22bd1c7d651c1e02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31535462235df10d1ff6043a4ea40e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9cb8917530e87707997322a025fac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54ba72bf69a2517a26191cf490d1a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2c2d214c23386da83fa3afc9bce05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbd801949161455f7e278d9c0c1a07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a663eccfe64767cd869ae482b479390109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368480859e77a47bc9e13852e46628fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e37975cc5a32bcfdb3c6387afd49d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa35297b07504a910235c9ce78a9454112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8013f9bafe662c68e5d128af352dd0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472e7f920a52ca06e8ebe2d9b9a918a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f144f73b3413abb38e3a7cb2f0d11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad140b7c38bc62c7c6e48273e46fe46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29e5b122ef60a4797d1a596d733417117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f29430b20cd761cb4896100a3b6be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f69bc537e9f4e1eda66e424ba132b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d760c53256f8c0911a8b9c61d3b1ba9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923630e00f92dd45f19462421009d91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029cc06344813c62653508bb5ef6578122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5c05c233bb2886a3694a26a3934ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9bc0578e34d770cf9ce899038e9b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886f9dac9e32545050ba9cea519d0c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c822a5019543c556f1343becd672298126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b8a6c87e59345577df59a75dd8bb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a8995bb016ba5a22bc04db79a868a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339fc3e4cfe6c7459d93c4a98a49600129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b39509d7f09e6ffa5d2fd08e168b6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33793f60ab8b8bbc66b6f5ec14a5527b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ca8c0877c8dc7614c59ab5249a675132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1c26c00e353ef7a98e23370bb6d29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cff28e04eda91072a59e04a07fb820134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b16f6b4122de2871b4c25d74cde018135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0dedb43c522d80c2391ba1bb91cc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7010cf89445eb944873fac8db5dce0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc19cdbe3f59c560f4b159bc90c753138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25cfd9530585150cf16d870b20e8b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a532d39b98163a31caf3fda42117c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c303de19efca3cb30272b528a8dfee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671370b0ce420c5f9d1d10194d8fd1ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32ee002cf07a5e158a58c13df7a88b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce62e18429e13e84556e6c4181db56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bac51116ac0bfe6b3298b36a8f442145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c36349535758353fffc688705fd1fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cc9ac5f4aafe4ad6bb626ea5d59a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc529f78cdcbc8f96eb6ba61b8a078148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f0fcea612c66f15943df2a99c65d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c928b06637e0e2844e5f019874319150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c6705ccdbe0814e293f54a6a4eaf9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9e1bd0a0ee07d3c8804576866277152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622eb31534d36065504f7eefe9c6727153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349856c6670a4abf489f37d79ec47726154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050582ead410c0b0d074b318dcf5e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92c11837e7197785316df2b3e142b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7fbe2ea067b97f5c04a08d51440d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8255417f4f558a767e557fcc2ee54ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015f153c188ebd95a33ca02be7b911159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115ff2ff18ea3ef4dd076620adfae16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed62d327f5aa28957b0841f40412c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6cf63acbcae52343e843790ba8d96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f9fc2e482b110300ab2c968ed8f34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803e3a841eaf23806285e90a25437ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327547e23736d4ccda91aa254db61d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bc184f6f8b2ef281412df7636da53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b060de164be3d213854f2221f29f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548795053330593ce339ccefe0a8950168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015dee5a620598bb6309c4849af0a22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b98ba5c5ef8709922613cd2609dc89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8993415f3ba59f547264bbf96d05ca0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceff35e2ed90a42bd4d122fc983539172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31540538661b857158231e56e49128a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e61010428135c003a2ecc20ce1b751174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403e57c9ce7f7be5b406542ebfc4cfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384427e3507bf2023ac3105fa37d1e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d0c69f82177b5d1ef0b791553f426177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba89f7acc3418468b392240f88efe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01569bfad18586831d5ca96b7b46042179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17139778f1fd9ec04ec032a834e3c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a357aef361f066c0be7748997caa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863910fea5fdaaa606399f876b4b12ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00ea8ccb237b90408be3470fb3da20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb985cdbf8b9d172b2740e34000223c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997041c8b5d4d00ff02f387c4e2533f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e429f582a6bfa6de6b4cd1fa62dec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587d9fbb03a88f055813fcd91ff5729187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2918b77970099dff97c45cf6755d5c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b1d748dcb8fb88df4c91d32567be4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088959fca832d6bd5ed11c84d0c059c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e7a1ebf11349b80e9c665965e2a81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ebb9cd7adbeb3db4471fd24d812e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4c6180770eca81e0501a9263e4ed1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d316971623d89a65264628cb20d2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1967a42f90e0994589b3c3f56c6c6e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a684128fdfbfd1a4fcea90a4bf00259196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb34dfc58d699aa4820f28a65d00e48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c5e6f23178606a4bd38d9441852d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29454c13f6bce02052d35967b94daf22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d143152cbfdaef2c16077eb3c667f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a60d6227e50c7f2a6d9b8b1eecfefe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e6365ee2a98dfd4812142e699b729202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fcc31280851c1fac1ae68b27bd7a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7138a22637e82bff234b18fa566c476204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9287e11daedf446b03b0291b7e1a8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35266cd5b0da4fe0c8a3a78d66f0b5a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a941aed85d7feb4d6d0eca931267207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ecaba5722b7947188987aa7e57dc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4adbdcd407018b337e9b67d14b618209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401889d543e336812b7838f69d94ff8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5a3f36ffefa41fe9ebef9880daae6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933f937b92bfae9ff2497274cd5df9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85c8f080d169c884b7f4d8f344baae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f6ef1676670789fbc5fccf147b29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ca10891a3235ab92f5d15ebad778215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026b2d2087ee8ca6ed05f928ddf0d38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b454477b559d2a927f9ecf5199eab4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bda8e8a0e45a82297df84be9af93e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f735a1aa7c4855a06c42c097abf984219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71bdb503005fd1c1840bdc1867e2cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcabee1de3b53d4219cb428fb73358221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce692991f13151076260719953468ffa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a162bd53b8a24b43f2f5bc4069eb7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d56913505ad2d7b7ad877fc736f67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab987e28c7fe9451d8a15e842656ff44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d10bb37483ef03c533671fa9b7692226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7924d3e8e82f9508bd68a04417648227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1258f60b132a84af933d080579d5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ccdad988fde8897bb5da150af6e4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50bc22f63d4b852e470c726c3da502230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c409c931a6e3420efd41a77ebdac8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706a16e77a4c32c7fba71787d1c8b8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba23e7bec7daf31c057a1f55d2d7a2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040682921cba81bf8fc5ad403904753234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495665659c75fb8d9d860767baa0515235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664fb80714fdbbeeb08099db2c5b47f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81063739a39008bbae8c217d0f505f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8ef83f43d7b88d0c7e87b120cddf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dd063e560a2a088bf4ee8960d874c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e893e88f567f6f3fdbb7be720ca143240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61174070f59d715f4ffd6a2f634dd7db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24ae356dfffb9032d122258a278296242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e25f7cbb91003f30fbfdd78b257333243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb351df1a163ca1b19453b5242b3ddda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e021be38d382964cb4b75ba127e9989245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164df6a92e6fef452a69ae9488879557246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05a4815d0eb99f70a180cfbd6f9402247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dd63c54cbc9bb0361a488bd599990248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f40b7d054fe736c157a2421312bca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815cc9b96b532ae1cb3c3cbb3e79ec9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990435ed4603297f36aa1138551d4e00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585a4e9e6c0c20d24d349a1730b40ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c5329fd924aae0bb09e923b049c01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a18d6a4efddab8fd1356dccc84a2f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b370448dbd95fb06baa49c64c800279255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a7b38f3f5a77956d9ad13c39020f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865dc6670b11407e86c70a2833d2329257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fe7f0654047f8e3e522ee60b3cdc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95ee034ee3bd605d9491c724aa35f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1787b37e21f040e2c9cca2208f16a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa858121782d5cef655097289e15bdd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6be94085f5f8357e0e12b6290ab60e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c74309ba9857cb916469f7d49b834b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac84bdc3aae3ba211d985d8db25edbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62396b513f8a8e52c51c5b2937e7e907265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51473b896b1df35e8cc7424f82a48e8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ab1c49b25ec484ec502e7c52f6235267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9be1010ef5830ae4bae1cfd68ba54a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458838f4fd24d57bbdd809dc187b8daa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4005ccfc1d4fde0f130dfae90e46326270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ce153f439e2ced38863eb74329a02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca2a3a53415786969597d837eec746272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ceb3bd25ff0968981041b7a797159273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39b813daccf3bfc2a224ee09c70340274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54161123cffd098d7b635bf047f86f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbb6f721157e2829fb45a5c6767c1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314496c4265ba04cdf82574d4a00b1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983370484ba315cc33e06fde7132c6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765fa157eff416ac64b5c797d992a51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff135d517294224ac7012ccb6ee07c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be76cf736a4ec5c7b723ab4e7bb7e8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fdc0da840db4ed9a732f81232b4fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa58d0767207c51933e7c797d1f2492283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d145a0074e65d2e29d583ee3e65c54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294b5bf461059cc9b669fe9304c01be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb9dd6d4f5804df9fca01bd74e4089286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598910618f1b5e71a49726434a2c271c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de6507662d1650b02eba822abf9340288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c99722775e0cfabf7df872e533c9dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4eaed4c38517e85b929f2c86413a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ddf823843032df5313ddd430c942291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f164827bb49aa22ee4d5f2dc62fcc19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c932d85bc4475f63d18a4eae86e9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5c0769de4029494e61b902015991e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd9a231381fc7e39466f3a14285e96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b06668a8ff99094f3254ceb47e38b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2234f17eec815bfe9ce192f985b4d2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bc8f85c968ef0a615d646c835fdda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c0ea9a711d6e865c5c1a723952397299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8043599469afd1f5087fd2da3ed42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf62dc82f36c1c5777cb54dd33e4252301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1947e03bcd346cdd09788b1bea7c19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c1608a5f51322136935905dcac5e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab22c8c238fb758232b58217d53e83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc03c99dc74f0c51123f631b1c578b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a7d4ed7a4e6c82efa164d8448b063306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a01576a29f9436fc36c6412e3bbdf7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c586fd691b789f076f2181917fd03c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496447860e4a4e8de9265c11a183a5df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199bfbcfeadc5513a867bc177113a83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf15c3d642bb6abd0c27f54491c64ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf7abbe8e845dd3014efcdbb5c5a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aed3846a2a3073b9680528bf401bac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50d0ba079d0925557934f1508e8d22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babf16ce32bfea1e54e52a5e78dd9fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e776b93f1860baa251fb541bfc8741316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f7cdba94f076f43f8ef0004667531317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcb29b7b4fcb40a4b3403aa0aedc66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9fae499aae18b49c2b02642d573c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26908d4883983267bca8127f41af0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458fc3f16d0e3ee716e4cc11395a0d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f09726d969fd3ea3b36586f37add4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5b81f6009686b9087e6337b1d7fcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f5001faacca94dd921edb8cffb9e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa6c5f34976ebce85a831508ec2390325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2d57d6f34f32a291053f51e48903a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e17eaa2e4cdfe97415bb4016d8f79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38755aa6db433e6bb566303a49df3532328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727c191ae45edf00523c7ba5def6983329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61494772155d947e2f0a93c904d7d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e556da35d54feb8d63eaa376153e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8478054566823a49d11eec8dc4b1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f095af53f0d2963886084a5031eb61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d981fd5c1d4b129bf6af2c6080418334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3708d8b21a1e5c106f24afb5aacaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aeb3a2a133a17fde3ceb77d3d24dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b065aabbe4377a7a0518299dc3c0499337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2145dfcc6d83347b7e962ed0b12c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c821833d7b4144afb03eb294c158bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95283fae45a27072c45d75b0e62cbe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a21d4106cd677272950bdef3f5c49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f25804359b5b8900f0063a3bcadd94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590cbba90c576d40cd2fe4f99f98919343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87189cc8e1acc16685a219defeaf66ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396ae49ca5e4b2e40b00b0800b8a886345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef14f98b20c2e10150ec774d14d5562346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57691574e9269ee8b950be56b7ffaa2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e37483c5cd51ec537c19b811297df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9316058793ba23e57ea08252403aab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c802cf2d35c424933136c49712337e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7498d946d3ba297e967338be98033351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd31eba40f9ee5babb246f2b5fe422352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c843e97d3be4ef6683a7873870a8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97973547c5331038ac3642fa6175d730354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cb0716bb9000f5822a9180a660333355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fce8a4b967d7c8462bc61b6ebaa114356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c56e8e6421fc682c4c4349be821a71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55841e5b80ac382c7ce79c563abb79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe735976577c64022896b88d0b91c69b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bcdc602d77295ee976a1c4052ee58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9741e59920132bb04167a96acab55d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd69581f9850ea561d79fbc73aa74d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a2eeaf5f28f58f04d0e429aba6d93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb0c48939aa82ad2acf90510cadfd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73115424ff1d09e9ff99571e42ce498365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b768507eb8e38f0d3c8490341fc68f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd520d86354ed3b4cad57872baf399a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932812d9c1e5e37093d8f3e87eef44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ca3e4f95c298bb57985175a616645369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a73a7be4037cf747dbfe565acc6bf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748411a39d29f1f8d2dac5a8836079e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582699903618e866551b8590962640e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe66c8e8f61bd900d662481a0f32f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b63aaebdba947e12008cb551f68bf2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3a4bbf3a7f6bf2fd36021b596cfd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695f97a1c2e889490f75416d0562a7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06326eeff118eb47631c3666c80181d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d68a910c4f2e2c472a0cc9b8c013378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a81968ebfd2a35865477f1914b430f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d02250fa0894b19a9b961a988f9a14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc65fee30d8995508f5b7b8ec9f418381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a5aa2721b24775f348a69acaf6947382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9d93ca4cd5aad8a0a377807654e08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a03fae8180c5047b78df27b6b8640384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdf99d3c740783ad16dc43ad164ace385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd91da543e4698971fa64f8f9a3a6f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d312ae74ce1ddb232256990f3480485387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a4323bb1ba175652996cdaca60713388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ec5f6652add32f21b5c7c52fdf8d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f84b409f7c70f081c4dcda90d77c1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0782ce3af753c4a41b90efd2aa2aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643a3a7fcc7958f9668806bdb7fa4e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6535399939edb0bd80bf41eb146479393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641893fbaa0568817ead678f78fdb5c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62748b142003b0eac42fdf160adf709395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e6e33cf7f5095186c3bca73cb60fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519bfd439d4ac4c01587cc09b1b00f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373ce23936db7ea39cb7640e7b602c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69017070510d7b1774374008829f76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88600c0cedb09939d76c911a81bee523400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de486977f1138381f2d59ca732a5171d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4366d87a9b3e521a99d83e65da5a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732136a3bfa5d4c2090ae3ab9a84046403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7dabfe69fef7807478f943056542404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a684e772d388ba29e5a13fb2b92158405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a9c7601df444ca84f2641ad84488406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875474263d87aca4da7667e88ad2be7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65683590b39ad4b04c50ad26ba4f98fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa31e10670bf9c67aaa7220ed5af6c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ca255ec096f3f8470ebe6136a121410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741015558b47c70e121408bb3915fa45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78bdb34e7ff8cb89c1fe95fa9e8986412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a632ceb55954a7f0add230830caa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0723bb56d244526ab0a50c31fcf75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c78e097e6fd2f7444f10d2bef04420415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a24ca7e6d6106549352e16bd61a67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42594daa7e359aa56fc990c34f347eab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6561faedcef2bde293c0e42b70f334418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2fa285e09417d4ef045d41187fdda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddf84170d01ab0cff7228f6f37d7ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9dddf501fa5489079452c98cb2988421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28f4f7f26ea4e1e06f8a49eb2f1043422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131c8974c14b2081be495f2d669390a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d82230ac82b0bcaa025e669b3b326424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4b8b08b2715e31a3c3e7ef872e061425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffc380910b7bee3c73b11f43bc88cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd72f0a53f16173c66565bc1b795956427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e080a2d949aa0695c6585cc29698c5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf60fe93f6320eaf26210f0601b784c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed4a7596b7dd5b2743ebf26dfd8fa7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8512bc14615934cd0757af2e7363f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1353c7adde420294b00f864f1f6d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e85140abdda7ac09681a1de9e5397433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4902b122d995a7e3849cf19a1f792f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e2b3a93e48cdb119247a0176089ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f84c6cc3328d2501e87b9c27a30a8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffde866a76e7021893741f58d7ead77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b27289a61c7e4d44391a12c9d032e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb002f34a84e33358c001c8c9c39bb41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa6eda173bdde3a38cfbeaa87ba9d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c048d5ed0b2aed0c9d87d90cbc56fbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c49565aaf12eaa81a934f0ad44144442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d5016cff6e035e21694fde1d3902443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d9bdcd06064cfb7eb2e893550f4aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1c73ef42d56b1a5a6f71d0bf09365445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b3224e9f5d548dad53f24e33cea3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd3f29d3029f83b41c94b017e42b6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa437208599183042092795c0301d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8096ac48d3f600e72e3449d16134eaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c5ebd91d2de4cb6f37e8e961a41cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c380a61b87b038257217a0b8cecedc5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d069ae0a4902d2dae4c39b98681ed2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d434ee8a11e8c72f7cb0a448dfc74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50ffa6b95b82df291095d9f04171fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba63e4e9314b8a1e4af512bbab9ee26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5a1953cc49350f89f2aba8817bf5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115d24c0b55b0c400dc9cce5d842db3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a9858f1e139e667d5a699240cb194458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa90d578e9c117b88c64ffab6a23f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caf6e5b0c0f4849c1557eba62e800d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f95679d2a2725da7a05033e8add510461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d666c504ca7f934be45d4d436a8951462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068bc0ec9633561b41b88be9904b429463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39811063a8f6c3082b5a063871e61b78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad5f863fbd85c88a80c83e8cebc039465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542da0693183d470287443ab6946b05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54e20b47187b4d56039a7422553ab1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1cb5aea9917966811338324513edd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f66f3f97ca86b7348e3a9793b6a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da175e1e60cbbf904ca0d022d68dbb81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a575f8f0d28c5902a2002913e7962471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122f2fabd3a089d448224d7d1bbd29f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e92fde9130aa4de626c6f26d66daa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa57c62495988daa295aae27743e1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f521366a73ea340cb0be435913cdfb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189a5730a3d6a04e1664513eae4748a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306a01e50bb0721bbec2c9e8b3bb5f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce87711d76b54acaed1837e5c43c32b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dadceff1c26dfcb496ce280972f3a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342ca27be739c406c21b40c9e93c55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01497bf43af0bcfb01b26ce5f23bce8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec6f9e32662e64b5869f4a70bb9312482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be476553ab8de2d8ed4f16c47d17e795483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd192a04c3b862ef70ffa9db3a2fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfb010d41eeb4a6b9d2421a364d362485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8e7d8f1770e0c7760f478ff947f5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e03f8010518ce6d69e3dfc4ad9a73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb066d98f059eb4966bb8e415f3ea9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae5e99849a0901dee048dd20210ff9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5142ede12305ec1f6a2d14975183e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e7f7f058d020a3d6ecee021cc213d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690f50d1f1949ca7ca4270c5f2e8d45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d59dab08e2fc1a67a5f35ce14b7d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dd521637f3c9515187b7ca3048670494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3836b4aa8cc4858c62f7d3b0b345a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a712eb88d25ac519a513c2f117a281c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f9ef5660a54d0f2e8ca433c3c1501497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c052e07f2d1697f545edf15973e5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce8cdb4cd5fe28f5fdbaed6753cc75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bc32a680289397b829c3ec8371b61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a9f4b9399d565c716d6b27fad842d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee63b83c61f7f92b2f9156060b1611502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022d0cbe425714f31dfdec012e84f74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64e8dc69cd5a841468df1f68c47ef6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0ddfd35759ba737839fe70334824505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcce772b24d4b1c9fe28764565c2094506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6420aa71ce363e66162ea4edb90af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba7e1cc2369cff50daa87cae7c00fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8873e7a3d486c91ebd944c6dc6ff1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de631839fa830ddf16f4119266a9828510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8eba3c9d5a940b6742ac1507e0586511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21992b1f1d0f03ef4d7b2dc0bfc3e81c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beae790ae256b410c6b6bee5b60453513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4b7c0fb9a7253d593ee48b31efe2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa3a777a70bf8e7622eac54a87785b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef33b9203a602dda983f06fd62d50b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b19c9170f48577428963727d7e39a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05e774a0f8910038af0a7b84364ebf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7bb7278b9ba1041cef48a4a020a24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6133a35bdc05dc08ef39d50697a2c56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3e878462099c3b7556c64bd738548521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18273cc8765b3f47b994501275c3606522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05ede48e49aa85b6f9fc78061fe430523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fd088b2a15f5c7bcc4c9376a5b932524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934032a4badfd0f90656cf5b09ea81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e8f31836e1c0101c71af77c88f56a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a4dabd069db54da78809f4e757905527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccec4016ef7020fddde039135fab21a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af2a4a2051ae0ff0772ba618fe2802529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ad5e815f5cdfe3052df604e8c9923530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b51254a13900f9c9ffc5fcabe4c7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0619c8a971920febc203c30f3f47cb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d39bc4cc3f04b640a140f13d07e6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab50f6be25e453a4f6c94555c59914534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c94716011ccae0f526064191d0996c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafc9306ae0374ff801d4b43af3dd5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec30a60eaf98d8f78f253b64842eea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5b4221fb8ec28d11ed9ebbcc4084f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014dbbc39d1c6909bd8ca1abdfd0d36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fbaba062624cda8372f65abe7dde4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1ec26c7c69202d492d79fdd7fcc7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890c2123cbfd6f560090015f8a3afd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee6f480998eb4daf3e88537617a639543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5840a1884b9e45f6a26e1ef7762715544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ee30230c5421f8bdb27e78e3082c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab243a1c5bf5e87762375e9f672aaf2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb623eb91047e33800c890d1b95d92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632e127fab827c4a832f4993b35bbfd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0170887d8fdd4874ed1d8a058363ece549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad946947368e32e3395b49eef5a9681550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ca57007bcdc915c8db1d821f0a8e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e87582018fe64f4c9352d82e5772e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd7f12476f664c28fa425a874205a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a214ef6506c52d2c101e3fd5b108f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb980a2bafaf15379214337d0b820c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ececa4651e90cf2fa1cae79a413a61a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a502ef62706dda98e71104eba1d5056557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7dc1fd1ca7e0223fbcdb6fa165ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77425ddfce2e27504715aac173e44a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538738062f8a3fb8aa61b746e89b136c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc286a27097d1935477dd6dc3feeb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a33b3092cd52f913f46450cec0cbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36da7f889d6f2472fe66c5c9238907563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdb51540339cc2af2904e6f30791aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e32c2304347bbd3532806d0d47aa36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f4df79686e4fce19bd8697c3dfefa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01270a8b92d6657a690c01249ba4da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c978df1f6216264c97cf919f4ea6da8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83987315353e12a324c99b6b9d765a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56da7a6786f872d0bfe4fa18f57a95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811be6812f4edcb6f5467a9d34c5a50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de8fbb09dbe605f86663f12a06835572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ef4427d18a23c8af70cf7f6cca2a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a02b9bbd1d56ff5b42d95c9965853574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f4ccb2625e759399e10fd122a95b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5011c02a522bc2c886d85066c0d2cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5396ddecf5282943aaea97247a7fdfd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f0fca82bf7f84f9a8abed1e1d5924578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d19715c20539230f7b39b506c8752579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9c13b06942c10b4adaa6e109c0cff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b74a667d9d9a2b21c89b5bd63b5ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0d8dd861ccad4cf1f834acf37ba58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1c615e8a728b48345b15a59547f7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e15e7b06e27dabbb190f2e6d77d40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408d10db0f0e4e69699cceee51cbab2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2370ee1f433809d294cb9ca5160f768586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef6ce20f862278bd934384c7d14f36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24dfcada30d0f2552c2e179ea98226588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bb865a2cef3040f0a42349f369674589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e19fb9332dabb36cff083f7959c445590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebe6386decd99c27fc30de22d7e5fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923e661a7d2057aef99466113a18521592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba632ab9c33af58de476eca13f2d3a30593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c65335cd28dc9f26a5a34b56019dcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57389ca10c5b1f83394ec297398d0f13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8887f4d09ecd9b7ef56a6b582a3bb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dee5b5129f79a195005cf36460ea6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097a2d166f2c4e82fed8d705831846598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637e8944f69674534edbcac95a357e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be53ee0ea5ebde6a91afe1d58cda895600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1566331d53e88caa202af578dde09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa3edd98b90d403782f6041cb843e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70659aca045d40a711e1bb962dfabea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fe400b8d060a3ff4e6915905f5a32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca574c698deb3b4047bb960833a8dad7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d13fca1f4068317883b47711cb1d85606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d02c66952e41c1f41c74c8bed6a27c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69087ad1e77f95df150d33daa8f62312608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f8ae9f99200b097acd5700a87e6e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b708f8ed410fe002dd94bfc6abdb6d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f567f8cb8d08433173a0ff111e28a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28578673804a844079bd1a9374892f1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acbdfc0d3ee51b961e9732ede8d912613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227145b794c4f56317d96632d5a1312614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60394973d24da243688a85326419e971615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6da8a809fedd97f1214d31a4bb6ba3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd434c59f516bff6cc51a43bf06fc45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296589b1c4d3bb03c4edfc5763d9e28d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2d27240d6c4c25bc42eb6bcb64c20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f5d090cd292b07cc5696a9c34e99c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1be613e6087d2222e97aa865189d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fdb408a05e14d635b99d65907a719622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37438c11dae568f0d01fc4e0a70d948623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f874bbb08b0c7529382d311ae33e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3435e6c865693d593fcc82802a06ec8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc507af417e9dbbbbdf5579dd93a71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f133f15860a1cfbdc57d5ab1465b2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcb4f661106a6ed8b5c36c9e7a06c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d9f43519a2b84ee21eabd762583ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b822737c64b820ad5d98399a135e5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6e8ea6c912ed087b3cb7400e5c963631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ff28267412392ad56a853c4790a47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfb9ad00f8740062f668cef6187c44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3beff3826f4816e3577de6a9fd494c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db10d088dd37be5c4aa407706d9b5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134d48d05a8e89d0f20ac1d3e9125e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c6f27ec61ab90ce247d971b94d5f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d590a27fc1eec4d45dadb04b6730116638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a544666a0c85aa401172ca542e66e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a98fe689af1b26dd2fcbbbd10e3a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fc324cf1ad2fb3a0cb975e58b34bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b171d90784006202c6d8caedac9803f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48459813f7fb9ac129155cb43113b60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585a33ab5f305edf042c07aa9ded63c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a804338249145227b65af7ad75106b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f2ea2dab20296ff59e20d662770e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3a3ed3236d4079eb74d1c619fd8c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc8bc345b5004d28a6474b143ad1ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b21f0a0c75b203b617afbe0026a948649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecca5d220219a7fde4b4d40264ddc6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d5690007a032e1691fb421130fc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981f27b5b8df46d3c16e49232589edc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0cd8edef10a22da83bcc7a56af93b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6be766147e68ad66fc627e8699ddd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966e9f3355cac4fdb2b8afc107307ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579bbb7be2ea765f4aa59bda2bf23c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed352679ba99f48fe4ce178ab04e53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb2375359b1532ee2f8ead90f87b62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d280f38f2987a5c7d3696b293530108659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c897f7afd46b2674ed5a09c9507c0c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6539aee2620a14474c59a3050d204bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaff20465cf2cd340a764254291945662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc71aae8ecf8e450ec4c7ca05e2189663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108498b659f0bdb76484d34b36a36f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc6367a430c4fcdd18500d23ccba7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74174989eccfd3e579bd367ede52ba5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b5f4cc1ff220b45617cdab5e125c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa164fdcfa335f11b81fa7a89d00f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6859df230a06775a50b9b3caaeeeaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f79882ab22ef81ea5efe7e6146f62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0df4485b9a3a29699796004ae605c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01740bb5bd8b6b92e22cc7cf9558a5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84620221dee846a72fb546a45aa77b78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43319fa3448b800bd23401dd8e90a1f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487eccd13201f6f5b550ddfe6cfe1c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9c7a34019c86be22cb88978f61502676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8c764f8649e8edadc3ae8f3d4b2fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2419a316c5266e2df61d521c3b312c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951e55f81d69fa2cc6c913d964a76a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a93f21428f5398168b4650635c0140680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500cd2270644a21d836ea1abf087541681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda086607c5416a0258070e2ae64f86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0570cdf8203ee20137e379afe323ed2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a115ee3d51b75f14bb544baa1be2d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80d66e55c83371686a897587ed8d11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911a6c002c44a2f5b77467c3b36fc01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e164d67f053aafd0a854f991b36856687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c9a566ca4374a5c4b9c1afa4c1878688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65859300b3bcb920afb654401d336a3a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f518eb6c07755bcc44772e2a2ede14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31972f5b44ea01e8f2be1f681a97047a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc264fd43dcea5507e03935aa92047692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bda8e161bbf18f9c2a3ad2bd3a408693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ceb581ee2d936c36831d276d0f397694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b65774f596a643ff283414c26134695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c90a6811102e93c7222794d68f182e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac88f1e5cda9e9541d3e5dc9b5475c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faa456af8d0e7bdff9bdf292fd6c27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a0524b74104619a99b294139f0c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d80010513ef1935c362c8010553735700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f2d23bf46115529baaf7cb3b73fc2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0a304759ad4955f3f957c48c7d047702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40627e6528360f2d451104f9672996703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b661410f0aee08b2d3aee6ea61f793704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bf0c2a97db9bcf854174ab6bab2cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8e2f3aae3bbd447af8e1303940040706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b8754f36a46ab1e7ff4acf0769d5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb2188ca987730f5d5a14202088c3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c668fa492977980291479a95fec2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d9c7920fcea7c112528166f06364c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76657fa505fef94459a7def7f21aa25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff608dcb26f313c870871d8e4852e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6bb1e59aeaf2a7193c8a8622d231b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0886d4f64b7583fead26a3e6ba249ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fe7d4311ed35bccaf485b824757da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b48f684b93bf61657a809d4f92756d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c2b4889f6c31b5ac63f62bde0941f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3213ba5515b7949f216966c7c6a61b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999f4f5c7ddfd9699047214dcce6702719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ff5791bc0254e04c1ae0927dee6dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c1ebed33d0af50bdd7a92d4279759721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3ddfb681fd1510b4d3035d594606f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28c6c3e7285d5b683f5c839015a460723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371657433ebc2083fb992fccfe32903724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0c31284878f728d386dd5bbbd2d3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4ee8663b1e40d6b7e06f98889cb3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4819ca44d0f5464c64752dd7b0d8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272acd61f7e53c5b79f32bcab57d86bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08603441f95b5c3af45a8d0d1ca95b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa480eb6b8e177e56a6ea94c75ea05fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e9f0b834a972909e2b74b1653b52f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b0b4a367195f298b783165f5d8f70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87201108340c5ee45008da9ce909b306733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11026933a2bd7ae52da86bb89992d915734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb17eb71e1633cd180ee35b47f12a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935179160802c9d74e1229f29faabf6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4a9a3b4b3a61b773a151e3e942c89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac54eed8281497b0bd6b1fe0052ff84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21388000d951e00296cefd9372380a4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7484f64d6c4dbe1f4d5e2846fdf0d52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31f42a0a5133845164bb304f9341df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d21e46c18e5653f5fbafb18776880742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88ee69a3cfb8da9e07841cb07a1b4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978966397eafdcfbf7e018ec09952f75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4de48ed8698616c6e2f2886ff35875745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb341999709b0042138b7f381122e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d01247c68d8f944c7768f5f3c71b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7b4f32694041ff985d05ac103346c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bfb3ac2eecfe67e23dde1893ed913749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f31c7b42633be7a44fceaea99d891750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a55a0f87c8cee5c6a0432a2d3606f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c489f06a773ef96ac516b4ade11445b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c6dbeb3c2c2cbf6bf738918bde3c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45295e22e4204e55c1bedb464c579ba5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aa90e79a7e33d1761c19c12e42764755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bc077eebd13b16060bb801674bf6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dc40d06b76f286bf5652ea68263c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dc1899b320d05742b7b6d29f0c4ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea11800b83564f2bf55f8f57311aba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423b156ef179c184cc60097c6fc5f93760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2fd20f749debea9869766790701ee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a3469990d57c4b2890cc498eeb42c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e840cf06c66e20b1060b3b2d2eac6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df572bcb7058fe08889d460f7d95e3f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba525f1d7286980cad1d0ce7d224d4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96114f6e659f359b1d48974fc75aba4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692eb26aba7fcf9b09b8dcea713ec37767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd17b25ba3f375506f3759dfc4b9993768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bce52c67e12c7c27ddbea1fc4cbd19769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634be57f66de53149771e75a435b0f46770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bc80f9b31be9ae68ecae8612073af771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00dbe4b9806fdbea9cd0a2e9ae0e1d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddad716cb33e4984e8e95d046c359de773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244acf9cfb27a89c60243152616fe57774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f354aff5a75f8bb2e8967a0957e6d5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fb6bce843bdd6312af2b282a94ccb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86596c17fdd203172f6c846333f13daf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f59f3dd9143d6ea5db6eee1be9a4a1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a854a3d85c50631c8f8bde42a9b2f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd96371bfcb1f0599cb041fb8513490780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dcbc0c28d4e852c8d2f37fc1c8a33781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e838e5ffd466cb3f18dec6f5fe401782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff781cd6d8bf288dfc96e04b125497783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64846ec468871f42de87c83083e7aea3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4d8e9046540fbdee10a23caac2bcf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f7ac4a18643bf96134c3ef97c5ce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd56a5da520757932e6202a0b04cc66787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eef60097103c308beae0c725750038788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d02adeda6d86dfceb58b39e9a8152a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21bcc78ef75c8f35c3f37aaf8057df790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891613580b9592b2b3f03bd419dc68de791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb63feab22ecb7f72413d207e45cf00792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282fd7dd5d2ade0bea15e7acfe5e499793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f0a890922c6643ac103fe58555a23794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d5e7f70c88619870a5f4f3e121da795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f496a8ae4be443343d871f9fb7f0a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03033a626e58045344e27b3e17c2b534797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628febbd1b99e74cf4fce1a3d64f00f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5826d1a978d8329257e9d434322f53799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d26bbdb5610433730f3bc4c93019a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f825daa9823acdf128f4da1faca9a7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f3a35ebb260955d2b2bbfe9c969ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488f9ac45b839d070f347fe1cc061d2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7594b3288d46c7eb537da1bfb9a975804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d09cf40469f4319ecc6a54bcd52c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd16131e54ac785990adeadd827858806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422c46f8ede33c92ebc60bf53f134e8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09b448fa45d6662f8842d8ef329ea8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076147a7429b6f45f15e63f433091415809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfbfd02de229aa081095869cf97da4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6e6fadfdab56f10f5330d96055e49811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d0514ff7bfe90af7825db492a330812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066654e1b958d8a44721934e88a6f86b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b493e3586b20805d516ce5d07d36c4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3da90d256e237efb72db2512a8a19815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf957ab47d70053f3b1f538be8701c0b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6a9bc0ad152b1b9a9052b9995338f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7825f5558b6232b6869d5347fd40576818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20134e08b4062dfab985ab1205314785819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30ffb607bb5c5664b7a7066ade6ee2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5835174e24afdc785a2134d300683c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e0d2a04ab5ae606f9e27cd66b762c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314635848a149188b505c85324a255e8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443497991be6dde817cf2e1d5fcfbe5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793026ff86d9bcd8c71c9f7f8f9ed8e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6e3a0f8ad875a0063d5d900ec713c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c732802079165cd61d9b5098bb5e877827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fa65727dd219325f7565c9cbddd5b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b19f64249d39a709e308aac1a0193829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019177fd4b0b8ee70cddfa4adb1872a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce6d70bbdf53dc5434093295645534831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cee3d90e6da9fc528fbc0acc229b0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ce2ed7ecba15850829f5bfdc54c55833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3be8e2fd716dbc39ead341f415f3a2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab0a894dbb5078d9ef86c4f8dbff84835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801936f139e0ef0ed900280ce1a3b8b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c52ee836723926bac57980d33d4d8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e9a224f02c24555c9e18536e451b3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18142d33b565a884402eb53c50cc5836839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b11b3d61b25d18fca879c0e7db514840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883502095cc8167da959f14784beca2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8b8625abdb9e62e1c9f3456b9bb61842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377215add12620301aee7e2e45b56968843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca21971ada1ec74a5ddd86be868cdd7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a837125fbb6e10b52a0a9accda66e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a7077a4bb6a94ccc86dcae7b2c26c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188e901b2a44e86256acf364ba5bc0c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeb837dc679388199a514f4b51ac5c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e9ed78023988430367e5d26a80c3f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1869baafa99ecbc0cc9f2a326a7b427850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14e14d723e98671a0c9949fff958ee851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf1ceed4cab62b13f1ec34ac16ade6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32a6f9a5cbdad2b4b0f367386542f3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c90558861fad925696bd40aee22074854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdcb29fac0d943688cd7b45868c8f8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf598e906edc5227f31d0df43e814471856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfababeca3d6d45421264be51f34ee10857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2142a02635862e22bf2f5e12edbf5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230ce7f373fdef0c105f8fd8ca6d832859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe92b95e1d0fc239656469b89a46b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cfc8e41ea444aa996f9537710aa6e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd444ac18b2f31ea93e91b11566b92862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4bd56951704bafe0c736ba4274394863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f9c9f9d9d74b061e0dc4e36a40712864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dda1ddc567ae1c0dd03384b8c96ad6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aaea63d18f9ee82aa30039a0466db866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6597a44ab5ff919fef16ed97beecd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aec92f2db53939bc3b8a355147af92868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bdf136379064920e947d0906dbdfd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645e32e53ca2a353773fe76127f015b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6614a1a41d33b0a15e1e780db4b80871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aa32f58edc19c1ce7887097a69cab872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c07697d4b2ceacb2c450a6b1def7f2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492c2ccb3fcbf95e30118dd7c8e3429874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f3bf360def0d85412f8026c2b6acf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af807eda7eb13cee4a6f8125af3e1c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f6b8669da3b989f5477636478492e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a986961c6603cb40dc153a89cc176878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae6b0138900145cccc90837927d0d3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083c9e9aa9fe076f50641fbf2268b68880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521c97c4848648e672410afdd93009d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcdcef799df81af3a6eb80b7b92a87882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44462d9fdb22189af4349e832f6c51883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040193a897b32d20f35117aa0f0ebbdc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03651e0b35c228532eba8bd23f3a8d48885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ebdb3b2005becf36c396dc803e52a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142badbbe0af0253f0acb28464d7c771887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4df901006166e91ef7d976ce06ef6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5deb1e4798601be5b9f161d6a9c17b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baf9c39d9a23885e199fd22046c996890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1ebab8bdc742cda0605a0abb7ac8c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8efec2d17490ef47f1bfb8c5842583892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb16e2c74aee95e3f273b1b71adcb00893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9a32b7ac052c5dd4fcb273ccc313e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ad0e90d1b745334bcee2ac6dd56e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cda2e89a67869e48ee038f9a6b717c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9510d2f83b589370f312646dbb8351897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc03faedb2a5a92da87111893a25c91898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5628d80938950328dde36cdc86d9db6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd81f1e0675c357f0cfc9edc6b15a3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7fb379548902a55cd73bf9b2054f2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09beedce6c3120d7cf5a05bd82d65ac902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8019abbdf3cefbaf4584b9651329b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ce1fe60b202471551d55fcc6f987904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e185c77c68b2f2cbf5dda862d4d7b26905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc1a291f5d8f5118df357eab60fce3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a306527a18469044201db6cd7b19c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666fe6b1ce1b95db30cae494ca8893d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df301fbb891fca52334fadc3345aee24909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73264ffdcd20aead8e92299a7ceed711910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544075dd56dbfc4db73baa998881b64911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389d56917dfe11fea9b0ba08b77981d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f0c7088163316357860aa0664d430913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fbe76a185ab5b4e23fa236652b40a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4d5843e5837ec3d9ebc2142669076915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4b0f9d1e3ab534e816c94746ad8f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d36a0936d66d18232fe61f2f9bc43917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd22fecda3538661f2f11dda521e63f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d779077c345c499cb2a46c394ba472919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8a273d05173dc5166f661a9cc7ed1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d52bf134f0d9ab4a13cb100b17d5d3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ece9a9bfbee0dcc3eeb420156a4330922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef41d9ea9a74abd17c475b069471c3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3bdb5a7fb0f11b07d7d53f66bb07d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e61346d183825194c4448b567e0b7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36db7d2c09a2f477a7133a23c0c2f9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b93440bf5ad1b9e94315ca79836702927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f58e2b5807bc34b31cb61dea7e20b4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce003b63e481249f766747aa0a87143929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bf0ef738abd3610fbac6ac3e48b00930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746027fe9f3eb71060c8fd1c7341dda1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c3010dcec410e309694d93d3d654932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fc8e3913368123a06323126b4eb99933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb2ff3befb8389b34dd2dfbd92798934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f1887dd21940732093c089e559b7d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7d008fb9a34668f4a233bc4ff7dd6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb71d8888a8d6291665384bd94aec6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77034ccddc18fd6d42a767b713df59938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58095067439351c9508d575a87c27b1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e818c30a854f9ba5f88905dcfe662940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac678011d89e073120146b6cf9420f6f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579d23c799742754c2428b8dc846223942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208dd1ccb93a81f01d79199de1425d9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fce3aa1e2035e0acea273500243717944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932173d5fbb9978a6b4b99ce7c18770945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6116000ee9e49e835f1e86100a0ee3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfb29997b58ed2e976a4e9ae6bccf1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d6fe761fc7fc0bb236f58e9f8fc07948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061b296fdafa7cc0da6143366bd3c47949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d30851d1d67591c32865b79db3a07950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9af8d202947f7826d8be287a41c66951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b80eb33fc68be10c81ea3bc4af37d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa283cfd472601b1922f9009f569973953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a4c6ac342afdb42206192421dcf09954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a45d81f4e5bd41ca88710bd23c39d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e98336513fda1ff30e5b132cdf7758956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c80f0a080d1c0a6b685035de32acc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3178aad77d477431af446d52e0e8f3a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06ca8f7bb82236a134af7930ea848a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac789ee50dcba3030629dcc506d7aa960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94207b3e81e41aadc4495fe509345448961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68a603ecfba988df939e02149b4c0e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e91eef5f3fbe0e164adf001a65f55a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d995715efe3d009d277b5dee140c7cd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454f2b52e031e1d10f479579014142a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1537b4a3d91cb24c57c58d25d1e2a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649d0c75267b3a250a5530ffd5c98f1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9b46b8fdc8573a0456076b6f4c60b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a1768a7436bc4c1c4af7c121f351a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211de418fdedde44f5fd8b7e83c8e47970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3748143400dce2e9b903811f9324358971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4d51562557817fb9eee0af73a37db972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f20c366cb5c0f01fccf458067b8c8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68718f2c7147cff8dece20cc6188ec69974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe1c982a1581ffa9858f7eaa9443a6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e2cbbca6d17c75f141def68481d2d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335966ec8c5f4cdada90324d85e3d85977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88964834695cdb0af7d73a691b9ca2be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ddb7e90f4361f4ce0fcb02f0855c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab6d6016da87ad4ec15a4dbd284a873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448fbb850f2b5ee731b2edfd2ea6d974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d86ff4496dfd2cf4c0ea920a971d485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d447b890c0a476830d1ed3dbc4b2b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b702d217b4c09857b713949468e3827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc516566eee326f84bddd263ed68de6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311bcd18cc73c3211d8cd797ab96d319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be462abb8487420f7749416d258ef4c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a574571a2c9291f25ac446822683b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c055685a7ea5612085511c422b5a93812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70527dbbe6a913273f56ab8bede256513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3df80291b786db2f81942a7b6264f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5563cb34c86aa0f2aa2b0a2c12c4bf515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89df38e4dc8e582791506be69c927a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cc7e566560616e22109a94b2731ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdff326eb28d59a498c6f2fffc725cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edef1edc43e2ea61481c1752de760519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beea94a0c29497a0140aa1f827bc57820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eaf124a48f3a7a8fe8a0eacf8cab121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82d25e26e5963d258f518a49aac91922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbb4dc155d45087e84f6d8d774cb4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f32592707b511967bbe0e90809f3ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28901e0c6e5826731c8ff94c4abe1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40e1d24306b2e0595c0bd6bbbc351926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80d9b01004baf566faebb3748f0bf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19198b9c5ed83a5a8de62f9fef21a20628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5277c165e8e3bf0c65592eb37d39729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfeab614b0b6a0990b87333d2b65c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693b3a6b4c9028f7981ce85481fc63831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d9e72843fa705f411f3641d15e80c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7757f922c77180943f55abc13b8c1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ffb0d65e95030a2792baa6640047734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d6d0d3eeb4fe97b3c456707167e8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382416625734ec55c922b4857b8b09c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ad37ea60fcf2774c1733976da637037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9b320800eebdff84aec80485abfd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653107e0aaa81fa4004b95f563377c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846ac4fc4e39630836d8c0cf917805c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c12653c8be4488910d9dd308956ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d98a01580a5c67a17de3b3e75d493c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50abd5ff65ae9f349e7bc2f06133a3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a5372851d21cb70680a5dc638e97544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1c4c9e7387637a33122523cf2a4de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0c439a6e77b3245ed8b98aa02784946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d244b4c06b05314560343b8bafb9ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68718203d4a8b4516cd9376fe65425448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a8a4ddd2e2663a6db978e4c8d739a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945be07cadd7c6c7c14db52851525e6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5861d666d39fb56d80c92bf4c1af451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf178c701f1507fb139d0c14cf2f156e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036f917b532f090bf13a1aa0df5087b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12245cc9b0c11b50e95cefe3dbfe52a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9e029f6018d0d6c07a88bc191e71855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7ef635a2097ba7098f341af93f82f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660da4778e17e2c65939140c41ff19857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecb5bdb738090faab6726ee86de2c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc916970168f4aa36cbd8a2073e4fe259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d337ef987c64429baf3a91d95b1fb4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfda24f02edc425624a48f32e5e4d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8488513451194dc8045af7dca450d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d5cbf0088312c585bc6b95a9babec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42ca91d3c82910baf3c61e36e7baef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527d0c7a03633bbed6cf1e6401bbf7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2d79cd612c44cd3cbce69c1754e7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497befe8efbdf4440b38ae2501e8db2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37602c577de5e48ae0b575fe7e7b11368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc72ce977431d35c6c41240e647489b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280c3b72a41e4b1b6e1a9e8e038d39970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826cee2b61112ee7ed86ac814d1d6e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efe9ee80140a222870ff4e29e0b88c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc60d11e07a024f2695a683950d25173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec0792e7d954e914c083b1d47b0ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597fe8efb3e6f349184133ff363594c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e268f61cdd7b929d8686073bcd8edef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e111d187bc9345c7e335da7cef10777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17780e8e4568c35911fbd7e004a84bec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce52dc05c0430994fea717746f4d6cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7d52841706b6030589949d9b4aaae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3aa37066a702433cb1295380726d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82295f30b650c56cdf51ef4c137021d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a30f950e451f3756d417186b6ff19783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74c7cca6038c08c74b7059614d679084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b5d0e687ff691dbbad880a525615c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79c1c51da90b8eb6cc8bf0863713c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30420981a5af20a55b8841cad167e36687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47843f438f46f4e876ac152ec1e2cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d6a9ce2f6f85ace97ed7fed5e029889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34390379af993999bb66074bea7dd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022b734f9d8d27b368748a01edb4def91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ffed836613b2ef0d2be687dfa73392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311db69f915a6dd177d5787c8278e53393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b19e91ed0dc0a43052a0f5c64cfa994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dca9eed0aa9cf884c552a6ddd1e4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5945e1546876ba89d497b29765a31f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f9f72041ba2df386ea3818ae4bfd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a939a37ae8c8109c789e6df2f603698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8717ebfd043a29645a10ef7499510699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1c22526ceee5413267b520b3eca01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa0243af503ded8a91098f9ba812c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ddeff41280310be5bc77cd455c586102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378494596bf12d176487707715d2423103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de2d85e422ccef335983da85c7d089104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dcd55988742e11e454dbfe019ceae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9b50efeb4bcd0edea33aa52043587106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418cc544e2fef3830b75a6ecdc77001107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4128d5d0d438ff9165fb691f19ab379108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c4cdd2fcf2e5f2cbde7bef8e10692109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc6621fcf6f992daccfca16a79bb27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954643a8b848c4f5850cce669ca98071111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37e1d8ba6463aa5d4199342072e5c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840abe39c00c508417664f0c8c79a98f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75f3a92d6c729db30c40025e3e0f98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecdd9f9de8a594537607b29cdc091c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fdaecb93ec6f8a54f055663427174116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773113c7cacef3530fc5d5272a1b70e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d9d2df06a0aba988a3d54f46d3ab8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba0dd46b1de777077518003af4125a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca6ddfe803223397c077596272ad55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da21c1e7a9b9e757b7174b17d2f61e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36e49ca924bbc1094c5e1ca3fc4b10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a77af0cc76b16293fdebd701eba0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c00fa8e4bce16aceff16f8d33a2ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42596e55f62952a7abb32eb446fee19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f27fffd490fb90ab66f567e8512325126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d19750abb965fa6e30ec09fd9563cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0dbc45e89d077ea13e7490d54e900128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680909f0adb08024c0fbc506a94c4c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f8fab8870438792326d688d26b328130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a0676ba2dfed53c504004b85cb073131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85471c0b9ff8c4119268ac4272cbfd38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373d262e380c7a487c5665d04325575133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e146f9fd8da09c55c4fb0504d9712d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d44c945478b8be27e7ec50caa0e6b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2911391fafc7e4942d0e741297c68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171120a724b3046c2465fc688306500e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb773f82458146f85a5e1175f23773138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092653d57bd2d72535ccd11ec83f175139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887c9124cbe0a39e7ba67f4f4890ec1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55cf7e8fd1c316de7b235c0c5fdfad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be965c01cd2f3415fb57f1436ca40c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70dc361c80874e8fdd404bb030ea4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fd03e9b6348d8714af9f80ec22761144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf2fc3eeb72198a2000593c0d5888a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53270bfbf227961a8f1215efe8056984146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246e0389ed3ee960dd43f647a3aa315147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e6c62927ab31dfc2f8cd8d26c4277148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f817a477c4f70b363ff7cc7af4294c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f881205b69469f8b010cffded161eab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236a2adbda08e8910ac97602eb19366151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66bf0aa4e89fa7cfa9b49186f31252152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe51cc754f8e573c7d39daf861d7f13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd2f46897cccbc4d16e2d5f72e6e9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41117de6796647629945babf6844eb40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1ec702c918c040b5fb359fdbf49b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4139c13b0c8efa0ea8a842ab47f32b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebfad5909b6491e94ad0e3e7c491b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6379b6ae18916e5037905630dff94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c5fff6f6dc13b69795a6dd1c5fa60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41876df6b097834940932f968481191d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2778b3223b9ef103f5eb982c1c91e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83e266ed2b2aa318c973ef0239376b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34566a387331b901717623c226c2aba4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006ce9d0d2d9f4c49b34ee937fed490165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d71f2979bfb496ceb71c3209a1889166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb9855af4cd47aba0ba48f2f3dd6f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2da77fcddccd6d66951a08ae94770f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f194be3372100e9c8cca2f0ceb2d9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c382434aa77bfd162808ce64d5c0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a358086806b486fa9edced8e6d56a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb1046df55d322053a8263664dbbfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e8394d4e6b49b2814c19eb398fd28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde3fba0ecff188bbc18e884eca9ed2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3ff70f059509cbc3343435a9b8a86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c34ca91751e74159fcdc814b75b21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649a714112efccfb0857b2b2d6ef053177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a0132e868230f928962160c02308f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bae2ceded31d9a6bebb31f9ab068a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c683aae6787954baa9555f3c8a8b8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dc6a47787ef6cc1a6cd06bd35dc43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75784428bc03265e4fcd4d2070008cda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767eb3d5bcb00dfac434ec01554a132183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6905a997e97e33b970cb2c85d9a85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056eb001c6920cb614da217817a7853185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89200e894d0701d948844e61aa3f37d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9ece02a33de380ce90472f64b3f79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95a171ac68b58cc3d210ad82e59e40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a1c4c67d5adef84992a50bbeb8c02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a4cb1f0d1a0ac6248f19b4e9e02a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2902c3d2d53826a0695b11d4c2132c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4af7fedc4cd80464f4bad4e61ae6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ae434caa039562edd6e1ff3597a45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d8e415eb2b50c7fae82574ec25714194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274feb3f5ff9ded0f6aba737b82983f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c846110a40f4dd67d17331a4a92e8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd424a49379c193c5ada99227f48d217197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314b464df69aa79de7ea78b6e3ea53b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f20da8347ef3c9848871c93d061deb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72252322980f452c170542fac4129c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c66e85fdd694a199b2f3ce0a5732b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5c999a626fd449007778934321361202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2148e249e52aab4ae2c1c543ca349203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b50fc4b4bfff5006eee2d4cec82b9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5984e02caeeb900309b49e307fa38b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f692d7e2762f8f6987310333022f6e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941938d2aa1c5ac6e6c9b95ab6ece000207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9c8692aa71c139e3672ff85689377208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af4f7cb3f1a029f2f265175fa9dced209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f67c239e9e63569e4928c9ad3e95b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a8629b94a9fa9567dbeeff0929f10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df36776e6f1b9b413c73e3a50ac1130212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b688e1dd004d216a862ef7f759ecc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2542a1a8cedc70ff45762ad9ad332214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa5e748fd94451b52a84e9f445e3c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989c6d368799166c8f0790da5e0c578216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e8883f2478f6cfe8b5e5de7e6f4f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcbb61610c2f8aeceb3ddcf3fa4085218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d0f45ff50aded97872372a04c9410219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b4fd22253be77b532e5d43dbcbc6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7402ac166bc66f81ee07dfa0ecbc0e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5d46616123b0c1288feccdaba2bf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa0aed3bd81d495d5b6f67f7d5c354223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e5531b2a2080ddbd28f434b2ef87d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e2e14a89acbb50f88d28464ad1fac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50ad73c61fcb75b3e4a3fa0b1ad6d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc47d5a669d37df2b751b6cfe161b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeabe39b64f1465c6d186437b9502ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8066b27b92a0067520276a7df12dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68257fc169a0cb233cdd8c81d1493926230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304d2e93e76602f2e0d21fe227e4c62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fa6c06a70fc9aa55de1a091a5dcf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68914dfeaf255c7b249c05837fc62d15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad2e2bba402a28fc9294ca6afa5f52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba30779ec19626bf4ccecff8b886914235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40beeae19571863bef43e83a500d2ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db9f9f0a6b1e45c0b63bb52e274627237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2245ee00f835bad864b7ad0e447541238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f4b79a4bfb03a6270839360451068239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd47431bcca7f9804793f6f90c5fe9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebc55e90490d53d66a5f0e9a74edc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fff83599ccaf4d5a0355442100631242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8cc87aa4133feb7b7d4e5195387e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eba41204d83665fc203ccdbbb2ef08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac49bc805d142e96bb37517faf20a2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462d7bec72bac4f10a08bde35d3c1bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e9e9a75f1c067481b1b6a2c76a5e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dfbc855d0efae11a0d13c17432fa4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a44cc2cc8b5db03675560af11ec979249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ac18ab66813d76d539fe3314b10a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea158507b0ccab50afa2d301747d17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac047f5a02822320e7f276e1f849751252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c86587de0a62c14f15efefedf15082253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1173fa452e64f9b229faad56311cd2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648004b8a420fb2133a0f75b95e744d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece60dd56b38c8bcf35c5ba294ed445b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64974341e443684e090c2498a0b6d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4baf4441107badaebcfad7338b1a6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076739faf94e21c34c81586726b46982259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50912b53a379e8f08e7d77bf1acb2769260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927795f2eb9002aeda4110037a99a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945b7c51ad00700018236bed6691796262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9de6da5bb1b03542ecc116ad14074263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a8720fc68543d89cffc8c1a3c16cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51e19b793cd875a6546c9e7b562064265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48575395abd5bed577cc9ee59c5634d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3707f635a2172c07cd4b1a5881efd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac0a4dafc6628c4cec75693c3fca5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538ca9c8e5dd1ecd93503a794af10b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65ca2c98a9d9d012e67ed14c50c58a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840ddae585a0788f14c1f391b6f5a0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6709c2a647c0bb6e8e5df0ebbfe8f82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870b0be0d7fb4d4b9d5baf767c90c1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbf286e6bb9a110c91900252368ae0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05a028cbdd9ba5349f1eb77b1f7cae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f88e0e6e9297e98027d24bc8b2080276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14013d18638509eb09cbb9310e9701277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2820b32a65107b1d867de85b13d4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd847ae44d38ab9b401e999ce6b5df3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee14fd425f0be92a9b876e5a8ef761f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7e03ffdbe04c4e59fb438dca8ade5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae379ac333a2a9aa15203ac18e467162282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08cff39c802459ac14e851089d01d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dc0a30dc71a9c321e1e251613162b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613ef6cba4e027e0689ac3294b53527285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d2a12113610f60d46f130823e35d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecd226f836e05d2ef8c030cf756fe1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72303d66884c75571cdbd62ab4245ba3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e167f6a9fba431ca6e422f9d0e65a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6e0c325e29276d6a5ae1f39b485be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c66d4e662b0918c2bdb151d155884291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea9fe6c67a415b88df9faa41a75938292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049f8de566bf42ec0d8736ea54ee4e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383278c4819d8356662398be21d2c8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127268a99c73f130a732d36db17a0c4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c774d373d485e1a792f1e4fd2653392296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152e1314160d06f73d8fbdc1cb23206297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f0b8dffbc7862cc493bef705de984298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2be36836d6dcd74f200b4e688c37a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96360ff86961cab4a44f534c1bf68e6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ff548c3de82d77060a7025c28e943301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266c7b295eb5115d701c9771410eb60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c4a0821548f27d96072864043e8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa10067ede4cbbb2a1c0d08ad3d126f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0a24ea3689c41e1d6d8fae38a72ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfcdeb579133f07e939ea1c24d977b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7911cb9cda58a5abebec853eba5c835307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35ff3dc93868d6c9e3881ad57f135d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69799daa37933b1d93a907c5b46ddf95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a243af52a358443f974c3fa34ddd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf71fccf0e224098063a0324891399a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b31c7798f17e4f2fbf9d62b812dab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9102d97811c27d7ba57c4e64fa749313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09171eb552ae301021d0add1a77d512314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfd2001cde0e906e5135359117f517315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3586fe2eadc5abfc1b849bdbcffdcee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0c77586d930a3f21f10048b5fbc9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8886e2b3e4721b8feda4df39538d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dbe2670cf43b1248288fecb235a91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229dea6a5759d0605a1d8625961f22b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc79a2674d8d5eaa951a6ef5b03ba26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059527b6ec163ba9456bcbf2e32329a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf293c9e28e2ec275436447411fdd7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97dac4c736344c17d52d6c9fb0a16e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79fbfc08f3e2e0bed75e6d864101a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474136b7038d2ca9c456ebc2dea3b1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec06fde765eb90af7a3b181b0132229327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61c49894765a4a5afa101601b5529f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2eb479cdfe54280b147ace84cb1e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd72d9ba3a0d9f28ae27cf054621fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2532df3706a990e29426e0cde86fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133f3c502847f1c4e7222cca0fc273b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cbba643ceab2f53682c47b23262c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b03cf7a1d681ce18ca3dcfb75ad281334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148ec262b10855f858aa82d6d446836335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c59d763fe010a813f897918051f83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ef1eba9516856c3344d6be76d73c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccbcedfb8136b1c24e71b027cd1b31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5e3c7becf9248b18dcdf908b322ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe530c518adf48c100e9f21d5af8490340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799adfd4c109b17d5099b94611394ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f8adfe3f652424bea9f3e2ef5097342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d194ea86e10e00130ea5d57d6abf62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35248b1d8b4c9a34a06dd4d3fdb104344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd4e526d38abbf1fda3c89c136da4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab37a3438a0ae2c07b9fe7ad1fc09c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab1176ded5200a8be5e610f3fd03ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb7343d7d214c4de2f49527f5a54b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbedcc14474ba77f2a02b8ace959e79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571348dda85db603ecbb6a60ebad6b85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cad69b919eba6c7d4bd7804421f23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c3c0ba58a6747059666d2a640fe8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78d87ea1093ee8b326b57be2bbefd4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ac2d08ce1296270f8da95712fe282354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d05f62f5ce0627016e2f71b15bbf27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fc6786b8787ecd17401056575de72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675d3eb17ba992dda0ade8a56ab2d3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52f6eb7bd84f1ba5ae9d9cb8b15273358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a72425c40b97dc88c6b8673cb3eea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac984320efa46f49f149f16f4719d20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980342b89371971df8e32921472b1fd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce624be76904d7bd43e2c0778ab62a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90d657e0bd9fbd1f79af70e9cfa5c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bda84e33c34839c9c2709d915543db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46be064ad9c9af54a199d838e1a65e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e40b2fc513792e63088005b4af247d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ec7a46bfcc0e46e8234d9ec94a30a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48364de44a0e1b26fcc255027bab2b44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d20ea57e59888abe7106fc23d20ff7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c6500666d7120db57365e93284f3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829236d0f0b38ad4fd11eda01a81561371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb0827187b8a9f11b22557709e4dd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079bd389cb4b869a1c585780eb8cf60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348639f8e956356cbac859b78d19f43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18f93cd1dda01932f7389cc48b80f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870431ab6992eee42167f4cde1e6ba2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a6c84bf92614b188c0b358a5bf6b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eac9c5f6b40f1b2b375b969066d61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6a8b805afda81e10ad9b1eb41ae45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bdfe04ed9c4fcfca71791399b4bc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d02c7bd23b5236c3009b05d103356381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebaf0350c2694be2c2d9c48f3e3732382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe20fc9f53b8df1a13ecd1c2c374ee9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991c0730b5b4d9ae152cb0c83c3800d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6326a6dcb277178373a17c642a1d796385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8232e6692e72f81715195ae4361a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffa9701709cc29208e8706003df712387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796476ea3244c8f11aa7f3e762105264388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fba1bbc7f1049652e390ce03e40b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775a32cad5fd116657b61ec2d7e662b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb10821433435f19a2a258de87fd18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a9350f1ec061eac4be2eb0d03e924392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b93329a485a9adcf2b16b170c01e74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec3fb99b9678e88126fd17b22f520f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f81346997e9ce01a37a395e6cba9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedbdad5bc373c27effd3c09d0349ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023726e449affa616216084a32e4425397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966360aa505a66d4839ef5b073ef529398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682193453a44228128183fd687ec3851399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17dc5a6768eb3eb6bdcd80feac72b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f469d67b1cd034fd8b5de828a46c9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b804d273f6e863dc2a88db1c03d26be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec5c3c1f4608f09b07523177201289403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255b4470f0c2c59467acf1c55c1f951404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1deca761697267b8653ef03a40c61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2fa045cf90489524e8a188c429ed3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc60239d29175b963299a48d9ff93da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc8e77d09dca8e471ede797a78d915408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c9888e2e9f56d8e4053b32788b12a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed6227c287aa36f0f27ea16944fc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deb7c027cccb6672ed19797962e30c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea88f3b41ced47abd1a431aaad41dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155246d8000f54283dc58f270f530f60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad362686efbe1d90f7a0e2532e61f97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ad5680391b95078e95c079127d038415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da67441692811ed27c80a2fe58e81b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fa273ef21c41958f7a69bd0fa24ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e54ec23491feed343c64b96cec891418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996d6d50ac6c62c2a61f0d941420f0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db240deb5c69334143c3c65e014b82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e8c99ea2ff360fe7e71f8377a0a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a4a00f97693ce7cb1bb37e7ed97c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3de2e6b7832b012c68fd6db5052c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12688bc0090edefcf7908b380aeb02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a3d5d5cdf00a8574a44953256338a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd54515d5eddd836a7d30dede864022426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a3b7c326dcc41bb9dbcccaf25916e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eb110cf39ce4f9d1d366084b04354428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6337f3a665b1ffdc30f4477338e9b53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aac7555851ca326bb005c578cef04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad67de04594edfa7a0cb9a6a60b4c95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc986614b7908ffa87b8669d9004588432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb673e8f909076b8631e5f1b7a6cd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178180f0c870de5096995d4eff7803f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd38b7fd638833bcd80f098955ddf64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167b4551b7daf6b825771907b7f248a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ea31bf526bbd41e9fdf0540122e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397500adc4211ce7558742d238ad20a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fae88b3d4d9bfcfbdb195f48253e65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37191fa41f03c6b59f28e0453259efa3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad294600b28408e24d1c78c5a37a955441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816c7911e3bcf7dbdec44f774a7b78f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182665787c39c9a819c34897680991f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f599e4e63989e3ea8b5ddcf5e3802444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61390dae83c96c0e73560485f5920da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba166721bae1637aa4dd5486a9d9a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a2846a6364f0624273a971e544ef0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ab839f6f579e1d641c5e05642331a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c3079cb31b1ef434aede34ba3484f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8666e70cfc6d98318872628d05ae42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9994f3f183e10dac88501d2df167454451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa64e45626222d5762c576393c9880452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba3ff12c2baebda2b5e0fcede49f21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3de1c9c5a7e2683dce89fc145893a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d2ae66fe44937506f68e9afab9bbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362be3947f0e67491fb3477685a61f90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7172c0bbda979e3d77dce1d5754386457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a270dd2f6c197bc405d92ff99e76fbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8f7a1f375ab14e7454baac87c0f3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0195577767ee0929dd49a9c3e7a2efc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec11064e290af7dac34d616849a71e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6e5e7d7891b9d5e4d1c3489e93451462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcbdc04a06777387b7c3d4295ffd29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d46f28532e0b539ee245b1b46179f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03accffb6748b8b6ee30e7fb301258465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25507d0559f1ade620e47b15b85b89e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525826c4729272d956cbc005352d8b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a865a0067e83c2838c35d195a97f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169257a8c1ea5d209317b54c2bf10859469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa035e5de9bcfbb061b6575e65c7ac2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3aab79b3b7b196e58f7c05420cc78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011707b6a5730e77d9ab114a89ead77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f5b71b2734ef70cac79fb56c53421473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bb9bfdb2ce2821d7b6c08f30a5934474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dad3c6a7d2152b86212c23a04100a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8fc910bd7226cebaf64f57817cd57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68895ae3c2046819027a25d98ac50cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacbbd1dba07479fa455968e63040cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307693a88b3691ca5c3e4cad5f7f45f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821870cb2717240ed7cd7c6a91c85cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e3ba8ad30805d02a0c079d242def7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed7ca8c913ac4b6ac710944be94aa1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efc610e339baba9d6cd4de8012dcfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666c4236a733edb375a19d8bcde8eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeef2a807cf59422c125b00d195073485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b2779844052e473064005819c0bc2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4197d3a41496883b59b421bdf653f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69aef27a2789d2d8225b6b935560eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831caabc2bbb7c36c6680bf76244b35d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291ae69de54c01a42c882a8e88ac542490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059194b9a6d43b44f6c911225c5729d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993106cac21cee2d85daf4e19e30357492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663f0200dea9360652287c4ebf28b97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a853591da357ced59990a8727c996494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b81ede6c3701256897ad69393fb07d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58e920110b56f208151f01acb87cf4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c24efd56398c266e94f190e7e4b823497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e12076ba2a3519606f4e843517384498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9026e7b16490140ceaa4ff4789f715499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65322d6234ac91de40f50df5541efa28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bfddba680b6f78950448a69694a31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0ea5e5d1de6b8fd0c50a0782a672c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e620c38143e77429a8475eb979e2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424c96c1539e6532fab1fca8479e0c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593528d5216fbfae9bbec7d315794541505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760f0fd7cb4091f12184a7ab9d6eddc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f32e5885277d77cf44e9ae981ec4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eb1485440c63972c839aff7facf44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e9f3035adbd0ffdd6867a91526008509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47654773932fac42872bdc3242b4638e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa9ac6147bb7ad1855475009359cd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1fe8657f1965b48e3738eb8d25f1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9396993e8d36748fa836420bb723b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc0d9e109b1d2ebebe328bd6188f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c27b6d126c0799461a5f28a56633a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc124e4a5aae77b27822e4d9cbdd2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455b2e23a1c71ac178aa69a74e8bc65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c67183e7ba91b6de1e22a340df5cfe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd110ebc8d44da7a67948ceddd14429519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d44b545347e6a38afe200efc33a5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537d00a8a5c4624dd9bb095db95951b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0379f31138ba28d0b27817c7f880622522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844e24d85c444b53eaea3326c5443a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0840242d6157a714daf39d09f98231e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae30855d1fd5cdf612a100fc3cd1b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812890bdadf916731dd917029ae5d520526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f21acf01cee76851951ef4feb2d7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ba6e2e8d7a3b5308c28b7f3ea21d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bb6671e9822192e2c2643d6ec5af2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04706853a93835cb59872e0f0f9afd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1adb601ea68978fce7c71e431df9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad79ac36d48206c231bc93d6c9f969d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e0c8a505a150d9f34eb6a6040bf7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c0c4799063ca24f89e197a53ab0c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a6fcde8d931fd3481d0b2a78b6378535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440c4f943169ed41dca694bcd8c7906536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f07951b23abd5ccad92ebdcb035cec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a0bec381f9048d823018d0a76b858538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64653be35ef5fa1be5be07747f8c1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe14e60ee19d07b51cbab20da5fbd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd89faefbe23ba96e3513acd5acd78d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb4ee4339457e8b6f2c887edbf792f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55009daaf47bf6d04abf0bf1d74098543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca61b7e366b277b8fc38cd4151940b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4382a56bb3567a8795c60f4292a9bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbfd9dc0282399c681507b745f62c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628b65c403b5a66ab411867e674faa2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316498bc7fe16ae2f53c5ff0acb333a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711deb3c87bbff8517d687910880912549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb2f3fa1810238b9548a0d7da1fcd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee629ce29d60c7b3ffd167a22c8f6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56317185c450c9e967536c5edb8da8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac84003f30750b7938787708933aff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bef68ec9511e015bed6db3243d644554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c1acfaa0f055901a486c0416607f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e5a8f0da7f3f6c3254a41301ed6af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa73c0468719f4775b608793251f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca746474a5dbf904e1d04553d1d840b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a492b744985e464d45af82a9eea90c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164afa514181cd93fd7ba3dfaa9fea4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819ac1e5b78bd8c73a9b6bd7923dfd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345c5e2a89969ad9f6c596d6d3641d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5dcbdb9d455903e1917367a9b699e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce93fe07f84ad3a8100fcaf5ac09e47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1c557160c8ca24d81225945f009d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f07a689b48bff9b7617738b531e6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725fccc8d62e4ccd203cbffe5606c81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2e7c77d760b9a7e0ca4c5b468a2b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92576d532a819ff74e942f47aa6b98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567d309d007b337bfb4f550e7804483570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad877b6ca91bfbce43711681bc5cd46b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0902f512d3c10f2e2b58d8267da5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369fecf312f54cb2708081d21d75c5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c5759d1c970b80ce4ec1dc06178b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b177b05953f066070008c11273ff6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602606c45b19bfadea8978a00286859576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5e97d5503c4636ccd70c29e810a80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aff2192e519850f10bfc05df151df7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9f1b7c8b233bc55c5b3686838de25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772757e56257082975bf18c83253b63f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b83b442e66f99869a57b47294d757581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca8e3645f951975fef958d452c02d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240629cb7c941f857de91e02e5b6507583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fda1b7b4cdc6b6be43cb2fa0b363fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae899453766b3f5a37fda49fd7fd6931585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df755de5b2cef7f7ff47c59893e0bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107a8ac0c78fb75a9fed7c063517cb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c0079a64ad98f2ec6d9684353225b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ccd30a32e06d2f6b7a7096bd8295d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b43b5028018d7f47d0747a58e3848590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd160e3468cfd06c06291ae07c42cdac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379c2db2a7738ec531cc173cd94d803592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94750d98bbbde8d6f12d07ebd306805e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cae8e32e8b903eff7ac681cbc16a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b64e26a9a0293064f57cd9870e09b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ebe0e53cf7a98cb8e5a3a467ca432596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20446930c66d483ca4353fc5af12979e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50f6fc9a2f648581f783dffbdc1b43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93934d04aec9ba2f3773da796a03b63f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508b83fa19ab038bd0a71ff4c259b08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd5bb86d7771ecc8c0befeb36e12d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219869afc0de00faf9d305857726c618602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa9dc23613746a885b85326789a3a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a5df1e1d37153f9d886285fab0215604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491084e9d4e204f142577e8abdb56ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a0ca5a25a83272857416fb24cae04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e79f2fa3efb51256b01ff0ba84ad5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c30101d6b22143b3bc7f236d6e20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972111efc1343a15260962940eeaf48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73084ee2ad9792ceb8018cba6f5ae6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20c83cbbd587543f5f9f0541113d63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a47a97031f8185fa03d0106ee8c08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89fc14302a904e615bc7e6bc4164cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd06d777eab35088878a0023aa9e5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2f46b02cfc5393c0a6a73c19926b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7087eebe1e0d56563b657c91d36dca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d774bfacab63505b0547b01201fe6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9a3253837427bac6bca150d1df06e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac131f7a10d4e564c1e58131786124619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a3983613cecbf6ff5eb5c1af46bae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea83cba1c09fc9c93ecd95dece5ccb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13901672981f60ae643476dc255aa58b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9226aea05b47f1e281bbba36e5be7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b533280c78402bf70936892140d157624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda67193e7d013c3f962283d07b9396625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98639256cc35154972bf4cfb52ba4d58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a9fe7085709e40ff69ef27852eb1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef807bc8f39e008ed131f2996f8ceb94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b1c469c4173b3faf7f59e0f7a5200629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424472869f3e7ad30730c7deededf34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e96d327188814a1662fbdd21f69af8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdb880465460863e85124d709e25b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276a5c74703042af3477f155fa32a39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53f6aa645c27e38f1a95cf56dfe083634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c10165708d2d00189b4131d1c9d5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50987d00cfcd277c0799fbb5832f993636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b205a001a633b19d3db3f6fef1937d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e8fb987856eabe8009b0a89c648b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b054be77ff9037d449b3e60e664b88a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af58a0a87b09b569fef302c1b804206640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b3a9bc90b8ef35773a1013cf71111641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925627ce9015f5158277dcaf861c3a93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89776643bacef27edc8139fbeb8dc0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee12a06980ce472c15a78845f7eb9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09605be6c7cc8dfb185638b5229bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac4cd903478699a56df7351f1404c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e2ea955757b7bea40bc4332aedc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c7ff301f3770841bc722e9887ec36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa4d1e9b8676adb2d3bef87703b6c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81c0d92e61ddfd5c114911a8051bc7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766adb3c1a5bf43880a439dffa6d54e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117d79451c24030d3e9dd679521ff5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c9ec00c0f6e384f24d9045992f2be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4dd1bbea6424710bce755746018e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e610f6265574ce28632780d94fa297655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25957b5d553e3e3f0c75f518935d9a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e213499b2471b413b5988eab345ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc44ffcb5ba46d143817ef6b8a3dfd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644232054f03961bc8141947ecdbf0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e116d10de16cefef087018b87ff14f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e8998260965d1dd157efd99b5680a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139cf7ed75d55ecaaf971a60bab1de3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ab1af1806d3c2dd194f9b9bf81236663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5cc214b5de84d03231ee63b272cb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37920102526e63585a7ca2e48ff98297665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131691a005d38ac98b147e46920542a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eb3da7f43ee69b4e63bd3b8998277667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0546edf17e4b9c234ec09bbcc200113668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495a12d991f26ceba8a143e6df3ac0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedd2698deac4719b1ea0ce2e681505670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18782834155d3c9bc1220671cecd00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95768297f2c32d9768b09ebd9616604672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7c5094bdc65a3628798ecfaacb827673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e246ef46063bf0e43c5b2803ff5c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33cb05502b685ecda734ac7e0e1fba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7602afbab28b1e8c3482db2e0111676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2be174bde1b5b02b05fe2568d1eeae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2470d1ae0673677ed3ab17ebd1bfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdee6c3d024e50910c595389399e33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7522074696fbea4803f449df312447680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f1d3b632483122421109a405cbecd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0c782ecd71eb2565ced48149c8d64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10040f2192a7308e213967a296eebbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e122b3b741dd04c15f67a1df29badc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6073fc41d8f0828aed36f91d111975685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf622c254ef001695d706d9eca98d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd410c4472199d0271b6de27ff91e9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70105d01388904e11f0cf91788c467688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124663aca4e9dc3c44a088113391bcf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf44129ebaaaa8d0084ef1bf0adb4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52170c2f33f579ea06ec2c05f14a37c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196adb64a40d43176a68dc5013fc3170692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f198788064ac262b15cfc8175c0e79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b8a8eb0f9c1a2e991e9e4d0146275694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c483d21521bbdffeccf8cda2532d08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4f5c702fa37a16a6e4772cce4d25c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9a3d9f7b96606183bc7bc998eca48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d260e07c32f7e49806dd1a22a9a274698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592fb927df02dabab372bd7d8d1da4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1521f77e6211f539f9af709329117700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eeb924257de1baedb226fdbac8b4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75adf585af3cc48606717fd0a43943702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec86902bc35815e3d16be4adfa30ca2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae2999707f4638b85c3f0b2888f0dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d389770c013160c6472986e681ce4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393658dcc7f6baf0007b9567d6113d2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f9ee20ccf92e1abc5e6757c0d30f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6002ca24caf31d3a6f3b815f0c26442708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab06f7c5932819b0c2cf14b20fa8a0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e8950d31c51dbe9e1ecea5e8f60d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f7e3701e3e16a0efa337e01e909d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d051b480477e5080eea27fc1f711294712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b874c5b564a35c0e640f366e05a585e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea00bffc948e2ce7612cf2ffc654f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b8ef3bae8454a5a3ee479924dea0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef6e6e1ad488cc0008cabd0a400152716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e233482ec9358fa3489edc7ce520224717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47747f60b6151e8dc004bd656efe97a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a97497bef7d81deba9d8e2defb2e85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6f985f441046d6202098ab51facd3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251958efc855f47a79ef674c6cd52a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aea158e8e688917d82a40009c4169722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d29332cc31dafed1bb6ebfcf31a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb6ad7f38432825def07b13934b9e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b713cf614664c142646a9c7f8e2333725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fd501b5ea174e77592dad4c5b4df6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43874a7b340540698cdca970f54825e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9b888216c2d0fe5837294d9fba8bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa88d0abd74174b4cec9bcf290cadd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164b334409deb3608ca37200851209e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342072f71d789eccc3bb50dc0003190731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8fa0a52f390b0967e779ebd9afdd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5718507706f61cd6db1c2a214385a16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142e6ff1f4cbc87029d47e649d4e0af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f73428388eee516b7d4bf5542a8f97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbfed4013457431223d81ecd30d387736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb06240dd0f37da4b70ae1f9a95f84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54630561cdc803e81a8a2f37b9c8b1a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bba9159308db7224a21a7d857f45d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa87f09468f39f2964c633d800c125740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a66bb6f4724b457c960048b452c3a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf600f60c5088bd20dc8cbb9d492ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591fe6aa354e8cf6e1a971f5fe451a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6c18ed95afc6aef252bfb5025a862744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15c2a7cfd47ee7eba11fb8be57c5d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7645e6a26cc9ec7398fe60beef3e149746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ef9f1c514f968f00dc267ec29cf3d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68f13aaf5ece33427dab35e2523b81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2f8209950c9966609525feda70c55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b74616719cba89901e84d17fecca6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e08b09188a5807db4437fd77f786d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197695f45326b28542728064c56dc00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a931b8996ba399a6b02c25ad31c6ecf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6b5c29ef8c9a4044989aed30b5e4e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e55db7ce9e1255a8d0d8f8684beb5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efa8e4c94daade61269113731dc6ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffd36111aadbf37f14eaf72ec55fbc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77e165986c5e39891527c684324f98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ded6806a411954243225994b6a0d4e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc5a6d794ea3610f6b542933486500760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e636d33db76be18d810ac91663b472761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04eaf4cdca5e897fb4321f4ce5fa54762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cc51f625e2a2c4fe075234c39a0c7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab4aa290897240b33c422ea21f4146764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b0677fcbfc9c657291c695ebff0b7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a365ffb993de119b3b71d605a01b95766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b65191275c480ac6c90ccf503ae61a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff871275431a082e9f0b959328f4f8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba094c83512b8139fdaadb52d1fd8764769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99612bd8fca9d1348a8e5b73c196e73770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f8581253a02105d64952529bccbb7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb6b6b5cbeb8fe0d00fbbe7ac48004772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b1ea16332d6ce2619286bd95e39b0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e52292255ebeee2a77804666fe32774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7053035dd79a35bc0d646b53208088775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24110fd16030577baac249c3cb7fc665776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a32d6e455ad0602ecc4c665619ee4d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d64d9973d10b94933c2e85b05b8346778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b072c3f61f2329e33e98aac7f1fb50a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc09c6fd9a357c9433358b9c59cd41f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c7371d5cbf8aade2861828531d0b6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1a0c801da50e002e57e34d6b8e95a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f4c22984bdf94b5a6c70ab0d034f7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9eff4f93c00778e9a3712ee4b26c0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac19b9acc6c0892c66c75fe6580a0d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c3f948019ce64894dcbe5b6b24d81786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb9a68f551b6dbf57c2ff75ed0089e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df546c842a2175ebde7b28c23b5a5886788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd99e29eabb916b845289e38aa691b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c6adee7bf88205b2ebe0702f24f8d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74429e2b225f55172f8a8a18493e5ff6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35e8ab1f4d239e14cd60f0f9d20c35792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e47a90136a89409183b6381d4b94f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2212a621ca7abb98a75721c4b1feb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad165b012a62aa5ca538257ea41475795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f352208c6494bf42a71325321085b2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9cffdbeec06582fd00595ec81d728797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb297ce6bf5432f53c5b4da2f9166f5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039e0e9ebf15e9dd3b54099d4e7a6c0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ccebc1e86fcdde532e2d21ed60f8f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39296957c1a462b89176e078284317801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34208e9d8b13562b06bed59f5d981173802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a809dec51619ace42ceb116e5620e35803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d923ad1cdc260e5150efc732ad82b3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5b434daef3ce1a1dfde7be9728729805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e8f0f3109e49c3f0c4514f94fbd88806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558acbe778ba60eacacb4a990090ed3c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72e2142bf5e1a00eb12233eff14b6f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406ffe2a1d43adf4931e79f219a72a3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14289a95eecc265a3c0d6df2c04db98f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60814e7a1de31719521b8b9c474a65a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd654e0dde6fc547dd6b51cb8d47aaf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dae497f4e2d48a6e97123523f3dc2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1203c9970adc1668f9397d42af6c966814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db1a765d4cfe3260d2c3af465fe619815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669630c9024c1f17a4c7052fb633690816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b15078f6d3cc49336f6e373ae6f6f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73f7d14b242598482f4aad3ffaf92818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2b6af2660fbd0ee05898dc391c416819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053de849f928819e9233cd6338a0e66820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b72a541ab71ae366bcc907e494619821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bc9a091c8b2426a0f17954385cb7c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d41d1f6ccc062650fd4930f1fb0f2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45f15ced366435fcf1034c7f5afd83824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6d37dfbcf31ca2f9766fa8e9baca7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3c32ad55f77aa7e640c0729ceda3b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9272db09897fcf251f484b87c5a1ec827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352f5764ff3e2b40212dd61d9c365ec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdbe512d7abed08c4c41db6b4ae8ad829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade7ca2d31acb03020d35c0687e8d3e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44599ab76a479e62000991fbe262633e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cc5d03069a92ba71f58b6bb8641e0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36711b6d5fe4ce7a9b658380118b3907833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40459547b69e4a86a31cf7736303bfd4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fa1a4ac1debb4de8d1fcfb5c524de835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec54f45fc64989ada3ae08da35c0bc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccf7597f2f5c6b6f744ef43ce32dcf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb272ed2d9c2ecee173eea08f351b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129af6654ffe860603d64424206fe795839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca644d7d438f6f166f30a5513436c735840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bec3e5e9330607dd09a1e0227243d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395059091e66bd2b3d517ae11d6cc96842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9e0e3a3eba6da300683d949d012e2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2213ecbd9b907b71a265f8fc0a12196844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f51035e2c8f0572e4ad6edd48a7e1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbcf283f91a24e1bf1d0c8c38f3c6c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ea0b43a869f129609166c1f89e0c1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f55da057baf8a745300209872e259a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2171bdee1e5813cc19dea0e565854f9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70253c242228f7052d9aa7c5e99e6e04850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b61c01408b1cd6971ff5ed6221b409851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27d530368eac7c88c7b533a435fc53852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797307c225a8d28fdc6d89cf3743397853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad2d4e8a54549a0e6ce837f04fdd3d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec6c9c70c904500ae60199cb5d89cf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484cd5394d0c17a1ada789099423db1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a339b23d9912325db34598f0bb61de857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b73bee7a287752cdae3c8c6bd2944c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e9fec2cddd3d0ee1ba2bf70d9912e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e53231eb50e684e5407352280240dd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d61d5b2f8b94b3c16899580851327861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f5bbcf64531858751e15f8fef0e58862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87815dfe25f7d7efce99804f2f175c20863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ef9ae0e6a62a14c9e2cb33a6a77ce864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d253aa9651f75ce3fbb1126ffd75693865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b1e58d3a5df5ff73c15c6e1f80a69866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209ed03f75bfcec214a3c3770e5d1e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a0a57e490ab7f472aac8b25ac78a1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b52eeb6c067a43aa873976285a61869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ecaeec36be863ccd90debaa2d330d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7626d19ce4daa1b9f04780cd9ae0d4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7a90637043433ef1fed8e42466756872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabf20af8a9acdec6484b6c60b3ef03873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfa821031b54c29fd4e88c16bef3bc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7188f9a82df5534f3dc4571e49852875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc8b9f9561b6b55cb8e0c534116f42876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a23e3c1dce1ee9f83d2e50cb035f0d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b0e1f6857acfd7160df65646abb2f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e931269c680b43250addf281cf1b8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a8711022adb14be634c936cf732b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451af1670238f596f078701b3de18171881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200f3d4833bc0a943d1c5bae3e0799e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19feced820246ef7576a0a4c75dfad883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065f53f00447b8dc489a6d3c0c0e50f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de492ae7ca132d3b19910dff246bf55885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbf9707ff21c476f9f21feacd0984c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ab3110e74fc0f313db2cec5398fc4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9cc9ba1e929c3c51a80e0688687f0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93b985b24e06bec068650f9d4b4dcd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500af0eef910028fecb64cd41debb397890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b869aa86ebade286985fae0cc6c0b1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c763acc74a9067e9edff782c3077e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3905b4bbbac58c223a94271c63212a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4921fd2baeb76bc7c9b7e9b6656b47f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40d81fb9b6a73ff0be6e797ab49526895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e24cf7b322077028113cebf1df34a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fbd179a4cb8b37b057d47636e4951897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31933204ba8eb9e9f6e42c8590fa052898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c773a58db4167c774cf79098cc9149e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bb05c879f2cf5f3e82cdb9a573502900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a413357e91bd12b2e75c338b843ed901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a19946c7bd6778598d1f233ecf48d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ac73b30f11411f431ecb8f081d22d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47add01cad8c5fbcb3a9d80e4f238681904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930fa5c6b37a462cf070b9904659649905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ce22024ab597e6c30eb0c6a9eafb8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b90de8cd1cd4be4838d7b8922154f7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dff14c9e6143f0d49cfe9bdb6140e9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdef313ec7056a827a814579fb7ab2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805637f18db79bdadaf3e8e6aedb5e7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe1349c408123ae6ca97127b78cb13911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6422a330180603cbbe870a90602e02912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef06108afb981650bbaf7cf12789202913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2363c77121dac0bd1dbac707dbd569914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d88040568aad7016a051cd21b65a8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ea595069392c4ae97152f8fa15571916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29986665eb7c4c45ec743b130e9b9e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d84890909d5023f08b6c98793d9ed0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd4a487585a564b9b99eef1db5bd2f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978b30c151eb3ecfcab23cfb86870fc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3540d31f5519240c21af7741a2d1587921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b42e48f04110dc27013afe0e38ac4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad92adc971b96fae872d8add292b50d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e29856ecf18d5775b7e2981e9c5faa924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a94c15c8094a342e14027f642ab50925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d57f56878da52a584207a1b53de07926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d2f7011955dbd20190f7c098ec57c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa3a864a7fd543b9ea37b730990d00928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac2bbaf4df353f4cf86fd49400f0c7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c466cd75745e55603e542a928414cf1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a35622983fbdf06c706a7102edf5e2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b1e7b8287344b4fd3ec8d2e42972b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce6645550e777a122f48e76aee595a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d719b11a29f41bf6f1cf163ba0cad934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955d0e18760c91eed6aa04a9bc6ffc7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad9d54e91a4feb42cb06185df1be65936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e973885c4a2e92061077a64b1877d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42037948a690a8cea2585543ea7bdde0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f037f28207d13d23b1d59f2f8cf03939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997a6a3f9e16d7a5b288b3e4551e4b7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05145c71ca42453d22859bc88bf689d7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486345e091a5f7883349ff2375029e5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec6c1a751cc0ff4d4465efcf63ccf6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f357dbb5e5414a6986c8cee4aa7a1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f45cf4e8a8a190805985e025ddc00945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3563e25ffda659277eb3754bf4d0df946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153afff17185bccd44a58cb444bcb2e7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbf37dee8e86315c6100d0b7fc2e2f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a049bfe57c28a46bc93d23d74cb20949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ab02b629e025c0f298cd066e4aa0d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0021ce2c14fec3c8d8d91f63dbd2042951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767cf919ac707f4b5ca79ff1d40d981952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7c37ef1922455913ed61f84d5d6f3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3513a44ac794db5fa65f59c94040bea954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce790aa2c90741ecc38dbea9a3baf955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934402dfe451ef47660a958c20077b5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6082116dae8bc0a5a3d4b0a20b646f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daaf6b3056a01cfe79739c0469febd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5858772b3b51ca5cc1abfd982c7d1f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cef2a5281ce875ad0395d2d7ceec6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c649e9ad4bce4889ca5c4b93f161761961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66125ff79da689b4fc813456dd7cd91e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c37b577b17718ac6f93d195c5b5d2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e66670675b023c59a9fbde0832b34964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92f299fd064ba738de5e577159809d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e86c935c05b5d38c2306654dd7da966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecad23c090729df9975d3f148ab3384967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac260d38ffe4aab88b7c850c928c93968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413403f19cefc88c4c186d2ba6e16e4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d670aa3744331d3bc57ca8d388e3df970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba360304efb7fd5bca35fbe62a9eb684971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce878c84541f4835d452acc0bf172377972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2aa8e4e06d9b53a735aab63f78e97973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d0d70dda459c96470255112c807e9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2db11b41d2571787a893f720cc65c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dfabf6c3de668eab6d745f3cc959a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf46079b54dca895e4c29c906fd5f977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>