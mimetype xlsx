--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884a111b506bff770ad05c5ebd78df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cca8c35e7168659e5c38f7d7066fc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e7cb06877285933af019597fc244e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273414d5aab3156e071380b8a780804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ff4305597020e5bbcba8395b788835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b388514f907876682a6509daca89836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f380114903edfdbecafb10813ccfbe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dc71d0ed5fc2b5ad66f6bb0700bdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77866a85636f92d6c2c3533f53662b209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491081101d1dee53a0679d4931ec42610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7bff7ea94680109af4cf61897becd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cad49795cc07f1d36c5955433dadd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a3bc68fda34cd299ed5ffc4a6db213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e060535aebbac4f74719424a6cdfaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afcf4c1f449b5f8b378fd60cd2e86d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d1f255f33dd10de5dcfcc8d38e24816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f3cb38a6698c6f4510df01b0972ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca439f4c3c0c5eb0c821082034c04c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e98b96c158cced0321a2ab6abef5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b75256b65f2ef4676af093df9fcce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0809131cda9a53b9d27c8dad94bb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aa933a88fc2156b95d3082956b88322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d01b7f65d67ea8b3e030aae1d27b6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b46e698e994cde957c1d13b7b6706024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a3894ff22bfcab043d0808121941025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db75b7c311d3c065e0676dbe844476c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f395cfa99232085dbff8d010f2cd77d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5eff022a3169ca8a24cf62fa30e4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e80f8b886f6a620f3ee1669508f72f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268333b9029b8eeb76715ceb72115b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f044faa3576898100ee3e96b2209831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38938db19508c48ffe4891a42f166c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454c1291b59bd0a95c16e4142c232b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501bb37b6959a41f15cc0da156a550b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04fa753dcc1e47d0cd265c485e0fa035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c85df3d9052678734c82134b98966736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e0243b6af5608e64d50e94208922837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf6a04c89565a47503503e7139d0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6bfb18ee1e717eacd7a0f780c7ba139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbf71abce2d946c1ed109617fece9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43b0ac07f8df64639c3eb160e5219041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c79d0212f8deef8f7beb38ceced9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85fe9689ff970e95e9c962c126df8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de2554dae5694743abc20cf62701dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d726ba8371bfde438261dcc631c209345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904be138bd7879f333ce55d349a7986946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb61730d5607cbc9a3fd65183e2062347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637e3f27404b6aef8faa162b4bcf37a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848b24fe8e2bb19c03da40087be582e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a23700eee55d026e95d08b9b9293e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008c67a58601d4d71e264f781c2a67d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ed07e477b3f09b01ef218d057bb6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057207ca37f2b81e885d752e12712cdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433dda2954359cbd6b35122a25b1ce554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a97c8b8282252511d41a71f4125d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a82d920c6a727bf4fce80b2927e1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2de11417f3a5a4d8b38f6e9a4bae357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb195468e844bbb8115bc39b29dddab358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964cc2356fefaf82fae6d95a35e87cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c745a3cbbcdda49077bec3aad55c9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66438c96345182bfe5cde3ec67f10a5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b981fba33f48c2d092b716409617ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c971eea14fae7462ba0401c19edb3c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0350f86eba11ee271ba4a47ca349c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862d33cded1d53d54094e8c74179ae465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09226087dad16f556f9172ced107cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47a418112a4d4da63279b8600b725967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a27b52d3cec5763e5bfd4285133cf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5688e1dc1ff9e7c04d0c3b80e57bf3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6cede303fcc20745bb74b5096d64e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8427ffa389e523418d1f87700a82ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15034a10bdea8ea1b887d153aef1e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36810c5c8fe554408f3df4646785bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69b6f0e2635491aeaffc5f785a7be674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70978b2638615230dc7e432df302ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0388d450bfe8f7b7f1edaa2dd44e4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d072a9e2a2108dfc78ec832349d68177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ecc3cc0bab18ef21db6209440d5d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d93925147a777a26146db057d024b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c0e44d3ffd86f0a209ca0bbdb6c5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4ae0faeb427cd5a78046c4e1fb83e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6191bb78f97b48a8a0587363565fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea87cfc739b84b0540d5ad9cc2435683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc75588e7b44a094fe22a8f2fa7100284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b90fbb45356453b2bce33814d257985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96886075ffb3a84ce660c519f61485ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a289544678dbabd88a7cd664e5e8f8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e88dc098cc3fd93eabe022cac197f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b252ed23448820dd8eb30d626b84789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab750ba5905ea48495f728fb28854b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d264bd9e18622858aa7a0573315e1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529fc0f10934f3baebb89a38d82288392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a9c7321fad7e597acc5598b326d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03797c94935f7584b9255cca27dec20d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3d4d47507d51328cd88c59fa1f29195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c7ea70171cd597750ede78ee80b9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3b3d9225e6f0d882d351805ad5dce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f216d4ea2b001637f349ade5202e8a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d7d497a7d7ce50741ba34282788d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f8d7f035eaf65ce84ef8674de87f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abda1428a1f6f22b2a5496f2da86c25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a147536831df4c6733d09784e6e68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560c45b2ded4e6f2121d468bea3102d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21082508d7eba9901dfb5859d87d56a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c39cc6eacffb6f42d371a45d6929f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d350ed7a87f6079349b5ecb9290f58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a5a7ff0260cf1199f29046fdd1614107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ab9f1ccea1a0f1b612cd76b4bf1dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886dbc8db27a454ef88aaef0e76b092109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6977184b7e21744cefc834d31fb213110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e79152e8fb62c4ccc3a566c9f9645b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16eb74c134c604601bc94a2d724b76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1761eb428b8f4e6b9c37a584b90b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431f1c389b5f9566285c021c2d87d6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8071a869119a2a3108a9f141a58ece2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7f3e1bc2805ec037ef510b3eaf71b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79ddc6d8cd8ca80fcd439971d5c644117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c03c21f8e492c0473fb946a6bd9a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0c905afb08f977ac82207580b51f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aae610e1c8f550c26585c207de516120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359196f745855f2aaac65b60e67f6786121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8859eea0a7217eb126c7bbbe1ef492122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5cb9330a7ab6c30eee5e17a310975123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceba52502b9656bd0404f4b7be1cdd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79868a5a88dd6fd3cff4c5a3854707125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53057654a97396033c2494538987178126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ec5c7c62b558b0769cfcdf35c9d00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e8e0e0feaed27cfe7e81f61fd97c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752f5eb8356a55e59821ab56b9cdaa1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766607f4304ef07a66e399bed741f7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6c4e7db9ca0ad61b8ba72d2e7de25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d51b0d1b95757fd3e9301f33cd36c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752b2a99bf1b6f7fbbc9837420f5457133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3047cc9d56b674ccd54dc6250f832134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d4ffb65c83bead19aa38997ebf68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91880a11be682cf76d1e0523d374a4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338dd663dd2c97fa53738d858a02cf2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62657545fc5517a2600267423b0bddff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af85a38f58d061e1aab8770f663ef29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5939e086d7f3112a3e78e19ed7e51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0b972907ce991f502a6a9e9a8a185141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15544b8c9103c0014b1f1d4769b78075142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08c86085f4b1ed075279ca8b7f6bc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0527bd5b959b052273dd5c3fd88a3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5857e869bda335ecd069c17b2b88149145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728f4d461d4ed0a6e60af7adbb47eb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21764a82bf068d6f218870f713634f34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb12f7723643e7a56e8f73d7ae5ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26eb6f86bdf7e6eb1edc4913fa9dac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f294da431549ea72fd710f2481adf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9892514f60a50dccdd2b76cce35bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639fc81f0c190e204dfedc0af4d06a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2695fd71348bd64c34b2adb520e2d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add3231b778902a454775b1aa9243b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde49b91a5e857bed550ffe1475d2d49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31db63db062818c41e7a34c7ee9d25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e92bc414f465aea5b21ea60f5b62d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb39ca803363214ace7f30e02e42c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71c6bc6a1a861cd74fb27f2a21537c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4a1be464124e0d8a94e73e45392a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4d71f843e1636c609a999e83f84d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2b61bc929f65e4213d1abb67b5aea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc86f5428d344d086a9a820834088e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab292b0a1a37aecb88594e98b27f93a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a90026aaf248415d51a2662b1bc658165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f39e79fe250f8bbdec954fa00bc6fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729eabd032a00e03462d965fe174d4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da7a1d292dc5c9c3c62463d76e4b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69bcfce2e6743c05db921a5b3e28eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c59b7a239e121e64fc4f2d123ba67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159380fa75eb12aa3c5ed08353e38b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073d8639e492eb497073c1411342c3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea5f599e0b6345413b1dd19b4ca834173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc80711aa64ffdc4aea0704a42862b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9c3b6543bc5cd4e766aa32211bc16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e96519d4d8c64d56ac05d809e166d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b8b997d515f1757fb3d57b1812a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f3d824a05c44dafc16a4da329de47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55a7ed4869f2cf19d5e34b5edd79f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153e4d590bc3a41c0265030e2faf36a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f78ecf669fbcce3ae8eea8b779dc23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a915cb8d37d14001a7ae53f7ae8934d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa713c773aea606278895e873de7e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6df612d5eb1fd8a65322cc4aa424a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65c5e7dbf865b3833944549daa022c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeea1b5b7f55f1b1435d81019b2970186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce8403ee06268bae0f678b4529e8f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703657a7ae5b81cc8cb9b9cd32011b10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082801743442e5f54b18fd5d811e6bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019f8d059a4978d3b694952aadfb286190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfc58d08ca4920f2536302116a8bf2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d794d08ca08d0bad0f3f337c50ec25f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f004a14605b14fa51f0ace03551424193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d8e72700956344b6aacbef00b0969194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4fab5cbe4d4808ce4c71c6fdbe64f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471cf131522f74680832f64174ec0ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbf334270150bbd4b4113abd2ce55a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0be25e064d7be8747c0f2b486802c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd346ab526c181f06e8aa8811d415a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe82cb9fc115b5afb81937407873088200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef6363abfe26cd9a40f6e0457c4bc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a4dc1d14f2ea45891fea2e0ed20ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9938116e5c7839547f3401ae5ae2a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7827bf6f15a0ac16800faec7114eb53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83223bb291d30536a44633963e137e77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d648cf8a81629167bad17e3b80066206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90bd65a2f295432dfc06455796306f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4db1e7e98c0343b96675269bde079208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc9dddc7fcaa89b5f84f66d461c920209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4e21d11c466feedb7dde524aede10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eeb6bcb56b7768222a96c401d27e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ad1bb700fed00659c8dda45707339212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688aa9cea575cea0792a6f0f64f5b40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f433a445ebb3a1a2dd8379413ba9f9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdc59095477c8119e354303b90d76c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2ab0547250f0fe073b129ea8d1922216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d848486a5f3d62109e8e252d5b2a0f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c77059892dacce81bc51487379dc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32119290a5f0f087de00ee8f5f335c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e1f77a1e527e8f454ac8c9b1d9e49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec28acf14a79ca099982f2fc9c2934221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198de204caa0b02e25e654c474b8315222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a468982b88a05899c22b6b21af06cff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eac37a030eb8f6eb79f49634d051b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d066254e55d0ed2b8fe3609c887873225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbeb2c4b062c897d03386df2859101226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c584af48c91f2fdee3a35c11200fd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb8e96e92b3a10158634444e352cb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b8c2a15795e8668439dca34abbaf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc4fd2f3ff09096a9dbf64aa5791e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8383263b021818b0518d87b18a72f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82875238220b042788d975d3bfa5b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26f1c1df1e6bed574f15f70779b457233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca6f2a11961a07a9ff5c4bdb0b9fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4003c7583881e5a5165b4d2f173de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da6e33e2a3ff36f9d8b1b7ae8459f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2de557304b66e52791a0243de6a6c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c096e5e2c8834e33593d7904dae41d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c046605fa466158e712f8abadab4d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848e3365c9edb217cd9a8825edef9b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f5f47bd3a3600d58dac2256629533241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172264793bd1024886cbb2721357a6bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e3fcdfc42177cbb1c8bfdc32bf288243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b421ba059e6c4d1056d075f5b1c60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9729c979b8f0765504d86676c1f79a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1f4a8b513a5c59be5e26b41b52fd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14bee6df28062813ca7abff3ce9bd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12110142c1e40312933bf1196308e4ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46c13e87d22b68219bd7026c27f840249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a493d79d5ac64c7fc0e6877b616d5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9af3b5fefe038c1f3a2c06884e831251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75097629845cc704285faea349b934d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3c59ce134bc4e7aec94689a16b7ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86863943e4f7dce32ca8edd9958105254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8b52e76dbb54c34488561ed36c328255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966490602aa074e9c71595cadf3d3c26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dadfa1968c98dd6b1b9c58dba3538e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9782f7956056e4db29b631e355086b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb7d02f0f9cd240080d38ef6f85287259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e639fe2ababfef755b810abe936c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985e007c3b0803f19d284062b9c7454261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951187f2ba1346d79bf839f5212b3bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769d7e56e779099cc5cf5d950027396263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1789b18efd2505182ba3024cb9dd84a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66441d0e3d72ec00d6147062b63548265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3a14003a34c8d2e4fae0274cf4a29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783e41de5f54894cf94b94bb456b328267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd5d63a3491262811f1679db2d2d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f207d03d24b89ed01a670dedfcd3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda510cd6477143e555c0c3a0eb4b384270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0328c3825d3831d9e9205eb93158ed7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b1579ffa747db6c43b38daccf41df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce5579f64da17ca81a86c8fbc0cf01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36331680a4ec3397e4f1efeea8eff8e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867342cc39bf59c0eed9f481f13dd21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a95a55f40bf82b4c7ff307f68e1010276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed97f95d17aef25d9538affeb43266a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041faeedce42e67e74f59b27cf714049278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e64b44445fc79de54a51fc99595d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c043813385c0656631ef45c48ed8eeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ef106a506336ce54feec24db6b137281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7760b573e44e8462d90f1c9f748f31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec736f2b8cc17f3b31f1913d1621f2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6128f33558881a3dd1df4ceab65d8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15e2cf844fdff104136faa10f28fd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6188d601ab7ee876adf206264c888f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037eed1072835eb271e94c30c855a06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e047ab8be64b92f14d8a9182fc7ee2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0196f23b17ceadfbeee64db0dd8a1d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351750155512fc16b989bdc25b3f1026290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41fac6b81799c4e36596e1e55c8a0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0352846c3d2b77f50b288e2a3517a9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e02d0a6c10bfec8f8cbc733a5f3d44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b255406690e6280b3ba453f9889eac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fc189ccf565cf560b263772cba7a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe83a0aaa4e6a91fbe4a20f95d4a78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03e4599b0b04a547692baa32544869297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf62fa0021c1c27869dcf52639e9bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a70fccf35debe0013c622ed17b01d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13373a687314237fc65437f558a52f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd9f92044c7db65371fb0d942f2e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71373c2e551dbf68ef84acba40acee5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2143ed0efd680a285952a3790e121303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87e5dfc1723254a2632fd6d6e4a52b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e2d3d43b0a5c4e6e10c06b563a79e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd41fc5675a409fc0ea7cd0fe84c1f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457078a8f464007847d965784aeceeef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f143c416e57b353498032c097dae0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba06f4a92b88195962f2549c8e6174309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b865d191797f769c29b4b6bd343b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23208ad07c77d4165646ab7e0c756aa7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77d3f10fc26fbf361eebdadc16f01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9729a37460fc063823989f27b9794313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110281348dbd64f2765bf2d65fa1ca61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7be1810b3fcc53e23c4185fd599f37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b8ed1e99a7630049eccf5ee3581c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373eef6e8ebfd3c2cc63fff7ab534c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44fd18112b94064f102793bdb3c3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee762dbe90298e409dd2f048efc3e8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98665e379a7122f180a6596b15dab01c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67455be70671b05206ba43c7b7dda59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6dae44ee680e844beec014f000d49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff649e62cb60c696f4c057e50a27c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43b95532eee0386960160cc12c16a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f26beefbd6dda5d89498cb425d7b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dabc2bac811bb00ee45421cb8f71f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c439f5ba27936ec47f5f12ea5e6e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f8fefafbe510d29f0b769fab2cace328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c98b08e3f94561459c22309ca124d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff33cfc90633f07638d6e2619aaae57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deaf7afea336d0fe1e6766a03f3acb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7d370d4c2fbc2e6993ded9d0cf70f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39365776f556bf54bb223fa47f8666ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fade08b650cff0acd1af005598e543334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c84d3aed9fd261e8b3e36d5ce9424335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b281ac6e76c968cd1ec033a944cee2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42d8081e412d29a66769662c2e31c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96894f801bdb1f0defe53a542b555561338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e0ab8f4334c20ad602ab155060947339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aab9490c21d6de017eab27771f29b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e28a31fd5296790fa5991afc67dcb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1bec9ea210996dacfbae5e1668cab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f63042eb8e0b8b95bc7cf1fdb23609343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af852aeb53cb8393b92efc36831df9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1675b058346743edd1908e1fcba101345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff751843ddc9dd4dd61ef8276627a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12535c33b53f8cafebcbe61edcef4bae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407101fc71235282c6b8af17442ff80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffeb83870a9027ab7e8fef2059ccd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab57d94a8053d349d397a5242683897350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a201727b67d9c996c0fa0fc8d59b17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8817bd73ffa335ef9b7a3177953e85e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc28326a7fb380b4b3f6e0bd0aeb6e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206ec96f8db34c728ad7261c739d222354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b74722b76175982f4dc68f787887ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c35da1a19be1aa5b06c07f8be7f41d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836131aff5f5fa99f1752743d5de9937357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e4e9d92628d858fc819c32b6d376f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95da93d301d489da4c6e8a9cd04ab6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fef236d7bf8ef4a73901c5bd4fe041360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ce9cf5ed9e9feb5d4cb62ea118da8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6f7619f261977859d0cd14168f14d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ba595aacc4fcd20a08ab9cd64138363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bf980abba802bec33c2f7f026e3d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385404d90730a79a163805b262edb919365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a095de906c318e1a646736362d302b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1116ef26bda27ab16dd0055957451367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5553c12af65e25cc1f0efd0296fcf65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f1ef1452f34a8603b1a046bcf2a05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bdf57d02ef83512ce3f91f92433b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48d13ac27a052c5bde2f09bf3f2326371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccfc7f3fa0452c2d8de55ba752175c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3a059c3a77dc62ed811f87c3531c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296653f59109bbc84be1793f4793bdb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c17832546b812e42715ed500b01228375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67423515a2bf1f5cf0b482b596a7e5cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eebabc06ef8d97446a076ebd1183e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db2717697ca0cdedc1103dee7dcd58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c1a7053ccab4735a95b62ae47ca83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf5e149e5aa71c894d8e5e27174f5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d1e2deadd454b8a56bdcfb45d0e5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396d7096e80c6ee6f7731175de6cee2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08324d656169b696dac019796e23e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e598e753eb387acc791b75b5ea1466384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6453b64c4e4a2e3131585a85bf51ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9f5f477e7de4b750c46b2d3d2a314386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43450ce960eb395472ef978a0518b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb68d5bb58b3defe33b9ac3b703723388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe74173cf198ed9bb4b2a856a8a687389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810ca8849345895b8680bb9e3b4a360390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd039b999927ccf04ddfac92ae3ae5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b4be540ec187ab2f6d4df66cbfe5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af19a9630a76f149ad46c9ebd9a8ca0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d19621ab2cdbcff6b640fecd1732df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bfeb938cfce085f8151a2136b87af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cd44c888ce379b0ab27cb3f83610d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4275f768a29adf04da9ea422d6526397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863b38c8aa43c770b2a44160a132ae1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957077bc36b30eb127a6c17777b79b51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb8020804a9be5eeb5d3d49eb5174b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44e8ceab24c4ff1c207bb988e60bca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2862e5341f767ff6364800add614eed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d875f31798b4acc8ae3c41e2364045403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a943fda591b6990bb780684c7e2d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbd3374af823cd11a75f273f0fb3d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce60ed43729a2f407cca9665b83662406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375a8b182905e9bb2ca970a00079abd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a23bcb30b19ab45e119967e26ca2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2ea22725db65b914f116e40f40587409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5060210fad771767d02978a969e50c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787163db8efece15fbf1c5ec7a484b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0d8548fa6721f1755cec4269168aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e4dc66e2a0ee221dff33c20b79875413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a3dd6722931ded233aab3916d5463414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2965afbe0f2e9ee9fff720ab67c88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f52d8d6ddf95affc93eb0b75a2ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3a7db1ab3249a698bb8de75bf1915417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079b93928d4010bb5b4a06c35919a4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29534971edcc635ca486d751de861b71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe84ccf7ad7b5d7d9307e199153ac81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553946c475878c9081388432d3be5ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322a0198313c63376f3a9da92b50a3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a82b6e4b026fc4ee392366586161f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3b110d35bc56e75e92d9e3527c3ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e033a625216fbb9576d48ac4f359c59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa437a689a4934ad8d72752d10d639426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa47496aec85bbe0d49ebd97a2c79b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab01489e28686317dda9b3c2f038f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d4515f2afaee7bfe10496c0881521429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b004a8579828ad2e4b1a6bd7f17cec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b2e5417be536f819db113d349afdc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9469cd0d6d216fe9f3ec00db2b5641a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92916ad033751b5bcd311a727c3605433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8587df90420b2f3d23ca7d43704dc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ce9b207322a729dfde3ddf69bf968435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d80e36703b6b29048c3d8ab609c03d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2445f7c45cfb2f19ecf63bbb9205bb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f3634631355c61828b67bd0f36a2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81614eab9e550108c731567e8c9278fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68b58fd9cc3d88a67f946defcbc678440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ab7ca18f3331f45e4ba28ba98e3b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bf5cebe707edd95b234590038b79f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e16474e72ea7700be67beea62db89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997399be1896c2ad0a88aca1348bf11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4289715f7c79ac9822f6d973db70f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965a6e9ebebe779cbe26cf59a9e72da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1692265f394ef02fcd80ec97e230447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a56fcd3c79b5bc80f650cb4c58f2bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecbe075fdb7e1a21700e8f93f4f6fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee708b846bc10da605f06acc02edfa9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc055fdeddfb38c0dd81e151da5496451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aad2ac09ef170ddc2be9f0c0171e82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6dec4bd81ea5a39cc4f0baa699c38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02274bc3979fbf321a98b4c8989d23be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0627187c878c5a7722f8f7957c443455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34ce4fda68793ea5e6a8278155aa57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9d3286202e34d69541ab43fd1aa88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8408e02e499b19e0ea46833bed7c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5333eec676d090da47700f89ebe396459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fd382d312ab2c1d2a53382bd8d778460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1215b60a1d892bdb6f7227769a829d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5625f407074b8534314c55dbbac24a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29142813545f8216468d1e6127fb9fca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cb6453c43d267d4c42491be8ae5db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c782069f70061e18119d1438ef8329465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32ea4573bf0186af0d808055d7efeb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a825996038b94002796aa6f0b9a8168467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750408cfb990beabf348d0203fb1aa11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9759f8ef2333ae4bd027f8cbd5c23e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72032500ac0578b3405ec31d204edc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514a05078bb489cb58b5bb47ed4248d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee09e1a08e95665d9f401d64df7f69b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67c3b8a64da60ace402db367747a1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6f6fe23158d16c7abe38cc2efa37e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7255ba77a1cf7281746dc483f8239475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc28c331bffda8a5b9e1c01f059af47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc2c6b62709c297f43bcac1962cadc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aafaf254e54f3f54fd1570d4eed6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f287fcd1dd9309340db79346f0ecaeb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0b2bcc1fdd394915fc704cf9b7929480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518279a6d0e4ef822fce806222a1b828481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74006ad3f29bd3d58ea46b9d8942408482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608013ab45152fe6e6b87a103cc3a04f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d207054dd5bcd46b962ee03e95447484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0eea544218fac43a58a95d8e238df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec330e5851a24f72c9a684f1f8b2f67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc61300f3ad2adb6031bdb197807b63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606feb47871253a3a7758de8bbd6c354488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f4cd7a860a054230a3fcafa9d9cd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b366de0935c935a11d15088df6382490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d639aa473af4664009e60b8e2a9c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e296ea705a0777ff376ab760f4c0cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0951884f13515d3594499770bbdc677493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c58ccdceebcff2bc1a604e30d01f1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca9e50a3160d4a319316ab527b059d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bb9216b880d069acae6cdf406021b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ea5a6b509921464ab09740d62b441497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567c105dd7a8266c398e0c74ecea669498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a7dd20e6ace686ffc6a9215a838b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca1e4d91f1ba107ed2236c872048c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353587dcda7a4ffa978124e5981b7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a7b317f11163cf2e0c18248b2c2af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9abc99d7f614d4867f34cbb340ec6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd924ccb876f4d8c3480157c179cb92e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25e9f22ce4e5570e1a48f24d9fd645505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf72ded20593599bd020b0c3410e174506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263d820a0d1957182eaf3a6b0bd7a9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab65d8681aa0a4407bbf236c59e9cf9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431629fa133aea2b13192ad9098726c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7123f7856ef31407dc7d65b091581510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aca1b54c032348f5f1876776366619511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb234b7336418244bd3d7610f81de5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3499b40a3220700fe55dd9893886423513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f7fa0f7b1ee98eb81a22b95d16f73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2df920785294c64a10df489f7d1d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49e7f43edd530d5021ac60201e9037516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa43ac0c3972972e3ad652333f7238517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf749c2d5eaeec41dd84e1f3eea366c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e170c4750557fec8d37f232fa9b758519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9a5e792c312380acfeda3b8e51e1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d9094df6f371b2a23a523ea318e75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bf2e2e49e949bc8e6501fe32898c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839783a4c07168b77433047b65a89632523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da61e440abcc01761dd8285a8a5876524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5008b1a5f70e1fde7a6e3242163bb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb1e684d64df80d51671c95e1e000b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed06a283272610f712f123c47a0990527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de8f3fb63030c7b56ecb8f8586e721528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40143768341e830f05584d6497204535529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4d01247c5ebc9f289fd64fe7ac050530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccbe81a94d21cd3b9fed499623e1f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe908c98d7ac46923665d193ffa4ee5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40b63a1bc4fb1087572c4648f6f942533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b8c3b4fa670b2b54ccb9628db144d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fc356ac1f3616103259c8ee61c311535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9f58fb8eca16a63d80c00b1528984536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669f7b3306d1208a083bb7210f895b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dca6627255d9758f38a70367bc0cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15396228ca144ed6ba1d6d69f137ab8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9583f77a7d22b143d27dc073408f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268354f96ddd640d2776e34e5bfe609541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17007d11f8ce7c787a90331d076ed28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f8901a93b61fc93111a1b2681b4a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01e274439a2a81e2e4484ad7af8463544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb37ff692d039731b57e35ed3b348e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e305addce3227d7f60db35dead830c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd70af47f07d77a6ebe9ae517d019e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32b0e34a08135a977efb9d1cef3621548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75f3a9440b18b433d7e5c2633e463e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953ebacc6d4e0b489a9561a4a109e12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88f01fb1fad9538cd4a4bbdee0c0b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620288bd3e4ed0cbbed5c625ee7c2d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceac30c459f5366c467e3fa7e7cc4eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde00a9fb124ffe65395d48ff516b31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deabe775bf0906d94d338e41e1b378555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc9a9b38f8040285015a9e5825f24b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dcccd3e340c7fa336f87ed97b2c30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1904f0a279ed5d98c6720e0cb3bfb65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c3770112219585e26a083e79a4739559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb040f98341e81417cd81f24b71ec7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9425577fb2f6a0b33b5e63d1a7de243561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced8ec9ca265d5d9a81467ddf3adc22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932acf48108966e9301b4ee06450ef3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca944f0d783a2cf50f65478f6dff401564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d616b491c95b91f002fc32375587086565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6da734f10add8212d12386f6bcb185566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff53c02435dfdea52d93233a00cfc84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fef657cf1d8bbe8ffe5af0a295115568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e2bb8ad3e85c0eff40999bb09f120569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f093e6a4a03486d658e11df1f4f559d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd599580e6da266c7a707b04846f5c8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5b12ebf412780d9b190dc19ed5821572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f64a4214a41bda8c85e6ff0ac0bb6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58af87394eaf55e258898a23b8f6f36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71ad2061a521590ecc367443e45d7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae8259b037e598aacbb418d20ba6ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4830d841bbf304b8906adc6c1cd8fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec150a9391519181bff7a5863380db65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21d0e92e2f01da85bc6856ed14be6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de0094daafa79c246caea1ea4e0b25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182702d7b1cf981716b92587e9d123f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0a86d89a189b7ec78c8136a501c1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80315a1acb4a300455c66d93d876f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e19b6119494fc7838aa7799faabd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c978d97b9a38e87b1769ec5cb289c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a266c59d4867fb138e1ba48b2cdd60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446d79c8e955e3d5607ba44102da594587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32789b05122afb1b21614c2951b1a13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b316a7aab42598900412bd5127ac4af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a36bfefe8dddb509fe83a914e2cea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a7f9a7ede2c5c6a3b461828c63a77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830a85aa6d2b8bfdc67c9b7af7e2d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906487241196aa8ec9e7cf1c7d79e02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae2b0e0a94812b2e046b98deda7c37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab8e95d668c60b52f5eafeaed92c7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dbaf166719db28273c657170dfab5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8a2a73ecb63c18a6530b580214b12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aba2557fde52f51cc88376f191b0f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9bb7598bb0a65422c6b84269a3e17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae07a82525a9de32bf4f07dd0831eb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f816a42912062a8d3e08f7f6188124601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e4dde4d594f8e3addf9dd14ccaafb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32befc86a4dd13c3f1372de868a4a8f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e644691fd941044ed37df4618c107ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a8b73b6aee776bda3e05ced529c22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354dc3d8023b2e6c52adc3a89918543606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cf4074cc76ae3dcdbb986b167af44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30deeee2ec4cac91977dca80049a2c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f0bfefaaf96a009ad9f677530d8c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7132319d0acb869858c02b0e16f9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a18f4064c1a74dcb8fdbc39932af79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5193421d41c84129c3d627c333ce06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad071fe41fd3fcc9dd26a13b827682b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7d9a51e2b14c6cb15e025fe73d15e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b05a1ab5ae8ce219427a308241b10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012a6f4f065e4f82513735299a132a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16775083b69f37a62f949eb63f13673617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4843bd114f41d19b3fb62b4403009618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ac4c7d75181a2bfc2848452a894d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba73b261258a3f99999f8dc62ab7e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dec1831a164f4280c5c4ebd80abce7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935ca322a668366e040e5fb0e032412622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b80cef80f5db7068c0fee4904bd3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd51434f5695616cc08bdadaeb7f422624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b24968a06f4a6570bf7c455377ea5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bb02446827b6a82bcde1fc55ebd62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb486145014d89773684934d3d5139f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f16582c5dbd24b30d8cc2dd5035490628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c45652771d955c2eda46b75313862629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f4259bf16fbd45ce4cab7d9eaf96f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635320edb49a7ca61068736c78e4604c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcb4fb21c591a564ec290ef82bf37b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c8b2e70c010c537d0862e6ecbfe68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f53f84500569ac158e912181c5217634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef117b0e22b87fcd4269ef9b09bf93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c99fb1608ef8fe10751c182435530f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b35040917670c9aa45d8987074462e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709fa6b95e42825b082eebd063614da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d129bbe68045c8cebe7a8d98756ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a06d632fb6c43b4e767b44715aa23d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56d3d1bf1a8d83dc6ce470d3f4a2ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881babd5db7a8872385d2d4f44c8f79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396d2d7812f11a1093274ec6dd097e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28ebf082b4d5d28c7fcaf73c117123644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade4f14d94914e20f05624eea2f05f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0c28fdc511e118a002b53fc2f7e24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e8e318cc14163778cedaaf391b575647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b018537e94797c298332abc9aa505648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548970c1315a802822c2b09d0a3e409649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ba7237421b71e79ed3757f0703285650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45144d274d6c0cc9bc08435308813174651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bb52964ea97385a21c9c69e6dde61652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca59447be2ebc1858812996822df6cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf37287f82b0ed400ce9683e6e87faf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d587e33ea7db1b8d78e985fe8c43d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308076879bd28f83ed04b914b41eecb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233d7af70555419e95e0e471b586cf1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05ea36ceccf7722d2aed2a2c3ae7ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb5ea7576cc5feffdb73442318a4f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885247fea62637a71976a4d6469f4b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c87058a23e5477ec19cda21aa7a0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c50aaf0f2c5e50cc1716bae3eba3b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4da9ab8eeb1fcd0217a567aceb9b23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc54d001c5d94836aef33ee2062db88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f8a3d438eba2a9d12c111c06c4fe5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e062343beb1f004708576eaf60e4ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af804e11ea85e05af77246b59b9171667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6689a2b5614fb78d7b8a9ed7a3a844668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25731ce7fa1977fe8b4b488dd789990e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb013b812f4db27f5e2276c3c515e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986c49ce4187f36d370986a8888a406671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74444c2ea34b4ed1e72c6fd5dba49c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0bd4559c72ec8efe630b9746d11a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259917662d6ba54c09dd73c17907069674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3ebe0c1d0169041534aa0581b325f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6612d742ef33fb428514d908c62313676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7a80d68010545fe2fb2dc3626815e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdb8f23ceb0a883fd8a25e3bfcb342678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5463b7d66f5cf954520dc106c843072679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa847b32a1b96fdfd598cec86d2b9d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a2e01a8b750bd79bc32e81299813b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e0c5c147be47e6b39488be7d2efd0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645a1c7f1d2def2566ea555647d7ed8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50559da31bbe51bf8bb651accbc9158f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e271aa7d4874c73408ff7a7a704ed5c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2423529ac39a5fc861cf17dec43dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ef8b5af3de3deb38d1073eb90f21f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dd2746da806bc2d332464d585364e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf5aad53322f0f8480e186da1d854c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb76a49e46fa260ae12acf17bff25df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f101e6421a167296fb143365249b79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e563393211a0051d52de09ae9931c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0adc7b1de2d4fef9e0a83ce53e44e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2917e92b54265af2da7c81266464f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c6e79de67c9047a637932a237bf79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685115c09f78d240c772e067d9847840696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712085f691b122d81bc66f344829008697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc2f6c6982a438a95edcd650afa264698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb0a81cac84405a2cbbf140fc0c953699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb718233aeb467f83ff2e454f2d377d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825016ba3c1c0dfb6e501d298f31e9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f529a28881b012b7f42ade174b9e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573c37f13e9910f12d6bfcdce073ce1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bf3199620f7ce884ef11f1c0fb546704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906db39eed0ce44f610fea07c013d26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea062a574cc8dc69aabaa6e2640fac9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef471cc881b232d439555b0eb19b2876707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab3d36571345307ac4829828a22d6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e8926a5fce31dfeca7e0a9389cbdd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6d6d48dae32696638b08bfe80439d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be80ce9195948840016dcde9aefcf4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb5df17262d3296be7cd4c955ba663712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159305d6f89e7de67b24de20bbec4034713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97d878afc97781a1950ab9afd86f40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad5068846f8c91c66646d327f8646d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25321dc2f3a77c9a50ee45c8f017f48e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908be2ebc4bd6736efffd05c1d4bbca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0f24d46eb05a6850df3226f9b7f45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84740a550f6c1ba667f263f9816bf5d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e27b670ca34e38815e6f8ca6187a0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b9db2d11ce8cc4f0d0e243865a92e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd30bfad4f8a5b6ff44f95da82e6e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1209d471d0e60fd53327bdc0b3760723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6192e82b4b93a3d0ee07147e6e4bfc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c736d329b3fdd74953c0215c8c15cee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10725e3e90ded359e6ab2655dedb1bd9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d833d3a4e34389a5608b211ea54e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207b200d59e15607aeba0c1009e52b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041cbc21194f46f0631667bc78149d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d93fe7a8f22c57c321de872fc05723730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f3689ed320df2c821375d81f152fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958900da9545c99a14b110cf994273c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c36a8bd5239fee856c7ca423f18e71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece61bb8c66273b6b06c7048d05629734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edfb4032c72cd0dbdf921f568667cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51f613c28da1ccbce65c147f003f57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fec4050adfc5338429a20437ed4ded737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13611e172a3622c7b4e25568e2a70d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fb3cda8a12661c6fce2dad11fdd53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ee481a4602c625d6506981b40acf2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bde3f9677732cd7277546ecb3cf00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ee17c2ef56391e2a5d6f627ba81a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937d68148cd02c07331519275192f5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222560d0aa2589853ba603bb0df0eca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc84c52cac59fee95ba2df1692c9de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe06312cfeef32e2f4c29a39c9b68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779315ccd5a2a8b834d1c76bdbe74ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ea99c94e80f7b7a800400d668b4a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e003be64e37822abb66b019293f8c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819028c094b31d5969d2a9050dcb4e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45474522abe39e20ee76b206b3c6773751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03736e227ec4216076c94fbe9f24ccc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c51ea71d3b78b7524ce4a3c5f3e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573e4fe2a91beec55c1e55aeb2ca01f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21895b6bf3eb1ac3d0856f1f33cb4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070143eb26b61f434890ce2393c82dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe329a17e93a37cf3102be4769abe45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1da9c580c48e10147082f5b2bb0e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed57ae96dcf7044d675bf1fee5d49c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec759296e7c6c1e915f34ff736c63cd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9164f88428d0ac1a0c386a1159d67ee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cc06bf700496f9ee49f29d21eccec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d455611c8d9e655a78c73c9e91498aa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae580bcb83bdabb7db09c76ebd13418764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957894490d2706d692dd1ed0ed1e184765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a773077403fa5b010bac97453a6250766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec79fd580249bf090f6383b07ceaedf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61ad28b6c9e4a7dc3d97a283872656768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2b7e885542eaf2295f4f18e5a7a25769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa460086bbb4838f21a566efa5cf4786770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2975a9e19c5fa97cee1d1b562c0521771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43646d0916b2024e43f8b33ee539ea41772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c7446769e8e8d39c05169aa01e1bb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675393d5d088ee431c714128d0237714774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dabd26ab84081d2289a9787a50f4a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d82a37160eeb17338b8176135d52776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad05369c6ef2926c6244e95b26551a5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aa7da10d5860b251b48958a3884cc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672064e1db1342974683558f3995955779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cc8f6d9ffa6091ca2f1e76e8aa19d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005d265a9682568db745bf5dee2f596781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51d376be23410a6121960ebf379e4b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f08f7be617a9110e349051ae269796783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882d1982c2c9f95d44e5132a513657d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb8aed74528c28dfd1659b5a92a207785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb86293b9bab0504322776c36773a76786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec0d53312c2cdb92da7366212ec92c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6d3c5766b7bf381835f82c0b2538f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9ed66f85ba9c3ad97df3b3a0ff159789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f3b9612393f461cfa626f8b2ca6e5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bf0ef05f92c8b925d0e071c2ebb83791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9ebdfdb794dc511736b454961265a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbfd779bf3e4eb3b0a5aded35e9500793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b806f5a78b705202cd00dfa0f327071794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dea40c9a9ba0c18c0f425aca4b34e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba4fe82f0616e2468c9f9f8bebf120796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b83221c6c8c6b11ed8baf806601bf6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5c76a944794f776502f7758bcf2a6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90b120b1a404a50ae46505d13c863e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820ec4fffa78ccb860d46d16b0c574800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d6e33f97e0abb053019dc215ce059801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f28bf7fa683066206d7bfe882af533802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85010d2ce64f12585e018e9e9afc8f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06151316fb6f74a9175d4b8ea5874add804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409484c765cae4d877c2cd3cb591e8c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106faa3be885524587126cc92441a07806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726276a8202528ec747746cd679aa7d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f342d16723adffb265d543e55af69808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c0f5387f72263015f114ea94de975809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d5d8d7b711d5246d137cc1e6dd51810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b70b0a4c181421ffc9c4fa62719931811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16a00976061c5279474353a2f98d13812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97d068250a889fe87d1fd279df11b3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fdc4340b36af2808e99c2a76cc170814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a080779ebffd62cae8d88278a12e56d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4505966ef0953d5b40d1f7f56c3842f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e94f14b7d1a313bdccb70fca3f75817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510c09953c20b634c3faa1d12305bb3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5659a67a62f3a1e4a28c342058097f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa497f4247987c5ce057b1600bebec820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06ab82d07f44b34b6c6f3f79eea6e8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3704911ae023ba0356eafa66575a30822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858760b2613ea815388e6750d2af246f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49039ee3f2ec3f4dc946e8d5b3c79ca7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3620143ecc99a6f16b025283226899825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79609b8b2b2a8ca1e87a17afb429d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8326b2abe0ed8ce479bd2945dec530827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dde5c88aaa1c4799e37de70eb0092828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ff841db95cfbc76fddccc621e2f2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70026fd2773dc2911cb4d2b4309d50c8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86454793a0d4fb3247e801782c717d8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5537605b639435ccd9dc245b3f41899832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6d37792fcf3a497233cbafbc22a38833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054ad050b620ca38683df66584d0c61834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3686b94ecfb3c37252597e6953bc3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5fed540f3ce8e15e0d2a745bab8b3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16402dbab3cb4008ab7611c7a135af1c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25380f29567e2cf27a753c29670da014838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb93a94a383d317da2560d32b36b74839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafade5c03ee8364f272269b8da3d25840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357150ffc79ddeac661d8c08c0238ed4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a516aed22d609907dd3fb24764dee842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1a278c17a30f47fe3f0021c373bae843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a4f3ab2aea22c2e0011bcc149b8ea844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a7b23efe453ee228eb5041fcbed7c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6fe37a36140db1ba9f941dc4e0414846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4aa93d4e1c48c2e0af1f4e5389371847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1828518a1c52797ee9d07cac66e99848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99263d98201cc7bd2ff323af095424c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ce977afd352c23e871c7867872232850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6ea38e7a4ce437e677e006e4550f1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687765592fb89ae7907445e8bf4432c7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b6602ae24b295d6e099af07b01d62853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c0f06a7895e15e04652932c064968854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb2b5dfa1e6806aa466e1c7c3c1061855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fd9d8042c18a7fd06f1a146b77818856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d051037297630e76c2fb57055bc1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713204f5542dd215c2cf3ce1045b9ac858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676ce5ea315c2b8366940a40a7c7671859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e263c15305a5bd4304019f102ec5202860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa00ff1e8006dafbad9df4c41f45e6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d90c85d5e2affd12c4a90e2750dd50862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9034c52c85d6bf92cf0030160017f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78b65c88b4cdf55bde407983e0c7c0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed45ac4ea27776e53918abd2fe8bf1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18785cd85fce2bfc923158b9beac109866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61485498b9616efa47bc1e29310f3dca867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef17ccc63a1add0cf987aa7fa9c708868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eefd4028afffa3e7715e21757bed6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bdd401ad800dbfcd3cb292ea4cb4d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70d5a315c02f9896a04241af63b812871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207a7fb6dc79490f9b75f491870071e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ee19f0e77f232c79fb142e5c07398873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058334db0ad8ee9e03a67561903ef18e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78284afe0b8b1f52863e3dfa45d10a50875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d78063bac671d9320501ab33183d2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7ce9754e88a99e026af699599d7c3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610a05631eb69bb5af2743c8cc391bd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e48b2cfd51ffe75f05c545eb78ee73879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee4d477d694f0acf483838cdcd2e98880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed2ef090270c26e882e475ed36d4a6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa14b8eeef10abdebcb053d1c024a19882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7304e56a64b018944ac6a58b8b5bf8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a1ed5e2e061dea5ad8ccb1578a9b6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2687fbef98dd3e4dbb4211b33e47975885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207e58fe1e99946a2b1cccca39b83dd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57379f69b118d694bec147f216c5c1b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edd125996e7ed06de04b2819705094888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2572af9b810e743e2a20865126a814889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca682a5c7dff263465a6d3c128ffe54890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57198010c2023d43ef7b6ec9c5435dbf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf20bf80b43559c8dbc12c0a676413892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14099c2808769c472f17f3185817cd30893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0e991d48c28f2286b7b43ed144797894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee3e971d1b2e4dbc764a9282c504e5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333733170843f92f643497bf4938029896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dceeedb5a80f0a72bda05b50d3a5d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee63c8b4929acf48d70f5a2e847f73898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855ebfb69777064806214a369a3835a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdb8d9c4ac9b2e9aee4d2e3b641a5d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b6f5ea71897c3031647bca95f5afd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7f45410a073182b499925507dbc6a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628f71a513be76d36c7cbeee6b61fa3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd471670b0a94c22e2359a84d296d686904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2481fa9e6b61b5c0db1d9f5d11a7cc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee183dd4fff1bd9332a703a406dc7a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17871ff71730090b41e48f19ceed37907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06218f1d687d6f89e39a80cbad5a41e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd656386251f53fa6b115a8bdd1338909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092338be2f6c9ed46749fe7077c5f249910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc5ee5f0d942ec2a1a0867a701788911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbff119247e0bd8022015a90240229912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd5caad7fb75be837eaecdc5098c4d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408b504143784acc71d86143dbbdc68914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb874831b93c296ecfd2bdb0dfb368915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2bf3c0a7eabd67722171c5499d8a4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d872278d89126b47d6a6dc74061006d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7504913be26f52868679620b50eaa918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbf08968e1e12c3455577b8551ad02919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62d06feb08e0e7256dabe0356fb784920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9561ef9c09da9db0be8569ae0a6506921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa8ca8e8b4cbd099bc217f86a06849922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b796553275162657e4126e806dadb0b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a44bd0ac089d7257d14fe495c9cac8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fd2c402ebfc77b60efdf5a531717f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490d0b10267db7d25f6a91499ba09f8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c0766852ae2b6c440aa5f9414766c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463cd64c2344f1db1314a76dae8ede8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9de9a15e1e7624c34f34db04ca768929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b0e88576ea7d40209e69ee1bcb74b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e575d5cb8425be69e8203d2639e5140931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb3d2c20b63fea296f4e81a75222c0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f6cb67bb87d2349fbd7ca123fec3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7ccd80acac7ab539982e845ea7d64934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787ce266ded311d9a719ce2c1e549b0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2da7e164d3c1e18fa95115e2c6ecf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37860ab982b9a10b9e34a9e3de190b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb2ab114406456137fee4dbf7757c5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a3701eb19fad3515fdb517943aaab939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4fba5b3aa389b6a14090921f64649940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b162c5bab8aba410615fe38ecd65d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a533358c023822f3b6bf5f1b8b9ac2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa2edc6de83330ff6eef042aeede53943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342249f8910f29dcd8cebcc540d64414944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357977910b20c26702e767ba3cdece5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48bab0267de55fc9d4d3d5a6b464fa946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fec82838b343e5b5834190f0d3ac7f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004724fdd27d2ee51d05c963e712b10948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586cad567a24907b4c884f13bfcd226949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9b72280a26c600a0c846c3b56f92a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159581440739f37c7986a6053fcd87c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94776ac270292719e0996aeac1e1f2e3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356bd85ef3c08f74f686627229db64d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba620629ded3ce63e892bb2eafa3109f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5018deba2d5f1c646c0abb83ca2ae2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b194144b2947cabcf7e92cf7b5764956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fcf1d067ca2c845036935da8355ce957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dfa52efb089955c4fce173fea5241958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23083b4cc6d6cb395360733468e73d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6fba0dca32ba1dc46c63c7b8febd8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d137a96b06272b3ac61b1acccc4765e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1adaa09067abbecd8f7b269ac61b17962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00464726488b9f205bd516335141e3e1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cb790b428c3902989e914f2c765ff964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dfd82fa735497d2b6c83c710caf71965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb47e784b7d079920b6acaa7ebaf53f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d458752685ae70c6795254d652ea61f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa153b917c92986fc876834c546e19968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d72b0e1225515be56b8482330e43f2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38390cb1d645cc9bfc492bcaa7fd7cc8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32cc44a1aac7ea68bbcd18a98271dd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b29013705157067758b5669bc26015972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfd203d68c81f42eb3d6ebd2b34c05973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe46026fe04a7af4a67bf82177b3a91974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffb9d196c6b4ee27dad87e7a5f7991975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec436c5fd250d8c931f39d8b0602705976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ac58b07135f153bdbfcde5205f94c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70dbb33a07c56529b9ac4b5f3643611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3aa71929aa0c6b3dd7bf039ea4cad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edc1779ea14f3e8ed557884a5857d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4db1be98b8e58708a6b2712f862494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ee64f9f6d6aa9139cf9e014c1544d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd266148c11edfb0f4a7005ee8a6d7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04767c2bb04634ccfb82cf40cc303c837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83ba067491293177e13ab5c2657c438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce564d52f71c6980c7ff0a5c84e8f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebf8f4bad39f1eddf25bc29453d4b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f549bb29049ced31fafb0da586bea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7e9ca8781423c494f7ed55a13747512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fbc5cf9a4697a4999b12f38aeccf013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbbea759bf5533f3dd4356b93ac2c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277091c32c43c44e3e9f015173e46f5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813c6268e5a8accc39582c62e310bb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f58fc4c417e491851c60242466627317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc61ad843c2dbc5538ff89bd49f215118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1812786e7642cb3be7c40438c42c67419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ae11fab023aa7bf0efeecbe0111d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342a257748df6b001b639a45a70b1ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe29c54a544962a87a6576f98a1af622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baa891640d1d4405cfd94df917a10023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96514e923d505b63cb7f6c2cfaf06d6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed45eddd35376d152a0b116d4eecf4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a010ef133ce186b1804e8cdc191d3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7d77bbea944f1b4d9bf67e13204d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3427ba710e3e124b0a3d53e39fe50a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b1cc7510bdd798911b13c322ebcde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca1b6debd155f1dad9fefb83aa821630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f41044eca5c606bcecb86ab9ffe99331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7700a854c58d2cfb01c131014ddece832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b473b48e99449f90c0fc690f9bb2db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc046e0141b09ab4ca9f5f6ab7e480534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117410435d8fec5310db4ac20f5790835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415fc20b5500ad21740bb0f8c312f6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6fc4ec925e46951cba586e3b94e1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84e7d1c07fee25336e839ba459bfb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8723fafc90b767c4526b358c48bd3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee227991aa91b9d42aa0f1bc79872dd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36481f7ba4099ad1f768843d9a8bcfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27d81adb2d88cbebc369f58dc58fb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b29d31c6bb7e7cb973d0b8571033ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb65503152657359cf54f802ad729a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3676c4faf399a474c3594c74b32b1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4e92238297dc47711c10412773d4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcb90412f078241d6991fbbe3bd46647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6265f60c058e6b71f420a5154e57a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3c7e63b58ffa584b52d753a322bad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87952a6976eb7814149e68077014e23450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873a3ea5d8d5bc1cf2a04afd99a32eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617ccd83cb7e4b38381d4d143328c7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ce8a825a30c4feb03b866b051a37e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aaa7aeab97d90cf90f0d55fc492c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364b05ea3318a599b0bd15796f79d3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd9ba6a8c38b03f72c870eb38b29ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117db3486af655674844b9fd16d7a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3ca937236cfac5a4f6c12e69e1de658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a5f437bd3a4f0d4ba132297d8bec159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa02e40760d5d301fbbc262be9f11a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d49f4bf0e38dfc7d541332b73df561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871da6db35b0aca6d50b8f010a3a037762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2994b6b43cf4ca7bb5c1c174db7927063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a01951ba745029b9951b22f141e3a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7468bcf9e8e58495c1d882f6763a92865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef124445687d4f8a8cb8b5ca03adb68666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c1193717fef2fe85b635355227e8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0c2b773c11d142405db41d6a30db268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2ead9f41c16272cbef89f3e32f90869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b2036bcda4aa7504c870f89add4e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37de3f921a1037107f4413c39310c2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76147d59019a0cc2263f612de33e4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a3e86fbb10a5de2df59b81747e2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e94e57c5245878e82a09d6b0d3cfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e9c8e7136742c0b395213f19ddb9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73752b5a8394b2e719cac3cb28a9b9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa774911a7eaa2496032cc9b7e7c7a9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501f0e0f4f2c438d0be2096b3954e2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bab3aa8f611e813b490d0982a7105d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db04640419c2965782b7aa26fc386a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972ecd5b0e4136affd32f208c98beaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb574bf55d81d86ea4ad9703c17fd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c88ba5d1f03d763d243e9198cd47383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73b58a1b43e3d1105c7a4971659c8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfb87302f8682d1435053211d7a19785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c6d5dcec254aebf486c9c640ec10086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f28a31b3bb775d0812813636c796a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e85cdc9929248d50802a5c6b28ad888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea261b631a5d6ea822a15a125e19d2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6865f5293c1d9bce8c084b4879a9b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b821b07210a245cd9942bb81b8d7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb45bb7fcfc7ceb4c78948511b70c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6b81f4d668375b34402ad29f7385293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1ba427f45043dfd4bcb12e429ba7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d419a19e55eb04ae7ad85733b3f38395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecbe6932d9d26d52a2ce8db3a9e9b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d5e2fd972e75f6e3e4eacdf16247d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68387cfc0bc53f3ba2276a93102ecf5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170e909afbbf5ef72d756530e65e98399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a54df29722cb6283b213d91cc12f8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379055ca2a72ae1a28a8f04b0a0d97e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89e55d0e8b6c9df8c9ffc3258f082c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785de82f4779aaa8fbddbe6021e1624103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c26b6bdfde8f1e2644c8b8be99505104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480ab2c5e2a8dcf507e50c67d33991105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f744ad0cb9bf0f9118535e4db1a3077106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baaf3fe0a827952ebfc27555e6109a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ce7b68d6535e012355683913b5c1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49105d1d796a4d42b128ad749b35f7e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e306297a920197125ecac42c92cf12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11c12bdce04811ac4441dd85c8a418111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26173f25cc58fcb4680276a2f7f3d1d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88407326b5c96be8a012f1926a555e49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc5d2b49e7f869d7cf564dde55064114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e11ad9ae3dc99e522b7e80c457d147115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd913969765230e3c1e202765c72b47d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44294d9cb4053c3809d1db8fc81f474e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17ec4d08c401592a0ce8b5c88ca3bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2e9d51e7a70a5620f1bf30dcbe081119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9babd5b87e2750f0411838191f8ad6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd01ddf8ca01105f15509916189b80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897593913758d0e8f56b1b683b72029122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07081bb98b5f6ea40984765f4339880123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf67175dfd82e13ef5d05f477c44e9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb5a374e951087dcbdb3098b3d8672125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19a2f4858407ce37eb1d368b521a3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62657caa783928d4c938b4743427931127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf7d6dac8cfeb02c17887cc74717b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694640d6efde48e43cdfe9a1c15e012129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1c5821040021987110951fe1e244a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978bb8da07c58a2e4ba533eaa1798e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0a033b3a1431861eb7fe8a7768f1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5688b8761c1a9a6c43f713212c2695133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a38c6f5b78e57db5004aa77f8f1f3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b612dc87772bd1f7647f5b89d3117a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3db0d3bfa811a20f61e8729c43b7b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aade83fcbd24a653f7de8e392f9b9cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4380a3c2582ead5b1d236f6eb5a9c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967ce856e98969270e22357091e9e9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbd08197c64b2f2da001b47db1388c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb884fa96a4fe9c14fb2ac468c5242e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57888ada2f4a3a2482a1a18d3794c3d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0528a31d4eefdab92d9cab7a4e8f31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3c38070df3dfbc6645544c52ccee7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c366f7e6103205b838bfde819c6731a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fed28777a6a5cc063e62b66a22c129146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e17f03221f3062ac7bc3e33e95325d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088b76e96bc322a66b38b66439e26c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044b763f4b7544da6dba413817d3a88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e350c2183ec6067b7d56eda905956150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda325ef38444d423405a44af977077151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db010e1e049aca0d63bc7bbf786d96f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4b11c14b84424713c63eed57c9fc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1b57bd7a6529744eb7752948701ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee600c6ea1920ab3f3756b5eb8bb85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79d5687524892a1c831d4ed16b8fc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e458f3314a7f2c540402fff79dcf4a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d23dbd29d0bf0243ba60451d76100158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175d84b3a45c04d2a8518e9fe46855d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825b8e12f295e86be554a4ef083256c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1de1207a9be9e23ff91134eb62d43d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ae125befb253532c8984cafa0ffd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ccc61c604f309abd80344871c3336163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76132fb4292e07b812f721fa42ae2e22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799bd8e1f20ef26925689c9b75ab87b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368071d7ac916d0af2fb1d2d0440d8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8792061199d0549256e18dd22c5f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597c7d17c077a44036cd3ec222fbe91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa69303ad7e77970cbc3c15635667b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d7263138138ef6c4b0af2a6ecb6ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa619b90961bdcf7085f38545c0200171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29275e0f9095b9f8738dbf5cfd34799e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877944340c3cf5d92b4014132c9285e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dccd7080075edac881e7c97df19cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2bb480e4245858a55ae0b67831751175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237184accd42cd0c305f72b22169e75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a73ddb8d9e8d282360adeb128bb02e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553983d5836cf8eb23ab0d00e8602bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50478d4f3d977bd966f6c0ce61b501179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c896d969e5732ea120ed315cf51ac2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae5f5bd1d71db2162cad50a26ef9f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506dd451f164dc9d260d50841af139a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512698a0c2490f6a1252a981d51366ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277210971182aec46a7f21f98ea2ae6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e04842caf9ed35eefde533f63872f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e3ca571a39764f8eed8ee42a09cb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2a90cf35b7f9381b05ac7e645050d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38bbf2b902b6fe76fed3396e7725b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0453678a24ba8b91bccf21bf19465189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45569e30d94c89e55684256dc51ea694190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec8049563399ecab7b76f853498fa2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846b4bf35a1e9fda82b3f5f8d5e1321192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8cb4e38ae1ff081d0ec96261815d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824ec3993bf60c35d8b0b2eead1043a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34526f2ac7e27eefd7d2034ec51c7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faee27568823fff99d8818deb74c95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e095825ed10bcd94911c22242ab4ea2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82a9aa4aeec72bd05319f5e3b3287f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932263c7ffe19811743d140f8193afcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b59646a220eb1bd9ce836f8161e73d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9c6288d5103cceb969e4f0f32ffbd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a210d7298181c39afcd888c95e2c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca660f1dd7d9a0e1dac56525a25d64f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfec8ce324a431cb145b2d185ddad98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f266053dbfc4058db1bdb0609ff2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25aba9455ee087b305174cdbbff1b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb9337ad87791d590e98da0cc27c3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e74ebf9c60c9e0b044384b1d61f87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c5a66a88c1c5ab997961881de8798209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5806f09e2fef31e3b91e1cafb89643210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d84e7fc0a76826db345901d6ef86a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983839eb5cdd440d320931d069d29ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d7b353970676186be5dc630e1eba5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee774549992da15be70880cd0ce9c02a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64b85dcc7f5aae463f33cb80dba5d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cc9a2789d443643a0dd28a771656d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14b861834df72d9edde726e8ac04c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ef34b1127c6e90808d1a40d7d77ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32a01f4fdc47fcc7002da0e2148a2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3bc0c21430136a45817d4efdb65b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e555e0916cce6617b3823d00c45e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1fd6499d14bcabda0afdd62016043222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83515c16eb33cc2ceff5a793f5b5cdd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d563c37f7a9b960a81b643127a1a63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9165f0950a21bbce80cb3143263bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4388c8d2b950994449013c61020aeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc29ca751d3655bc54b1c301cb65d8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897552f014ba4b05634f7eb652606b4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d57352fdc11e5c721bd08279bc05e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffc72de4c77a9c5e5506be3c881d52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996dc4e29bb57418baba05003abe686231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde252637200d509f175055a6393f422232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb533543aefe90b7fb7d6e3370eb3d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8bcfc03e7fd8e464fa58dbf60a95c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4cc786bd7812713adf1cdb348e101235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa350c599525fa43692ffc659c0dd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2baa99ee4ee28f4987ddeab6afdd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64da57fdf82007d6a179d22b0eb0462238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151a7c338312b273617d0fc774a7092239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0c412ffe16aaef0571b6d9b971a04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4041c209785a867df00e337eb25f025241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9e77d34fdd2ccbb1821a894247b1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc63c3d96b8a263c5cce8abf30a2e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc7de17d1b7866cc0f15b6b7f9243f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43549457a4a986bff284279e8b8c83a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f08960b4f054a348737c5624dcae64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d027acd7074bdc980ebd5268d84bfa9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64fe2785ff0fabad6e52fd4284daef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2900a907b875892e7051815b38da922249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1087d39f175006a92a805ea5c74cba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fb2421529b53b86fcb659983239b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef915c235c03ab51279af8e3557ec0c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17766a5849d12e2150f26291f22aea37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386eb41e458f1a2e9fb21ca1fd4ee06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcdd668f359cfe78bf4d3044ce3001255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ab1da171daeb825fec676a4af370f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a9f5469715f5ddd196074e9cf6232257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562681ea5c749112f8ca05ff22fd9c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251886bf33f72e2a9d263c7c7079181259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efac5a616211639be13b7e8acaa5a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefabe59dd8a6da6de8ee7ce5baa37fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d6f9f3c61ddaf0c4aec5635a4d808262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b7694a81176cf1d16fa97f323ff66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e781a0b0b4e909d6dad075a837bf101264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345127b130ab0ea614d3eaf5cda6e2e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540d5187abef20f428b7387ba59e21c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb75cfe0591aecf36beec4a4bac9ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efaf95bdaf20acbcf230c95d5bedd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82a37fddbbbffa9db7a8bccfa1df65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c75157a1b82e62634f687a89058d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4c353357f3470ab6c2f4bcf67248d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfb79e2a1b581980d6b62853bd9abd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c374828ea32176cf1f389674a8a00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9e10325fe389c9a0caa934222b643274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288e2dea0b821c354dec51333582bd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eecaeb6cd9c1b0da240b400c85689276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5c6aaf1cc620b2e8f4f5ad355c6ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f579bca60778df3bd8e825da35b12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527dc9d2e30a2514873ae8044fe4f2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b05aaf39a732fe540e096b1afd7b1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f13b3ca939c578fdbdd77c4197d99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d05ea62ff3ea4c44262f986bbe459282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309412de7c3aa52a34152695922f07eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec896ea0002a10bb0428f2193ac763284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd7631717d2388521e3c6261ee8873285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789bbc033bf1f8e05efffc85d4d5b79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddc7726488b780032cc850fc4ffaa8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14b185ee264481249d6c5c6cb027d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b5e8587d0261d019c1028684f34d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75291c92e896fdb1065756ce58ccf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0aa9ca25cf262950e32cd6bdfed5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c7fd5f11c81e5d5ff43473cbee2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72069aa6a8b77d07e9273be876916703293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6806c0414358571ad1f44300ef904294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1610bf68c5d74d729077022d87b32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4704485940c200155c09766c9c93c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0740ce8ba202f86a721cf93141e133297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b44a2b69079d206442de33f37d0501298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209817d8892287f29d0c97f754466c0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fa4056af6632196df1e348539a747300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660906773cfb4bff01709f77532e12d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc45fad2e04d8680e0cee1d39469c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a6bdb632f9a21bef16c555c7aa882303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fc7a302733fd710104b85b2f3b88a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfc30fab619c95179efdbaa515b301305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067d8e514e4875f0ae8beb56c1da07c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff5ca68094946ef97e6d9f467d29ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672db4ef02cd059f1b1400454c3549f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16512f0797ca866f5a297de5036e2370309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551bf39f3b2b4607347c7157319b4f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec446a77c6297d640f27b27b517eff7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b336c3a7130abc7b03cabf0bb9bac85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af20be72352d310571840b52acf964f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f28d95023f06bbcc59fca8b6e01d40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d83da1c8bc30c0a7c2dac2b38bd736315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa49f28061f8b323f3751e72a73dc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadf5937e496b1dcc0dc14e400feb4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02c7549f37f1ead0e1b82520110b81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b3e50181d614740e202fa07160e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a55ab19216013ea56d74393b2ef337320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134dee34654ba532682459ae75c6bce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41ea7980299b47c8de0ea0d1d9d63e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5a77b08e062e6256e2b8e4a71f1e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32dc2055720cdcfc85c8c645a9fd53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f584673a77c7cf85fd3dd4f2facc914325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f80797504550a53e907d9926f91f92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd37f907ad3ab7c76788f6af641115327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432faf12e0c7d092ae686c20061c8a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cad9c463870ab9ef5959dc2790fb72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1de63813c476e50dc2b1eb9158b1b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4a8cc8154795628dac2177523a801331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c80dc39030db067ecca52e110a00d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974f6427f753cf83b0a278963c14b7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d557b5fd173817e19bfa4fd5bc957334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87f1360864fdec95a1b1726193131d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471983b3b293d569c9dce577a22ba2ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca90597509f94b069d7cb6b681ebd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9007cf21589929129c2f0c177151e73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadc58e8eafb2f1d3fc6b2e9606fc38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea606bc4b6d0074765111dc2f4e9c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd77b97c046f4ba8c0978d93991463341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c51119146d35e3a6fca3d01cd59062342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639803476efbf4fa32338eb647c998f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2648718b2a52dcded20890be46825344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff313970884ba567339856724adf3aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b06d0fa1ae8f57a8251923dc019d2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03871c93d25d07551927bbf8ccea3ba9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90649bea92eb09654bb5f523291310d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b065d86a4c62c01d181c5c9580a94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17b3a5fd90e49d949c181e8d8d63b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20ed7c62c12a8e2ed7f721ea819650351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b2208f7f56874148069c384715a68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed7f8c9ace31307836d8d968c8654a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597068ed15c0f54a1ca3bbde39deb5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff6c30ff458a3e2d03c4fd443f6be7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa34bebef67dc87a11e24310093569d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199456b637dfa78a21e246209d8f6df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd73c98c20d7e19eb1e054147402962358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08cf4099e0eb151822119f31987b33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a52cb4f748002d15e77801553856e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553b21ba755e094e7712437aa6e0dbb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98677a8ae31f91610be3b2aca65c7fd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f63c440299d7440ae58ca9db0f24fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc978900173903496c876999681666364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa02cc8a99a532f235889d3a61317d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e00f0201180e6d3419407f0ae250f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5af4d1af9eb826b0007fc5980d9724367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01ae750f750bf17a87150ece31b003368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf844bb00ccd2cf3cf8cb111cb0b966369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c7d4d9ec6df1398dd9cac1dc80a67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10aea28da58964a8155fed1270c92e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7db50ef0ce70169b1d89de3ffdba85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1df0211922eebdf6f6864c55319229373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc37fb682489682c2584ad4347300f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4769946d0966e55b5f896ac63a8a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9551f4b0a9a6b604deda53e5666494376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e7cd16c17c2881cb910366adfd638377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a1bf1e0a0ce1f78d101215d9e2e62378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45559068563268d3b2036cab0e5b67da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537a5be80895d341a1ab3dd5ee62ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fe6b8d975cc667cc7dbc4f71d9c1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf7d3771e988f56694d720b6097fef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ded83368c597df1f2dd1f8b576ca0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dcf51bab25ea9a402620ce9abaaee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b03066b06c62448456bb9c78f5ea5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7961aa82c79d212f8d1d59aee49875386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa74a218aa442493491af1b9df5509b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb3c4f58142198882ca3ea040f7b8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09addbd2ffa3f0a42a42f0a48c27d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010f90413e4074b26b94b1e95720c14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8419f024d7eb44f67c01dfd7c552df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a6d51b4c3708b7e1326a7db7f337a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1764ab193dc76aefbaee8480e7cbc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b060e704cf7b4adfcea6cd728341a6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45839506454eecdfc055996132c9088f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b30d3d462bc63e0c409990b5fc5d6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b857f3bfe2e1eca21c16ff99f4105397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a7439e177ccb64ada460c02e78815398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a4f582739e1079a2cb0248f7cb3e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16cd39abcb05ff51dad0e0aae7a158400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f349341a67e9229eb03c29b61efa0bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a4b02d59d3ca17f266568bfd827e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830b078ae513a529a73c1beda74aa51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5257c44a0a85188fa9ba721c45b161404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f304a4b0c35f71aa47f93d4c1c67e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f2db0f860606f0e7e219eb81ab7c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336b21e3a60212ceaf04474b1e689a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b5d0d121995e2b229a163a4573b61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a382a234ff7c3fc35e7dcd6fc77f23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362ed61ab70cc0048dfb893f0b788f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba4fc20a30d9d315df76d99c27a7a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71c566318f5d0fc6be99ed47bbdbbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c106fb1df32d456f3f7ac2d1a61f2fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047fab8bffcb05c167f3e420bf73aa1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49d8e5a2acf53a7f324b0b1c7310aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ca292e747a43873100f9a7c7b678a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850e6e8e80057cde485927654949998417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962d32869fc479ef0788fb77f35380f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed3e1a345fcd0c2c10a3b5f37fb830419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79fed04c5b71f63e66cfa3cc3d70c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8913aafc34d68fb738a1cc56086a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da903260b7ed12cfcc7c20f9ece6b22a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157e8e5bf02b28c9d6a613e8cf70797423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7110aa213f068497457b06ddc5108424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e53a33ba48e94f7c90f65b6442a34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6faafffc1c8a510642bafb8119a51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f01071315a5f035e9d2d958916d57d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3c3d33e9c2a5b5a9a3088c4fb0666428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03af19eabeaa548f96a4e145e7c599429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41783d26ff3505d354d07ea32d1d36cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33689270c9387f5a25092b6953d87aa6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d90a4d92d02051b44e28f0eb755c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c969f59a92452ec3f696d7ffa045ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5755b9297a82fb6668e10f534e03a88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3a4fb6f8678d8bb353614c64cf242435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bc6523ca296e83cde70620a21d5d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c87cf7ca9de37618e439566c5fdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d83c5762ed65043623705d58f044ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd5d0cbd418bb22302c7c910d2c1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e88f1168596c474136970050a63a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bade72bfb66a9650a6a8e789fccab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc2d54ad17fffe09ff2b7eb1f92c7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e2a896c59a0ec7da886d9cf56fbd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2424245d5dbb9857337979744306494444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cb3f71b44ac8fceb11aefc89cdec9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bcfbee709efd4495ac36eb7de3af6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc541f5ebd9fffa6d2627a4361b15f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648a314ff95b5d4fdbbe9dd675b4843448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe435809bba19b263c05b72024e0561449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613432b60f0938e74798dc02c883eda4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9fb1974cb0e58a8acca8dd2ae732c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a484052fe66b17219c645408e0953452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126edc5c2b8a982491a97194cd89b754453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa2667548206c502f30b70b1c40eaa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca269e156e189cb3e92646be339de76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff2ae2137cd98a5d6705cc9bc3d63b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a5d728463eff45e7fcb6ca2bcb497457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398e503f062b6f2daf0b14a924676c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a22ce0fecf0b91742ba8d8096b60e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45aac9aa7527bbcdff56d9a6b05950460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae491be23848cc277ed81bc65e2289ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71347acace42918e301e3fbc75b76d8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa64ef81e6f067f4e3a6caf606d1dad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfdc95a04f433517d32a3cc6197555464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657911bc868ad0574f30c6d54f47ae33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937ea98da069f29d237c7e6ec9e5806466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff94234730fc104a90e36b7345be93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe8250b1b8592d7775081284f95ece468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ce686f67c14e93c24fb641b50b3b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326e6f7fabc754d982f40e58dcb5309470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e03751e268681da59a845d50efc29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6139c588ffb99c77f8caf09ae14bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff989af362aed3c3b00c19b7563a1e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d99f81645ad3689540886d89e7902474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15311bb657322385d4789f968f44fe1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c62e075ece40425caa0c7c5bafbd71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b397af1e9a194ec5bb6e7f61288890c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480440e144309e04e2700f029491384478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1cde674b9ae3b2bee0e98488dd851479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f336f6ec8755b9f404891b2ce8abd9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a843421c1713895f21b86542d92272481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b5b8753975101721b682b96d1c429482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52719bff2a7f8433ecf40d0acd78fc04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30ecb975949995d80895ba7a59f9df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a380e35e5d042ea679918f3ac8262c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db598ce8ffff4143d1037a6ea9a2b5b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afb66d9d657a04981f9f2624dbd407487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90557291e3e55fb0d538360a339c3bf8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3c918479e833874631378ed096a84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cb96e923ff30653541d9c885f6ddc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01fcf6a0394002728fb6e43a0aad6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6633bd65532617e7e68c0911f23bd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b6dbc712553017a28975f1ed30bd0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac75df5e9611b9f54aadfb2145c0a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654934ecc056b233f9b171dbed54f9da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5a0bf2506da62c766e606c7f0ff8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c427ea2551bac7a5af32c59f69eba65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5203fe7a3d2fb00cfadd86b3e01b71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eb36f640a640dd192005f657d4987499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31ad0950e92dfd58ef7a5b444d2420500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6464e4cb6fedd0a67be942f12e2aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017567b71e25e25af0f3abc330d47d3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b9a1187659bcec2507966d873085503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee041fe9e1554c1172afae0e204b8966504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46834f2444ef26c3ae6157dfd2397b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec3c59ec02d3d41420768ad88e0f8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33ab594f9998a9dd5f2e01d193db57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf589abba09b77641cc738cedf64e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ad950a7689327c0f643d5f1a26ebf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cbcb967d4c4723647f1ce190f98f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb17dbe06764e7522e7ae0ef86de728511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06504a0b4848ed5e90b972d27e6535512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8016be4ff821455d21065e6cef305a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945a454b1137411740793e62baa3268514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133fe5271dd326494dba7061b0cd472515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115a45795f28c37b9717f6d47f72c0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213056965be8979ddf6b79e0323925c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b49cbe7a6b290a8e47a2cca42ce58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81187b8416bcddb1aa898fbbb9f363ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b567a6d5715c5b2d357b36899ca8e5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f4520c775adf613fb16a89d488af7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005ec06a7b841605eebad6024e91070522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb2a913d505f3cbef2b2d4e665f975523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e10d699a8602ac4408e090e38a7a93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831d8d2173c87b43ce6171f31b1527f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f516f1158b55fd8b4bcc0fe7c11822526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7f1c6bf1e3b2fc38a4fb58259463a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df516d7bb470522dd644ac8fa81a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d48922fa98d404c3bc3aadbc43f90d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa18423ba0be35e53a224af8bf543f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa285c462bed5f6076628bbd9a925eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef47d2cdf56dace99f0799b66f63b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8c47f5221e0843066d61ad87d48ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae8230e98cb095a69c437f58f88c86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db04813ac149b96b601e8cb9971023535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f6ff370791ee4620540fdf7fac209536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2349ecdec9edf8ccaecf0bbb173cb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc02e92cc4bd30b8138136af0cb98e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b9c2f3192b9a55cbbcc459066c6f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921271cab3f82700af2e47b2b5e57d73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2318f6f4328e6ae9bf7a814249b808541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3fc041f86cc1c4d45b7d48b25430f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1fe65551793cbdce4f21df0fdf6af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11bdefdd2ba384a58930011e61d709544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da22539b5e33f27797a3fc4171f07a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900e0d9cee5e56d97a561341b91c7b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e4f0113ab4e5caa06d25833455f3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4930dccae6cb06fa26222520971c1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f50989aa031680a55ef55e0addc0b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9ec2852e0288e8db763ac99034f12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceab5151e36b1b476d9b36c2c8bcfd4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c403d94d06de3da6afac3d95b4757dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b90c1aa61e4c0d68286782aaec241553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b69db4c107dc825a71144fdf2ef671554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dad1a622dbc9d0e345846e9c22dba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8f780973487cfb81dda871344943b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be5095dd7733c2d4daf3eca1266570557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346c983bf561a770c7162d5c70f5a31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2f93cef29608a494a6eeaf72701a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3a8eaed67ed3ea2d5c626718cb7fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9b802bfb2ebc88d6de9e4b200d41b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756da3135136521a6df36f466c5c991562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f3863251fefbec08b9478c4e61491563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1263b13d87dd8187d6e04404e1c27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9d466d6456e1c510a6ece09e2b6bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a38e8c3b94a695b41f048435b0ba99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0483773d8623b4de3e6e794ab386659567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b28bd2e5375bd3f541b941225fb7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05764de9d7cdf221b854e6113414624c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a438d3a773261d904567be2f02890d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850edd24b92de71d58c900a8e95da6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43c20dc38f62b2474eaec297521ceb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60e84ae49cc65f692d308ef529db28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a67ce20fc79da25d0b1da0be3178d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e88bb5de2b1cbe1eb631a5f286383575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690f0db805d6fe3e9b0181fb92e351e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98950077d2f2da8bf5742c5091b0d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998562ec61914532d87abe0c1fd07aa7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa5fc9e88633b963567ebd527b8b11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f877975d22443199a0a4217a38087c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e839b3a9573e8030a0d587a2d6179581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa6f22e48bc03cc0d9134c01886d7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a07d016fd62d5efd916f3da67e76d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff0790eda5ad3450a176f643958e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c7263812ed8573242a8acb7113c8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2582a12e8b2b00094d5c202fa62d63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2a17912f20612369a2a6e3ad06745587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abfcda766f86a3fa676024afcb617b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b56bff552bf33e648a2192b1b174e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec316cdc54ebee36f68ef0af4eb522590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ef089ae0726df0c1446d0703b8afb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0160d86cd73fea7e1656270a35d9219592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3783448b29db5f54a033cfc53ce3abd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294e486f2b8a9bad22281151bc5adfd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1402d03ad0943aeb5233d662769b8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01897dee6d453ba45f93a8ebfccc6f9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f68d27e3dabf8e37db5bdcdf447fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a611aaa3176a1bd6516712be59c6afe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77429a0a791ebbf11f7e3d113571cba1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417860f6d450c181d6ac0539ed629eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c5f44e65a943651ebf25010f1866601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213dab82159aab0e1e64853fecf5c18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234da80a5b519bfed7530a882f6b8b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c04e19de648b538345a346a4bf599604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f4109f53a6284447f8a3a6d32751f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b833d9fbee83fb7d04bac3f7addb776606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2e20f489dfad1b010710678109fe6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd57234e3dc557991bb74d6c6b65a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d2f5fb9657b7df4df4bc00e4f78d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c41b8f6dca8c143acad0e58520d50e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fad835f65a2deb04b4499f6b330d1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6468a775a2a91b29dc172dcfb4a44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feee95a665b3f1f81baff8aafdd5d2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897582a54b7ef8d7ebaa6763fb79f8cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8100e563de1978cf9d9d4d389ec86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d977b14de64a062b4237ac21a01cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219965d0875b3caa7f54e65d60a5f2d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2a4b5a5cd95ce8df3b4fc5037ab75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ddff43cb563be828762652bdd77c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ed1b0ce251ab8ca40ad269913ae49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490e6e5fdd3e88ddb0581dd122fb744621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40e612da726ff35860fb8b56c98e73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471b937cc6ecf9e478671df4ba7c7b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300f86d7aca4af8ed13e99c6b18a14e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc833019268962372fc93b9396547797625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa323d481884bf851e0b50cb76b9382626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad21c856991bb39fb6830e6889a90d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc9d2d1baf3b1d9ca67d96cfdafb77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553e8d7d625e29fa78d56a0d7f49594629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839438842044c20d0e7a7a2a131be033630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b71813a0eb9b6fae360a38cbbaace631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8260476bd36ecaf3b7d523d4be934632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e86008355e8d33e6a326320cb2ad33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d968d13b93d86fc165780da21a930634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa660c1747e35f1ca2fb013ed7b7bd5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844582528eb3b7055abe7fb5618f77e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722e790e727216ea6998e77199b88c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668ad5343878959d13f1caeb2ba6ece638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab7b3aa79710ef70c3f78eabb69cf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bf59eb6d0c338a036dc76a2f9c77f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d45f6a6c71b9615a0e039671c8632a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f6d4f4d3567d87185a5af7ae59146642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8008b7f52e8816db221f35141a55ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d8d42c04b4f8e2d1793329daacc98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c80d9d5949687b0afc9229f436c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69bd63b19af78fa6af8df92eb89840646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8edd322363c642329519b1d0a7492647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f2998c423e719b2277b7bf97c1d76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa54edf56a7d5752b334553a6df1b84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee081249705461d972fb9a802edfb46d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cf069339e8e24b334c7d5dde513b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c738343d3f7a826b83a8d02ae4057652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598ef3ee22fa8ba88858eda97fcdd3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607182cf3aaee199eaf9397e533de69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c5a864aff8de819c3dd3cc07bafec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b9de77a9c33084f5dc71ee95bac04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1bc83ef603c82fe06f53724b73d64657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209aae4d896c615f09b0ce425f2fabf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d650ba47102ca15326f40b4a37f14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b34deadbc9f444d2061519e194c1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdb1a6e7f0340eb23983b0b981a0c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcdd808b402ed50402e9b06c681aff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3358ba21a6b755d84aec94d44f6eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f83cc96c4403bea98f656d03caf66a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abc16f00e9ccd3a902d3bd24c75e63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa554c178568bb2302f6ef5fd4af45d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc00a235dca293ce3de4f42d362786667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d552cbb8af219d4d19ea8b936d8a2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e77a5545b63faf1829aedcf3b9c70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94bca456389e4af77ccd1fe5f40584670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5056d065465075242b54498701a5922671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaedba1c44f62b5ea142030ed30a2d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72354c3df8ca656ad9ec0e6d35b2cdf8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51611bac031d203b0317128cb20c0c19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf40690d874ac4c391605c23cd5995675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b1ec5c7e9ac38938c7297743a9ba1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e07859ddfc1c08f452b27579c5de3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dffa4a82ea8cfe4398805b4036ab75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafb7d4b4dab896312addd0d8c64e8c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aefcffde5fb712ea665ddd78801a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b2386ae82312b5c9d0926c887c324681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07884072ff03510589f53b468db2f373682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc65c2bff446fb552fcf78a3955aee5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daa3d366be4aa1216fac1a17ec7d0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc377718cceb4817b951a5872f438a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f647bf17c4f59c0d10d20bff88bd32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec98659bfee99cab50ec5a1e425137687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a94abbef9c54c3aaf26377f1262014688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68291dbbfc33e7a7e6d1d3595487e03d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716a34daa3d7e81cb021b2efbeda4fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de405f829f0c60aa81bb82cfd8812af1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dc87918393d42b3007aa2f62e1385692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4e5b5e8c04d5a35d23c2a6997a799693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60042f87648f9dcfafb350e51e7df252694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b4561d981f151f23727b3b22f6da5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0f01fda346ad54a68e86529fa49be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0fd5339e3cb4bac802e7781cd69dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d23dcf43402a83a21111bcbc5d300698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207fbc59eee0c4fd12fbc03a8a74b93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2daff98aaaf7148ce071c83578b506700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e252bd5d9ba9caf35303ec5f2d5fcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a40576f92c299680e9238df0077da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5b81e180ee2808e710cab76f2ff07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17604f836c0c8a10b2eeb358d5dd1582704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24b478cc6ff5315236bfee1520abb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4b5eccfa3a0cedaa48bf8faf2ecf6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db6bb333a11183dbfa63230ecf16ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a2eb7b3578ed09aecef5534e83129708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2986ec0ba60f142fbb7c258f3d9c1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80838b073c228f292b0aa9216c4008c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929607440a4ce1631c29f9236e016f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdab51cbce260a8a6303e2342dc8e1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bce561cab678481680914c4facee9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d2b1439f50f6225d56c6a57fcd5d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f3e02db766fff6a45ac349569159a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363f5791f2a56a91920e5199bdceae9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c0cbac99f897d10b37cce5470c364717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351b7c3cd2072377d8f7704e4021400718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271f509ab2e7bfc54f69c9cb043644a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c707d25c017e135ea807a8e02cc68b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2ebd27b8a7e8a9d923e4fde041d2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cbabc0cb8093e8a0fdfdae6f70b89722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446668412be3c25dde17d137ee39aa9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf2b1ca03436dc53b6d19e7d0b36dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82446a38d6e76f2a71256e720606b10e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57cec05e2b97a0bebbaa12f73c8588726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d57d696aa2523f0368c2f195b0cfd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b6146e96e0b8fe822d96ca4244a08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3f2a5d01bdc3ff9500573b909031a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa013ae605b4d29b22b7dc3d2c0a71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99acc13905c73ff70518fcb0965a02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f584d33901d18b75b9e1e6b8dd9be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff61d4612c06584e0ac69117cc05c3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d63151a6dfe9835b73053617c8c1dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65c0ef5946d19b14e7f30e4a28b4b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aa89508fc048dc889b813418817e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971b10d09a4fe4ab9f6826ebb335c95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244f6a5ec2216564e405e5e3783a2fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70950d879c0fca7a1e8bea8721f2b61739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac927ade3b57bc6bb85433e4ebaa048740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b31ca5e39ce8c7a33521286ba52aee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000f8d3abb3f3244aa0cf5b6445b287742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62955919c46a4091d7b25aec6b90179743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc951c63052b21ca94054d9e4cdb8e5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4350de052681f23955e4878c5f9c4af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae579a563a41ea2159348328176dd1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa86c4052ba5220c42deeaef10f9d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fb5e2f1994fdb5139541420ab82d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7dc6eeace2c6ce4a0956d8330fa81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856d0daee4a5170f949318fa01bbfd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c541fc8df8f7b635ecd26b9f446014a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c75c1bdd3b9cf0673b6e1393e8598c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d9eaae3ef311b36882b524e9a34e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1744de81cdf0b731121ef5d49c44a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3a39d8b31859090bc47237d5fd6b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe009366f8cb1b1f5ae387d369b14d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be817b512a2b6a6702dbe713cad3df80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf664dd284eadf83c28450da78415b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de94cb87a843c669c906e8617d3736759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bccc86e6a37e86cd2c7a5d5339cae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056497e245ff18ecf0fa6731a675f96b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575a41ee6bf4a0dce314aeb9ceb2975762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7484a276836b9c1744385f4bc8809763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b5a80a9ce57687eccae3620699c47764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1cd96f510e06e83c0f60926773f9e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ccb3fadb2a2597f56113a4b125d32766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc681eaf27f1bb9177b9e5a33214fdb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3fe99de69a80c1de5671e9618fb2b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695d2e18f58d418771955a2931a9966769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6c84d7058df638768dfa4d450eb62770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe0dc0c1c6d1edb148ee41b6ca09a8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15211365f3ac8b78d8b274c8e9f481772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0b3aa284967a1c242b25b8b0e3e01773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ee9cb1b8e776598340cc5495bf728774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade248cdcaa442dd98a7c1b39d7bfdc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a646767b6a5adc7f52c4d1ca3ddf6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dfa265343facd6bf1f475fae802ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f02d374c0728dc307e8b0127b9a3b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a90d18978f7dbe5dd668f89c7a4fbb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad9fced452967dae56944c05b7f251780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb5675c46ba1ba23144a23defdfc5b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b56e8d9a9c11c93ade1493ff72a5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f8155429ff9e1e766fd9840f60683783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9025cde1a86b94755e1aa877e11a9d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fe1a147d4ebf013f79c3328b63933785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549add0655a6075db2b3d786b3bb155b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f85ee0e2389722ad0cb1029e65977787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645681b476c6be29ef5f5a61b5d38ee788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc43e8e5638434bcec031de38926cd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfb5704f30ace598ca0e9596f11683790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a7158a8bc0007d434500a9232b848791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ff19ff907dad46e3a2f7bca670b66792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cad9b03593d61a86fb1f5e68344912793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a584ad6a838ac9f7692affb042228794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64787d54ec0191528ce312cedc8f54a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4486e76e323bcf90a3cd4e33908f111796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d793a11f11625813f4391f359f790da797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe47813994dfbae97706118211b4d12798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff002bd068e2ed8f77a4c347172b764d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140e87effb81447109d2c4efec1569a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79254e851fe22ae63bbed7e40894ab3e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114e532b233560c0e4b82a446b69d38802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24336a415d305c329ee3d02cfa63ac96803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e798e53ece3109ec84c1df9671ad7c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92504ed5db255dac76fac3eab8c03a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1922d1fe568c308dd8a08d3738c0e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9310c44c101b4bc8914113f30eb019807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b9b0340cab707be2106e77d07abd0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b16916c878fc2a958bcaaeb4f4462f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16ff261430fce32918ac32d7c3438d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09ae8058e2d2e881352e05fa7ea72811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff812fd5f3709a021cf88a3b0ae98d59812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970971a5018c8264007f604b2b6d1d6c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced06ced9d524921bb2961828a6d746814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c87b9bfce66daf319dd257ab72a169815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e39ba51d35c39fe6c121758ad247a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b96aa36d50ebb6f7104ca87f37b422817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8ae33eea412baef4cb4443c197ea2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943bc7b25e818c7f16f89fc449f5f15819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be66d7f8e325edf712c4894f034dc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d41f58de667658a787e74ef2d655d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832e8adb44d3676efd71479578f18a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c4cbd2ec266cd3b2fe03f6f654679823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6c41350faaf5f8889b4f93bc7524f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ef72eb5e95ed6d4728482d28a025825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb307d17733287b3119052c0aa89c8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7947ccf0edac1d1de561239698b74827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061d3a0a8e6f4b881e713d7f2531b89828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81665757e7d315000ba91b387e6093b0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6a122c4b41a50c6ab588057c2dff4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6bc76abb97b377a807cbc1b6f08df831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c918964a530bd469f6dc1c5579756b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b85b817192e5e2f1b36c260a10ba3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf09153c7f972d776426f5c954bdd4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418dd095470d88e295c532b28120ebf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd57b24c4d71cfe44da1a18fa2595dc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444727e0723f6336aa3e735b3db7fd8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12b3865d9705ec92a44b01747c3f6a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aba00dc481c78b91889f1bf74330b4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eb654ffff13509d29e01c3c459658840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb3bf62c5fbc337205b774cf4eb6fe841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6341179eb941ebf69aa629ff3f8d07d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29571ea6c52da6117bb3783819a75f0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db115578a2ce92d4d60b13fb1692ac844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f907ee71ecb4d8b411cceb0f4d25ae0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e4a283368464fe8ffd272c28ffee6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a54f4841c09079653a3dc50c17449847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5f9bed2f51ed0bed95c544cb419c9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b71f1c261c315ddb033d8c29d8ffbb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb8fb6cddae53bef35244b9cef7d4e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5593f5d3941b8f1986ff64d228e61851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335463d919f5ef9abea7e906e5123b35852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3506431a642274db8b63e76183d08853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8796e95af8ed59771cafce045b8243854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8d4cf13e38e25237112678d9a7504855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c7350e07290897331f9d7617ce18b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8039cf157acd19b585989692edd4e6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5ca298765e4851b4c2f47d329a6c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6bacd5b9ce74d692beac10514ae02859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c84446548f7d2c1eb873d6e4d2cdd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffb3ed9458a6ec769534f9bcad8dda861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f6c662fd450596595cf6be70e902c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fa2461a814e93447002c26a7fc731863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8afab83a1b21c7c664008607515a6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d29c94d2cd48ae38d7b0e611cefed7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a410e6ce50a1fb8b546e6d412746370866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b9f46d514394294566f14d5b177f6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdbb48b63914bada048d4026ab0dc8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd56c1d93f43e3d4a7a277e3c41e6d7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d0891458bd2b4099a134cc02225d8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c16a98bba809af270178bae47fdab8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289510193e86762da093fba89cf716e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54017df2ec8548a0837694d816216a12873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d308a19a23bcd616d34e3fa102768d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aebee4d7a853423bddedb7bc6804e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4172e3f499b9d77fdbd7414307ea128876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafde5cda67596a4fb3e654bcbe4d1ca877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b3504c8193ffa3d79a642821edb1a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e81e7094146db1ab35666b868dbd0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6007ffcf7c97e3e5ff75b842934a8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549ac152637445904498e696a8b8d3b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2d1862db11e89b3a2f69d6fd95476882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c491cdec2a16019275f6b1f3b506c4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb585b3f13e54706c94615e1670b29d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b7c2319c1979d94cc25d1b36a2d2b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9011d0eebcc2f7a75eb9f85416a89f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8354c55cd7843734426eeb8083d67887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94805210f1d416f9f3ee460e5e1cc11d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3fb02d522997e71a43161a29ee100889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7ebf5a726c183920de8dd2d67239a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a9fae92308bfb6774a82371f4e30e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb6199c7fa83bdb7ef9591e7dc936b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba88eb1b27a9a564eba36454064e0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d622852db34a995bee666a2eac2ee1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859aab5162e35d07a168c246b136f80895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec695d0fe0c88c4797f5f7e649db43f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0510305a2c96386ca0f9425c5f91f86897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed1703f59fbdc81901743196692e1b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb275225d79baa4c07864482a89f36899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ec6fb69d20665d507abe98344bd97900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e2e8c1416c43b83a8c5c4c1594a43901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e46b5b75ce95bbfae8ec49eecf31da902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47f9464850aeb592d4c711d1802194903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7b590bf55fefa3f4c56305be19578904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e71c944f3fc90544e0470edd1d399905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed670552137132355b7ca934e051f0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f59b82b470b5bfd1f057996e1f7cd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d26e1d149c081ddac428ac406b5aa5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b5db1639bfa08121d7d8b8d7d7032909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70a4902796a89b522f05b6dc4f854910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccb05d6796a362f61438a82df4074d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17617a5d4cbabb187f52bb9eb07828b4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a32123927cddfce18a7bf776be347913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cd536a6ca6c2c4c50bcb781bbeb2e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff99e4095e4f4ac55084beeba15d7f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43601acd56775ed2b29413c62be1edb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515b506b4f168dfa5ad395c76a4274b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371993d07dd0f9fab9ed8075ca8127a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc13dc9756edcf3bbb04c802f64c96919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15301426d3c45f376930dd197d2b139b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139cd39d00993fc84f30e5860ab94cf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cc7d257ea160444f5d709f77449b6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b631acbe16547266d0ddf435672a15923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d73024cebf5bf336a7b493166ee905924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf68e2e79269336cc971471d6158f9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc0af69bf9d2c60e2f01d894a3ebae926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acd9c1a11087cd2557dbbb54328462927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cba9b61cc11fb818e4318db972a17928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31871827de9d9c2233c47d3a890445929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415759992865da68fa326766d196dfd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b702bbe1985efa2f0c95909ea561b7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9f0aa872c5d8b0c7d99bb0389fc4a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3fd4304cbb7aaabe22fe96251692e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cfb49c2a148fd405f021b75f5e8b0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f902782dd6ddbf05b641167102b8be4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959db404fccbcaeda23f1675130a13f5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9fcbf31cba4548b594fdd88cabd20937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a719bfe7ada270f6f0c1afacf51e184938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a48c7938095d8709b30d5a7a6ecb6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1830359a57b0519a4778edd9b4c034940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a6d59789054a6d979e80b2cf1f68f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c2416c7b2461c2b156cddd2a17c76942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de121802e4fc78362ce59f8ce82c749943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1225b3f4a446607121376f718325d1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637acc878e37fcd995f67813786a762945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51924e067ff5f9f683ba6369211634f9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff2aedc1a7e113144c45931602a5d6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf63e96e9f0b1a10379552cfe1ab5f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d44e85fae19133c48d334f168bd25949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec014179cd51d720244ce1d7ce4ccdf8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b1dc1dd28149006f466a869ab723e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d960122a9a3526d258656d3508f5a47952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1893cd1a953f2cd428ba4751c6479953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2982ee4da09406d9178fdc96b615bc5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b657983442c5409ddcdf890a74fb5d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d105acdb609e293f92cf333b404b18f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6cd3feebaa812873a4b78642facc4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c8f6acbfd425cc3b5efcadd2cc27a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e7129a8451eb9484f2e846f41ac6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e58d4c7c90979c3bf4fa664c60597960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe61fc8083454ea890801daf34352b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65050c6d2ba8def76e65abc755bd4125962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa067d56de0733d2a9459361bfff7a21963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa90cd521ddf2b2c96bda2f3922e94a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670dcac4475b05e38e4fe87a6a4f390965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f584599a568017d405c96da9ef837a2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3da7adce7c93ce64b4ecb5a2e95c7c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290915dd33f7ea986670e30975a1fb4e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec963e15b5305035ca0ddd21819853b4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7b6f86c056091d019514ddaf232e1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ba9e32cc77c7c5b53894579a0b81a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d7c9ef12d160dce09e4e6282b5158972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022be52905e5db77cee0b0fb22a4a66973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c6a60aba130364e89a7a30d33f329974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4642ea427a984b182f053d0daef0e03975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38575dea640598a7c290cbaa2a03d66976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76320761b086b97b0d951b28f5c0037e977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>