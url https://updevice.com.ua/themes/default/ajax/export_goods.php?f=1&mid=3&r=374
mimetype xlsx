--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,216 +613,213 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
-  </si>
-[...157 lines deleted...]
-    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
@@ -3286,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185dab0e2274aed8ae6c5e4c0b75fc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb577841900687cd9b39518a3315e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4836648e5086c1174998318ad59d623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817d6b9be37694ed8b79fd9115f70584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7146998bef82d9f7c120d2fbf5888f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf42828d79371234e00efe1ee2840306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954a73ce72c613cee4823455b3f6e2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d91d7314ce0d670bb7e4d1b0a270698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3622ef90f7c86ec0c0edd60c612619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa32e00ad5f55116b67d07514108f7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fc2b67e649227c8149dcdac414af711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c0fdc7a038210b4c8c00805a34ae412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454718aaf184779c0feeb2bd5fa7e74b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21535f36d7cbf85704b20d042844094214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c1e6e9b324b6e863444fb30c71ec815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1023fcc6492201945f4ad91c53c6ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f069065b4cc7b3dbdb56cb32e3e118217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79c8f9cbc3f67e2f5e5f48175101d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918c7cb8858a9267b1eb8b3fb77f12619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f196b2b6cec387eaeaa1ce66f132e6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba520d5bfaa49a7bad8598cd3e1fa221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a90cb20141881c31e72601ced9d2d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a2695b15ddce3aebebd0634c0e9f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30af5f882fb5a1f556051abf2926f3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf117d399b25d7844446f0d1b0ec6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1aa6795896978b257bd9e5c4eeb4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddaada9c21ecb3e85b7cc0cd754a8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ec45711b0edc37de127e82362a6c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa200956177b059fa6ec813e815239d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d7707c14e148afc6fee53b348880a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c21e413da8bbde292552786cda17e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d5061f6342cfa1a342e2467f56b9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0a1df406aa7ae128984c30eae50db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07539b84ca378bea2c5a06b741452ed034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305724cdf0c1e85431905d2e31e80e2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523dc9713804021c7c942831750d9ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4d59f13dcedbe5e6c059fe5b2eb9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f94b5bd1a23fee16c9a0ee18d394938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e9c06e4ac482831890810d96e557639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c149585f4d0bd91ba64707d3058c4b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df20f0a768233b9dd1c2fd0fcda4f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5f465b6b81f07a93553441a65cfd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64224794be7820e150b4278da9988ec743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb646b28e9d081edf1375a8fcb687844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910cf6a138ba1bd4ed9c71eba94a17d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907df3206a104371e7a6dd1dbd65071846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab113404efe72c38f09b04fd499a77d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fa6a54b598d02949064156853b5da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5426aada3eadb508c730b676b84e3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0d9340eeb2af575121731e396437b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf167f6ea4f27ba207a96f3bb627b48251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8e0138e9c8f4aee963547788dda6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aa641c0a371c7ea090db6bb0b987553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bc02979f19af226ed845716250b3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b53fccda282b3ed2ccc0e0c69d773855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c62961d4e8ae0f99b3faa280ac6ef956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5add01fbfe212a9f66f453e2962c4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318354b56940421c505036eeca5add58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb759e162988462fdc32eb29000d4e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984726019e1444c8d71a44d9a1c812460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81f27529e8b7ebb057d37a100bcbe761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960fc3cd69c31384fbe0a5759eae12862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d6ec0c3798db37a44ee2784267c0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4aef85dcf91e5537df229d86031b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e45db87f1e185d5ba8eebbf362a5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fab9f758c6810e2a2ff3fde0c162766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add802b67a3304790e1da5d397ac4cd067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f99bf64f9c8947331e61e6ed1ee19768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff5bfa4f27aef65971952a51f60ad569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274ce446375ddf6978caff9e2ce075270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98004e7c416ca631afb53b92934793a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15bba1ee0120fe618d9dfe7235f4e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0245b005da086b40076140f65f0e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5da739e938f1e522ee5df6dfef706374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d7ed26ed1bd7206a335744facd1d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65ade4d31a9a0bd6b590b541eb29b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a3004433617f5e449c3b41b8d983377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f39832cefab8353696cc1ec7019b6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95980e4c7639bb885dd0635823427eb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459a77a28d0a432115fa454ea8b503f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14348ad2e2d716c6035b0063b8865c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbebc896da7b9abed0232e2bf1942b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a94f36e53eb20a99b90b4323cb309a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55760c247544aa4e80a7cd4b729cb8dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a228f0d86e54144b1c5949433a611b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f694656e4154319f729924a732ce686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0c00cea2a0253c2726a85a24a737a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c07890847ca95cd153bcbec9a0d64b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706e857b45a78720d128312c5849afb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336f9ddb19f28eb7a6b42326ab08cf590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e93e4f211105219a4b7a6c6cd1f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bbd5ee51098fe2cc8fe1a755c525092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5432a1c735b84b55f43b0b978a722593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9adac1dd28b7fdbba133f8a24702894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172085ec5e332e20d13de4bc4c9a5b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec346688ea7e59bef39899f9bd90d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86dfe5afcaced4c18c70620542e91b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfd6e3a7afd14a49681510ff91684d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4293c19f9a47079aebb36cea4384f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9298a34f37a13febaa0c92e2786896100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad2681b01c7453d5253e9ab9a419fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf0dacd2de22a58491696396433579102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ecf67c11fc0a2ccea3871c5513890103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d764a1612fa9c7215257b7aca25161104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcae0618041f68db33bb0142316325105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea63345c2e8c2216754383f458f503106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b2ef2829810cdfc17c11bad74ea1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b95e74dc1e12b2f571cebb6246b098108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafbb0b810f3a55cad4b36d41879b00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd518a38b9e7f8909d8d73b574534262110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d264ea69b32edeb754a25d1f7ad9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c51f5d41d0754a59d6b64c3231c916112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783282ce0f2ef59d48ae6527177e289a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed795609a2a03ded09c577e9fd2f4fe0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aafd8ca74eac4a4bb2e372301649af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd69106992c488ab7692da547e3d55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6736763be371263cf889e0c19060678117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bb51e890ff8b0afb60c4ff3440d14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bef0da8154a0408614a267288dac1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0b3550163ad33b35b70a096da9921120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03490c100bb32c7770cd523dc1468692121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6674cf3f1ac3c5f7efb5ebdd0bcb3c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80176d785ccfd56928ad176a10d944c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3638744a157d1ea8cd9fd9187bb116124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6ab7e856096a675d57efeb2644d8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c19625a27dc6a4b084c6ea4bc9a1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4a56a2b5ecef199452a2db7c5805c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f35a01567510cc354061d7bd0fd44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e872e361717c8321a6ae3d0145e2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229ebdc30affb0cd5d64737425f019d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca06ce82284f1cd37c88ec791332c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a410a2aac556840544ffc9bf636d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0265bf693d5cee1abc4ff1048d45e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35094cc246914c9c1039885d015065134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec2b59305316cc38398607bf16a9dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ad71e409c6bc2de14da1a7e833a4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec551086a97f2a07d6e236e0226da0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504cf491be996e46890f6c97d4afe83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285a0a120463e41ecae32dad77cdbe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837d09760fd462bbfa21ba80adc563f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdfb696ae9a6600533c8be1fd438ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6af552d04ae34fbc31526dc7d2b65e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d99b4486ea1cc8587d094464905e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103e3035c6b9c025d7a04f28bbc3f15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d3cef3ef102a56082bce71c2461f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210a829227191d8b131d588617317fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e147408314a58757228d2894200d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f18479f84ae77f14016acf433e7cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6754f5bdfe8cb23a40edb9d4258741149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34306bf1311534bcf2ea4ed112d99761150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff91f69bcdb00833f5e653dd327c3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d23a2309a5a079817783b22b8e6e38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ddd8a250634b6114a83aeb3edfe9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177cce9be25ece360ab9b77e925eb63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793bf3eb3868be2683bba49621facab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ba2555ec198ea0a44fbedce7ae1a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e0f539fdfce2187e4c82f78f1ffe2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f7a49b64d0ef63cdf6a6c8d7bc86d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced7d25f38a262cf579d6f31dff858f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9c6410a8caf84e44625d1f41862b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d0bb00313591c31a65c658a62dbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e45f5de1fbc5b64a5ec384950ca473162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe103e3c24538c4b54ce6155ef944d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788e7ffbe310481fdd95dc134648f6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a9cd54c3666fa2e3f21a0d7417fbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cec51bc81333487077b712d496f07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e033211c0cae567453bcc70b8f67b13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62ed4993c79afe4cffed2c06d85fa9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9addd32b302694348f7cdd4cf9d67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52290102fa6a34389d1e108b463dec8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec326015913e5291d16c8877cda5cdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7035fe030c8d47895c1bb7653d18b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a0dfcece98abda05973c9be20075c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ca8a8c4c8d440a164723da4a39aa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c16af40dda2a27319c6782bad1549175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf76c3aace24c82d3316fdf7837e207176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a026d72e7340cc5bac5249d22b8140177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7abce75d8c9f38cf40cb6089fbaca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83aeb9cbafa543d58a1eb9559f66e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d737b682339c602f41d61271c9fec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6741df8507341f549d3ecc9a612056181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747002d8ffa61a71e6de85aae0a8112182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6ede6d323f0048f662b028a4060d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceccfc7b66dfef45a6048667e124a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfaea99d87b546613afaa580c27533185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a7ad69b32b0e41047881e3dae32e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb47f3ea237b2d529192945ef8d7d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c690fa232c3657c0400e848993987188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad283a7830d56eb5caa3e58a71092a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d99d816ccf0181edd731232dcad8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d9ceec5030671747c41024f570efa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b66bc1bd0fe53656a3dfffa411b10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a18f07660d4612bc954722d5cd7bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb45e343729394c3a5e5f792bba518d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995529530d9fc85599ee43f0167fb8ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea54a14bd665a032f6040ef53a09df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ee21c85b7b9ad95c6e028ef02f8de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2052378f21816b3ab1a425aafdfedab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c7e111eecb53e0c0816d3b4af9a8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881764c13d8036f25b89add9eae70bc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8d5c6608d133589982a5c293ca49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd276ce624c6ab9d49d02cdd6422e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec5df882abc12408c39c46f719ac58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd85099a4b94fba4015581728dc32d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e2df8172c3f737ce3316d406d0801205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b8f08e423e12347679acb8633b98b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16b881aad7e89b2e8c0200694f28f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3ca45582a0fce79ca39b2c80876c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd524a4581ddb6e9bd3714a29c7a1f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d8a27923dce83af50ed0d69c4ced2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c304c42457508fde1ccb36131f09b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4571614e1dca6f42b05c15f7c55b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012af59da82d5324b01ba4b58a30c2f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed328b06e75d5c6617a2ba1d1c1f01a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30262e0ced79b7e16adcd22c9360415d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655cf1a64476385f0bc248e5e5292f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c93bea65be7b7d0bc5290818ee598217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4223f52ef40ccdec129851de8abafb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29528e3cd6e0be495d0e615ee2cbcd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4b1175d64b72614047ef9ff1aad31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4d5f2d88a1ae78273eaa7c94d1be9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9845239fc4d94c2e4c7580b1450363222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e557752464fc60caf177887c71363223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a90e1000eb05be0efdca645eea79b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634668c8b3fb86957901a1e9976cb6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cc8ddadc487b4c12f4500350bd121226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffac6996608aead74527d906ab8886227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec87645ed238a5f9bd095d153c2b3c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7255fa301125e85c39cdbbbdb50e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b07d0055e632f0a3d9ada089c7ddd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4674c4abcf7187ada19d311cde8659231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6d5a571629685b59b48b7a8819ec2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f789596ee2e749740870139f6ea484c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b454b9f284b0cb1d769c4ab428230234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b4dd767e6aa283e9b77728c93c446235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f61c5b8a1bd2efae2a079535274b1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695bf0be8ea0871b5240b60020480bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04474efcabee838a024fcf1c981a9709238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5e5498b7880e12a1fe3f5546a6275239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46b2a0e83bafce7f2a173aa0817b5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5387f47fb48a569357324161fecea7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d4955e3ab6ea47b4aaa09d8780051242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ff5735aad942bab449b49d8d27166243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7416f4e2e3926a2361ada1ec8c6092e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d554f9a89bdb1da828eece88eb6334245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478df3934aa054c29fab2573290f17bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3336d6888ec129ca959c377efd25ac1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001303a0f12328bbad02cfa1a2774e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a72b494e4003d0680be595ff4c95d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0a7b213f6f45b9cca9009ce9efdd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87e37ce17b67f10ea46b309dee85a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ad40039a052fb1a9984e9d4098670252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26332bc5d9cf0b0d1c0e77b42ee6911253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dabc3e40b8348492c05e07135d635254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed686220b231fd06233daef92faaa1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a559ee2e7dde0b0d4219d08c3113eaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cfa211b5f7b4c153692d42a93c25b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b2bd5b66766607ae59224d605ad35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc18bbbd5d9384d52d69775605ab34e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adccc55ef96007ca9829ecbd57f1cb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8072271197b1bdd5e978b57df5494e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d5ecedb4f53ebbde82f64173ef45d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d93ab3aed3d28b278bacc9e016891263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b2436a12c452d83e34893bba189da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44453399d846018a5b214f253279fcf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ebf2d68290a1fc1dab76fab0e361266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb02639f9ae890e0e57e7f197cfbb75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b8fb2665c0464437874a6810e8009268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a66b1cfbefe1e6dda5754fb9e74a57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6a05ab3ba8582732aeb39d94f7486270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2932b407701c518cb184552203abbca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde396a7b8675cb516260fdee9c69f60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f18a52e9e9cb18fd3eb494b503a7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393936f172280b02e6696c730837a1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96852978cee137f8f140b1eb93ea1608275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f01cee1f419d1dc34507d1548012f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcbabf96c045b5326c2cbba760d566277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1067932ceb05e77705e8aaca50ed0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28284e80e1f88fff703e9119537e800b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f7b9f36ff6a7ef726d5940f8e5d1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb5fc760ac48e6488a2ee17acb25e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878ebf86ea40e3496de70adcbb96031282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4f516da229afc0146f21362b1ca0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6776c4836e104e8484aefff6417a286284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef882cd4066561418542c3e58e2f12c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b977347bad040c887bc61b63e5454286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137f9ad589345d59a192a43f058f2de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dccbbe9cd95ba5958d133cc5c0588288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b7eb3c8f1ef170a7b15de7f4a4a50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5155b1c073731a1fcb03140b4036e11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf2fcda8d8fb571b11c090a1170255291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf007fb873d4d971d5ea4dd1b0acc4c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03810e6af938cdf24ff0885d94ec8134293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1fe2dcc001a96eb755c8dd0d1af50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277f7155cac1513f3ba28fb08dc23aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebeab69b9b51f452d687c3256f0c22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f12daafb1a97c9a314697cacc2e017297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79554a895ba5ce3ae3909c2cbefe5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0817980cdbde81e32e0c4e80083c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d8f65d69e4b0fe185ae8f7ff4e3bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc4d56215455804a042ffef69c8539301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e13460205dcd84fb88ddc2a67de805302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c9aef0718f359cb2098379cef10e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a3e9a400c80a4256757468cd1be18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58680591d2953e02c5332fbe0a6a2cda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ee5853e7708944379bf2bccbe4dd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0cd7cc8e81e8584734211f60261f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7a8b01aaacce6b27fb000de497fc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a82e4d01733becd3f8b7d520eaf8db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3db90109857c75b7f6e2357b484fc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43148012bdd731e5cb22f0a95f1a316a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cfc69e0ff3e559466e6f1093590a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6badad19c0f983b975ad78d6451a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda8e3d31f18ced1193ff957f5fbd27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e700b1c16319fe9e23456abb35ced315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142ac83759cc363341ea28ed2c8d1b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e92e9eb47da79a6669fe4ae4d130a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bcb2adb701723acc0480ea38d9596318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5018904ca607cbdfe291dea053104319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85df53c7c1489b9c605568804c8bd56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0cf10c2df4e54452a2f39e4e66296321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c360f34861c54df9b5d99a3bd1896322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b346cb99ad48231ccf09af989689fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d6ab9cf114ed6ff72e8fb33876c38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3c811ec25e9158abc2e869da80225325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae2148c9ffdbafd8ce40b7a9ad6d64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f4c8d341bcefe92c908a63cf101b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f9457c09342529a944a46369b2df4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be55ee89fb7dcd8bef4d2b7eddd48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3747cedd1759145b8f9ee2578a64e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2847b2910f95c181c828f5109a45d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc96635f9ef4e5cc4b31cc6e8efd6d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7754075e3eadafa02bd5633281f42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efbf9661d571a30696768703c12108334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d59a7e9c4829316534ae4907822d9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6abf88b41923215887ebe092f21bf9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eddffe5e516f8b179c967024832724337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd194f8d224e4c73424602fdb89f4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53d635190d3aaa1a506858b8539e8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de1928fb6dc2773583bd7eef69f16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade4b69a000fe099162c5bb09e55cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beac2d11deeb4f75412e437738b9ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d91db492a7e230906d83a8ed13938a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb956602fe8fe0aaaf261968a3e278344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8742febe5a6ffef42ebd39ba6413b8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ddd0d07ce7571879d6e926be86bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0e65e539d2ab5935975ad32a27b39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aecae217e6b86ad680d332c60479f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40ecd1a0881a7e9fb3833a328842d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38699f2daa233e3fd7dcb87dda7d6238350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82c093e454f104e28690bd8bea5663351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ff9eee2c00c2f2ecd3992d578875f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36797d1b22c14871a3e9d771fbcad83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb852f4652b8d95e8c609acdeaada6cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a95fb2f633d112ff1c930bbc0affde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebfa61f81acaf6d8bbfd6f708bb194356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384f370ab6e762b32ae0f16ebcb3bf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3461c5e417a84b89ba1d95a9d1c408358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26708785d210649dd5de4459db1c4690359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc33384bf3e3d7b87a132f89e21f6f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b1637ac993f72a9f35cb4ec5ab9ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ccb3e77ed02eaa4c0a0baa34768e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a422a2e07c9844deb65d9957863118363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca1b1185b33dfac960c9f8648d791364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1d9b6d657f2cec5fce46c69461748365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e47c8c395eefeddbcdfb5656a7764366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb391bd6f7caebf8994f0ad52d9a1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcb1633720eeda4d3a54727aae57b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8d74cdeab54467ccac6fed7d94bb6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120fcfabc6300ed505a6bea2e155c6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc172231954585f3f1e0770e75f1e2fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101db6393921b51255298a5af688a61b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7fffcda5f99857081d25c52dc3720373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eddde29fd7a7c5c58e35dda0d2f5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97cb58a906bc616868396e22b7b23d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cab1c33c3a9ef6c8963c4b630de551376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecae1df742a4aa81e4b16bfef058f65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add18832b8929380d201bb4901b68eea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71998e7866b5db4b3d53085ffde28e06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c309e06318350ec085adc7e6fcdb26a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbefa8ff3a5d93dd7b1baa533a77afc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91daed4b4fdbd0356dcf3d50431871382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ada66ec6c0a2666e1c15ef71e1a80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bb688d41ee4619b92958ead715e63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d92a2a6dff0ddd0e3d26c03d85236a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4763acaa6dfa099ea1389bfaf94e08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee8efe5480add359e49ba73e712f53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53423258f4788b92063bdb40c312898d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562635df3088ea7e31d8848104a6929389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eedb609e78f564d46298dc500f9a49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f7bfb8e87f39e8c7f4dce680228b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98fd636856a8d26ae7659784e22cf3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb369e11e8603d396bae1f4e98577d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc19c62cf6516dd11d744a37879f5fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1f1132d053b1b8e2dada49484c087395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82243c821116a035ac4cc495ca6edcb7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9210bbb8bb32870a9fd564951f9c1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6659a966872a145778e2394f4aca0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d18fcb6cd91ddea2888437a2da9cee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e147b2eec6a7d744211546324666e54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5cffdd7da19857057b87559fa6181401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceda6518d3a6ca02f066707723dae73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c434894b3cd3cb49cbd3b76e4dc3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a107185161e61f12c481b03f29e1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f950696f23173c2359f1b0925d5aee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c4bb5401f4c2bd1dd849d520fba44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4214d5dec73c3e035e35451978c65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc65764a8a4b14d342365abbe2227c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf2450a4c13c7579b063fe52459320409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce271048a9d86da563548096ebc539b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4346c7255c9e9867ffbb960849d7e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626a56ec3ad5566a4f8eb403c22f7ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907740e0b9fbe5824d451bfbbaf6160413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9205ef8ad1b06d4acffe97260b549414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b466b8d087e481e2246b2a051b51be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5d12aa73ef80e9b093d616f92fa39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e83cf02dec9fc153466c90cee05ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e8868955cdc9decc3ff99920ee8ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91fe9eb13261f88b5206124ffcd928419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63d2048bfe8715c62ad5ed3258084c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8516c83bcdf9e6185931e0779bb4393421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308cf55dbf4c6ca611f11526726e841422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8210935822f5cbe06ca7e75e8b4dc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6a5805aa740459b719c768c73e5ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afba20c10be68b937e25244d845cbbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c15895e5f801edf856dc4ee1e6485426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc1644d439afe8e9a335d8d7a377d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515b1a3ae19b9e33f440863806ce424428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bcd1baf0bbba38de9d9e93ba9821a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87311db7723154d5b3ff62a1680f526430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004b941dff468f4485ddc1c346116fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841cf56765dcf344a5adeb8d2e1b277432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a533d35a67a41e7580e2f656513952d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e7e3fc5b32a6bda8eae3a71a3b166434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b88cd45c6849517d0c213e5a0e4b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14dc493a0a5fee64f3ba71281f104a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eb0d3846e7bb62f19e7a22a9fe5dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8d6d84cb6f65fe3a94dfe3e323853438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab488f8a3af24ec68b47501291a6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf028af27ee653a0e3a989f6185e6cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303f19eff8a69059c821c171b418bd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817c00d394773c5e8398e6db7dcd565442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b01c1993c10284d93299e1e6cbbcbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97123286e82df423c755c9297b9f7919444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54a18b64885909376a0cf361a2cc57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb521b856a9c6db53da000fc8475c46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779fa97a93913e796260156989a847a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2bf9d15755cdcd481e23fb08cf35b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895227135ad530e93d5dde82b32125e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64312bcc67efc80c04ee7f195ce98ab0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a93da073e20ebfe52d28b0c242614451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8926b583f6f8566b8bed97e7a78585b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4372368704a46e161f4bc4fc79ed0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447864237f2d9f71a81ea44145994aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33286f654321a8877d25fdccf0a8dc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178bb90470e76a4f4aae4ff88de270e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a00f8820c273865593b320da4853e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee98c4ac2673c6633e99622f4bc7c32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667da8c6ab78669f04fe44eb9640f16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1bd5b92339e988f6a6b18e3254bd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f6858ab2aa64805ab34910bd929fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192ddc8e66f2d466738956b18b1b9cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fb6d110434d881518d06d8dbea973463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da8088437b608ed594b56640f68c1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f3288ecc65a7bf922e28fce32ab5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9dd96968eec1615dccb25a796e6f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862d3e8e86cd48d419112b1c83f5bcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb23276b3679b488e4186601a3a4256468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6541cc97f0ef45d6c0226cb340c032469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373c4145192056a90c4e365c64fe83c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61823e195ad319ee1ffd3cdf135e426e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be9b367a6a51abcd88d88c95677649472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e576bb304ba4a627f48df7a30e0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca862f9d07683035267395ec746e13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67016741fa184187b82e7479f27882475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9732ae469210bc19504b30f6fd988476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5868ccff8e8fae58d5cf870f9bc7bd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd28c118f9afaea05b6b7adca84b480478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed967043cdbf0fe6d25eccb0fe893b35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193117a03f0f80f198325c122fa7357480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414aba5bb87a4314c45053225ba6ce8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697f75f8f6ac23e3d74b417777a36ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03987179d351f39cb0738f5bea31a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7001a5d1ce7eb0fae6ad1df653747484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b61807bc3198604b363b6b5f9eef4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee569a016ff61b7347c43198b6b2b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8cb226378e35c40dd9fedbd76ae5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85288d8d56283ac39a407ede09cbf299488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec88b42fee1f6438350ccf7df0a130489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef8e455ee112970d5ceca460c36e10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb58d1b3aa7684b4d1329709cf2639491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584375d152d9a77b50e134ef4aae0d1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e313ad87ffba667572336f67c10a1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22dfc8d4304bb2038068cae557e3be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af200e9d87831d45b0fbef2eda38cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dc3fdbbf9034a7570421df48596f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa79996698f53ad163ba67ae2d8d7c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880e4f7af7783bb7882b729df3653ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74763852ac1994f7d1658b3757c3107b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ead6bfa89a73ace381ae1e3e681c04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750602f1f3643ee78078a64f7378013501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab2827943e1bc4ceca2899c0649a99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1652e88e51454b0e9fd87a4072dac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4bb88e56346ff1e12621ab66bf2fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d337fa1edd8ec25adbd899dbe2a5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a555b6b6da119972ef10d263417bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c262bd719c5eca5ee2b4271dea92e02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bcc3096e46e8d1111761a0c72e64e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895602b2928e5dd306e191ee84c1fd9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66945587a291b25d51b4a4258ba858510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1a5733c8cdaa4e46cbda62a1d7096511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f8750f30f1a378a8b8cc59778bc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c85be1f22f132a2fe0c42bf443d9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd21c767edb04f75c8cb1e2ac35030d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcaa0613c460e74c0ce43c98bec7d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470c65c4aa98af64e0b093fe36c51ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274bbbe7a402242a51c236ecec3fb35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8436ba7e130f85e19a1e00387c89b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95417664f0972960e8b7fff3d8ddc61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa058e2158f93a9004e4fe50bfd3e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b65adb8f74c1606ea7925971ca8d30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a31e5a5a67cd77e20312f504a079522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80475bff0e3ec89dd992e2999caa871523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623340751b5195f80945d6280692f1f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a499fe984110cfb6bf849f293c9e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c35a192df6566833cec5d00ef8ab0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dedcb1fe7dea2f7aeb26db2c9f4c54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cd5fec33d8ff69b653da1a408e87d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dade57f9f570204bccf926c099314d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c55aef2f80e3aed0464b695e96e40d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d9a0dcbca901598a5130ca9f57b6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefff0b6b00eb924c1bf360366272c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b84de697a4fce7649d1a457b8b3fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b8ddf1cf2706c7dcd5a92a7d7cabb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec9cde3979958b3514f0399bbbba55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4fc8a043b776b472abd9faa4f35c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4d0ffbb0b3ea9e9632c5c253cba5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20126fa7e227469adb11c3f054577777538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deae1e3f7447d40fdc3bc207b9a11dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db76474b22f779a8857c04729ad1f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3334b570b4ab4c1329a98253fa7937541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afa4b2a608054066635894b7e2391a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb80c6c0b3bfe754208acd7c3b3f75f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9497131c3877bd32dd1f7a4910180544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63071dc08cfa991d01352693e93589d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634eac7aa50a40225d24f5f65f620c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284fc7fca2ea91e7d6b4217c1a46a60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619db9fcbeb72a2aa3e01408ef36bcdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd176c30f14f6eee180b1608d2f4a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd1ac34a40f054f23243e9e83b8139550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af087ecbae063ce758cba171b043ce46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c83cddc4e997f1fb8f53a43e74335f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d03d9fe1f83b040683df035783138553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd65208147662e9e2032884cf2a6f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92984f26e15f16a636b004235e7d1324555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5a5cbbec3cfafc1c7518cb131c326556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a3cfcbc0565baafbfc993673dcf4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24211d4f78ca9cc7c09aff7d4039b180558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060d537879028e6c2d352bf8e6be841559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95f876fdea55dea0bcd7fa572a7af0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e694a15986127759e88c0b4e4eb7be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efde05f6356423e555bbf148510de9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749c5a5034bbd3b8c75cd4a6c528341563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6be0d5771c73495736d567f6102ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff3acdb1ece990c0c02d33501b5d87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371138b942bb8454a8f87c8cae1b787566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b3d44ae548622bcb866e4284230b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ef80446109bce50381cfc4b9283db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f3e73f4a3cbc80c15265a7068dcc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426fbf0e585c0fcb0a369dbc614ed25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3c3d7b7d8844c39744090c38e4d2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f8a86e3f4f8b1d8e1f44f181fa49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3bc80db02f5cf924b8f486b5573e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200778a297051c041efdf16e35bb06b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db10078dd4a8522d6eba398f256e4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05f8fd29233530acc94ee578872f1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff94e6a37b706da96db6c333a68f20f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b87a63d94a598968894931e1591df5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de7cdffddd02e333d12e81f2137549579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e4b0ef3e436f844408331efdb52ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca32ba3a4b34321625e8b3dbdabbc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58f340cfede08db7e7eed5fbc65d99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0fc0a4b398d077770822eb50b8bf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac03f85182a1fa4a5679c5bfd553028584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb70aa7f972b5c32d7d0e38d7f621b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c6b9c0c74e1ea32cea51923674bb1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0dd3d26b0c2b78290ad518242ce34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeb606d3904c3cb4c748c01dfd53d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c9f7ca3d1aff5b3a15d533ada4524589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dabbe45306360ed973e498b9b0bc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f229c65e2f03cf353a535249dcc52ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a1ed1f7e57d84bb6d92505998a49a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b2a4eb5d64528c8334204cc4919e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49894f2c5879ad03318684602dc78400594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efebc4d7bfbff898aa58427755470a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b04a1161270d86200199b7835f9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf374f192ebeef242007361a6bfa74b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bcb076906ac31ec02553cb3bb86c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babdb9c7ad34905a5638f28ca7caaaf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26743db7ac125363e01b08c9015608d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8ecde56a1f47612224fca56ef02ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0d76cc4f0d5227dd8152d12829c6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0be1fc28ad0f6344fca99288c35d0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cb083259694b0f24b8e4358c376df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0ddc8c3dd800ef46b7ba4a2acf0fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446479469f4010cff4c4f32630ba235c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eae9d0cd6d29b5103693d85475bf94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7708c8fd4a929c4ff9d0afbb759e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab203b39b0c55a0950469c0ed6104186609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0060c2a88e9d5dd65d4a3beab470762610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78632b85ab4cc1e03e24ce7aa37278da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370532faabbda1ac0d7be5c935d4c2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d524f138fe6a528cda2bd6384191880613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1d14e582b6584ea31590e195ba547614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28b2bb3c3a2913ad80666203cae7d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c6a9c5f5df4e158f79e376c1df7f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126040df8b19295a060c3536220a7166617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bc59088257bd0467e7df334096414618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f1a365996f1f4ff43515d77e8f2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1b81eaf2abdfd14e3137bde0a01c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa609a3281e5f98a3e0c9ff4cfa475621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536b8f36af38b47d6bc5bb9f857afa9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776329c144690bc5c4652ed0899161bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd87dd2b81b1e2689c8c30f97fa06ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff953f07abd55d82317b6c283232a7f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cb01d5a04bccfd9f81b3a8e287a58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4519ecc92f5dd20d0fd44b7793cef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81bba484310dd4d8d5c590359df20a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb9860b5ae6069bcd43ec85c8e590c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e60de1ce7f89467685d799872e9014630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9410a8c695c379741addd56e927b7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fe0dafc3d6a00a8a0f1fd1e0a01e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb6975a6ef532899981e9952a059ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287021552c8f7a1b86ec2e0835789580634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bda4d9f813bfb422b485f694f92e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d62f9219f694856f3c522c90f7ead1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a5e1b1d5a22ae60bed00c31d8dd41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e7cb576f1c588357f54fae384d519638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7ef3784845580adfdb85c9bfa1c94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f79906dfe5ec9bbecd9fbe770e021640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7dbec243ea0cde7f1e9ff5e902594641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3441aaaee24f99bc29460de1de94acf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e7a6cd1177598c48dcd562204a907643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daca2142b8769639cb7216d2db22cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e759c3dadee9c95e5e773adb9a6c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf9d8e580b22b598a147f8ac09659646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4ba2bfe387fec1f3a052845440ec3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc75b69f60bef678270b892b8a862d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4be5e9af92fad63da5ad8ce60d7d9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01631a8fbc77c2d4312072e0556866ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdf11427cc3ac99144db5bf4a578fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50093824f0975beab0c6eef9f9134418652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2fbf73aec660d951962c3e180d94f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbec08af127b330f63012f9ba3443f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93de2859d31a2cc39837bd18224ac7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0de43c4d8c55ea39c9252cce4fd05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429563921b6022695b06855dddd4f20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca90b3c8ee3c0038ad2330ad70b229658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9adef24898648941d3b659c675a45c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc91934782fae90bb1219adaaebcc4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276cb12a6c74e68d03b5d61859fbae4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76e2dd03a7de640cb5b91d721f39d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d1e76a49ba51bb6d927fed03426a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c77ad7bb1d9856cde3baee6b8664f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561a70ef16358cb37482233714f0d92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba856d52f935d5b7463d818e3f518d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40d9e55eafdba7029f640f0e0dcb7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617010667f79a0be55a83f8cdc14c9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43830bfa2c4a3aafc283524f2e5dd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9971c8bc8d29bb089e95ef9a10f3dfd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf1eecead17be79260b314dfbefef1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345615379748283462552f26df85e49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905a02f0087991b2c202937b1a21624673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed00f286fd17045c45f5bad9c4b5f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fb2ed03fd91a958b569a1420a5a6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b514ae1d58e9995c47fdfea6d9518a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961eb2d47ea85f71f5bcc31ef4d8cee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6df7c70c4c0d7be868138d1ecb8fc9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4300bc9d7c677133da9bfcf63ecd46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b163f43e6293f530bbdba196d41dc5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87414649e1209375c84fa58a3aaff89f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06978658dd0714bbd1044f75e6826f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130049ea8b355a57674246cdfb8d2ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f34583b244cd7bbc3fcd1c76e97f98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2384900a332be2a4f266e28e34510b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af151ebf874aa5ceef7ed9badb5a24f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12988b6b93f9a31ba29f4bc993f4698687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3a3b0e946cbe2dd1d2a2e90a4651e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de81f3e98df3ed49223f2f4d33eefc8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741eb8be2c4434bf6c5a42ba743e4aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f847d07333ddf0f030a83000d638648691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a553b690577efc7c1c1edcb7f3e0e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f3d943d1453cbcc919f264a927acf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd526443a82ada684a97180f54760af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c2d261fe91c48e59115a542e7f953695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0da66274be46ab1b3d91cae159c26a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4dc1866e3265b25f572f6d1882196697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8652571da3d1e9359c72db63f16e01f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c8b6b4f2e68fa30bc6d7a81043c59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06d3283222fd270597406f283322f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06cf0582f1c8d7dfba7545d1fe85e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff339857f93ecf7a64712bab8f2eaed7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd193e52c8a6845c9bcde2d7079174703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461046a9f0c3b39972876cfcbba760a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c3b8901ff8c40c51da7cf78f1db40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88236a3e70039efb9ba122815c44a39c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae25940a1f7505eb447dc997da5212707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03fe25e3a93e62fb18fdd1429217c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdad096fa3f485bd7b2619de63cf32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f780944e72cbaa7805494386bc2051710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e78eff5e784aae927e4c401161795711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6bf9cd5e2d5b87e3f0f1266be6eda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cc1311c60609722f1281dc289424d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1e0aa2c6508dc0cd00d22baec25cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cde25a57f0814350b613df8bc56090715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9591ffbda06daba43acd00346f8cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168811f756193acfd2b3cb7c9231724717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04af0a4627be926f1978af65ea648ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf98274c8c358c50c20f5ea8236e3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077109190c87f0c638b6fa6a93332913720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eeadfd28ed59f6a7eddbd575085791721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37957797074d0ac129af4ab67e485c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0118e7c03a3291f087b950944cc82f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d101bc5b1970ddeab2307556450dda724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba5c34e023ef2a9f8b2ba7dac4230e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f2149b962021ef06f87713a722ad7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b678e6c677e3f8804ebf546758f96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5f41a5885bae2938503d3e078d799728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f2c85b3c3b7564bc70355e903c6f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56eabae0da1bc538fd3f64c00ff72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea63cfb00f5d1b087f88e47b9f0f75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aa8bce8f8eaf4c1b9193f82c9a5b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a75c2d675cbb713eb7b915c609ff83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a155f83f3e3a5f8fc8d3ac97b1eb37e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4203b1f8a09e3d4cb7366d0ec90ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5784ed98bbd9e295e91098fa6f6d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c848a33bf1f18f30464d8b7a37c87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a685bc1c74f1b2913c0cc8708d0f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd882cb715bc69d5ebbe73e4c2cfd04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c033a1da4e7c9a38876a284069d3ad4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da790eea43680ebfa4a500174ab041741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec20aab2a88ec4e225916d1dc532286742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8032e5d142956d4077120c1cc1f41d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91253f74dd84e0f16c34d68377c2c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd95c853465f1a207dc17cc7a70d64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761ee80254cc9822d5b8c29ab94c4ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062135b5e227d13cc90583bda2187999747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06338d03315bd72c789295c9eb3a66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de6b95e1aa23fb4fc33d03f6063278749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366dfe59dad80c422d11a7fedc467a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd170bbe46213bcea4aa8885b188b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194300e945df86c3db9852acee69b4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ac92514d51a7c73bcebe35154c988753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9863a67c47a4abc023fe4fa997389d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c19c7a450559970a773a0645d2b887755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff8eb6ed220ee029112c37c607ae76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0797289d73635824eae933b94efebe1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd3923acf7021a9d9acf14ad7bee80758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d354fef570965a9e0c04d92767deb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11215f1b303deed1abb0c8d408d0fac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ab8eb33f14363b51638275b4440bd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ffd35dcf154fcaff2237e064967b4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cc8aedaceeabe16d23d1512f434fb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ca3e67dc00873d93187903833a66c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f5e05af47d7cacd803ab41267a55f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29569fb614aeb40f79d9f8a2ddab055c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf1f348833f1021f1f99873038e05e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d000bdeb08e4b4950f824e130075e58768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3305b94116e4c8967d1443b2ddf6b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7de1ae1de6e74ba8f9e62b35d3720770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff791a7977376f03bcb69cfbc6ded16c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15513be0e3f9ce742aafbed56519b2f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a83edc97b24e1777f36e938c43e5a7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa8d92c2cc1c1323a83b3bcc78c83774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acf61d8c77e31a1b96bd19cafb9529775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad37d905dc02f56ee1da43319020afb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04533415d339b63e791e2f9e836c0f66777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e2e90dc52f70f1d771f334bb70bad778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3a7d570103d47980747cdaa13eddb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9919e9b34153af8d82f4ad9f2127da780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e326506b341150c21aa2d81b88e87781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5a297a79feb9925eaa24c61b1084b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3662fa74c5af3b7baca3267487f393783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188c46fa7205e26b7ddee0202ab9357784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df925a27a444ab1c82c89ca9bea8fd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56ff4aec84e967f52e7be47ac0113786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b204bd48fe0d46708e19ed11b8ca2e2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d029fe6a58a4128bdc74235b0893569788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff901b3284a4d323530ba874a2a534789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6396c8d56099763ef7710bc9808122790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96e08094dca2ae306c2bb2ed692b5d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e7d069b93170967a1c0a830161626792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add015d47195e64f1496ef38d4c1cd39793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc59a30be91b917902294328b0b9b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9322c7c2976a724ede739066d3ac8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07829b7e76dabd589dc81619037ec12796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28c73deebf47e2909c263ee9debc82797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d2fbc3c056f3c416f60a5b5d53023798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e284cf11bd4edc732317e975e8183c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9584475c091f83ba7a8d9a0f10323800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e625db40cfdf9358767940ca5dc825801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c61b1e64312bde3dd71f6a62037d0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242313dd594b7cff4de67993405b48c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8996da656079e4e928822f29b3e64804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602206e19c04ea3b5e021a8b934b691805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffaf9a69ecee9e8103ecfd6de1ab5e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631ebebd88ac3afc744074fd839cb5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031249ed4911a04fffcd4d5c1d5a140808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76823ecba4c848e0f3c1933d660b376e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0761845960857b30b5476dcba6925c6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85335cca44a36168a4cd52a8bd83e1bc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd839b7e82187c054e3f51837c081b9c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c667ebde6de7425add61497cb93e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fca1b69aa07e036bbbb93e7d92787814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2324adfabc808b4d3f7df7b510306d5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600ea6656bfd7edd4ef7e0407f6703816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf90e63221a19134c6cc56278639d1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff0c8e3b5bc32620c49e9ac9ce2731818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83c926ae0e72038411b34a0aab0b74819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b183369f41da92cc1095515e9d8acdd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c52e44e8ca0cc158241017c9334511821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481814f4830acc0f8a7a7b98744a5896822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223a83dbf40e51c95b46e29050fd86a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45111267bab973932d8e4fb3dcf1744a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49810100629b2b2cc70d48e518bd3541825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3553c77b60c7d1a1e8d8d109fec14826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818fb644003efd5de125529b23e49d3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bff2bb16e2dcdeb9998e740de21be828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9de821a80809e06e3c2e54ecefb23829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c410b694d34c7171373ee310af4ee7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4df8dba3737f4fe2c20a4856b05519831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c819bccec80c83625fd139a14b63a1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff88d91aabfd5ff8a0b0a0341c62f7e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bdde785b5603bfcc89a5d1c441841834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5dbea0f3d57a834bd1d06e9c98889835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00458fe186e46928d807a7fa14e663b8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3917e2252f33db09e551da7ab1026837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adbfd31b86d0cc2d0fe15b2ff7fd37838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e29f46a0485b989777d5063540c86839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1c36d575fd5d0bfcc4bf14c12505c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdbb7c5a0d22a1817da07240c4fc59841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dd537efe90daae5c2e812227fab47842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa5ab5d87df793d4db2639670d4bbd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe3a03a4f3fe67351563d305b05db2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9085f401b0a9b60ed2ac7e2bdeaed845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e4f331bc8597deab3d924b8f1110f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75523cd9b170b68196eb91e45eab53a2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c99293ced748196f2b19b3ba74261848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6f530215c57f4e6c516ced36b669b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9596581a43d9ae72c4186de7dfc809850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409d249f4b861cf9ca77d093cf1a1b7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20857d856abbdc806ff763388575a0c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21b684b934b963ae9768debd859cc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024ef1451c5984a89786a22f0ec91cd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b2347ba433edc41be9ea75b592b96855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556483793223d810b6ee416ef1c4099856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5b7930d293e1ea5a17a280e696002857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb47d4c1ed37286cd60a640131f5f44858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2883f543056510372710f9541ef4c9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb52f8f11f9a908a9dd2b0f04185ef860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9c0e79e1c3e4e7eae41392a1a5bc0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c62817d438f16a5035347e7d3748ad862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1385d1f7e70963efca2d8f19b47e4a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946034c77642a549c163020d5e7fdb4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb009bff729660dccc96220a3ee1295865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1acf42e4bf946d283c0c26de9b4cf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdddd30bcbe97904a65acdce810b7b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519cb219464cf3e6032e838658ef692868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad5d10890ba58ea72768bf4d5c4d31869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc34da9613e541986447718a6d083f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef044d4ec33dfd57fcc8e93f6881704871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461fd33e9505a2016aedcec2b8747f3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791973c20b21fc4a1049c4ad4f75f4b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db200b70e32d4ff39920fdb7a978910874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592953a436fe06ac1080ec97aabb55b6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34692e079581afe96078447cd07d0aa876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d3463d6a60aa91cd04e45a4d1b8bd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995b5b83efa571419ebb5917443f62b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f7a43557d14003ab9d2c919e64943879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d1262bb6a9bad91c680af22d7d77880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534c80a60a145bcd4881511350fe841881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d964206c74a82732c088436419bd1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db51a0e4ad4f6dfb70ea32257456ea5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff31014187ffba5a8f5f973130cbdb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353ab323c4f86308c31bbd6097c0d27885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40361f129cc35f22f967696e3ff9207886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e029326c62bfed050c25dc6480a69b1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a7c34e9a1d3446d99e783e1e1af4a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbbaf09bd22fa68a73f8c6aced7915889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fd3ab78a1d108ca2eb2dadbbe255b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0eb385c8a85e2702129aa69920b4d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3279a50ded54cc4c7557b6459475be9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845358f5507133152ca88990df41cc8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce6aa5872b1830df3c8ea5bd279039894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27794d61f381bab8b7f2c446d2ad1173895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d89d372aaeb9be1e633604b5dd7d8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753921b3253d32eb481395a3340444e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604579921d0c2ab43647dc3194cafcb5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac71beecdf9ed1f59736d8fac81b023899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a066d0015bd5233b0d0918cd85e71900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc09e39fbedd0c828ac6bfd27aab282901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c10fe750ad066e14d95451a3e2c4d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0c9ae0d7e73f7e114bc33fb5a7d7f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d9a944f9e7c83c8eea9c24017ea38904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6e03af8a2a273e5fd03cb8c4f3013905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7ff30d31782c1f5c99885f01090b2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e88260b6c8f18bb2d4e9dc6d6d01d2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27676a747ea5260f6697660bf74994908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97a3364dd57e35c9fae66c5bb883ed909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dbc30d145d53727dbc547ad3adff8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd69dd8b30635334a7c7efba80cfce911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9534e6da42a3e862db603c2e250bcf5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71adda1644324574aa43ae93d1ecde3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeebe6b86d25c6cc82819cc7ec3c8ab914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe68f615b9f8bd94bd449b6ba7539ce915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8a51bd0ee5aff8beae63f72c25496916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599139644cb2a9f39d0eecc2e06b30b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70119112d3a13535e7d68274c73edf7c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ddf29948a85e3801affcdc9346542919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280bedc39c7206ca06b0292ebeb54d6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceb6cb4d6e07b084fb1f8986af5263921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14961521c93ea42f15f7d61f6182fd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c05f0a1a542dd1053320c6d1f4eec6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d978b4e7cb2da67bdb0818d4ea71a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d0d14f5267f55169a8dbe1cb49cdf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babbca399a6242baca6eb34c681e12e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad5e656f1344ea464edbe8e3573152927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc902986a9033ba0816863a8e68ce0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb963919128e7b39d06da775502f95929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70314065ab2c70674e2b31c04178d217930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423162b762dbff24aa7686755780f7c0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0a74d4f36d94b70eafb3dfb21c7de932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ad093b28355f95b334c238a7734fc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180879a3bad5d55fa35151e989dbfee934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dadb271320feded61907ad027d148935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fb5f02f781c7ceb759df683b1cb8f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c11a703edb67ea42202beaa771dad937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51bc97ee621272d429a0e49d04d973938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cea6a40880a8c26f2dd2b71b6743e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a1b5f6b7f7a49f2c8a54b70d55bda940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69b980301cc871b18ef21444656f41941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4da4f3962ee3941ef721bbbf73a3e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3f96cb8c0218d5db31caf4df695c7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481adb546a55fa2abd9028b0bc161e3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cecef338b81cc5cb954efeae9d0f8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb04da248032e787f4e69d9fdac062946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3397ccc4c5bf62bcbcc8276b30b36947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b290ab6990b2f6636f20e9b505516948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3b9bb8a21dac0c122f20ded15b9ea949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c485bdd7b1df1dffbf9c7525bc070950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194cf027e74a495e0f86360988b673c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee252579cbad40147aa15b9738243fc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0fb12154cae33053730c9d3b400a2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb076d289231fd39b2529d5a7cedb29954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7277d5739824dcf5870d7a076fbc4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38131e5b1c5c9cc9b7a5a450c2e128956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9d13266c53aa8d825dcca56127d73957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006581c2603f77106f0e7724f01e9aea958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500b46c5665c4de1946479bacbf5548959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875504368a5eec90492444cada723dc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1066dd1e8a9a48b80c68120ca69378c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15aa7fff5a3444164f0097a0133614962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf57f4b60a47dc2621b2ccc0508f13963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66361f55973c9e85a475ce9a02dd1453964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416694f67fa958b653289cdacd61a89965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2b0956734b60e5890623e379e8c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbdf54a225995ba1884738e483bc51967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d34c20302c6e0805c7072055d9f97968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a12765184f1a28864ca36dc4d2ee75969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b370dcf91a65c493c1437362f8197970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b597cbc1150ec3cc810eb50e181fdb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f531ebc97a8a643ca4b74f7594964c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27147bc0260c41d534c3a781d3809b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d913fee14c8c6f0f63d87541f75a4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64ead6f5e7242c342ce0e3f3ffb618975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff0bca7f5ac51e8ae4fc975a5ab3441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee4f79d6acffea48d332ca6287f1652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfeb0eec272408b382cc0e32b8d2073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f020764f99d8cd60a06a43aa8f1f454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ebd0ebb8a615030b8d2a6c851cb0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df47e9f1aeb2682e2f5cb54d650a8dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e2837edd51abe10208175d76372267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadebb17efed509923733ad6ac96adae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4b95cc01d8d93a41d7099a533cc0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af36f159ef5e26b5c9eb6c939f98a3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08de9e384b2fc72b2d30557e612ba5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb293e56a078a20141bf337364b777b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6de92c8a39ce880dfa717f3a53a70d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c825caa48afe999c81652931f9e8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f630e7685a895d9f89095e07e55e4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6595af2292cb57a46e4edaf502f171f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e202c9d0cf7eeee084b8602b2918217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191290eeb0c86e7b8bcbddbdfea5e2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89a6ff0d333c2128bb0f3438489da619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a6868e066f62c5616b3b7c7b99f5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fe356bade7aadc58ddb96fbabebfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fadf53fca301a7d2c90f317cdfaaa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce260087e53b19adbb0c4e749735d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048388c2bbfc046504a6e8094d59e94424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd3b0a0b692e56467b277f253718c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502751ea4b4871f42a18b4388c7c1dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd2b2d6b115d553f2a5aaa48e3a35f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b9ac6c0668cb9b61a57e1d7e89b0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de13c9d5186724ff9284456602b3c4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa108a02d161784e7e84be185421732f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97668b60b634e6a4ff195caba30675931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7182e6c0abfe2b6c349dae3085696c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b99a8f8a8ee4ba33bb78402cd311833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de36f5a4a64e5414580c5a87bd67b5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e30839eb4e2ce7d2dd0cf0cec222035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe26bc6b7510561c73c6b31b643dc936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4f28d44a7def60d40b0258a496c7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bba009a91fe54c6889758f0e95b04738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04261a7faab192bde34c0a876809b43239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591cb3fc7a36f18859b196fa8577b6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7172cd3416c4081ed8cc7d796d46d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b70b670eb5d0acd4bedf4d5030629942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac90af711f441dda5efd3330a1579243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d7008cfa43d12b936e0109797dbac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cd3c8fa59fc3a3a6e22f98499ac7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac97bd332843b29671fd41de7d81c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd303504abe96daf3b7fb0c19a64a4d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacf5ce858f7ded10d84aafd5b09adb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255a0667d7e3e02ae8f0ec52310074249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ef46b0f92d3df50485ba10af7273550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e776723ca4e3502cf12e2df34928aac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d009e258b90d9cbed624782a3e82c3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea003f489d441300ec5ad6b782464553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046900d6d1ee11ce510d13777b11780754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa588955882b36bf59ef81f9eac1597755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fdf3ab37d5190589445e292c1354256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb88480eb610a14b3a0718dcc70818157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc00837fd732bc9f241e756428542c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13726635290209a069fddad9190fe7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c9f9a8a746fb4154a47fcbfad400c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8536239150ed5b06e96eba2b6279961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b08df1c75f72220a3fac16a56b521162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb8feb8630bf807cfdaad6bca6388a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a09d520a078812be1ebdd6477ab9ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aadc984709b305b21fa3fbbd0e72665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415c748c1face4d0b8493b8e8d1373f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638e56f974e44f610b17b56ee25288167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8115cca3ff1f353a7d03ab78971e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36ad5f8a9e6d7536e0b627ed52267969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029fd2bbc1cf1a2f91ceffbf31c7f3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7345abe8766fe6afa2895f137711571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cfaee10f14d5f1ebf0d7419fd18a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dcd73a640ff9edaf23c5b9deb4ad473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c3dcb90c21e10a2cdb10e61419d6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f12696db665420a097bfd96d7663f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f0c9eeada0be4fe929bc85e10623876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eb6eb1fff64fb686a8f59b7e4e9cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445168ca4a56b2ccc106482d0db1cb9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b39233e83f49f433d08c963cafe1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9681d6523b854c0b2db1786677a60c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed509acc81ef34fa87bb06c4edadad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c85adcaa063562604a2f2797f96c1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81bd1249d41725859217296fe320b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a76783d237b0d5001868c2abbf8f0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d0621790fbba4dc4b90d0b5b427e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc7d3d4b0399cd6dd546bb2dd627e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb532ec35b76e8ca762011c349a1a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c19bf182ef3cc56c5e8c9ece85ffd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b1d0803688848c860835791f877c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea796f6f9a3521bfea940e66ce18cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b409414249c30d136e42702408c56691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3c52c4304246d1900dfe5aab521d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448302abe3cffe1367328897aade72193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befa5ff9123784616b0881d15e9b86d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81e554b3ffd26d5c9416faac4bc4da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450e01c1b1962c542d9ff90d225d30a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15a80f075934690a1d2cc6651d7baf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce93efef0f3498b80f02aab37ba9da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6116ce1f16308ee1f4a662b1ceb9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138351de91a5a3732f0f8ccb5df42a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fd08a1aee569f552aa9682dc308c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369a2c5f48f3aa95b136d8d16bff344102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfafbf708ae3e63cd0812fdecf2c3fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0d006a6ab7879091655a490596c0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7def53701fd724c87092336693bfd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc06544e001cb002af00340a07835106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5395f1d8b48e7515450840bb067d7e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53072276dd16902231615ba82c93154108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaef2340b6c77e57ea1220bbf21b6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbdf95d7b92272f33f4b9d26da654f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fa581e2625ab146e9e375cde9c62c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec2bda9b807872f4d284eddcd1809c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb74257116e8261733daa66db53d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e87eb7e52d24a10802780af302667114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87145a9a5b2aec53f0446b5a297303a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9215a05ce1aa6d12614e9f7c01251116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0090ec4b1ed6bb52eca7b8b92824e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d5021da2064b3e4e962dbe0ba1e5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeebb39170277e66a7969460e247108119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2e8debe8d9fc77ba4ca03fd1b844a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bfa90d22b5fababfef13029fde78b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca9fc4584013f03a3484fe4e73d10f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3c7073e6341d20d305e6067778501123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bab965b2da3f0f274ad5973cf45b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334817b557d409aa93b015e36d996ab5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d6f4e2fa0c18c1913ad79babcdca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baf54cf684207901b477344064b333127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706a9ab625d8265506789b8133f8973128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc62c28f24e4b09182db7ed736bbcb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c0dd84e5fe66dd73e7356e53893ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4ae57056ca58f4e82d3f6af9dd230131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362c34c59c8bb33964374864b975a49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2977a4eb638e0afc621d4a65ecc3f1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4450ef81c8c02a3ca14708974019bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa319c180359d4301bfecc630bdb47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6235f18230370ed7f956f4c91819c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db199cc09edb73982943088cc7d19a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf3199c49f0ad6e20a5629bdd40dc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2579d1b39e69c5a80039c91af83be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de546133b207e35ac3c6f67126a23132140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486b370cd05a8dfdf79f3bbb57ed877141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858019b4b68d7fb720f165f98be5e5a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a6ec1660be2346850d4f2a0d3a642143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184cc9c6daaac7c05263307fbd389c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8533568135dfb3760379297ed735e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde89b4f98a11112fd642e8fcf7c855146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a76077d98b8039f16ca04775640b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894037e55b7da81123e65ff445beb25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e7236413f1daf2ca0946135cb85ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d39ea9c515f1fadd4f498af7321c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb22bd8baa97441b6f47a0f587c413d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a435eafea319d7f8c66a7f7577f32e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a7cb78a97c34c016830e310ab1352153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4021cdb126794ea1cebe857a76995154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee59616d49300fbdfcec8b00d621699155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4808cfb07fc6d030057c42608cb3ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392286e037463cbb4d9e2f0b8264c67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc39cc6d2369cdce7de88120be524f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28423b26854f55dffe3d40bf13e4fc4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22409b0a24dd85a906b5ceb3af7066f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685fdccc32e5d759fc3e1b67a2e5ce4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607d13941b896db34a561fc76e3f9fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2af824f181c4afdeea76192d8b554163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adf7231e5d3fae8aaa77be37b618b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806691d5cbef7a90a492ea00d8ab002165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c54c730d4b80d7f8bd78e6a73ab2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380dd85d376cba5f1b6739e3f663751167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fe06b4f93baa99b0996659889d278168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f584bfdd6657075f25095772803e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c7a20284d6a2d59bfd6bce8d2c07c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc243e75a3253cf24e51df26325843171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a43e881421c8573c810eaadd164495172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f216ef4271d875a25687850a3dee7a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89363a0ad91d8e883453c92c312e1dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a5bcf2ca91edf5a0be7478154b857175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f846acb6833bd536858a5d627c321176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dd94c7f4f4e1d66ad8bad4fc41e7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1b1a326e31c39ee9c934c52a0e5b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d48aaafc9ec6a530515a0d59bae10e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3e4a8fdb4878523fbc8e41d73089e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c60cb7cce193a438f4eb6eafcc56c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295b53bec8fd1c4a8c924ab601e20d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157bbee290ee4f16c7a2fbf4341357e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c9be588b9c63b830a7f8089a27687184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766750c2db3c3e4104d9ab16a71aef9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd521d3b4a3ccebe7cebbdc92fc91c2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4b181be6e73a9946819f1b7b32e89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e99df972124893151ac82cac5ea4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc821c9983d68b98950af828c05bb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f70a2be1c9d5add211e86ab847420f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de11dd3eda0f24ee991b5f08f0ed813191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079bcd106638edf3690c586f58295db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4f005511faaa08624e50792b9e4af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241f178211dd35b4993f38fe10782de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d22bdd9a8f8cc25cbfb46e256a04c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aedec584daf3fed108f105b26f7831196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7345104dee1f7314d41339efdf4e1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb80a8a5d31ade04044bf81e83f1e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218c4c1de053d34abb56af5fedca6d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897572e1a9f32fae73d66dccae2228fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0010e458ace6749aba71de631ce6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cbdf5e5d58a35c8d30709dcb75f83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913b40dc2d7c89eb2430a80d20b6d3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb915782a40d3b9b95fbf16190f0317204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f212532ec08d645a06d935a909b145c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954bce877d6522b39d4ace480cbf6e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8b3f127c867b2d1f36f85834a14dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dda0850b929fc1c6fd13d5c636431208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d4394a6c15c833b4c42f92e3296c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4797a617588c6aa7e59d36fc6eaffe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09ead1350e91c57d3e7f2ea8b6ed22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb3d8ba53a79fbd4b60f0bda2820b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557438cfc0381b577c8684126c987de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e687efde39e75caf27a38d60346ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47e410adedf89ae847a9182a60110c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35b733cf4f9c851182e448b7efc109216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d2577e8b196e326c9b54788a06168217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ecbd77280236f84d3b87a54f3ce99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93d970ac6fe1d6a0f623030c6e7d9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a7113a5cc7eb63578e37a8ce9030220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e43956fd826f8a57a578cc37cb29b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af543a07c3b86d8b2f6f770574cc71b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085a73f5837ffdda99565310af8d2dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64186e969e08a4f8a1cb7e4161552c87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014a31cb427eb5f436b214f1d00eec9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b675f106c1098ffdd5b9447ae2d1c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d3c6d7ec15795d35c7abe16e9aa99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbb21adcf9c3a3470b81b2c3fbc7fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a045e5f963829cd193a302c36e63c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12cc67307a264d08ffd2d4bc338b85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c3ef870c8ab5e0f59ab19e615087231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d76720a03f9a11de0f046607bbab6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46426e1d382520bfb45567dcf31c59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415e2edd3606a38379795a042ee58de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73b47b90b2307703d7b3935f79f404235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeaed04830f1653c5b16ac9118a4c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8a7f1274762c87d3bffacb802db9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87b43f2b9c85d9d00a970d0358fd4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562956ac25684f7085a69a6172334d6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f1ac9ecd74a1fe4b73b7afadc5ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f4d756eb5796cef6597e861622c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5b1888dfc6d6a69449a54e8b5055a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc7d8971276305f096911bced31c23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47a0558a005f4894b73400ec36e299244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712f54f9564cdc651f3cdd0478dae18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37f1911f60542c72d9de56ee2deaa7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1104d1bc6c1fe20bfd8cca4d5a84c2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04173aaa23732eec500315313e25ddfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c895bdb27cd13da2f11554501e32627249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07081221f67eb658f55d15a88029b339250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7fdd8ebc293969d79f4aacefcdf8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d768a134d1ced20c5256dd43470a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde691e1949d013c6d7a88a7f8ddf86d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62844c0c572ccaa989858b8fc0a70790254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5172fbb13dd8c991757b7f0d9fa20c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87edbee0135d74fc6a8583c2128008256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b4dd9dc436fe900597579d7d6d46d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c51deff7545666cc3cb38ed818369d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd52cab0894ea605d06d559fe87335c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04abaed50ccc22e9f43f08ab1c5f8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff4703e4c0a56727f25bc9b8fffb7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f11f69c096ac52c5a8ba3b6f2cd051262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea8d99fa54dd668ac77eb633141471263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a423be06770deff31e8f985bdf81eb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ee685faf00c5f386c5342051b861265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4588b217af8b8bdff1c937dd4311719266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c0875f9fc8e09b4d6d33258410f4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d5477c10cc0c014995ee93b9977f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbc5bb51b2c104640461caece7ddee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bec790ed00d5524bf6280482fe008270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299ce5b42e1d0778531a487d9d1166d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d0d5bc2a6ffd2caaccdfc199b44e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef22aa44ac1490cbc981921dfc5d163273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb68376550c3593475bf91aa75ba61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577648aa5c2439f5beb1d74d561035e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3867ac94183375b204158b9fc060c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1792b7c1bbb3f83f628ed1d335565e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b1ccc14aa969f24309a29cefd6194278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3954faacca2de2037b74cef9a4bf9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0ca4bd07f41c34ad7a1e6fe91cdd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cbfd4798435fc662ba13509b9f16c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5011e384d4515e482ced4a98810ae57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbceb7df23e75f10d413391ebbe064283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955a9cd9aec127ee41571459e7b9298284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ad4f37c0ace07743b70ef86d137ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da659187eac39c8a48da5384120c3a8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d27ddc79f0884e847a2e0c66ed6e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fed05e4f9b7ea4faecfa27cac2a4f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d58ca4a14ecbd8eeb79882e6dd10a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf8b29ac6f250b8a45601baebe63e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276dafeaed20f5da913e415e0254c6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d3d49c32e23b956fbb09fe5cdf012292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571248e69f6b681fbd6091424605a5c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0aa853c7f75f5f867eaa2f7ebe6e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537d36ece99ed67ff60731aa99f97ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd16ce85c59b7a8df7a79b5394f7ed8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d925418193979c88d41fb77bf6045297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcef5ba9ba087e068c6abeafe2b9669298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e080cbb8ba491f28cd7be4ee0bc21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f26fa18d1b085170595a6bd953a3c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40a5ce93691038714607aa553b506d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4de190201eaa557a9c7f0d3e648e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128da3e6e258fc69bde75fd6ba6c8dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0ab704b91e6cbab63f07410e8b3fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af765ebce3fdef69b8b8f16ca4717305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb51a27b3c98fc950819a534bda524306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f3c7d2cbd76e6fb664cc96e85089307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcdcc4083849513f0a6aa46a71c72a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff754da34d12de433bcac43125c479309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0783e86c2f73d3b5ad754c4938ddab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084140ad1a5949f8eddbdc8466d951c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d655e8a9b8daf65fa1d299d7c8e55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a115ac03084483f106ab8f3651557313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9762364df0a8c3c05ab1bb13554683314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd14accb97e13d611486174a331ab4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20caca93ae405ef1a4c978b020e0a5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c4430fc17f4dc2229ad3f9199ab3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c255b1214efa3ba668f1719d2f30a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f86843a3ae2eef5fc4707e3760c426319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d50716c5bdbccd58586eaafa87b75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fecde602b398b8521c567982e28575321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d50a5af4d1d878ce32dcd745250e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcd0f2a879ec09bc6d4da21e61b742323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d865e0cae87212f1be72780d773ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c98a9558e792061036343476ab94b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22b9249ac6f38d01a4ccd764b018b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c1a5a85e3a2e764e8101e8517b74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c23f1003c272cb487ca30091fb941b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843ab2cb7b5ac4f23272edc19c0486c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ef494088247d570a6f4a01a4378d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f3199de3438c26e3775501fc07946331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d89b54a660158bd7d9294694f4dec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8f89c3f320313982f2cb8313f16c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa6148a9c4da3168138185e184c9d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e2e48fcb5f99bd42df336ee8e9acf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffd64fd5a8138bf32d7b2f28efdf75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b42041708b15760223ebcb45a9c814337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d7bec3d239fe56d046691dafbad63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baf91c33aaed9b6c69aca8733ed1f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f42193be1cd799d8960b71eeeb9a80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e6a442ee3047373d36f557ee875e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecdd62c8fcae11e3cea421b9a3bc21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2630a724f06a619872aa4dfebeee9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963710c0fee508c30d52fa4837462dc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a93788cfe9e1899eecfd5432f507c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aba7cf477b2932623bad72d3d96c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eee80150f3d45c5fc41e7c0006965347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc989ed039daaa44d2ca994d3a4e3cd4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83df1afec03acdead1f70c15b71e3b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5e20f1d634eccb4d304ca3d4eb783350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb7291180666b831843d1d6cdc5736351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4dedd2dca1ca54ee4173dd6776a9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577963a1f876a821c854539909baca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26525efbe19d2076f1637b7bc63b4f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080668f9969da1f78757e9b89532f7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef92c730682a5b8260c3bf472518c84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e69e3a5a4e152b93b6ff83be993298357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065bb972396fc34219db40c5d245fcd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f543c6295ed173fb38c1b33fefb40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a2d0ae5c8b249db4355de222f26fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae178c65a2c9ab50ca5fd0355f3323db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465ecc9780119c533bdc44e4cb9ed5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aecf2eb3a46433c8d49b312c954bad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba18b086b45dff4c13bf4a583f15d29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5be9874e887c75b683809e6be6a389365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d47d3dca91f5b5f8d7d7a31a127746366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba99261e05ad7db3f93d657e55ee405367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233e73b5dd9e08790cc3f1753971e1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304a144c3e4f7188b9fd38eefa616c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc2af50a0381be4e7bd1e8f799df30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8991111a9ab763555c90d828600e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dede96e51e2cb98f7a219afbaba8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ca0c971e853d11f575751ad730c3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0296e4a3e73edf62a795b3d76eabb28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08cd72181a994b70cdcfe5bda30499375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b22fd4923db7d1c738cb1ee17862fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665540fc09344e3dc4b907a48b1a36a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3344b17d2b3fdf0937340b5314948378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc09ddd049444f809a2bd1c14e92067379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60001bc2e67af4a2d22716041a4bd321380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa079b27629361ab57f51d1b221c92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6717e14f307c4b1750ad696f8e3c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c529b4f62d421aa950eac0a50dddee2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67105860a290e87a9ba5a5d0032ae0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75962f133b7c39a1e0369d70e7fa5ec1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897f2b0637a3d61c2dba168364876d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047956ffe2240711bdb24417aed806e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e22233a2c6fc1da179267cb664f120388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2995d499105c3c265e73d301190941b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f64739b8e119dcb6b955183d07feb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4682d7615e8dfb29adfd8df8abc26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dd675e16618b6c8013d699f9b5e3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ec63755c4fb309732f96cbf3abc0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcf962e2b1ba755bdf262b5c560d98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e59aefcbe7a407d2d900e771338bc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f7b760e01f625241e41d34f177bdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511d85029fe45ab721d5be206003ca8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d35e6b0acb090f509eb73ea66305398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d43ac3e48d47254458101e3821c84f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bea477dd55e56129cd3aa2d47bab5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e7e7b6e637e493251257c0b8470d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f06fbb5ed1681ee5fb9076a8bbdeb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1fddc54fc55347b5601c6398b20ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65de7dad88acbd4e7f77b5d5af9e92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce119c23f358ea3ab822a1d494d5c90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d6fc539f6d6bf58a869596881d6c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999346675b9e2e19701b64980f31a71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85db208d6d461982a7535e14061b875408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b101be1d740281a18105052a76ee8a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd27c30c7e2625a6258ec7a45d7163410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2479bb19d621a8fb7fd0fca2c8ce8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4854b92ff863ff83ab847f7cdb43054412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d55a22418036fdca914db492fd7c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e490146b930e40076e160c74d2adae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efedd5ac3c49800a74122a08686158415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f448632a55d0a9e5396f630f8c92f1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61f187cadf36ef51faebf3d425997d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06929f9c2704349b396e761de71a7baf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5618b470090e5e55a4ead4ea7489435419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52d1f7e9fdaad5707edd720aaa4993420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62e5389461a17c66841fa2b1d23a0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf54c755ef13f89fe5993e9ec5765422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632ce481be0d354b7e956e7910427b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff60a0a8684d2e682295590f0287e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85a4cbe8dd12abe3e19bfa9d0b02f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ddd0a4a8cf99627434d2639cad1a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf1b0ef27f9da2f8e6d4fc9ce3abdb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafefb4f6cf893c357269cd336115e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf550c77e37262418ddf4ec4dc7ec94d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27599a5be812b36a5ea9c561ae5d941430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbd63b1898545cdae7c1637e940224431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98368faf6cda45e3147cfd724f0f5c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1ec83475279af7532bdebffd9eb30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba8a2f48ec7942ef9de8176d215c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501d293972554669f36944ba797b46d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9fd6c9ad74bd1da9752b6213fd8fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b24d9c1ced3a520443b89cf693a3cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7d32b60a0dd9e27a37a0da2ac88f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d29b0801f69f5693160adf9e20da85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad82f6d46d06ba6cdaab995c8ec0d1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb423d8a3741bec05bfedda5353f44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaf98475eb2acc9db4821db5c0f907442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75cd6853e0757b9882ca46c9361641443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae3dbc7767621a57bb72d6b819a1fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf9d77fedd2502054023d2f313ddf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aef7d72c18fa4bce2506b00fd5542f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f22041ac4e77e585cb471cfd2a799447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047c53667fca7c6b48dd72cb92fc7fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b7202809c58ac0084303850c51652449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cb1572bcd8e37c8e14b84d4811f48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36af33ccd0b4b61a3d4f733291c0af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a619f874599cf2a84a27f6c023f89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc99e980548abf7ed157d6867a209a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27785d6eb9b69f66c25d515bc673e8ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83441da622200b8a7cf5641e6d28856455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f7f4ee69c965398054eddf53ff9cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634695f5f99a8edb16ac049a2cdd569457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d7bf3b3a87970887ebcd37e37da56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d151cffa98b17838d385f9c70aed76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a76bdc2f1860c0e408490f5ff39ea4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7279d73340c05f66fabc2da5ce8c8ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04208a21cc9b836866499a5275522589462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432caf1f086a000184f65d023a6212df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86a903f85f9f194419b7d11599e8bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4cb01e9c68282187a9811f59e6731465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e71e7db37ffa9e60eed4d45f22110466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132567db07afdf385742d71e6e84f526467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cb96d2fabb01e2e33f1e196a5d196468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccbaad1ead160b2150687cd775b7b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca0b29e21dbe52c60ad3e141a7b0cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ebd76b11cdfe4de390fa6e682b744471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521b3b967b700fba7adb623ec9217f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415128c81f1a9876abb489d279a20e47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd79467496d505ad063be09e17cdabb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02b4f72f19d14f0cc692adc5cc4860475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faf48d34ef5956adb347d7e848d86e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a635219f277486921929546157b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2cde7df66e791bce9e2d308b81b64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd48dd3370e5db720045128654922b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eb64167efe8e3db380ff7ca1ec3ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cf559ce769d9e9975a1cae4e0b0fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b523e6c5c0d337094853e3ef19b4af0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fde0901c7735eb764f5cce5e7d3bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd87c933aa135f2ed59bbac80ea63d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b924260269c581f32e7bb3db29ed4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496c78a4fa40cd913c40eadf6428e37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0270d9375784415f70ab81f0dc89d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04311ab29b08c74584477a2d9d787a13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffad7f7708b3a03b36e3ac4276b7b3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cf7d80b2573d63793bfc423fdcfc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2cc3efcd724a9c1e52c3d866c6a8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9656467673f58e6f395bf52cc3c93c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a7bdfe4a71b3f67f3da63ca803935493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d9d54b2fe50622c819d8c7bc6a75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2d1865b0e280737cfd070dafbd36e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6beb759e16ec2c5029e341f98113c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1de18d51d568d5587ad29131adfc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d562b80cb5de97a03e5e0c34882a8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b193feefe0157ee305e77bb9c4d21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b56671e351c260a28bef5e20e58df6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a283fc08bead1022eacb85bc11491e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b7d2d8150b33b96889e4c45f9a0e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cf3b4fc93b1d2b67b460196b5714e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e17dcbe9e8400d7d1d181f598d35c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d232bb4135d2359d6ec2d0d906f818505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153aa0453438ddc80d924c27a20e1e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5ddb26f5adf3dfbe5ac8ae7f8e3af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d4d73ee7653d73313fd0a9fcaae7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3b89b6c91915254a2ec68f56fd9ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87d48e7a4586ccf48f03be1afb6d1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd42ee0fcc49e33dc209220d22c289511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b849de0a187a645636b0ec4dfe8adf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cad6551ab0a58f4e41755bd2441a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab29057e1883dd72b3e961270f5a35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a6d4025d6e64999db6b03b63981fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffcc58ebcb898f59fc4893b0b1cf9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0df5a8d410d8e9c2393be4f8da930e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee36786d02e1d6a5790de51128933a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab902b39446d4b9e519eef13e5e68d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb16717aa7917292cb6955ca61b399b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3449b85b4fd85a248a62077e93eb1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db69fea1c8d0bfd965c81e66fb84d3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439d84b9736fc136ccbb89b6cd6cd5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088925db5d44f9b569d7789fdb8f6a2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd88d1c446af7d012cfaf746ef299fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37275f76d32ff52916379675a33d12ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14496f725f2e52f179dfc552360cf360527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd09b0d69e1af7d1c711d2b9ac5d6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a2984a81307681c5bf551b4377fe7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d35a07a2dc12b94b3a3fc350781ba1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59426025a9c60b07b9cefd52c58bf918531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6945895701effac81a3bb7509ae24b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911d6a2b66491bc103e8e0e9008e7d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf12240b93271c7ad72f923ba81dd25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd752c4fac911cfd13e883cbb59d1770535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5775dcf919a11e6881d488fc5dd7788536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6a7e0d8cb7aaca06ab49a23d880fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcf3bdad8765050dcf9c8632adc3d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297218e94c9f396c74ecb0e1bfda623539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80300a6c2a6664114e33fa81c8e6c75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16761597963651d1ede2b5946e7d45e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c054e348dd7955660c0a4355241328a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a233e52aca84a57c9d197300c4c3b01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81398995c081d1621f50388e2540e2e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22398dca17aaa5daee8dabcc2741bf19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c066876f1452a0631f202e1c065e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9fb9b0fe15e432cecdad2b73f3f04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09d0ab902bbb2710d0c03313ad25ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141276d5178f71751f29f97aa711442d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8d8637be731e9b1ec4c4f1cc7cf43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95eed4bcbf5698d9c969ced91536a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7442e2ecedb86d4b35b78de2d4678a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e9ef216ad71f593b51e1eb811ba8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a36a0e2f6fc4694cb927dee2350c8f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261340f9b38a2bbd79dc2fa0be45fca6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd212e9aa9f0f2c48c2d7320b5cc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8a725d044a55b3141a4ee8e80984e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafad88a1266ef220e8103bc96bb0c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee70ec3f7094db9344a67b3ff1ae82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fd48b66d6c476688a8728e1e2e97d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba178b6e0b8be50f781d454ac9e4bce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f17705fbb2bafe9eab4fd22b759e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf202e9ecf0f63bec067bfe9b372fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae76f8c03cc80498f6f05574683492564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ca2d4eeb21f79e3a935600e6b7545565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c26ffad882460abe70e3d232cf63ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82c1f690f75550182f9b831e11c71f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e449833f2533375c2c73361a25e95c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0383cdb5579895089f26f62331d80c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a366df94c01c3a4e545649b9658cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f46a0e269e3bf28b9dc355c1af2c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b649ef295edba10392bded9a5b103f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48464fbeeea2026bf5868f6ca467222573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac68791a0a2ad8c62be1b9aef10ed39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907450b2163dfc7075c6b7f671984b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad4288747d4af1db188bfaa7b37035576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cbbfbb3e041d5c4ccd8b68273bd5e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480a95eb3db69625861db49520728dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e354bb7d6c15f745997d7c584dad492579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c98c4aad68a58d8521120085930911580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a3bb65dd8720cb5a7770eb67e41b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3963cb3fa3fad32e0ade04f9071382a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5617933c9733a797a18a7625cba5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c7ae3f0d5ccfe7a6ce28b10733d1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68107697de10f19111ad971e777680a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38f4c05dd4da527f25f8263ae8e1e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dc8668a59ecb09c25b0bac10159b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7aa317e4e9495fce953d160d37724588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac85c45b2cd4d5fe6e16b4c0d0a0d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838f0a9d53903a2f50e3e36dc832626590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0014393df0c38c15bba08f5017c966e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974f09fcd70af70b56ef2a71444ec6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd4d96766be299529c0e8320fe38e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f2fad592fbda25c68def838383bdb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aa2f44349c83d95873a3d4a73655c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258e1f31b3d9afa339376d831574ca1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faeb854b62681401913ac71782a037597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed160e5345ac1df1cb57720cf3114c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902e9c46ff54b2c9f8c33fbc6a55ebc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6254892da1f0545296fb7116d83c3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac319bf38129e03dbed1b41e4b8635a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955fce546bbb8e4e648bb987cfca11b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f16f915850bac71b4133433f1a29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5c5d5cf41419c4446dfe5f0a5d9bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c5f4575d379acbfa564dab07c21d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0a72e225dc7ff533f1aa1dfe7e757606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd870fefd91147880987ffd6a2aa5a19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85605ae0f710de1699eaa82dac69facc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729fb9f0497da4efcd6366f816b7cd1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c6aa5ff1cb35e619e9e713683062c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02914ba71cfa5ae718843db6fe5b6f0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e1b04bd4070c03f2ea2f0c541e493612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6290a4e0a897e8a9b9333f8d188df2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc1195eb213b4067bc86dfa04433c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f1dbc8d0e81ea2d206ca28e34de80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33dacdc442992d74efee328532c55f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22714a7396ec4898f39013d3193fafa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884c1e4f1fe797066393c6b5120191d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f0ab8638912669a74d9e951258922619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca215a6cc41acb3042aa33bf5e50c18a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841081d108473d17f359b0ba4fb4ff9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a158fd566990492948ffb53f6eec48e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325d1c02c89cd399067fb8ca66a314f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7109f52795f30078aec4fcf52ca2ad0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90743cc97162d36016eca0e8705f44ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1c87b2a40303a4cd6cc71a597c1cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5050cda1a0b46e76fce114027a96ef9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c5fca1e889777af8b37f5d1d7fb0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e212a6ad7541bdfc2fd740405de5762629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbfc4641ba7b3a217e8fbcfa37dd21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d183ec252ed5faa599c2704d955665631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74439339b61546e05d092d42d8cdf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ad0d9f67f4ca3ddb57d2934b57a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c929eea96266507c9b45f29eaa7d213634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4cd2f90257ff19d3fe04ef52b8e88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654f093451b54c52479549f89de238b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ce0c10d6890a03ed6772d46acef9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179efdbcf92c5ae0afc1882b0de71904638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c91fca0cb72d4946c6d0ae19d1c098639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e963fca8a379c161a037de335fbf89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dcdb6327698ac273261d36cf9e33d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b58d0b7a6ea491fb576cf941a65bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc8421d4b31a6c2b57f3bb7e3bd84e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3ee2f5c3ea3f8ba64e301406e9c85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d14696220c21874d551e40f85e849c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71513f4110a7f45471de5e7466a74d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28923b13691d494100b7476041a274647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24f2ac71a3d6461d7e6fc836b210d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b3597cdffcb2550e1d3ee7e98b75b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724272c68681da996ba407cac193b95a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1088e7ef05617cbe086876b3c13c320651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7f09b5db925bf6092ecceb7a04fc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f2f6e40b752fcd85d357933e2ae1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cdca7f16b225d08c9ae2b72b8fba3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe471619e5b1d7b89d4dbd8a645976f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecb36f8fecb4c5916b2b5232693906656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d94c96501b72a3d7a6ec41c65384d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be993595e2cb8063a1b9e3afa97caad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbc44b59c2d5e705843db306ccf96f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ccb9fabf92eac13ae1e09f48760e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd03a3dbc4a363aea2f60eecd574a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cc8b17d6e10b91f16e1d8983b144c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9191154da890cfa97b9c8c7a00eac80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1656e9f570cf04c03dbd0bb2cec1f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78417b16dfdc2e0d7bc2b94d9ee4baf2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e8d74fbde8c311c478682d5bdf5b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c95d77ab19846cedb4b30729d85b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077012d376c8b54aab511a585cbe741d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee2020697e5b58f44f88b237daa8a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eece0261c5621d8c58a1716343ec2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0e43633f456685e93403d425b9f89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83954b36ed83171967bb46e2c2e0fb9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8567eb67371956abefe53ccfa3d940673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c88e77d1c4cf71c0ec6d16223db71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c0559da1a72af875c1e3f2d8ea8fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2745317e5a61ff9a218d99bad86801b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ae43c861fa6bfd871e595699c8f5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd873399fe5cbfbc8da5fe33cba5745678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b9f816c502067b471b5d0eb2bda0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a598f6f3084337c9482d2ce52bd3f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a02345792a8fe00cddc23e37e6e90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036989cb61fd1480bc61681f2682f4f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee1f13bd324ccd448fa739e1234cbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1817001521667ee212283bd47310664684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18f46e289df29a17f927497d6e6e46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ff09c85cc1e696533575d4b6c6ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6d034b05dbe5158377aa2cd6e20e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee0c264a63e983c5a000f0ae9de42d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d019217dc89064710ea9f33a80be88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edd37a37dbab8748c4791d371a8b7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae4292193d120e153ebec2123b20d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b8b6432db68dc5d9349477c6fd792692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54427f2841b012c103d194db1286e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db3d62b119dc66e5735a0b6cd46fcd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb58f013a0d1dd2b1d0f5eae62cf6e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58883f30ac3b1bb402833f483ff5c8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c073109cc96fb3b83903e8037b7c84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3494319c045a3e141f4b3771c2ec6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c02be55cd0715ab0b1039178a5c40e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8a15d99c7f74eb212f12a4d163566700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ffbd6022de7a291d592e0510efec4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c2709a795c1d77ea8be13c738c71d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f93428319711a1e7656e5c0e020b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36d118f8bd9905f1a2c85c5a943e10704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c97d4fea742a510123eb7878a65d98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5179a9a1ed88ef3f44dc4efe95558706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fa61e2901b38449c7dc9e803686fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398ef18382ec391f07f090b6390344d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a377adc613f707afbe08ba8c63d0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337359e114bbfd8e6803595a5009cb1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85c7a93276b438a5b45ed8c2b89ef3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c15aea3a166663b2e2ce1671ea2251712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c6de2de5c760b589439d14752e852713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d4c56d33bf3bba31077d375902f0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb24a201d46d6ac8db04cdea0b05d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6f67ed793c56e53542df096f01262716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3881e0bbe81b2ee0b9937f9f33465717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9f9cc7b26b6c0de19c0b50aac5915718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f39b4f48e6f07eae64cab2ee72d80c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356b1af7eeb576840e5d5f0af19d68c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3199f3b1865abae6b3e6e694097adb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f400bb421942fbea93216a1db4c184e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4100bfe18ba87b2f004c4237780aa2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9c31c4bc3469a42e8a3c776390148724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2569d707a64ef275b81d793a5ceae2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71078566d7e113a6c12f481de3bf24d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51766cddba9fe06e361d72425367f65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f9d18ea493e5b0826f0bd97206919728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e19a32d22e32893662677ffc3c67b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0274cd6aa4dcb2fd6a4cc349b11378b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da81de779d3b1a99b9ef7a16e46cb9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829976e0a639bf9e98f04f04c4ffd83732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0168a5f7d844aa3cf41a43ad68237e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7338c2ea99a4c05b4c13c46d7c571734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6029a8083b16b871f81da7da543cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1736057d399222c162f21020a29f42d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458cd21cbc87f2f3e83714e266fb2e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922d021e0c6f5a35349a762b1369458738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aa47bc38343cd12a9991104fe74d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7409736e2dc5fa14a6f196975cd9c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b80efbf32c99449adb55a1299fc5d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e34d9bd966872bc857a7a640accc13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c423012737398f23cdb03b0f20013b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b460df2ed0cbff242122b32d9248457744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6364f56b3211568e3c8f9620b6aac00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b47ce09ce84e8c31e0499367a3cc6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a192f37964d947d52af592750c70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37edbda397a6ce5815042f6a600edcb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664d4c554e9e832969e5ab79eefa4c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f5ceac39bb24fceba1c5762b25ad3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0812be4c3d04f3d7c17b9030e19d3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f23fe72794526637681263f60e8674752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36086765b85df256cc1c90f849a1eda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa483e2b1d1742d9b3268af1badf70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad073bae5e0f9a47057bcf587a8319f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f939f48e88425a6435b9ead4cc3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ae3e6958a623b511873a13eb2d1f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c079599a43f77c5c82c19ce22db5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb604753a6f9e53d91d0ab7c4052c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d02be6426b2ac42cce3d78b000d89a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ffe78334720f27e265096ce126fb7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83adcaac6dabe8257ac6d9d37961100762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8417180436c8f0857aae5b2d6553763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeb146dfa30f79e8691e8df10ea483764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09769cb341fb7f018b0cf43354b40785765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd8fd958f3806225a9853064be90b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812b27399b436fbc88406e80faee714767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e87eb432aafe8f18246f4cf682a510768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9632fdf60ad0be4b2a16a7acc504fdb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4b67a4a9753ab184daa1d7aa162cf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032f6b36fa9bf19d9da38fa9cc113ce771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e44a7a804b0b54926942f6207c175772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb817c2cc5567d8476a6c12ceb32f535773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81952f1c2df74351a451273a5b6c452774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bdfe015c20a12fc17b6493c6e80be775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15b9fb374d6dde2d7e975abf48a698776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018968a81fdb7a1197df8c09edd88183777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770899987d477201e649f18b33f677a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9cc89fad0fe6fe1f0ba86057b04a8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad080a734afd88dc3ecdb728dc38f24780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f927ccc5ffbe79d3254652ea9074da9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071c21dbdcdbabe34d5b48505b9ddad782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ee745cc636318bfeef365d8521c8c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6c1d59a622b4024e362eaa2fd6a5a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b591056edb0ccfbcf05707877ba338785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dbeb7f35a0e3132b94f86cfb827d2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8d3efff5be0b3565ecf2b7e09d9d8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4178a18534a22225a76eedfcfbd42788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46704ea0793fc4b1160490b67fc59b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638ef8dd7782b8c49e0d333fde11682790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda4f8f196addc7c8059536526eb821791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8a64114d2503dbf005eee12606cb1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34643a7c4aa7ade0e0ee12516c84a11793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7553bc864fa2eee67be2508dab471c7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ea5e2053f52b7612a52cbe259adac795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836770d12f8a92f28a1a8b67de54c5c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70ed1943e4d0b8def1b6a8aecd9269797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb5fa295d855449a11c50ccbf41e7a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef859da66f1d271f7273b6e384541d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afa7c65289e546404c7a4f0d08d44f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219694a15dcdd01ad805397fda14eb7a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71532365936b08f59a4fd13d4046cb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac567c83b024cd38dc4ed28e4fa7b9b5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ad5746ff90f0421e8eb993d643e3c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5d78fd44c45abf9de933648ca7adc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf59529a6ec6dede3e09bf560ac0c9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bad566eb282dfeab926d3226379012807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903887282a1752362cad3cd809222cb4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19de18b6dcbbdd4c95c2abb7aa404f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f56ceb7ba025ae7c16958102c33355810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9874ff648234ab7c492aab76b89c028811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf818278743bf6714925a1f3da50c37f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed2b537ee36255bdb0c0e262426c7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5918474a047110a71059e6a26fd4e5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc521a2ac0acf980fa37b658b9c60e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc57eeccd3cabe32fbd84fad87bcef4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9ecd5e68d9641de34d80f2b437d37817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77b69fe36f9ba00fd9555506d70fed818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310e1245c9dcd7d71b0422c1c56c449819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83f2717a2cfb04345f55c9b1d157ed820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc033637de04bd7183cf5bf12b20c038821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c0f23808974d17c83bc77c2fd13ee822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01d698a172e1fab86745975bdbb88f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efdc4fc2b7cc910a8634780c61def0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8581caa3d73da10906fddc6e1aadbaa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f6bfc70cc90d1fd128d277fa15889826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12024f28c12c0210eef04691abd15b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22fcd5140c3d40790f746f8581544b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c3861153397ef8de960a6be761b67829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c406deac1f78283cbf18a9b418696d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00e03ef5fd9fd6470ae90b1a18d55d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aced0016ba210897f17cfb8649768832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ab7c4468cfb96c34c50512cec27fb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f99da29e4c99461ef9e61b863ac4a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be0d9c5ffee9d9de5d2c79288f45f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320efd80ece928263f13e25f7651164c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898996099ff04bc0f592781ff112a83837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7f8efcea00ab295350329c174ca19838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050ee9b80cc0efbf8cec20de93459a6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac50b084403016eb760fd4ed5f07b3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6ea29a98356ea9c6bff66a6f4ca3f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe07c984a2dd93fd6e28e6a5b24adc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396eb285be62fd265183711bdcc62ea843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51199649fa90ab83d0df413724533ff4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32814ccaf2da8394f2a9882ae7fafa33845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbfeaa25a0bd7abf3d15e95f249d3e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5a2f6535f7ade9b6d6245c2a9b159847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8225f491845e96bda943b28dce5d68848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c40b6c844534425f1c3574d917604849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca59a37244f4ce8ef2878c63be632b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e71edd3d2ec59bece12ef53cb0f61b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc95494ef8f000be2c374d72630dd72852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3fe9c6dd07a94ee1932842dee0ab2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10184aa9499bfa9215671f45d736083e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a75fb7e7041e68ada5c601e06612e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a232029ef6ce298f1eb7a61e499d02856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3306f6f668efd8eb7d00375ce233c7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e986347e660837dd63de0a5ec37b0f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42629987e02a6c28ca56be7f1ed2f724859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e63bf3ac269e96392e2477373ee5e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65502747edddea5de44e3f0416f84df4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617d4c767d45bda082986ffb51ca392862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f13d6ccac680e6da426ccc4c716a4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82abe460a44b3b3d1e82eb9a36ce11864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9d8620e789408e9725a6c7265b2c0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f848113211916ed85f1d22544e52cf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a030e0780287e458ccd79b086c032867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a91e3af8d03028159b0a79db04b6f8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258da9d066ee7c7ff428b6eee06cacd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b253786294554744f961cd5163f56b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241fb07415252486d81a1f624ade37e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66712ea3d8614dcb0bad957148e6781f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebdc1148a4e280a36afa4b1987d7aa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f369f4b65bf4b7327ea669de5873d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38743a79afb84524b27a643850c270875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a8d465b2287351e558926275cc0e4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f93817cc03c521f7d7ddd99b288b2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721e74b7b8b87fadc1c4507f8f19ff5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448befec023892627ec4f6c3730750c8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bab196c0393ed65dac93b87ba1e274880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440740336ddc378c684e36c445c7144881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07aa1ada5e1849d0d73b13c1e1f7e2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e924f7794db093f1fca1bcee7b5438883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c57120ec927b7a3c95874acefc83a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab72d4377de227ba9be4b4aa4c8bb1c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b119beea77e07affe1c2a240d6d09886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29196dc1b8c9fe54018fd28c7dcf1d31887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9939bb050814737a08da1c2a750491888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33248e21371f6149e966f3641bfe8f49889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ca456845eb520074114ff9f1cf013890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bbe69648e0b49cb6f8af08e8401fa891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaca1a2652a88e64a6ec756f6973a42892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f51b78f554f601802420c2d5d0a5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47e8a06d9b51141c4caf2831859916894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911dc058b9521acf5a07d7d22f01746895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e989a07fc71665dc382fffb8ffae7c1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728d2b88ab475bb8c613479b4a0723a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fadd9e65e59de3010477e4d722558898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e619e5701a48831497d784878d730899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88720195f68a6a16cadfad5b38ce4bd5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2092f1a243f089b37a4316e1d3c43901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6353be997f5424d1d0789749f50dd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e61f5f66dc24fd53a3548f08a7ec50903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d516c4c82b5c45d5c4a0e8a530a08c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde831866c4077064f7b8a3208af626e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba059af96ec4d99712de6d3d8db6add2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994e216ea6b7a1a88f89b72cb04080e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620d05420fbb9408588241fbb92b37b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726492345e89376be0aaa10173f7435909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de38c8e816b8fb2c227d8e8c17d59e0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629c461ac2ae0698a8ac26e30605c16911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ccfdbc5a85b492e6f05402041136c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bffa7ed0540492f872ad5cb0f326b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa77e2ead85e070cbc40f15867ebb27914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48ad5b5fb58c656cf41060639a56db915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3376118cfea6281a7d7c1bff714ae916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ed32836d45ee09051c29f3b34c3ae917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faad5c56635e448da6ba601d4b1b35918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f16b9200ed45a521e341bed6b0727919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f18307d8b17600c422bf5047f06b5b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fdb57a17ea29f3cfc53df1054ed96921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488818efdac679883095e616d03397e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6be917ecfef4a1cf62c90e03d0c63923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded458e058a6ff05e871d28994815e13924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208690ca80956ff47b34d14e62ba600b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c99e589525ca9922074db1829acbb1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1ce8a1b92bda18c814b828c55ba2e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a529348c7e5032fb6f595554d9bdd0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4b97a20ca2eef23145a90450912f5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453ac432dbe8e5e78a45747bfef7db6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5479c7b8b54b7ddb79347e4e6339b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafe8d7640264dda6c1867d5e165e1c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a56f933cfe41bb6aeba22940fa843933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb2b385c7869fe93014f730fb75f66934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb31ebd7f58df2a4595acf97f6998e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f59c54fcac5f6270652d6e2fedea4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0d144b55b84bc5b003ffeaa0016f6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dc52158d4847310f23094e35f11c4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe3d6dbb687843dd5ae5f411383f37939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887566bdf3592c0d4040958d0f9d9dc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c140f693b74f806ca5ca5fdfab7e2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc57fefaa793f0c609e301eb9589197942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000d4771a3be103fb64f0c4d2353f49943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78afa593c717c9b8a1c6cdb0651c24f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff989c7975119fb8d4dccd48fa736eb2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a089c1252edfa6f327bc577c377a1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7240ba3bec003a037992eba459ae2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488e2d47a609daea339d706575ef780948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305e78d964721c41ab278a2aad1dc3d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf07b58f81a1da7ff54ecd74744a9f7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558144e33f9fc6936c6179b2b7a1dac1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a86f5d9081d703d6d64c197e3dadc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6fe0749369d9bbc832b089eafe0dc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe850b93423a71771a293c7859ae24954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb35e55bb9e8ff3b4783b2e31820aa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de21258b30e99312bb1f779887e30b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649cb91178561ad7b60a389b37c8d87957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610520cc27c0ebdd5b40b7f86c28614958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec72160b111fe370dff4d70f6d3734959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d4e39aae3e7489ae7bba88088b88960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab657433d031ab04d28366eb14e4c4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686b8c3ebaf09d7a1305dd0a7cf3d69962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6261272b3e26a746a0baad26772c24963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836518c09ba5b00af46967074f2bf277964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e777eba9626a4d2c68ee3b4b04a76965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095e42a86630e46ce0e366021891674966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed2b682da945afdb0313818be21b5b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f73b6f5dc744ed8a4921633cfdc6f4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4c3d40dc54a726edc22331548106f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edaad4a3c2ac31b55de6abe9dce925970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedaa90a7d32f7f462974a568a80ea1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0b2acb8f5bac9df50aa2854482df5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487445f757c3677e0af5f60eb4c09d55973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4f6b6358cb0392ee89ee7669499f8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92caed4436dae1f23ebf92863872eb975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -34782,9067 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>15442</v>
       </c>
       <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>15443</v>
       </c>
       <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E307" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>15444</v>
       </c>
       <c r="D309" s="0"/>
       <c r="E309" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>15446</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>15447</v>
       </c>
       <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
         <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
         <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
         <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
         <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
         <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
         <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
         <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
         <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
         <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
         <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
         <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
         <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
         <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
         <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
         <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
         <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
         <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
         <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
         <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
         <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
         <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
         <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
         <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
         <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
         <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
         <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
         <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
         <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
         <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
         <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
         <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
         <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
         <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
         <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
         <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
         <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
         <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
         <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
         <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
         <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
         <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
         <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
         <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
         <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
         <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
         <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
         <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
         <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
         <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
         <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
         <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
         <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
         <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
         <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
         <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
         <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
         <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
         <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
         <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="C358" s="0">
         <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
         <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
         <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
         <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
         <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="C362" s="0">
         <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
         <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
         <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
         <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
         <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
         <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="C365" s="0">
         <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
         <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
         <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="C367" s="0">
         <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
         <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
         <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
         <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
         <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
         <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
         <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
         <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
         <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
         <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
         <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
         <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
         <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
         <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
         <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
         <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
         <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
         <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
         <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
         <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
         <v>16597</v>
       </c>
       <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="E379" s="0" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
         <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
         <v>16671</v>
       </c>
       <c r="D381" s="0"/>
       <c r="E381" s="0" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
         <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
         <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
         <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
         <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
         <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
         <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
         <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
         <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
         <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
         <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
         <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
         <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
         <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
         <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
         <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
         <v>15469</v>
       </c>
       <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="E389" s="0" t="s">
         <v>829</v>
       </c>
-      <c r="E389" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F389" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
         <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
         <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="E390" s="0" t="s">
         <v>832</v>
       </c>
-      <c r="E390" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
         <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
         <v>15471</v>
       </c>
       <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
         <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
         <v>15472</v>
       </c>
       <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E392" s="0" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
         <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
         <v>16038</v>
       </c>
       <c r="D394" s="0"/>
       <c r="E394" s="0" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
         <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="C395" s="0">
         <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
         <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
         <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
         <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
         <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
         <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
         <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
         <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
         <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
         <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
         <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
         <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
         <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
         <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
         <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
         <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
         <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
         <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
         <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
         <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
         <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
         <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
         <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
         <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
         <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
         <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
         <v>16600</v>
       </c>
       <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="E408" s="0" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
         <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
         <v>16601</v>
       </c>
       <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
         <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
         <v>15374</v>
       </c>
       <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="E410" s="0" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
         <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
         <v>15375</v>
       </c>
       <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
         <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
         <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
         <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
         <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
         <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
         <v>15378</v>
       </c>
       <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="E414" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
         <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="F415" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
         <v>15379</v>
       </c>
       <c r="D417" s="0"/>
       <c r="E417" s="0" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
         <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
         <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
         <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
         <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
         <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
       <c r="C420" s="0">
         <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
       <c r="B421" s="0"/>
       <c r="C421" s="0">
         <v>15383</v>
       </c>
       <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="E421" s="0" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
         <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
         <v>15384</v>
       </c>
       <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
         <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
         <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
         <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
         <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
         <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
         <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
         <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
         <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
         <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
         <v>16595</v>
       </c>
       <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="E427" s="0" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
         <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
         <v>16663</v>
       </c>
       <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
         <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
         <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
         <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
         <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
         <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
         <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
         <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
         <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
         <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
         <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
         <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
         <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
         <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
         <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
         <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
         <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
         <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
         <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
         <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
         <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
         <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
         <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
         <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
         <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
         <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
         <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
         <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
         <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
         <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
         <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
         <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
         <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
         <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
         <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
         <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
         <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
         <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
         <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
         <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
         <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
         <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
         <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
         <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
         <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
         <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
         <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
         <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
         <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
         <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
         <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
         <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
       <c r="C454" s="0">
         <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
         <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
         <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
         <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
       <c r="A457" s="0"/>
       <c r="B457" s="0"/>
       <c r="C457" s="0">
         <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
         <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
         <v>14337</v>
       </c>
       <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="E458" s="0" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
         <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
         <v>14338</v>
       </c>
       <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
         <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
       <c r="C460" s="0">
         <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
         <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
         <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
         <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
         <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
         <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
       <c r="B463" s="0"/>
       <c r="C463" s="0">
         <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
         <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
         <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
         <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
         <v>15426</v>
       </c>
       <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="E465" s="0" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
         <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
         <v>12264</v>
       </c>
       <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
         <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
         <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
         <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
         <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
         <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
         <v>12330</v>
       </c>
       <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="E469" s="0" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
         <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
         <v>12361</v>
       </c>
       <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
         <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
         <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
         <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
         <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
         <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
         <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
         <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
         <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
         <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
         <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
         <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
         <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
         <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
         <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
         <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
         <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
         <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
         <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
         <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
         <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
         <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
         <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
         <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
         <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
         <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
         <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
         <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
         <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
         <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
         <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
         <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
         <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
         <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
         <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
         <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
         <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
         <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
         <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
       <c r="C490" s="0">
         <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
         <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
       <c r="B491" s="0"/>
       <c r="C491" s="0">
         <v>20246</v>
       </c>
       <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E491" s="0" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
         <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
         <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E492" s="0" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
         <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
         <v>20619</v>
       </c>
       <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
         <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
         <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
         <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
         <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
         <v>20696</v>
       </c>
       <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E496" s="0" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
         <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
         <v>20698</v>
       </c>
       <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
         <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
         <v>20697</v>
       </c>
       <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E498" s="0" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
         <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
         <v>25702</v>
       </c>
       <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
         <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
         <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
         <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
         <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
         <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
         <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
         <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
         <v>18081</v>
       </c>
       <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E503" s="0" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
         <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
         <v>18082</v>
       </c>
       <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
         <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>