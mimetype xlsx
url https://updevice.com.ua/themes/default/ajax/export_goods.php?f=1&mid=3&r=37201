--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25154583f6a1d0ce33704fc40fe41b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ec934599d4c69c4e96a91f255fa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b6a067328ccd69339e323a4ec700c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0be35c2a551fbdbc522bb130d424774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396355425817ac4ce611f86779c0e6ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368e56d7539036c71c070aed57c4d7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3851a947002fd6eaae51c8c1b54dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e6804d06f5092d4b6a5abdec596b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083c94ffb427dbdd246b55d93f9f3329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b8eaedd0f901f48e1ef1fe282d66110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a906d63a1bbefb83937f840af982511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085feab99536d85738abf0b2cb51ec5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6a79f99dfcf498980f4b68af4dc6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b5377f52081997955e977e822e75714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c01eda15eed5ba6d1f0d822ba10b4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1b631791ea2ed820de9b0cc8c07d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a2909ebf676c345362879eaea0a9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923694f265192802f28e70f212b76b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4c4b671ee16c5a2762a008970466819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76162ed16100350d9f5cc6bb70566620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144434e6eee49a80981ae7ba72aaa9d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee8ef17d1fcab5bc6d28f05d14164322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2384b7f29a91bb9b2b849adddd459723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22360985227c1ac42afca86b2ea74fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588fa8a26d2b7b47cc86b76be948d9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce73188dcdf32ffd166df1367e50fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf157b528a83198a37843f95a84638727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd03f93e250526612e52e95bec2d7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77576a3d7e9c891d2f3c2dcba3cf58d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67a79ad29824750074ad50e691466530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129f40878cdf53648d0c871dd59a6b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229faa018210a8f6cc6545d765745ac732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78e01ce2cb46fabddffc19184903db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e9c95a451aca81d0eb37c3b388dfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0d502d9efd1238e29fe4e7c417edb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84389a802b013926b4921ce8401aca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6ae1b7230bd8ccffba0637b97919a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ec5ec8265c40a5c9ce8dd4692fc1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cee38701e213e7552ba5cbf86a52639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc6571da20c264c27eab9a37ed860740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58be786551fc539ea7e89ad63ef02cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2f3c041ebe7ee4717881a48b58c7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d292bba476270fd6d25f1b11850b4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0f03a15c3fe5f41570295acb3a24d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8249735512e5a03411c17eb7166cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf941ded0e148dcaddaddb791947fd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26f30ff0ad31e57408597329398c2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cd8f40fa01996adc5a852e71530f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30568c96690ba14a1fa7536285fc7d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07b1cdccb056c7293e90821ff8dff450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959443e542dad048ff3feba8cbe553251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d115160e165d09d68a4141cbbb75552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9866c73b7a5b30f61327b044bbd9c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9eefada43e3db89fe92ab908716a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a40c3f364dfb999f3a500f3388aa155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4299556588d3194cc7525ec3babd1d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071d1b6ca3e43663282d2e177f21a7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276533f20128929f4bf9f9d55b5b45658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356889818678c92eee421606f7227b6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b034a36a1483bd93e3a94e69036d7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54487f1860a291188dd937cef6912861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0757dee62876d370b192a7c2578f42c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885dfdda3e604f67cda720b327b613763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320df459cb957177bb21c676503de5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762175c64881a4f1c48db06a8ce611c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54f60abbb0c0c6f86788bfbe87355666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834a3cb6229080e565b5cc0d6f5db8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213c4c2de1059f4db8ea181541108f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e94ae0cebda1abb0d61e018f81ab0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efa686c50c895f0620e0958f65367170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005660e7524927984848b205479065d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a55bd0be39bf456690104d8ef0ff772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fb4f446ad04a534dcf13f8ac77f0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbc1207edd9f622f9de4e6c864acca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565e72b9538e3c82df423524e2742d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8592b69783bce581c84901601915e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e98d56391d44aaef796dd776b2f79377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af699dc3efc1c6b3a1ca0900dd40f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b01429d731356c2dc7d2d3652cc54d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91d67a895d88a3487a8f0f49f89b8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883db668fa9bcbfe41e137ba6ced85a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d02e6fb331c402bd744586095bca6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c5b9bae245c7ccd7016c45793f4b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0294676434ae608a2db637871d19ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bb476315505d3ba7ace071204b66385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac652a66afcbe07547b2b28e34a89af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab31a5c6c0bb57e2406eee6f818b7f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db9042213259e98aefbb2d48c8b5d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533fa91ac9f2a5b24794c7ab0d065e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349607026a345353b8eb3d3225e0689b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9e8c3cba10cec38c78cfe7b110d0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3646a59903f8e04d2d172b7b56bcf4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b43ea857c64ee07e4950e91fa9be893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f066e98f0a7c1063e5394a87bd99494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4081077b3ac31538c682f80971434795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b4d639af1f6c82fe21258a927c78196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75131ef655c4642d59abd2912b9eab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724f02626c78761be835d6fff44d24498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37666943ce355ff212aaa66a5ec05899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e861b21e3eede10495a9ab43b228900100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53710bc90887a5b76daad8e48bc763fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeb24d35739b15abcd0e07adcce50a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c030b1e191010c21dec92e827d58bc9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35aa609daeb73028a5871e53d24449104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8718951b102149f3f2ba0df1128c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7d589c529c028041882013483a76a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de640b8ac0412e321c14e59bbe748af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb4da4315bbb361d819bd00a7ce1f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0dcf22c9ff3795034de6c3eea58ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e817e8143c73a5a56b70984efc85f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a9e75e118cec0516d156d2a7ec918111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91091d75ad962ba5ba3c1e262ab6d7c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e44b809318f78cf27c1eb271bf8ee0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bfb844c09827d8a1d51414f5262f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fdc22a7445547f80796690dcf5652115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0b75c02f79f683fc9d8363750e833116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648640136660dbd7c7ea6aa0bb52570117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c369b9c0564210282159e4e4a5bd56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2494168b61df39845b7dad2c662ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d12d913383930805e37ce01e8cfa4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c251a0ccb4d06811fc855b1e9d21a77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5aaa99e8da7b95a5a90e6d0fd9df5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ab6dedb93c86ee81f07658207df54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c44b6e0c9b052f23fbebadd76ad98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d655e8c01fd43a017a4e10e28e74e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9af0528ce2e099fe2ee51a1b5933d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bfc841be7146e6a4e540b45d7efe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eef5ddea55ad7411e740f63b90f421128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff6030d186068e7fe198cdbd35f8ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e799578ce0110119f67e312b6e359130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe04e85dd9ec2660e168bfd564c9c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcf7285bb064755ac20174e09be7ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e56bb440b8f701d5a0e02e5ae229a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4785d900148aec012268b8592a054134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b28250047061bd4f48f0a79ad2c892135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947411f37a46aadbbc45075e9bdc68bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cae6ca95947dd4cf07d9535496d4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1b2e9289dcc7907780d6993b04ebb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb86674366e628a799f2b92e14e351139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c81f47019a1cc30e2b3578b80bcca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb34754f8f02734b1330e24c9901df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934053bd78e9adf4533fd59bcba98a19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d61a512f24b4722389d962e714fa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29da1eaf0516cdf56f0525497551ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2839f94be5b16f91f403c21da0286145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6376d197573518cd29f4de1201ffe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35487445b11c4f8e4f8e09e5452ef7c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12596c30edf760c4c2f85e2dbbc60e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f48884ffa192fdb0e6a1680fbd995149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303c8927507b7025a508c7fe46cab92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5529ef12bac189db1c08a147955cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801bf790df22d7e1481f7a9b0dc28a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb076f52b039a5a0e88cf95095f4f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3219e40b42b216298efc2cb29ff13c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f96258828c1d8fb2dc7bfdcc67e24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d5461143cd298220cf7242f6e88b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb07aa97b86d2cf3d8dbcdeb34f09b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13848306bbd01556a079904333404c96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1618a39bc97987386ff8347940c6ace159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf16920b7847c1b750f12fd8aa671c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e992e475e52bb7aa99a050b5011bb96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff05a6cc2e6566eea5f9ad247b63100162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce96f153af2f142d9af64c5b5154b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4d5f89614bff57f6a30aac6b57775164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d644086b71e814cbaca88de1d7dc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec75e9b6262b3764a4a1b38b05a8329166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9165f78fbca3416a4f8105136564a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb77c5b2896ff56cd7cb55a7281442168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80766c492f4dfa6625c96ecf6ded047f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe44188acd537a5e3cc775106d7a3b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bf3a332d02b6f9f6a511669cb33a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0249a7d3936bf1d42f587df5b057057172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6b6da08d0fd17630805159c066993173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44df19e7a7a49eb5eda819f0692356174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606e58df7e548763f1702a2cb14dcf9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9a12648d8f0cd5a646654ebacdd3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e24758846e3e0811b2e2ab1588a794177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5b2a5815ec01662697ace228c8817178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bf5e09afbb2934a7b3c3f57143af2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9374090d5d1e5c93041043cc4d37b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eadb98d17b437ea936d12a64f89761181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdf99109bd0657390763788d33b202182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362be48bb2fd42ec522c17bef0f2009d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2ad699ec6d3e0c031a09adf932bd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cac2c60c5b4f9308bf9c74f5e5ca9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824c5aef7626fb7f2e8062819b66097186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfdae8054d77db0b88d4cbdb80b09a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05aead6942189c9e49afdbc4f84b6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d462ccce69c9acb5087142e428b67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ea98d412bb6bff84664787a8ec219190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef7bdbeded867d9a368a2fe2be277c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980068fadae0fca941ae2d9aa6219b89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eddf1350c14b20b64da6ce8a6a9803193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bc36b80aeef07a5933c14e2c47005194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1167097e20a8ed1155e9012ff6e9693195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb023d78455577522e85cb55ff0646196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f12047ec90845ef5b8348db980c16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734642360289f1123aec541e6a0806d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b374d5dab797356940e6b957243d8ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb44ba35d361194b4ac4ee94f3781b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2575c5ba86ee61a0637c7a31bf62eb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade452062778b7c9532428a8213a59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746bdc113f0e07365d14e0f57fdcc41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2762c3f08da1af484281ea0eb1010204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7333324c4521f512b4baa3366e7738205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f9f55562ee49f6a7619c1732bd52a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812144c65c987fbb323e9d85206f9ab2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63989a44fc6897d6d9ab8d2bddbe03ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589de0be41341f127dfd068119207923209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a861faa349640ca4c5b355582ac3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e7215e91a61bb51fefeb23e4fa65f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe360cd71a58f65dba0c582c58dce3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf15a250df0b297520959b5ce3bc53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f434aa6e066e89d212063b5930acc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112649e739cf8abdc063a9c5596346c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dceb6ef6452b134b8eaefabba954d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1af1c4354c9632c9097fe47bc3a19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb7cacaf23ef152e77640258d7e0a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c452b2b512057157c88386aa7aa1974219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994927eb43a123e5a4c7abf25bc0f70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd9f89cf50d4c715fc4081b17aeb5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a004b7ac75e1828cadd4026a16434222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c1593df431c9bffb9810a077fcbe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f92e8b78a6edc3e0aa1cb86e52301224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2260e7930bde2b78cfdbd2b661c4280225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ef2b1a299f62719813f6766b6791a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77634a7ed246a352a4a8302aa9f90d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4f4d57f414760d9ac2995d341ea71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9703270c191616cf869be8a3c4cb3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336121ded1dcfd1b812031944d479203230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce47b6e5296fde9259f479e36886b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd0d9e66530780e27b5338707856b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e210aeb03145a6df9f2d6d0ebbd8a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c17a18577ce9a7cb77245df7af8bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7d978adf420cd0e3104a33381c89a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294164bb3259ab26232f0d471d39aca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672753a6f1c64026e80fa2ea1c282380237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3ba3c759c220868127756852ccfd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897ba50af5c657d3e2e4e27611b8b0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b46ad626e75622f0e22a5fd45e668b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7222741acd03e9a93da58870c8d7ea5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178737ad4b77a50ba749b9d92c749d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d439cc6094438419b079202a6eb52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375115d7e4703d086b76e6964f538456244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82381654569e7f707e4379d75c2c56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223554de19da98e77cca766d414c5a53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e7fa648cff9391d27d20ebadf8b07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091bd43a82dcb07806e6d3298dbe380248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dd760b9fa180f5bce4fe7aab63c1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffaeb849b1bfd32bc7a7af00ad0985250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8714bf65bce49b3bcf091eecae48d42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d165db55a1b122e689001d40e0af60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dff1489c2dbf5ad11f469e7891029253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08042865f59dbaf71d9c1cccc911285e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302807fb59468fb9566ea636a5a97ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3189d75c4822878f30b60dfc0ea2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee53432f7f4202ade20766868bcfeb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92686f0dec41c6a67dc8a37c2386fccb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc283d808ef097a1aea82985acfaaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a5250a322beac6e8b85fc6f6dfbbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49445861bd71718618ae667fb413f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725589787f5b36970999729cfd1d65ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9412d6522e8fa438062e2a02ce02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e7c6b4b46dd7d37bacb98005c1dcc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a9a51d9b0ff4747aa8fb4ce25ade4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dafc06f2f12da48e1b8f73437ec53c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0a2c9f92039453dc664505d37878267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aa7598a164ef37aa04b1be39b9681268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613ae0e2302c557331124c116e64377269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40d313ae9fa7148b223c1150bca08e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b9ad847a900652666b87daf88948e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521069ea1da879a7019da92500286ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33e8cebe3feb4a0c295511d6f2cb9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07990ff55c82240bb0c3d04cc2ccb8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f195f9f925cf4845203f3e42a6977275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176471bc72a77a066515c7f3cbf05049276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e46059b473466f1ad5ec701e006878277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d736b70b779d474db60191734ebe34b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8f6c2bebd51e243a528370e3565b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f36fc036decf4a2fc770b74cc4a469280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbace4d3439bc8de924a3c06fd3b10ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb1a0a590cc40ea8e4a545200b95f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5025a2585d2aa85bd18eb672e8f922e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dbda01d31e4a14ebcdf2620e3f085284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676793a2f8cdb8b9e56c4d0bfc1e236285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e9134fc391ebb1ce0a1529becb2b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43063fe10b4545974ade9ff58469d1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d51249e5450fc515c05a5518484b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7457676bc63d3cc417ffe42f61d64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20b90a27bc1a1c6b3c3d97122c8bc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a19fff3b16aa9b52f1bcbca1d7f241291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317795db00b7fdae28716f745fb9ea4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e67b80142a5e034b5983106e82737293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e4416e91139597a5fe96778c7899f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4661313546b624dfa9952c2726321295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1404efeb23ae4aba37d2ee05e4b41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c978f0c8f168d7dfa326669213afa67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989a2b604bba359c958fb77fc286ca9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6beb6c4e9b5258e80dce3ccc63a61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3da68b11f1811618269815e8a7384300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91af5b64f2285a77e10569f5d630b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b190107f332d25e5caa9adcff8500302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7d06844eecb7697ecec634c82e38e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b042948351957f7cafdba99d85aaaf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19ba5839337d64cb2d2840a8c58ceb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995869fbfc839f19b7b8e672373c2ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134395b6a1116b87d75dd972c13a96ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396e7c443039c293fc781709642904c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d1b2670d3d2868bf6d63ae488274e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e702960cae11718819aaae77cbb45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2ad8c3efc01ecbe0eb53c9374dffd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea61d60dfcfbe447df9bdeca0a878d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f61feac4d58b933ae887af3bb93a74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edb3ef6e91ece80f2f4e16f9a2abe8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d6acb60e9bfcd6f516a7a041bce41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a9025ce48d27a01ee01c142fc8c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568160557db957ebf2df3dba477cde1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805390c9d46e48bc63dcb3e1b8759272318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2e6e7f255112dcba5b34c200d251319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0234e0d5886ef9b8d0c907d3fe8b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dc26bca0a0288011f5c0224eff98e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b6fc98ee05708e3c0584524b28752322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e8a5b146dbdd3517005461df76c4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d579159419bc85e18fefb7597421f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ac6ea1c15533adf75def06fbf141d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637451e964e9a55ae3dc33a3cc60901f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1877ba1ba346679cc798882d91edd28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeaddc0e24b9b097e2aee4d8080f89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d463f905b57257f19f24728b3a3b53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efa4a3e505efdbeebaf2da5d26c294330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc474ed5098b70b636ac6369f0a5bc93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8e4d81bff466b7d03f046581b792d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66f95c7b0806499fd2ac2166124b9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67110dff98a197aa9bd6f32eacb8bccb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07dfc0988d4a0bb3849339f19967ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac246db53a5d143397f51aaf997d2091336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4656499b442b29ff29cabf1bf60b41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31a5ab303acaea372b2d322ade9100338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43974bd1140b14e394f6a8a1a7152d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bd92ba6b2e975a21577cf7c764e8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e2de7d763d50f8d27c2dd5a9d1233341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6f2afae65eedc3cb74560a404b2c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae09dfd8e373d2bb83dbea64254ecfc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6891659859bd37c7f8a96be685864344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a185cd665bd7b0587a7c763527b41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4d4c22d611a826f6daf7a50340d17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613cfe13b9122f6a1476c52ca9a8f34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38705e52091ece8522b4b19d36c557e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9298ce5aed14df70ac347009ef285349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce68dc746e87ec031a44da52814706d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb151ef4f72b08a2879097f4ac83d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b55f73a9b145b6c396a3225fd1021352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7131357a03bf06c94d38332032e10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7eb72483945978992517bac5e8bdd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62762db9622d4ef2325035aa8cdf85ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b0a2f2a87a06ca43984b52e480069356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ece8f9d7f1b51b09305b6b2d2a5d1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a347001ec7792b349d4108046adbe6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1db677b84c768e376b86be5fcc5ffe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc5aeb00f5772eac8d67385253bf22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347779caeca1f3d2a5ff1e793a06e83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903dbd542ed7b34a6b5932c1343debc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ad08cfc307c37ce4d7be97e945c87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fca21d0cae835f8ae8fa82a77d5ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af36681e5486a70d48a58699f05e04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60bc1051c8da242f83dfeffb732999366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e269c41efc776d79ce59da63f646c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126789d9226d6f4c40f1eb60b929daf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708205b535c19432a9725ff851d8381369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac9448a40ab4dadaf52332150428a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017180846e39d284652ed8f65c80cdc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604639c7d03d86538495a176c4691e60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990000972af69a18a3acc02fc0d825b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83a67e2941d565f61d144cf223854a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb68f32c6f519f44048922fe661e58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d32646d899ae2f23ff63b20d309a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c44404a81b109a00bc22ad3138922d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad1f3de4813480981a80466c0ea511378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b371f96b068d0fff44e18e5c4ef0ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84eec772cf1098030b82c987d6aedc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f134671c2fc1a54c7889785a3b737381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5651cc07a468de7df664a19d91848382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a4ee29d8b036b3e8a693d4096af3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66050d79d466ee4f51aff6bf34c472e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e71bdee43cfad6ff59407b7619db5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e8d2ff92552775bfbc45271b586db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8b8698d25219ed232fc86954de621387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e901f949f314914f5fda97ba660623e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b7b7137b5d4c6e239dcd43d5a8dbc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc116a8ccc12671c9598786abdc7577390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f8aef0ca90c7e7580ce7d4fee7ef3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0d4bce234596f13c0868b208b045c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3de2e291babd7014c84ef2d53f63a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bad392e18703cc62b3219b9423eb84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8163e948ce87ad8a10e6be9db687df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0852decc0bd9e95f19e5e94cd25021396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a448cc1d1ba58d617b0a86cddd2cc90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bd42e76e68d52c2acdb42c97f97ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8c94a092e84c817bc7c83045d8959399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d201fd9a66b2ee61b8d3d0c3364f723400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a908e7f26dbac816dbdbdec09af68f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09e3bd53fea4bbc12a5b4168b75c2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4c43f3881e66834f0ca8978d6ceba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566dda59de9f3a7eef9850a6ff0af3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4d88203c355e55cf7ef2547af83b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5670749663e24af236383c4b18a8e46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d21058c5b574c5a793ebf3653ef747407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd05184bbb748b6a32a3afab34064f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be0df43581f3c6f04bc5d739de3300409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991b1b2446dad5e9a420df0433859ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d7b0356d47b1c9d893bd277dfd114411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e46ae24394bb25d37b0bf3b8d1a87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ea212d268e36806409b11d9734fce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90ccaa55976568bfdfe081655b3c83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602157874f20f98234653de5f369065415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2ae0db2b7473b9910d167623a0652416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e230900040f175ceffd7e7c2ae9d79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740cba0c3680dc652feda1a87a8b477418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf712e1b92aca987f1aa475d92c8f58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c23a78d255c3bf837ef3082b104cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57ad235bdcad124bc937e33f440af6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28142ec37c49721778892720ab76367422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbd42070630aee627316edf4859875423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c427735163c0f300d5fa30550500f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71124502881a8ae0ecbcbb79f613258425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96736cb49a5b3297ab0bc1b1fac582d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969cf9a153ead1a055a84cfd83dfe0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26968ac67710c479227a0d26669c99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae8fbfad82f0f2c063be02ff5c81c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52995f0c8f2d2eb4244441598c48e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d36a89cbd2c399903d13509a698fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c25d642b8ef5653a56bfd0ace82ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac128e0a232c6861f5b9ac13ef8d63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea7517f94a4dc0fff255b2ba884c49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd842610cd21941e9de799be3e90d00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e409a0a5e936e6fea726b35a1e80e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165613af5a35adf2e7c21220c7d6e8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdee52046d710ba6747e7a5af5a2dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2d02b0b3392d40dc7d8a4a3aba889439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1928127d06cd52d6dca1f6a4b4f8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eacac6c09ce69a60b7ea59957a293a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4da04c15867ced8c0c4ce074d1095442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751fad38f28765fce74757269e1ec36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c686b04b262f13e48bda4f82bb15d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de284935f9576bc9cbbba262034c48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d15aa83a4ebf53a4078eceae1883e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885377496dce4e337b0e33b39edb528c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aa3fe5c9a71497c66a69867b9c5e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e6957fa5c87ac64ef475f8fc55bf8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c213e8ec90f3a30b8ba66d5eef987b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ce11d44bb05f6354f8f05b71a40bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd363826b3f3fe5ad300729999dbbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145cf97973f9af66a423b35b64a91ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046df57fa385a63aef64123d4df88fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc1a8f9e1b8ad37e4d1f34578c2a62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da376e0ede881a0625a1ff21bc62a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282209aa81332ee4c4631a437ed4a2c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b8c9ba0eeff45c0cb353b436f349f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4b8cc9933337e10e20bbaa20d6552459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d508124473b6ad9c6617e8ac194f40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3cacbb27db5567eb2b5b329ca0206461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073992d6753d2de7355258afa138c0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09c0dd2ec4fa094903341057ee6c12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4470ccef48a4d953e3ff42e340268d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc57a2a2222d61c5009a36ce1fbc52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a31c021f5b7d847d14ef19a1345917466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe8cb82c4b77f832cf80e59cb65ffc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32366f9349ac0eaeefe30bc60fa665b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151322e5437c004ab416246913cbe35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eb1829fadca72084253afc060dbcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f883f4a279a47aa082fd5c497d6c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d508a2a8cbd520cb3c5f68f138854ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b07a683820a389e048a05af4ac2db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b49174931a326ac5b37f20907f2e5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bec35002bf62a8eb7c207b7ef0143475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79757051107a16e1f7058cecc7937e93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8d7b180e9de787088a5f96fcdcb70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477dc6a6464e3649b6ce0abc9472985478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaef43ec15e1dca33026c39f5e0eef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57011cdf3cd0ca3cdc2ff03c62cf6dfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a513e24962a3ebff3cef16fca9c2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08762989116abf517f69f2d67d57b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c488ad996a42801f702dabaaab16425483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215f8aca52d46119b237223c3420700484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bb20d1ef8afabf4185adbabf421c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645f45da543104b8b44fa14cd766a8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ab08e23e1f99353029e8f3da23542487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a38c260c4d611136c42da74bd5303488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804851a98921adfd8cea08de4e999802489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec71460724a8b1e380e74cb893626ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45a4867990f1d23e97afb0b8f891ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf4c5bb7170f5466d6487c50756c2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309cfae44f318ee961fef1fce964c36493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f2fabb3f53450994add6360702b7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc34740901bf7fb92cc3952fff4fce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9263e3bccfa427f86d2e503ced4ba6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39461bfc66ac4801730a1ff897707361497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3206994adf656c23c85cfe69db59c27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57e5e2585a47003ee39660b8ec917b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25185ad0efa2ec5f4baaf4c6d96beca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0f88d38686f319b2916f747f8aa3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe396c0114483385fdb9717288df9226502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5883bfe5ee3027092e04a0ce39ea0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75de260789d84111d8d57b5de371fe3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed2b144b7ff6cb9fd190b298f4f85b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a463139b32de394fbf7462047fdc3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48604286304a11534a2556c5a40f9bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4d4d6ced44b8b6ba5c401f4153cb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb7b966f59141031fff6d6e00bd816509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f6a50f327e9b5762d591e152a6ca9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec4c47b34bd4cd908556e37a87e991511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb66d74d7569b5387d7be73fd3de7f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788d3e8fe69a42fa592d769facc1805513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75a8f5b2be5d7da2a66d20c3885981514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070f7548b84aff83e9152ba26481a94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597bf1d48edfd4e972cc70c9426d5ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd3e300a5003c8d7ba1ea87d329198517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f75e475f2a42f43a30fac4bab0b10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc609e8b9fd488ca8d715fc37b81a391519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e5f47328ec8d1ac087fb90e03521e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc78324ef1e8eb8729cbfff00d8295521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a19bbb7d9690bfc79be304911da536522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527fb1b4a885e98acdba5d2f3a69325523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eddf720ec555275cf09a36ad5071c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754459ddaae85e7ea95829f2d0c43cd5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b825dba2b7235eab342cea18a3117e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a99e4beb15b86fc982152903b60e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38618d37cf5f0dc5bf56afa5c044a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c201792c52f44e0154aa6ea8f6f66e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30e6a59d70ad634bf092a08442d5fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c187ed919260e622736fb966bd5f31a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8a01d84e572b6a8417d377b1fbc7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118dfc3a20faa0d0968087166ae7b58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb760508b1d8b42c683b56e17ad2ed1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d26c7e433ff3e3838829897e137cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4621f5d02e4114f04cd6a6c3345da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01193c9e0bcec2b2e648ca3b6054f4e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31f246fba9f336a348b45648bd4bb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbd25bc6f13e6f4a0441ebadd822a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42df9dd10b0a8d53648aee740cc5c8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c0cfcf473265c2865a1a26fabe7e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94194c7cfb59ea8e0ca62758c4fc65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f946712220301abac771a83bfb7410543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83052fa0c91eaf87c71c49c6ce8b1bc8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73da60e75d441ffc333f2097504e57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c1ff910a6e9509ffdf8d1c61df777546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298cbed765918b1220b889af2cad982547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615e9b9004127b6b698d1e7221c3acb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f8507d1e521444c2b135cf89bf447549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cb11c5650b1b5ee27c97eaef7b894550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fe4ff823305d70b72a7d60f051a2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150693cc3041488dd9ebe609481e084552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837cef59f9e6cfe80444cd55aaac229553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaad4d16b35dfa7fbf2f203fc8f8e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2102a716037458ee63922b00e8698c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30b8fdf53b6ce697121001a27c7af6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ab95e5a1099057703b33966b007a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418359515c62ec68e1c87423a0671769558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c381b82b7547fd372f667d39d10eb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38173214b9b5117da8ffaa3c3aaed04e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3187bff43084cc09fc913a57aa235d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df15fd94f6aebf1fd84241a6fc13c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc061be4fe2444b0b35218c66613fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789a7d17a51af45422039cd533233be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550fd9e110ec3b7fbba3c95b12fc067565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a70965a38436707db38f674855f7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e3d5e9fb1e62b1a19884e531a0f85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5995e6f6c963735e6955e2e37ebdc5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e5eb2d1f6134a345932e3a6396f10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab21287499c1e22cab37e4d25d0f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd6571bae03783aacd5fb599635e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b04cbd8f7be2d24c2b89c37273fa02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456208d45ef9438838acda1b85d922af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f6d251de666bf9a3c6cef66775ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d483288aa17cc4384396bf5e15387575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb206e6f3dd84e031e7995121b8dfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a376795400bce1ff9fd046850443e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33698d3fc751bb3cde9df10653da0c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb1132651dfd92ba130717e5670ca6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a702b6f1ee538d6f8727417b6ffc7db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d16a19ec92ae7eaf0a8809eace9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71e5394d84aed3325077723342a64e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1084e6df4c08a6e81b4dd88c9efd8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a099e00ff98dd8ffdc74196430c563584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a41f4902b5a09d1104e66291d824aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a4e6d48ce0d349df38b19eabdc49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b558a44d8e29ac1e9369e002091bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df1c7331cb461a9dc60c8366a67d6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e9de8950731f34b855ffb259194be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7503791636159121c36be83748348bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317af19fc722944314000a1e212d5d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf4f07da3afbb5d7f9f3c2fd86b66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b6fa7265d21b78e89630dd128914593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b315c2cb5ddc1ac23a8aba599e95a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca02b5635bc7fcd555f86b2ed506160595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc72e3ab9e5e8c0f1651229ccd353ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f987777b1e0ba68f1fc71f8596b813597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233f886623a5671a31582a272a9a0c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab57c670b5aa5a5cb853948abf72fd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae65a656b4cba93b243d724093c41a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5affa7c226770d79870549a71f7e1b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cd8e4f5aee68ae2220f621ab2b714602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a420eee5c63750e67e68651aea1be67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41c0177bba325aaac5b44591fa0359604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ff69023578b943f57ad157127ca68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87518e06b1e21736f34cc5d4297660f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24fe4b85f4a3aa0ad9e02d2e1251a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cdd13f83e8c001209b66034a93738608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4332ad502f4d934758617b30267a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0fdc2e65a5ed3e8367550a1180a61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef618c5baed7b8d92e28881a12d95b1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27771caee8d0db0332dfc116ca50ea6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a15d7eaf0b1e57000863b95ad2a77f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232f50e6c12e73771a36fb68ee9f784614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e73aeff232d9d72712303ab95f07d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e30e5f2bf2b58ecddba928b1e3d21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46300d2d0b9227d2842e8aa7c3da2e7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbf078febac58fc9ffa1ab095d2177618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1ade1b1f0e5841cef9231a9b2f292619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adc2324b76c0ec76259c0a773b027b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb103f8febde66cbd5cdcbc2bda5962b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39083b15d72c791e09627fc04ab70cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bd5a98cd725069e3ecec3efe5fb15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d52bc58a13fc939aaab264fee7687624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc98b4a5572033e7f53c0685848dc9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c3afe643dcf3f2716b43f5224417a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174d44b3da3ecf955403b767b439d40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a298ce13443f0851817895c1d3e25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ac82d8fe2f1d35fedbb12112852e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72e36eabc17999b65843b669e6a0b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a2d5336554007c527384cac5b0210631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1c264fe054e050d258a8d7eb74790632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c54976a581ea94fc40416ce860112633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46505021f282a5c355fa6db51b14d925634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3c8f481188d7732ff93d1e6eba558635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190011ea242053028625341f262e9d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cee925d58d92940696c72b6296ead0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2095bd3b366ab4a2218b40f7afe02c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42769d1cf0a2fe97ce831363f207ece2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef7a51e42c175ab462a7572807872b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa4491ed708ed950f4147188ed23a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e4a3600ac7147fc3d58df462b9238642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a5fd829ea59fbcf701c714dd8b7ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55710d87a1b95a9467ecb55c2c3a02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec7caae99b17792b558b7fde65ec6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c5d553211379d1291b7a65c28054e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63914d0665798cf288412389f754b835647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d21bc94aef9f7ba7bcdc5110c8a99d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39890d70555912e8041590c84e19ff1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233513edbc1ef4513cb60060314e784f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df9a354c5ec42a731718921b4590e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ead01bcbe8b4e13bc3ea5d876f4391652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f05253375ad1d7632f3d576893795653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139c213bc52b790e701d9c590b83862654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c86ba2693b3873fab38e79aafc19b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a9e6feb1964e1dbbd13d12c5b3d5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f8b80338c9f08429868501c5b6fd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e394dfd834de6f84d60b0eb74b3c1fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebcdc8ba520ea7218e3ea00aee70d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc1dfd3b38afd3345ad56cdd9b4485660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb20f3bbe1f0243128dcb16a0c7ba9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440562069b35ee832a8c3477abc2fd4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bec6afed31b59f516324904863ce4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfced5e5ad210dad5bd0580e28228346664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa70aea8b7fde026acf1f034ecf60b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89542987fcdb08f5899f8bfd4c939218666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a6c99f4ba68f9b2392ae1a30684ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2ab4c102c2d2f0c4a13198f82461a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5df6e245a6fab4508492b67297840b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef785e6d638903ed9a95dd3b23ea927e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69921b0f16792d8f2ca01ec801df257671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac24897e90cd8f2c5cac33e11f66ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a1052fe9e47386b7b7ccce45dda6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3ad423e4fda41bbbef53474c6e09c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487c585947473ef5f02bb3b6f06b016675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104eb685488966458e74cfa1613ae95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d198d76836b3591ff26ce4f245795b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2a7f73f13c47b76501c63dd2220d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503a9267556cbf42d65df0d6a856817679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146ec16822e413b4954867bde548e3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5231d78bdcdaccb3f796668cd33e361681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0051513cfae6fdb25ed20124d4954682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef9c0159caddc2881a29838845a8b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a5854ef69186318ccd8466fc1a22c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ed52033686c50885e20e4af5317d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c322be07599bd3dbfdb2ca67af5577f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979b18ea283a894ab724555426eb28a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538346847de4321a88ea4e6ebd9565e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844534791e6f4586f308cbdc619b310f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90298f19e73b92c20e9ab34ce8b8e164690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815dbd3ed77271313a7e4867069873c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dff2b4f266338d270128b6b72846e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162d78f295b1c72481101fb94b15a73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7068f756c1ccef9cb27c6107dbd9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f4bdd7471272fe27a99b791f88570695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8c1037f42576cca371a949aa023b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cf88a31de6f8c9968120c9415792b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fac75772f5d8297ed812d4bbaeb7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bc377188e380a912599611a7bd693699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dcee10916b3fcd81c3eb8507c1633700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38709cb0e095b0233dad8da6405bd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3818fd3bcdd29ca1b5710f5f69534702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e4218abafde87b56348bf39d0d075703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c20b152bbdba77193c6e00e6a7fea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192946e86f286ac2c985f69e28e0cea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6246ea10ad63ff3923c8b8bc765f28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded86a40e95d1bdaf0c4c7bebbf2fca2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11314888c7cf86833f73c5ff81f7563708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4848adfa55c84eeee1eba71111cce10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3f4078ebe9e4c67632cb43eb2819e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bb7f2d4c30b763f3a82787c686c85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7ff9ff8c6f5fbbc63ce9694a8fb22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7283cc77a90201128f340b65c5edc8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d4f1ebc6ec04ef46d5ba6e903ff55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c4a50b606fd90e208c719f77015d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66c07df187030d59d47543b6ad7a8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1c88b9e3584184121e8e10395c30a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ca880a272ccc7652294e9eb1d2161718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebccac56ff3f2491dc92064db43cbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a5b4d33d2b7fc17f09a73f4060967720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efd9a07a7f5c88b723ea2a7d10360b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17544022060bfcc97536e37a688d07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2eb97a1196f157447a5ed51dc1f0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e188e932ba40489b7fba1e94fe321be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b66e39dbbc1ebba70cd159abd33e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4cdda10401f824115eea9612943c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875ed7f20ea0d3554516b17400d83b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6242f273695949070cee52dc87dd16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d281bde9b2de9353372c7019c3626729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86924e4fa7c7b5780ed43c6634e10369730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeecb77b7923f2b3047a7924ccadea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729eab78e72b9f05c54d99c33b11ac2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4692dd5389545149171cc008655a55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050176cbb6e3d1e68fea27af0acf975734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a548a010361d375cfbddd704fe6e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7379a6c7534d572648c0194f1fc911736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cb3bbfaa057bdc542fd07fa5380ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cdadfa4c1cb818afbcd289fbc88ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f538ab813e2a471d6f7aff3533b5cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40de82865fd51bc98b93b3247eccaef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f4d05a43ddcfc9ff2724a83a6b6e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325d4afe98ceeb117b1a3e291c03e8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46838fa382ec943022a880e16afa245743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aa6e80a5073c28c9f0e68f191b77a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecb654f7187ed4e1ca7b6820622513745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da92011555045d007b30b586c495d2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f01c7bf19f8f843c426ba3c27a5abb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f271230df3e0b01772d94cff3828660748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03585e347c002b7ffa13e30f81213749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a1f53d60fed1e781d2fa0cddbfa0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931559fcde16e4b1c90ae1bb556fd63d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed02d4288f087df24bd89152189372752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a1ae1be99982a56fca3f31b646c41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c0880956df6372fab63a86d1a347a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8dcc312982cfb6569772e159f3187755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0591082e6c0e75e398dab5c5da488756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4acec5b05cbaa1b811a844fee1066757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f46cc78148b38436c1b26976b2182758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264c5f96658bf1bb9941f4d5018ca3b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc787a44b83736c3b621a14b6275df760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e838f0d88d8eab57caef67fcc627083761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00b9aa8fc2d156507804d4c42935ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa2a05dfc98099447e49d68601763763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e409336e436b8eececdcba2bbebd51764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa422732b8299ce188e344c4e884a98765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79380b55bbfc76df79fece902e257a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c164d95245a31a98e55d744a2ce113767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae09d4d79b4e4a73f4ccabb0eb4d4ed768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faf319d2cdf9af7a69022c52570777769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d46538d49931e080bce33179c83fc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093472f60b8c9d12ae6f5265763ee3f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5e1c8bdd4ab11e7aad5731c2b365f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ade49c8a8abc67e7de7ef4dda91cd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0802bb2277fddc910270e3774431b7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4e0d229b63714b33230539f9f60e2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552cde2ecdec930e168a5fe93352795776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b5314f708cfa98471ac6c91691e1d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876560f3b80ffe361bf7e767f0ca347e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c244dc0366c47f10a4cfacedff12f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf6943171d39a70782fbff313e75a7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba991143bbbfc0f7f725a7e1b87409781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac45a1b055bc39e9397034e98a2886782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84052cdd37beb409eed31e232e290bc6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ebff08ccfcb5a3e14995f9dc469ef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b64f60a8f8870f752cbd7e349d436785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189802284ead7601307d02efac87701786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e2dba89544a6d4b2f2b7b5aef2702787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dc5a1e7249cdc71e59a47f1f35f6f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d6a418ea64383c96503fdb57fad15789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d7b1a9992a113d0a0c253d495857c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b37d5fc614dee92d733b6e8cd1f314791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918f9d39b0a5c622dcc10b91c359f42792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2d02538b2da2c98a196ea100a9ac1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db87318c30bf8998db6cdbb0847889c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c51345621c99f2493045a46c68aa83795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776e6857e234be27dd68a3f2704ede3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439c68af456361ede0624883f048c08797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdfd583baf2cc01d6c10ca97a8e96b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e4ef82159eb1aba0d318d15d63b11799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20207cfeb702ac345529a9f52b269a03800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58d32fd306aba391671eb4cb9a0e96801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e3e0f0488fde366d8f6772763cc2d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a8c2df5712e988eabf24741e3403c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0aebf094e11ca0c49523eb7c2f0b8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60be4d9b68cefb4f1759102000cf669805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb5a3b8914c22774898a3c8cef1fe9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bc89aecb68a0ec1218873995e5997807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa767c0c15dad526f44e9a5d62a1f7c1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe9a7714476c075c3a1cad36952430809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602bfeb2b4dca2efacb2d740dc98471810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070abfb410868f81bc1301b8dea18b6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17470fbd4615cff43e4ae3d749ba93af812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cbf63bfdbef9746a9b926cb13a67f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132537b3a7210461f0393e20bf2f41f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc8a1f794176dccddf1bb0ca67d278815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dfda1170234ea5461cc65d26ae284816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcde46e0c8be9a93d6436dfa4931dc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e03fdf3ff192b8746b0a1a5ce11b38818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34578dd70f399cdc7093e4ba582091ea819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73274f4c61979287a9e264f5e8d4585f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04b73edf8b73a1b726f883d7b2121c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252006c885b4a9651f37ebfa91309e1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503d67349d4ccc25814680e3adabc1a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858607245b4038a520952cbccd0a3d3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0e45ced7b47213a272b67da5656cd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83542197655c288658cce6de553390e5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd644b16caa121a29da7ff98181899827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5bc02b21a90dc2b7862a163c0d3d8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72c5b50a6bbdf969fea165d5924a0d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038506f7ae42e75d7cd8fb4b7ba864e4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ccf16f5b08e1d6da789c84e46c520831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bc2cda48c8fb9838d1670a1856483832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dba99c120e7fed6b438b3f0d116bb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99995dcaef17c0e196b13bf3acf1ec834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08066dacba511df708776726a98b47835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18440888af94e843e90efeb3426a80f2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa2b3e4a199032aef9c8d1d5a01d36837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec09a31285ff9123d73ded5f4cc8970838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ef080e2a8ecba431ae00cad469390839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c91e43a55e2b2d56b18dfe0edb1ea5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8175326f3490e7484c5f35bccaff1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6420a987562fca67653b758c9de32842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8527a641d5f6fa498b3beab46051595843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd125c4a07f7ac3eeaa7b8fe9ae2c2c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15414f9cb9963510fbd2139be49e907c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2553cc422e73e51c01d26b42027ef72846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be785c64de98b8134049088cc398c1f5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2e05d004c80830ca1b2a09589fa5e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67c8c245499bab170c6759cd33e5c5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83816c11bd0e0a9c56a2cded45f0e828850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295afe002f60321bf161a5f20acb56c0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1c08f7f5a0096b81a1e9c50d54b28852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94cc1fc463165441553ad0a551bd80853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a48a7a10317d83255c6dfbae57495a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4de71a475272a466f2b6ddf43b279855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25770fb6459e7c9e4f31981d52891ad8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c53561f40d2d0a2252a18b843743a9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c306fe7481b3031b765ea0237fda5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99e0d1d4f01f12ce12ac26dc4e182d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5e0e564182385910ae486b3b6eb47860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e16fc10a5e5e16cb5f245163b6ff4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5242286cb2328561f034883bed4e2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dccc8cfcc523c80b789970c35eb675863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b3893d943d5a897b281832855b5d9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a266942392b3de915921e4d0dc3247865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e5035b27c1839cf17f65279117e18866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6c1693d3492c913c5a4da168f4238867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703c17a25adb9cdb5446fb78cc17813868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495747492f070de7d14e6c5358576778869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637afa57c3012922edebb6bed7835e9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35911fb8c84f04e25816567843a5d9ba871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8604b4845e8cd99e0381d8cf11723872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a749aae80c710f2b6029de5eb2e0508873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d15553580a23d800509c3497dc199874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ae3563705862dc492f91f21666f9f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ab06db4e6d0d510df85e932827678876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96717a14a9ab8561b75f5c9db1d33877877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b0a4e12ba062be326ed07d53d078f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fafd5bab5881391e9b8b44b60d3b98879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401bb070f4a4698bd2c4390a3b6d7a6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdf450ade6deaaba0997c5b01ae997881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087eea3869c34f37614a6c2389068a9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ba4a21bb6e615146800dd845309d6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e0fe879429fd2262f892643afad81884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb905fde936e1381e137431898e1033885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb1a94184158380331b28a8ef525e4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5e826ce097d0ba35f8362cbaf25f7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03ca7490eb235f6f4094251602f908888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e4c13990d12de861a28f7166d036b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318e8bdf87235576edfa3aa8aacfd42890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8797eab3d5b85575572acb526aee381891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a251c95fb3da08246d2cbf6be8d3b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0187a8a6671234597ed15bd8120426893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc7fd6237b77ef91e0fcd667e1a49a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace73ec0c4452590dc41ca2e76d4c64895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aabb8a67c51aa84ab6a8cf4ad16c84896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ad02f36bd64a5f874f7f88e0705ec897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb03c3e2b65e4d9a27044c9696991898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee136c81c33c588a44d779784b4fc29a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9147e3a61c511c3217b51ae46312d7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5d9f2ab35c4a4693bf98b5a8b7367901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6627330311c57f2006ad97fb304e43902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801b1f60d2f6dedd47b13accf7e9f4c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d1c42b37c0fd7b79539bfa7a0ced7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f157c23f02145f5df65146a24244e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001fa835c0983b16e41775aebf5fb15906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0551f5acaa212b54c52161e766bf23907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92c7e34c1cb2c5cb5336de9f4382da908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86652ab91c09733c78c4d948645dec0c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203eca3032fa4a394a2e0ef8d71cb0c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e54a0a58b490fd2922404430c3bea1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a24266f0707a67ef959440fa8a72912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bc03ef3258dcd6fb692e0ba70d08f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407f674895768482022017f45da92c5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed47e7d92fdbdb288e85aedcf032941915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacb5ab534c506d0a2efe405e8cf16f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78c14dd80a4f3abbda3d89bf709c93917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb51be661481e9c1473defa32063cd6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9dd4a80f06716ca6acfa24a1ba724919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a485270e4cd1f538eb0da81d82928920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85252450d6111d86aef1607181669431921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38923d9e05641f0a70a3f4d3eff002e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffdf210430c23047012d4a0fce3441923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd59530363722e83d8fcb22537e7cd3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365c541aa50e7507c87c253d8578b9e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8942855c0f942be9fd885f1592ce7b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37016d67337536378ec561d4ec265ae3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcd4d25ebf9fc4de945ebcf503a01c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f969ae9ee7a1f92ac7fd31b126f59929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390ed8bd7450692c20914a19f72711a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c04d64db4ce9d9dc002f070ce3e16f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c15ea65cbed442b3e2a11802c060f2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b64650d29afea9e97ed6d5170a8c0e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f60837765f006e2b9d30069436ade934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db2c6495d21bdbc2be018d9b3939d3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4083253da002790082958770698ee936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce80200f541bd85413daa2a6a3b38c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7ca59782d1dfcc97f5887476b04da938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c9cd7f903ffe8edbbd8c28bbaac90939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2413fe2afac4c78c794e3bd72989e9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a116f2870af460658c1e63ff43898941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd636334a10cb90461c145ad9ee8c7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f00775ee2bedf7040ee35f25c5389943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a4095b792dc7657c14acb1059f53b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51219719d2c04bf58feabc0d789181dd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19ce70f30857764027f3000451df1f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e94746bb068ceaa25aa5e5c5286fe947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf6fc50e152cca30e3a6d3f212033e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b9971748e4c6b9a2c4df6c8097d2e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0155a04129e796d8010a9f79fdc2daf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a8d91a80589ab7711c3c08cb004f9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d72e946b71bdef3f2782656b27d1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f927c63387814662bbb7eaaf6d9b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7b8714fd039db77d2850d58264b73954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad43edbe4be488c0ec1e3d1d37d12f8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fb498e04a4106c27972bbb42a57c3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b924b48a342ae6c85de3d612a7b63957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac4315cc4e2058d317e59a335e14cb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aea16a0c2a82dc3ec765885008b28959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b225f77d560b1c6aa4a0d7787a60364960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b87f29f66cd9e03e1f560923f515961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044b823ca47b7cd82b3298ccb99157f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15575025ba7c3dd083c00444009aa316963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3d2c63eb11f80e00987766230b51b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939285b5b67420a43d6c905f8d729217965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d495e5a2be5a304f847346392407b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd3509a9f6476aee3d1359682438c0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b8d011084ec031b514ba958f36cfa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9cce3ee3f4f7935d8dbddb0a4d77969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99b4a278ec4cddfefb3c24883fa020970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0e90c58690454f060eb0952679f16971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7385e891563b33cc4a275b2f838cacd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fb7d623b7706678b6b96c40ecfcf7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f9ef0365946864ca1a6d5989a1422974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b635890488ef87d3c423c29d802ed975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2a7c193b89544f744063e2dd03757976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d4cf7bff314f10c7b1125247613ec977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569a3a1c7d6a5e0e60afb2af33e5a661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8104d17aebf82bfdb1ea62df92d222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c987dd8faa924026caafe84b43d3ac03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7e00e35f3446728edaa45fb0a3c3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d38864d93755bf9c73aa75cb6711d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa141db4f05ec15ed55e1bff0270296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b3533a594036962055662cbabe8757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed26e2093777c5ad032c0b3f0196478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c847fb825466aaf92e2e9603ee7ef979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6e15248d810cbf15ee19702182c0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c5639b03b880d89ccb62071aa560511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41b751c3297610b47d2af49214d58c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68d0b069bb6928805eef5ff042357f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5c6ddabb6db586a9df8b5f5928ab314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63510afa15d387c972d3a2722171b46715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54ec832991828f9a78502ac8d2846a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b7042602ee5788711e1702c827efd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ce33e153ce619ace3912a677a8c0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6a7adc4a5254c1ead95c52eb7095a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f3d0b3af313c12ff543a40ff8abd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be203c46058935d8e5efca63f10ae7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6b57ae73bcdf168317366e977fbf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a37af8a6272623a8e1c3622d874b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813c52d92a559597c50c353a4d30b8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c7f76a0cc1061e27449126405d6e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93024c5e38e4c4487d885f53238bdd1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe049541cd177d96653e37418f9b78c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290ada90b4953dabfede0f0a54ed4a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f0c2ac8ad6f61717af579b501a4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153561d3627850a2cbceaddf170bdbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d13386dbd6c2431d2f0bcd3de028e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13175272a9f715d81be2136c2985f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82fe3ae4e989b74ade2d00ad312b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabe2dbe20140725b1f64df8ed61a3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c273db79e6cc37159c4e9f28db17435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9012dba62e1ac7fb230660ca81e1cf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6a9153931e0209b144944fd29a0cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9572429e42516591d848ee8682a9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d801195607494cd89b9e6d3f77e32139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3693f9a3f7dd68055b83644f0ed79bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6a3243905b3183054be77a2f6313e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8a27833883a877e55d55f39b4c01442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700c1a2d85006b1c244eca0a33d2f0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfcae9d47b3b27f9ac3d772373edd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba47602180264ee3f65c67b2effe5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c59a21b4c553f5261b395503beadd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9b1db5af459e808f4f901cedbd3fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bbcb5e1fa4bdda508326b7c51d19148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aed9341ef1c5d03d61fe714a1d0ead49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad7e786929d51b3af1dac6322c88a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b697e57a95445e30b2ff4ddff9ead51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85086adf7046cf683fad7eb421481452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f4805b65a97b4e0e523f1f2b2e31853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddd33961f42a7cd907ca960073010b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1034e4ff36e0db27f24ba5d556e8bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce457965e4df8e545dda44b98b08027456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99146c486fcf3c1ff92e85bb2cb65da157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4125ca44927db7208efd3fa54617958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc4b478fac045a16c4041d62fb704f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006064ff498ce690ff5941b4ac83c51460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3ae7781eb76771d025f38ce0de53d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d93d8f8ba7c1fea1bd40ce1d85016362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b649fc38d0075871e29112e5f729663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ecf8dddc37147ae6413338058a0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d12042512a592b4705238dedac080465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfa6c0e4c9aee4a3109f9c0118aef566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10f214e63cc098337b03faa909ed0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e49bd576dfa89353f46f174074155c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec076c3cfcca0359e2dc4f1b32cbac869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5b739ea23efd464617702b3e7f36f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307111849bbaffcd82cae2ffdbf0c1cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0c71bcd668b0bd0a6493ab19c18d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bde802f55385ad92d402fd904daf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021940b51dbe66e8c282390bf43cbad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0cd41bd5c10cf655187bbc402af6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f630c555e24252409009fa85223a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fc5288616331a102171ba4872a4ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370c554c5a977e3e4418c151269959378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b28bcb2e5841765dee147f731b166c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428df59d9078262942099833a3ffd8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8f31bb1c9a096d5bb714817035f1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce787879dab121227a5292998576a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c8ab00f2f49a3be13ad69553c0cb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4289881669b8ba0f1e070e6ef2123784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0690e58849b76eb60a5a8f2266e816e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f402a812b6705cac08cf852aa1a4e5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5e026223f2dcd15c3cb3f2c01478387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ede29fc54b5b02b1f8bbdb2c9e60f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f3ab57cd411e6679b1380b878085f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb882351118455fcd1637915f474590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a7882eb61eb7e48f12e8c25b67dc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12a343a83dfc3246581001e57f5dc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db65bfbda1d03fd76f65d9a9315db4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff82fb515a92c7aa04b967a6a0e7d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147336a0d450452081425b66b162c3cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbc141786573f826b9b2715dc6a64b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980ef0d745bf11932ade220b667d10f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b6119c1f31eba457e9237ec4e064098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a194599d2816acb2cd23a839f3ff37b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9780c125d7f0f11a03fa0bd533ae9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256fdc83753c108515c8df707f9552d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee433bb2b19f10e2afc8d9e497fe48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc7530c889c71a705ce88fb3a98a66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bd91a35baa7003c88eb9ded6fd77e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9540535961de0a62cddfe01d079db0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179589168c3c41019ce727f0115f1c1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e8f85f2bc197d7c12ecae89b4e177107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec9e019a205dcf7b0816a17f809c8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c036718da4e2d0e2002f12956319f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eba1be92547a729b053c52e538635110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8435b3a7437afd54b10c42288803c2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c267095745f5fd40b694e4516dda1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e003bbcace9eb17718d8edc212a3fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a426516aa35770d7885e36bbbfd98a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6414fc85519e8d1a5f3166fb3baa4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b4a3b693c2c7f73bd70e66c1646d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fe89ca59de2c924f13d05507532d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd226acdf5927d157b62299aa8706a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee1dd426d4b50cd3638c9dbf972646119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdecb3820ef464a94ccd6b32c94dce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2c17148e635ca91449dbed0f84293121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5793ce9e479587ab34bc11d051638b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c14822c1fec746a14f13dbf5f9f3c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9702c63dffffa4c7236717df131bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6704f2cc7aa2a5c7801fef91d5ca1fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47234497c7106f28ec14496e875d96fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e77e9a5d7b17e41b32e935ff527f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8f2637d157bce95ddda6f1f2f989a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a53b07b2c4c38dc770b35004bfa62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bd34b2764bc29c53fd27173ab3638130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c4c0f75cdf35fcad9210ac7866d7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f67ae417ba0a65e3cb50b7183441e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08768e9dec2227cf811923bff46df1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b77ea7c171e08db0907db83786e2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f9fb360e358991bb4d2f4064bc98a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe454d0a838ada987e8f4da5c284452136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a30c258a6e947c850603cb2e4b7daf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1048561cc8b7ecfdef1043b1a3643138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed3867dfcd082815b70e43104d422c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd7e6f60f9efeed7c4bf25d1f4f623140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddb232c16549bd22a48ef4b82cfd80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbd3dbb04a5414e4672b04a1045b48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0d78d4ea2975538f05e2e62b3e38f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a810116dbfe03c370e1c6224b197fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74524d1b6540dd5bcbd8620ce1c24f08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d8e713a4e869226385bd5d0015eb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55da3a54f93e1387c5e8f7e515b6afd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d0d42ddbd0417bc208f99f49c873e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9246d146d66eb4e885f3a012ddd735149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be0c41e07969a81e324c5866f8ed4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e342e9efcc31d39d416d02cd80f51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33410501fe4c8bdb70352dcd32fa6f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74fba7b1ea85532651a1589f2c3f98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd89f9f4e8f1243e9e2cf4b2b905de6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445717ab568256269f399fb201fd997155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800227006d4a9e0eee2f094f02ebeba3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c92bf9af80035421e7f514b1041bc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb21e9df01a799a13b788799432de1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a7b26e668b20769ccddfd63933c20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a023fcccaa15a15ee7597be6e55ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385a45774dca2f2b0e04cea8c94b383161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe507510deb49255b65bfeb9b6c34ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfaa37089ec8abc700cd9bc97a5d12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b954355e7c5abc2a4287c4279c7f3c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17894de7502f14fe202eeb4718fdd037165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0666f4ecf300d5006d87604b3eaeb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19746cc1d86c9f7d82bb206425b2dfc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b8bdabae3693aa3935dfafaa208eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc637244fd60a605765b78557615c6fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db30eae45e2e81f7621918d71e368c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec977cd4b62c05a5d6acd8d2940b37d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab34155c806b11fab1754a3fad2c01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada6abc3d1e0333a841e86b3f76d42a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0dd3f1f2d83cbe351efc8224bd9a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903a67b43debde110257c6bd08df6ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4973c8ce8d03431e21ce38ef2499a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b7c08b1507180441a181d0b41108b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a2aa43a19682dc8be611d1af00e9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdb7d4551a786b95f1eb2a954339b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d577cc54b373a18f10c690cf85ba0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973b34ceaecd3cdb5df4bd00697feaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554e36f1251d2bb409350cc45466501182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc2f3bc15ec5aceb3eb73f88e739bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf247c611119bb6413ee2b7b7f9cb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe102baf2569ae173103ae9c77ea8f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a490e31815509a0f0a5229091807579186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561435fbc8fe9f08fa7200bd4a152c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322746e679dea4385a71f1352c2a5fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7d7833661ad4571edbec521ad5d16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936dc225eccbcc51a8c875e4655f884190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76578af819cb7c4a4a822f4938d6289191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f238c7c4e1653e23780d7f3d5bb066192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a135eff2c6041d996f4d2a3b31778193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ead37761cfa3c2a3ec6f83eb171626194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f084f1b78473d041280166f0d88faf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cdc9ac6b96aa031e92c96cc979ee8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f5bd8d6b94a1f27eaf0b86deccaed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad747e8d63779d595e3251444bad194198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b4007beef248c26f1f58356119126199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8788db4c0161c4f6f7531bd914ce4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e65e5f67e3323e59d996d5c843e7af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf09b81372ae6ddf5cc3ebdcf50d465202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567bdb9762977fb6ce906e349d30867203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a7515d1f85e9adb34b2cf1a183881204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bcc6b87fe8564b68aea3a5fbfe905205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466507dd602290894cc23f74a1a5da34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaff30fdc5227603adb47b6dbba65b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadee60cadab56a27a4a91d73051164f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39843c6164176467f7370a207da6244209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95db141ede42e7909a79208f80bf3c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe807d7a168340b9648b8d1df566cd4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620683a2705282bc5e1ddfc9afa6970212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89e4c5c05e50241c9dbd735509d193213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a46385653e8cec1b72000e9133cf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c4938d12bb2749df85af3b42454ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c214adf2cc4e48f0e83474053c87bed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326800f260395a0137c8b685858d7aa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6197810abd0adf9dade360a3f0447218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1a3400225d7fb7cb095eefc97bdf5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f9e37b3da482d2a1ccfc6564ef51a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ccb76e3a96aff96f8c19d68d2f02d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42a9451c5c961cdfb5715080e378e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f231e7fa73514e1cc84624b5fa31566223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb71f52a717a1500c358f2261b3175224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981c04b8426c18df5de20c28abe289f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcb9f389abe466969432b11046cf87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebded9adac03ff819406d39d2a4e34f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729c7e50f389b1907214f6af683005c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3e8b784bae5cf79e2d7f89b8e9376229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f53ecab81ffd8d281134b7d871f849230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c61efe66547405f111f1da380c72c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cdd7c4423fbdd4174e71d4a7e2c4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b71c71746265707f19c243d1f61db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b54236f0865b44ef5862f66ea13de8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e4cd363de8c8d7f686d7255982806235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205de0ac3f0c856c67e557f3419db62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61ba2abe34e316699d4de8633cdcf6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56bddb849da9e0cb806081bdf9d238238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562085e1b42afc93a8e394e0e4402c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd90d890e1b50258f0acbd344d5bca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2d18755c4aeb5c15d1454f7c0b4d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ef7b07f83a29362daa2b8589ad807242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e68cec37ac5b0661f6f50556dc2f60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec0a8c99e69dde56e20203a6feec26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980071cab3174cf477bd9e12e4f37c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c01e0dcbcca88cc781ab3e177d20ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f64350671b52b0bf8868e23525b29f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198a717ea8ad519592cdbcf1c4a71f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf5adc408359b505bbb7b6101ed906249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d455b08fd04075f7fd60a6ccad7359250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea41d5b9b8454edbf68ee0749a84236251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990a2b799aab7ded906a5f7c944a41a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2a7c83b078f4d0e97792207a7bfb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8697e05440c392d894708b4edf3942254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b33866ee5ee39c042a76324b4e72d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b3b76eeb5d788f50001a89e6ff985256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975501fde4a15efed1d2c5a3d6dc7a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3409006857b2a1d54ecd0611740f2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccfed91fcff22f8c09894dffc916e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac58cbf8d32bfd686e54c1efcd8388260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa47d7e59d2f37982797fd854d130fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5c256ee77de31d3f9a306f1ffa619262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ed4f241cd48b73896e0057f768527263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07373fac3dbb42621da373460c61deb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f700aad3383ff82fc1f17054da0d5a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bef89579d5816e4869dda49cfeb07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43cf0faccdd83b1f3babb5b447d833267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4cf1e4e1498055e02d7ed5e7aff10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d78e6cb5440fb7b2e994eca1a0be8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f22e09f85e7eff6e517d97c7b929c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd8f619f2fedf659ccb3c4840da925271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad688d53a8d4375e3358005cd63afefb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca8038bd8b71bb0180a026d66fd5cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726e031117d3f5c0d628b140e452899274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514d85dff80b0f516fd3388886b679275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfefb3893e19a7e08d9a82a04358828276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3c96cce3ef1f040149030853f08e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a2cc965ddf477e779880d44ef73a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c070920f563eecf1c0878be2d448b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d61411591377eebf20a446ad192117280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95ddc0495ebb743fe9d9ac6b418a63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e7018552e1230779896dac54ab76f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae888c04753e53a2fb8c1e291df38fa8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368348f08571d61de4bc3ec4047b167284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736adf7da5b2ecdc6779482e3b064fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec636d1b74e8c49e2e84bffe52020d58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55353eeeee7b51cb890f840ddc043d46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafcb5a363da68356bf2b6b6237a73e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557892fc8e3a7b7fab84b25a98895b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bd3830e5bfc5685296b34574bed3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e769b634d82cb493ed637da24f5fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aa7ebe472def18372ccbdeb89a3ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43d79061c82463364b34273eae6f68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508e4d087fd0c34fadd224cdd1d9383294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681e3408242e7c12c8c51961fc7cb3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd112f4ea73e9160e0c210d53b89050296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a27aa5ebcf22ee0bbbfa201e36aee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7a7ce56dca100cc049e94792a3ca9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09cc44843192a71b37b7ca76f51d20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394d33732f3589b8d68bace1de587bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfee692bdd1b9fa59963b8940787c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be301fb47de87f171da55e19269f73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c96c2cc7bc602ab570e83063bfd57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74822c9cbf4fb67ace7014e75878d88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db38dc53c2318e67f693f3996a4d4b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d77700dc23cbd34d87c9b8bc4c9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50579a67a6cffd9cf227a38f5ad2a694307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714c3ac479c17b90e4142c2cfe8de73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a2c983b93ab7939569b3dfcfb1d2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146b88dc6daac63e511b3a5215b2255310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f690c415d5b44bde7fda84ead5e47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a2f516d95827e30a8c04d4cdfbf48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33000ee300a692e6b36070ec2a5e9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf54f048b8ff8d6303e040804450fd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59dbbebed2c01708c0924e4089fea6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56128da1dd062016478065f31f6d28b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea1310b9da9ef0e651aea52c2faa65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3cf27f7650b927f3d6ce727c72b27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25176feb4293f3306fc778c4dc2947a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23156c796e19cc0e6dbb2e71d5768c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413be805baecb7ea76abc49b1cf4e834321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba576ea2797d719102ffc5a9c8ead72f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a146b19ea06dca5de616c935e62051323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07365c1ef7c55c44649b1ce1eed264a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f0c495ca33300b06a4607b383cfae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ac210d7ec6514821b060ad11ccad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4f0763058a154ffd2bf052e7eb094327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584de6f83a829da93a53e5e81662a22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d22345524e309f34e9e76b5311f0a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e489a8863d96d903f081bedd348722330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135616f0a502d54bafb48811ed021a50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa86e9a7b327dcf0d02def46226c4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144da95894b885daa149a5a8dcf1dd85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89952850e9fa96e8396a25c452918d4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7d52e49ff30a23bdf3658b99aaf12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c33de75b60a4ba93cf87c59e1203b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277f10fd625a9946d372a5fc27a7d88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912c579f75cba295d187e4cc76bf43e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f18ca63cb46dae23fb5f46b65b7d8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24f63b8c049f9a78c27582964437d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365e6f05466ee20013c2cb7ab366e6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d04ca05d8b9e21cf22bbe9b39f8fec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833827529f63d363970ee7e5e717e979343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d99498963608ab4415f0a272fcf434344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803335f5ff087cdb7a6b13a7f988aa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c2f50d17921f9427900c5d7486330346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ada01d04a3ff6d4f2fd487b28b41d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a869ca4a8cb80a5b9ad06da948a74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0c636cb407a3a1bccd4ea04c469fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56184e2fc1ba3187e0783ae5f51647c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334ffff2f7218d26b63ab8a33108c0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d44e68e2fc5f3c4ad12e6ace3035fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533b80d384bc72234a24a48964e62a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f0349ff860182932752b2fea23d18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078014f0fb6b0c7c5ccb131c4818857c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4126371bd36b1cd86cca0c76165ac4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144d4685615139cef025c18a947fb79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a12c038797b7b19eed2d5a5a73472358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc30f55c537696ec22f1f5238ad3a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e2d0b186274ba29c21658b12a455c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd7aa59ad67aff879c79554d95d4a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d5591360f1c8042ed1821e2b60daa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd591e55efc9469d460d2a91e69717f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a24c4696b4f99a5cad207f33f86a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd3b6cefc56d789431ac322adff7be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28372c2f787c93f6390a19ba2b1709a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4256a70dc9c68a00167e9003ac010f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280417c56fc424220e61820d2633f1cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a817b3a6b41ca80fe011a28a19cbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2f680b4451f91786e8c9c1f98e54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924b404ee0c584d9da542d96996176d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d346ee628fa5d0ad8361a9d6b2816372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede684112edf3e1851a99b4281009c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ce0502113883ea25b41414e0e5eab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb710cbd7c2a555f0b3907ab2dc9117375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe1124945cf1e7dbd2300889670c3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f6fcd671e791d352e02ccff37e153377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72403927af44e3a86e18d965d301bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80fe5818b92319156909e1477aabe1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884c8ac8719270a8dd05b6da9a65498380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9602513d6bd6e7d00276b4d3f13ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9a99e59d8c26d7476ec40307004fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d09f7fe6a2fa96503229fbaf5dbd3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f3bc8df254408224e1f9f68a48167384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bef45631ece9ab766db3e1342ae185385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838d7b99acb7db7f7086a0616c79aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c5c7b030dea42ca53f71b54807cda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a8c754e7ee33288df877b27bad51c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f88b17760b6912dd255734fa861f9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ac58f1afa390666d6b5fd29e7a9a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e2828d7787bdb95f33db78ba51671391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd002ad703753284cf9f5c9c7af35c46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f482e9d23cbbcc9be6b26444228da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c406c60b1a321853cb68950561235394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83425f37a143cc769e8400c591f68b3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6050a7b5df2a55e90dcc82e77ae2df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c764900de04c5ddf8a961b4ff071dce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2161ac758c27dfb7abf040046e2bbac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96ea4a37b9baecc09016041bbe3643399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0512e9797a0724292968a78777d34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9b3b7c3786a9cfdd4af553a0ddb31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad65b4b10d0f726e41a7edde82d1c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877dd8da832a637e1dc777b1e5ef4a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468c40874225e92eec844331fcfad00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee49d92ceaa2f471f741d0ffc227d5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2edf8a6be9a5a6f718378c66ecdba1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74e82ba8804b4e2ef8fc979bad8da7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff1ea2d210a6acbb8307e7054b051408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bc5fc4a81a4794fab01b1694ecb28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cc0716d29bc89d275e2ba68520bfa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e22e1544ec1c3496001d3b77dca2d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1de4864424e99da23ef994544a59bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1e85bb928ad8c673839750c72c33b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf01c8966d8bc142fc005d3f92cff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e541860d1cab5e5d4c589896606bf7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531a0746115a6626755910a51b2b024416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626c88ce83c0d4e8d774922944b25e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf3b62f9324282819e888fed3360b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7167904456bc36e572e7f2e7fd0308419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150164dbecbf301f6025dc454689903420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e8f172d0ccef41f30fb102c52362421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80e4901e97ad337813c768e145f9fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319df1504a78c34866a96273f46803f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77840d28573e95b6e15e6e0f850af1f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee798da6266137993bbe5cfbf401ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45c38c6e3587f793564d0e467ee5e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1fa715c840b7b09011dbe6a2494a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59174854d94b1fdb0dabad9e31f7475d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaab4600c852329014bb23d9a303a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637227b21c83753520829edd494c057f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46242847ce09b74ef94d8c0171e29079431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53eb7d1ab90a7316dda62c5d47263a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e946c168742e6549cb9f60bbb0749d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b8e1e58704a3c2efa8146971f9a6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463078d65d44ddc2dba60dff02c18550435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d10aa62bc64c5ded7c01989922fbd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321049b7400995e6a1aa9d6e597ba96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6c1ebc5693b01b7b54ecc8a70be98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce964a171708633538b08b583c9c552e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084135e0ea2b871207592fbfa2cb3d9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8659e29857884ac9e38192a6b3a79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f38932eeee0b19bcf07a39b5c13d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492ee453afec4098fe64d75b308bb22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaf0cf4f6c4519b8bd7212191edd96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50a549e5cb6d4310c5cb994f0c1334445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffd840e5075b5dc0992adcac03bfab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24000912a1e92ce52afa96ac755532447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8488df1f3ef9f361c61da91ab875c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc573e37d4fad3591709207568fdb5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf353c88044333ecb89319c9daedc841450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a97da221d6325c9857122d61f6cd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd4644207329260b92692645c78c4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6f789c08731624e97769c8aa2d095453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821e90ecc673f007161599ebce4c889454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ad1f6af5146e5ba6c5f071b406f3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbe0268658382bcbd48f2486f99b89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1548fe3ec97070e53843b7176f89d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041a119b3b495d3e46a0da4f52174aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e69b194d9ccf46bb6afb811e799b77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098811155fe73ca436528ec27d990b50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd368c1377af7c133c3837341f18fc8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf51d045656770edcfdc2e97c102cf7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df31cb987968ddb6bf646ada5f0b51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a08a04bc7d71ef1df9cc5e1c61004464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b4fc5814a7af7b66c025399288329465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fc4a659bef3ca766d47cfb2b99971466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f26b7313d2f2a7960c2fa2aa4f5ace467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac7bdd4118d67bfc3ab0dcb07ac61d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bbaf7f4c18720881f85679786add2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad336d54cbd9e230eda85168c39211470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78292354af3c2cd5de3a546515961834471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321cfa358080207a7c5ec861ffbd405472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c9bc6041954cab7cdcac3e685cd26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22338df6f38e66058124fb9fe060ccaa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137026c3847165ca199676b875fba23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a90cb9266a63b69981b1548fc10567476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3af290f142076447bfeace5316ab52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b15949b1f3b654ee375546284ff81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44075cf08a509fab0a3fc16af40c4002479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25174253b1083fa9c74d86ddc245a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd7807f3d3648c104894a642272cb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ec8a567c791e45fc108aa8bfd57b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8a8834696e831a3e4fc4b741eabbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6e9fae8f5a497c741f072a3b76946484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5cf1652783de6c9372ef706a5d6bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a55cd486053d7e089e7f8a5102ab23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3f8d5e2914e52104db95ce62ec294487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863255e6eb8a69330b0dea14581b1c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d361f7d40d816a9a8ac59c78efc1ee1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113299bacc1390be02a218169b040756490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7ede6d9bf326fc33f7869f2fe89a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa011d2c7adb40b8b98cc953ab523514492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a87275dfc4acba70f2b6daa6e7621a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fdffd96a2d72028261c9b3d5a569d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd41109b57e08eb5166b77632f0d89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c190b76d330801352feeaf65092b46b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d8191dddb50c4a630b04d37dd5fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8e6dd83b5a18b0a95e05df8136682498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dde62a7e78a624678f03e34a23bfc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33966faede853059f3084b512da96c93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c2bd8452fce97c2fe8a264b67ae3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707ad5db6d8810bd925467a45b53b95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37875cb608bed39dd68f3fb40b1658d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691d21e6f00ddff305e03c5f5bdd878504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a29ca4a5aa5f8c3f86a6190768f6e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807a79bca30bc92ef21cfd904710371506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecb4acaeb34db75feed262c60eb2fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b050eebdda768b8dc082139711b46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9a00ef041dee337a9fbde6bd5e8b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fc786a96229a05567efae6defdf04510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12066cd045436b9dc5093e2703699b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23c3ef06360d39adf5bd03b3be9928512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074f0f587faa7f0e8dab35640354af6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6db913ce04ff8ab4e83c66808dd761514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0554bde05777710cb32a7480166da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b4fe545565f9b6fdcd1cf1096abc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddf37ac3f8104c53953feb9cd304a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce6b832026b2fd99317f6a7a3b52e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d35a918cfea6140cb9dfa820c670e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7861942da4f422425a722407fb7463520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecea89f163c4f0b974892ec3c48554521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7bcf4dbcfbca6bd9b89b2c460d481522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256c0f7890b752dd75e0ccd3eaa205b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498d4758459e2ed70a9c5d4d9614bdb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44ddbce35d92c8931ecd3df07f3fb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159823760efdd37fffb10bf216b3a89d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52664987ef71b1072c568d416a211e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68320375ec08acb1f392b9ade424106528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fb3833b5ce20db6bed6eb1f9716fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9288eccc24fc0541d2f312fa3f0e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c60eea816aa6354e0da4e7c52a5436531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9c19de648c11f0096497f4e466031532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea08311f2b4446f8e81563607a86bad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cf0b582e80aae8a651dd886490761534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042c54d5dd1d0939ff6804646b8672535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9e00c1273b75aa23bcb7cc0dbda88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1802de9c2cc29d5c83b675c80dcdae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293b8136b8e6461c6e1b787310522ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6f023312e8ce57f1d9b426ae44518539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ed52394723c90f309c18f1b24f690540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc078a7008dbd24e4d0253bb95a5a3fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff826111ba4feca44e75d28c9cbaaa9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc590e540786e42e4749e008296df5b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d670d909783ba15771c82d9618f2fa3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de578fa046faca943c578948c088112545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1c0e77dc1df4d3540e27e3bcb17ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e3ec106b20b754657e03116ba0770547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465c888e7ed50e0f6623bbdcba10371548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cdc4250c92d386f9e8545a8c153d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865b107682c456d51d0dc8ba3aba8d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8727f79a033d8817afb2eca228fd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd792301ee8383a396103509fae694d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7483004c621eb15a94b2d4f6461a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a85ddf7ddb63ccae5413e4ed72e75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1931224e6449c1e448e957afc43a5d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53575cc61779f090d1c8c674bb408ecf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5518d5a0e4456ad7f27e46ebc08f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310a93f75c34828c752be1f414eab0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9da1fe0dbf67a1c16ee20131dcfe1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363311e1c6c96148016f2f845c3deb09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b169decbc1d91bb5f46c0cedc5e51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb1a8b49cca4489fb77adfedbf330562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863155b5c616ae7fa3c4e5ef899b2b28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08541306872957af70effebe7b21de6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22f84fd0c52207c6dc0dc06a24bcb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba1483ca2766a35ddf4ec6b98e30a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e371b1f79c7cc5675d1cfb3b4b02be2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f112a961a7aa5c8d4170dd167c7d0e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da0a239de3f8465a364c2a27b1c7f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9a97284abc7e07c24a793685a2d1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2d1ea391977a3fe87d573a3f1e2ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049286facee616aa53990b0410cc56cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6a91a9f240935988486c2e0150d64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c056440fe412edd36ad51c00d5e5b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2c83c9a0f871370fdb0890a2a176c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b3dc5d74370f48971f21899ba7f0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01ec78a11f2c38664848d2ab2dcabe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5def8e5f5f20fd9d4ce39cc3f5575578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5214d827ab8e68247a0b5bd3bf641579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cf96de0506a02031e4e1d425bff2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be703fc1546a8859fbb8404a66652e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145527391d330d789e10ccdd24ee34c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687c1059dce4a33447042b771b9d93e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318f611d6ea3399aa9a915ef787194f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d8d2a78355d56a376e9a6fc455f1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b13cad9713d5b4b4e4f2b5aeae5310586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f1c02b66b427e8b04693a9e0edd6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77522ceee8622010c46b128e665652588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7ae6aedfa2ed09a1b7c1ac0394612589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78b5ecf630a132f55ac529630a5dff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298709f8c5b3b2cc077be7b11712f81f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98e593a0283819c7074ed7978b93a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c01588fbbafbe51574bd868474a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bbfb8a15e0d5f3d6ad35e614084b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6269a4a739bc4ac022e96d69febe9ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28142d5e4d10fa8dbf98a13f626c35cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b9d4c8de49b73e5c8a72272063be1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ee213737b3e63318472a753a75789598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b1db2445cf296216dd1546dfedebf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce837713e56e8937e3c03e5a34456e72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef511471ecfc300d21f4f54a83169d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724afd09d8fa60f05b4dae1a76f14a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8fd6e6ae352bdd1876655a2948fd5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fae93e657f840fa08ec123279c07f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683d4a0342638b0c40801b408606583605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9be73e37c6e57453b616f88d9c3780606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4aee33eca7bb5af837be19811175e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b37a1a76793c5638ea9d8bdba1709d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e05c4339aaa714edbdfa87caae76d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c230a03e62658c5a2088868a7bf9e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b340b299f910629b8dda55268533a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4fcbe2ffe8129d97cbe505f4daccb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f6ed07d5645e6e6f3ad4fee430fb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22936f39b219c5eaf90783db8981e8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6048aeddee4f05d16bbbbeb2dc6afb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cef09fa2f27cc03e7b1efb1297ebf1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ea0568aa2da1df45bacb48881e23f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733189d203cec49f861cdbd0461a4b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1e5607b7a7b1bdc8876c6a74a8f6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914e78964a9334a09d8145e2f01ce2c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75dbcbf545f05993a4f828f8b04795621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a40b2263743e961498e98b89438795622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4d941d831b879c3f4ccaac01cb952623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ae44375dac3e3a41707b11d8f5147624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e3ec5eb1432b41ccee9e2d38378a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee40b8b8d08eeddc161283a58aca5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63364084f4201198041b02be7eb7bbc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a0c66dda26741187239ec590d49da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c5add671378a35e333834d82a295629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab767470efebb5701ae76ecc68bd0a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec8922f959758554fce939eb4de1ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e068b171ae05b7888ff5dd2413b75f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ee6eede7289c31a5b597a7944a790633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8f93d4d20f5d136914977f77e0ec8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82910642e94a2ee374cbeddf9e3b5e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da70c6a3bf1ba91584a99b7a00570d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d45e9bb18fcb0c1e5168252fedbe9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168caa846259d4b73e3b7ab8e534a157638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56748c5e633c2768ab4ea9732c78236d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81871f8546faaf976897574eeed5c0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7ff8ad0600e66382b976d9b6707cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99600f707b505552b74932e43fd92eff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeb67a9752ea98bb8b33cc452fdd97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f61070162edae3e5fbe216dd6930f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f57e2f3252682c1ab756563446a340645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4140c5bc9843a6d36005c918e7acb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea02eaaa6e122ec7b92988edc1cdc5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc25c89e475b99f13e89f19a32dee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40af8a9db9cd500fd5671585060d752649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44ceffcc268db2e8909f872376c2a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f02c442285fcee4f56e62c91470842651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8e303110650846f29929f24c26340652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6556655cc4ca01d901a26cec8341e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251918738709dd0483eb1fa3abb406a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1f2ea2420d5b08041f9f03006f6c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ceea5a8a2fd0538965717ed65b207656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf7090d0ea331afe09bc7f5706ac6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f368233a172bdb7b2f33b3b2b0d1b98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b93ca8ce471144be3c5c6426e4245659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4b02aa18d8a082325b6266788133e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9f2354837d73603e59f26739dd71d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d452ee85b34ca963f7ceed4103dfb21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb535e1211b42191ee9cded35749dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6313a8ca7fe2bdec921b831727965664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134176f713eb2e476ba7a5fe859f2c5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030301c79d96f2d6decca32c45af035666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc4360d90776f1307ca188a13127de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fa9de72e6d9ed04ec73c0fdccc6bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06d04392c8ec737a02c3a0d663e551669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51f20811063a816e4ec7e646150bd3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae1b917206cddaa4c77414dfa1e49a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc42d156d15a8bb2216aec5121e82f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338139fddd4140317524123ee81e9eec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b36dda60a9a50c4844448c0cd07c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2af389c40d701549741fdccc468b13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab44af7829d6d76d7023b62da895a94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef447629c5e0de222fb5ef622f458b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032d23651895613cbd8bee05b4e31b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d3cea8aa3af4254f54246f8b70263679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e12d2ba34926bd594ea20098e6041680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186d5bee88ef5d1f0c61e84ac5d7215681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a9a9a4f09e175278d0b44b0bdffb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a42f6c91712858dd6d35654a9f9241683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1a9969b6dc6510bb4d78f4b67682e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bcb6cf3342a48d72af4492c0ce6a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f078206d05df799cf88353c5b67c4e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321de952fd7ca797e1135f0cb07ec7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967929d897281331f6d815b6c93569d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7216a9b1f56f06a9f292cfda156fb0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63222cc0b61bdcc4be9409403fcd08e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ea6e697ddf4df4732fe3b32b4c485691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661de1e3e57fca8698f6e367c21d2ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dea92851ea2b8ba50d0c7047e7e20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425eddb395d22d71ed8900b5512cfd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c927540c8a6ab28782e3bdd0f54025695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfd2a71ad6a86956840f353a4eba3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c29396354a860df9ca0f986f6ac6e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7969e1296b3972da3b677ca62c76f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d5312249b595a15000f1cb3406c0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4730bad08ca6b639f7b4cd4040ec1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e05e3e8a0c647fafaaafe22e142067701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4c284ed2fd3d35455edb5ced400f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8477148e0ef23dbe83561c245c65b23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39eb474f23b3c99887d36bb9d5a8cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627665cc9d96d31d5c3030b8e2424820705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee88c822d9878c403f1bf05ffca451d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ad2410af15cd16dcc58294c03e7fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adfecc657cc67e18ebffa2790cfc90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe674630ed4079d3dc07380cc54f9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81962064dcf372ae60acad320c31921d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5b4a37d6a11e702046c0970f28670711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be52b3989d7a2c13f7b11e11539963f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1a326df3221f48f548083bde35146713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fa5163747fabf6e7dacd6d693ddfc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999e50d03367f75e387374aa83db192715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb20eb5f6ba252a2344177d93a45c43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d128f062fc6fd0ccfaa9a853c7164717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754f66b7c634878a42984f50ba396db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f2d681ada3b703dc7a1a43dac2199719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7f460b611411ad841f6143a3046e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab224f9cb6039fceabaa0f20f37904721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c263ddbfccd86ff5a95b46b3a288d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106f2a0ef853c837ab2415fce731edf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f55fe57efb97921b72bf8d6c24834724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a61c9bba27edd8ce16454d5b9fecc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf0d8ada5b5745a6662f323b92e04a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0853c5851a782f52064072bd673f94b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d48765dba84e82cd2c13dfbfc9c741728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be43b19ccc47754b0979ca16513f53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631b326b815fb3009c9ab60f492e94f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406d02c817e4e1590f9f6d62029bc32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c574d79c1c0f4cce65db7a2893a80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4e28cea03824916008c6a4514f808733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3a3a3deb2e1b7c5fd3e507065d64d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89585fc31caf54ffe79083fae8760e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76681b833106129df667491cd7a1236736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88924922f16486efa655f003f177545a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e21194176489a69ef765571fa479aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e20824481d2b2e79a4193eb53e525739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db72a22cc38b276fa7188c6666f8543740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f8cbd1ef0cc6e8ade4ce0e9265c22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde50aeabfbd28fa89c76dd06b9815b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5b1788a9a6bc4091588df23be69e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8ebd8678f7f89602f7088da00f3dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977ae330e2dec8bab6fa290a6a0bfcf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ed83cb6ef4680e7f7d71460ab3557746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490056dc1a80b402ccbca5a55eb5d246747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcd6b431354a34a28b3ac7d9047b00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355410dffbbc6819f18ea8cb24afbfa3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc1ad78cdb1454f4055f2aec29e9a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff3a1aa5ae02daff811a4041281533751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587772bd089d6c002e74c382fd3414e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87281ef9fe67424ef385404f915dee41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19374edb2ee886042b0d6b329e62c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a0114b4038858d6c18ff93e67886f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec185052f54e9b4f38580afd125f682756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7f012766662e9b11ebe3befd59877757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f747e3bf4589bc9948066f35c2c78f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddd75a012a543211f188312aa833bd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90793470641fc839400f17d8ede345760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f9d2573b92433abc3229747a3f4bd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6388ce4daa3b765c7ac0aa941ebbff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeb31fab2bde1aa44256ccb2b335cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84cf5c86768556a417acc6bde93c50764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84af7c2005901ada554a3f8a790932765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6e931d4477516da11f2e6f24d9747766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e3d3a13e3dec1138f8fc6e6dbe995767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dd4c3330b282eeb54afa54952cb43768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2d65fc1b712cfcb1069be45845202769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38894ca34789dae5b9062f8d248f86770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebf32153ff3598adf7ec08971ec882771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3d43488191c9f91ed2cad62e295e7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8beb7ef0b6bd07342cbf57f68931b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423f526930ac9b7d69842e3015b4aef774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb0f9966be1e2db1e7697e58227752775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb2088556cf5099b7b5c628f276b7f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ee1f4d95ab75eb416965209d6ffb9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d865690eb679592aa28192bc4c53ea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30221eaccf1a51c5e9dcfaeabc121013779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c46aea5a916832c2ac96406cd1003780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e49b4f4edbd3216029b56ff640cf47781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24541b5529ed1d9ab1aaa0d10fadeee2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56387304e48e7f505bb93e7b6d8ca7f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52810815a07214705d09adbda1f31942784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef782bc2740f9656506daafcf0cc1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8c83ce16ed8198edc668d01c4ffd2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa8a216b0a4ca20836e44e174a162e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe38fb918e336db0e6dec47e70c550788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd5fa7dc77bc70c55515a4d38b1307789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551af80d0d296070f462c591297c63b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500bf122910441327620f3d42a0896c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c29a336c8227337ceb06f65a5922792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09602862492f6ad76a1e7fb4d64bf4f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442293880166e8e6cc2bbbd4dd24ae0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3fd63a7fd99295f0d6b6881a8fe0c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7141fd058f61bbd846ed3fcbe9856f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f0bd87414fdccd1c6ddf63e12b63e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92573e5c4f7f5cab8c7de45558bbf6f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fac5aca6e072b72dacf9157f6b29e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e8741ad165b0ed35e8df31d4a40d2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6feceadfd0a09af02fe947d76b3ec801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d383cf100180616038e07c449ab50be802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df714bed7f86b2b26f4826191c75a9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7826c0b428521741572da5a84966242804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a6fe93ad499d4c45ccbf9f2c8d246805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6386dbc92a3361f6a689067bec08c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476eb6cb9f5d509e85bacba55e92b76807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c69255e7ec5131fd208b33cba2f14808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac92669d9fed2b601c0aa25fc29189809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaf02fdbffa0c6debd58ad4f07d1b1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02871911fd8ec3a7d8386952e56d7543811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c6369ee5509b02b3f98ac261cf6d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd532a3dd0aaf6f1ba91e18c2fc5a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb0d4eaf52ffc321dbb701a663ec5e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee8a750171983071905bd5487c4ae7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c304e2c430a8e5692f2b5ad7188480816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb179c2fb96b880f5664aa3fcf1b81817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057ac9f6073828decfba0dd18471509818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9573da5b53d43507c1f68cc3b614b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41045ba35a5d5fc7c29ce38fab45964820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5102ae5425ae559a997d3a1c783026821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2326b90c00e6dd0359e1bbed612c72822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c739fdddeaf14f804b415562ea750de823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f016996254e8f5a23fba09c6b436a65824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa99b52d3dc4a8f2a511b86244810cf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1f57047f2f4e0c15dc71de7acf9a0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49581dd40100fe396fb6f35a8fc0b0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49279429147fb69dc3cebd61db53a71d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92ca0b7d718ab8063779cddd03fe65829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf125789fa5fea053f2165627131e37830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0134160b8d0772a3cb2c56be982db4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585082d1ea7622284a0d2e740ec72c2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816512149bf6f74050d4c9b2eb4296c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0303f62eae5e3d24c13f72a2b8676834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daa6dc925e676a27463ce0bcc44657835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a46f9ac7599156d126e15c537f5b2a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff455b57fff7c50ae13b3033d333b8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f484ad220448f2cb1be3c25c93dc9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b66c6930fda77f2e00ea89b602bd1d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755fc2baa6fea27ec4f550ac51d4d02840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065031c12048c3d090c8aa75c6ddebe7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475975cdd388455cd444a35fb79d848f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24ae68c0234d37d826c1fc6278ed11843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495062c704a5f6e493d41c4959463c67844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fceef9e29552a1f69ab0fc2355b77845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17228e792b4c531bf22f03a059e120e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeedc081be01312a5245642ba6abac847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68f5003bc4c3068bb5cc124964f3a4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb28b3d9b5f7287aba0ead9bef649d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976950013be369f08ff37bc9c6e5230850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545348f68e5d2aa6334364ef3c7d584851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a923a4bd7e82a886b8e55a9d3e92da852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af2b3305973474b4342d2649f2fd5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403925f69dc3c8b013e79d92a449e68854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6037d919bd28dda6e14eec32b0faf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f439956dc24113940990b9d851ca7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef283c851883c64e8bd3ee2182f393857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c833d98a02a1ad7221de4cb34ef89858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdee7bb50281b5b9d32b30e85db17d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f58730d09e27d9bda261b9b02a070e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c900d72527e438ed3cc2dcbbd3957861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b790c3ccdb9548faa32f94f722a15862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4c3891b19840123b909283231eca2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bcfb8d58a03e5d07663fa73dd4da3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f8c0aa651014c8bc2f74007243e40865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7b99baf6207e0044c0f2ebfd6f74f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ad5fd8dc7635c58be9afc1ab1fc0e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ae8afe3f5f8d800dcdd435877eeb1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239dedbdd90e42096eae7310bcc64dd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced97c0048a534663d60eec7a23bd88870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4312fb5ccacea14625c5a96d53de9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca545a6fe88da0b8b7ec323e9e9105872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bf75fc05f4dfc9923852044ec9262873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ccfcef95c7748a81c4579df27aad1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62d1cab838e73c71e9a0341f742621875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e4a887a1b2fef91a33bf9ed780dee876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfe90989408cba2361c30efc272179877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d158a0fe7bb0d40f7b7ff82ae4aef2f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dd58f5c921b964a3d9ace32074486879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc88fb4a7f90331cdf08abb5fc580e1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f432edc13a64b1f2c6b0b7988eb0831881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0158680173be423992877c00df9c2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feb71e8dd2c40a1fbd4935188f5ce5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b63f5d70a29ad6780e475c6e837699884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d762181c75c495213f21adee5f40a9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d020666864bd5426781a737277483886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d37385ecb54a07096276d2352b6852887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d515898e4dcb05de4c11d0fba8cf2d2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b3e9c0d0edb9efba69f126c2ace18889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd832b8d06265768f9be8a25a20ef0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ae819d270cad42a0fbb6c2cd8c8ff891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c3054ceb1040a26f26ec60d149cda892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ca0ea31ab94cfdd749dd904140430893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becd1e506d97efcfebc473132bfe9a9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db2e75fed81c44295079955af5eed2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111536f023b3c28749155f5b24e25ae1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc66a41755e325b22743e47b9d2d5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc37f5831904b6e5f3f8444556fbf1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422cc7ceb4ea8bb8d2117fb95fca37b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e94b19a5e91d6cf193b4818300e1f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfc0462aaedd8aaea6ba81d9e9b3f6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991859f8749a4155d808a630a6779840902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8edacd1372d8594784f5d8e79f263903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27508b8e286e073b340076218b1b0224904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab834e1401c7598beb0eb73b86f227905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6332d7cd7dfbb0ec3981b0d4a8124906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d18a348d6e272597ac44caa1bb19a5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7947ae64ba224fe6189700190ff4c6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dad04e9bf74f26a9020a8458b288a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae435d984533bc0a643eda696f6138910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99d7e01b8b2c3b94be32909f3efa8f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b5fa713819b0b5e8ca603721df44d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bfda6e0111f4543d8ed55bcc297c1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba629161a7cac2f28cbca4f2cf7be08914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10918b4ae587d20bfcd6fa59df160185915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf975620b21c1a59dfc6b3672cf0e9f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddacd42d776c38c09a3d9d9b5f467ca917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9e6b0eac0ff2782843f15c1b03f24918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca49e4b41588094919bf9bb04e8b1c3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c752cc3b66a7654d8d2a7d8af2d4518920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc364ecba3e37469ee3c66cd4a79dd92921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c677c2e287b55e9c8619a56e529e53d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbdfa55d3904e01e0f4ee577c5ca33923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d319b2cade4fb7144d6f02d0eda00d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e5d8776b15998ddf739eb2ef74c1a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5d1761655d26c12680a47d0ad1198926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d215fbcf6b10acce86c629fc84d2f4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479324cc1973786c4e874159c54755b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369b7679ba49e29d6d465779ed8313c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163d3f8e82514cc31224f84fb4909eb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1ea21692b554c0bd2d991fea0e05e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dac110b8d8de50298a7916226d049a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba40f9a3c00ef3dc8a85524e8eec171933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934533b286a192373ace67c21027991b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34174f60f6c75e05e7b6b0df10eb9da935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f941e1543ec75516350cf4afa78bed8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8792545cd621f43e5ce8e3b298245937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48e46dffce65a423c62fe7bab25dc2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a233975777e4617d6597c3df7238a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9902d7c1dc7cdf06d6a4b298d1fad940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dd2b03fe3ea3ab65ca5ff48468286941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11d3037bc05137e9e6e305fe99a8fc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ea2be001c8bc88955a2d745ec21c5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78bc50609566707c511d75f5428d46944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2b66470f236386a8a4d8f6bb36f8c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc758e25fad42093031572453728ac2a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3757bba7f7a37c60492a2491e11d19947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ee41871dd142595b2ee76b54240fa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00edfb03d67af74378207bd463c4d3b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c452cbf8de0160fb1ea0cf7df5610d5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdfca43c9cb576fc4b6e70fa3a7eb0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21c5e65d7a84bbfc67f34ba19d72e9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bc7745e8780de8ef6ad175ecee3ce953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a8b3e5c0a899278bebadcd59afc0a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364ccfe797db80d334a22835e7a9850955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bcc20cda5d9a0dbd5d374293199a6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8296fb8d7707c3406395e249d013957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bcbf6c0839a616efaade8c54abd47958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c977c30d914a870c60f3fc85db9415959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03499104d797c50300b806c5c15a2e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb0265b3f818cd2c2d787159517aac961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cf542c200a5a4416fa2be0f67463f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191954ec8d34334fa47e809e3bb6c5d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f7ea0ad8a8907d604ce00fffd9618964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1950074d2e42d8d17a600cad4b8db3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e796513ede50fe6cd63f38a200d9ad8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5805670b82f515fd1d65e36a2ef76d4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c401035835a962daee27fa0a3545c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90ddb6c4562d3cea263c252a4e8805969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49c378b34f92ea14876a8506117d70970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbd82bf48255e0f66039ebdbc2efe2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f5de3c753ef11381c6ded4620b980972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec2be2ddc0e687cdbe03b337550776973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54401de4fda41a09edfbbed84a6c2557974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb2d7e83d79cef332b121fd7182d80975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a26ed44a67c0d48ac953f087072c7d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da461dd2b438afe595287f8de6339e1c977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>