--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,216 +613,213 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
-  </si>
-[...157 lines deleted...]
-    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
@@ -3286,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0d75fd2ea570ba9a40ca3815832911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4367ceddda527c908dcb88141b195c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba7f92d726a0ef5b726a3d20b13a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dc4722a093150671e2ce7babf33fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e6bf47f915f0bcc806b82293027675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa864eca12c9a81f09d1c4c21dbb5886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bba4422c5dab96051388d09ef9cef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e859949d1184a3357142d2ff414c918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c185369e22eabc39ce263c2c5d88b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3695b63c7445f373eea1a2016aa7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c21b3f28353a1da8f6bb92fd0d9cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531042f468b417288ff24e00a48c47b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0747727c8d8fc0ee5c8fc453d00ac7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212b9245c077b5e46850992ef992dd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d853a327951e572a1c9c31089ef58d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd51f1d413f607ec43f4f629ba772016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140b3a068988081951c00155a72aa5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e206dd55f766459e36d8de600bf08e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb1e61861836e6ff5ab5547f7bd19619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884e855c47753e8c11b96a494f15fd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb179bb7fa36b244db7d6003df9abd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24877ddd6a019561080e13b168369c3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621cebb055b6ac00126389f030cb8c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f159bf4743880240c51401aacf7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03281f69bc6ebc2b49dff89bb5de9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac6155eccaf14233fdc3e55114f06426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d4e0c7d3e5b71ab87592d6d8db9d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39233adde7b745ada0e31dc615de1ec528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f72943692279ee547aa404ed4fd7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf313aec533963c7513a386003087f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d1e0ba15f08db60cdbbd82bab47b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca4aaa32673a7e8c0b14cbbc2b0d4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634644e5f26f85ab3aaa46efef079ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294563b5b2aaafe19b2255953e2bdbda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0b917e1d3543b5b8e0f7f61f083b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77390c942cfa638efc7e3c95c48d7e7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27175348d7ce3ea0a38d422c606fd72b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d6f8f3f85aad85baebc03b31f68cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed213ec72145054d79a17c201d5400e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe941d86c51645b45c0c423bafc53340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d3aa457768b81954d5953dc705fb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057d7bb0358bfd33af20017fd8262342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957f9c0438344e7540627465f29712743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59616141bd27c827f4a049a5492397ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed988a8f6072cdb0844a9240a66ab57645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52433f4b0489cef000aa44d226ae7d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb96533b527fad913974bbe58441e6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65403da3726685884d770ca9d3f500248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09505d3dc3628f18a0b580f869b51a4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df09544c3fa4f50a495ab56333e0aca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542365d29388761ccf3841d15650504d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300145b5040751116282b1d1b3729fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab68952e1998f190dd493112ad07a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441bc021a4e72c9b23a55efc59128c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843ead12a7759aa99ec42f790d14d0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22207e3539391f43e7de230ddce82256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdc69e1a5d5ee03a74241e206f715e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e385a434fc87dd856f3ad5131c64b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a3bc364a7a0527bd9a9d6656a523859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90d75cfef8eac81a253de65229b05d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a56b3cd267916a61e590bb433c5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cac3ff7798d41222f4e4db62d6d70462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4c54fbb169780ae5dad448572251263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb414ac5a6320915c385ec986f3f797c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e311478fe26ec637e1098a9af56d1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0893b14fd46e9991a5519e98067debb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fdbed3c0c06ac39520e8384be5f7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1e7d2a869746d5c5e6b981d13264368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f12d6ab3aca88ed27451bf4c1aa62d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a0246b4fc04d3d47fac31aee14e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a1f83e520cd42a65e8ce179d376d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e492f3991952c7eef493f8f6a456e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567d38f66dd40735c19f67b9e3aeb8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ec993310d8ed78bb056a0fa48385774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2b6739faeab1e911734cae13b085375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1badaa6d6d2aa722ed97634dd56bcf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da014c1ccafd8422658ac7786babae0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc774401d26d4b8fa12f2490f315b3d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68298b59f6202bff13c87386dbb75079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b95896421f5a7bf30f713baf6c8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a088cfb984c8261cacbb9cc1702b2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4991921ee2603c44bb2883967f14682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95177ffe4182e856855d9a79a6792a7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeb67d5e3c2f5d571faea7473e2ff484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6749deb51485006c9da5346bfcd7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02a3886104f733cfd2061356cb0b2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac75ca36946f7cf30a08175d51ec2a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826101dca357266f27a46cb33f7571e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566dc074302a86dc9718b89fc5622ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334aa57f55a9120a2c9b1abb0b3fad690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b19e4b9dacb894879ededc8654f1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f680260a3ca96adedf6b173c47b88d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cfd9955ee82f359f3c0afd7ebe51a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd37293dadf14b54d8c7a33915964dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b432ba7f8f11f1db4cf0b69fee0c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe32975865f32464f6bae79e005bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14fcdca652fbf5ebd1277ea0972c6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78b00d6f2c51add67df4a525928a6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7afb155f73b686d3a4a959a1d512d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad89659fe8fd852074901f0ce26532e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bd87e395780a44030007b7a4056e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff4a95fcdd8490bc0fecbe664a1426102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527e36b81e625cccc8cb1e514d6a866103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea44499c52abdc1668141100b834dea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779ad6d9963d10e22ed15446001c541105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51c47f8d43bac607410dc75683638b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5ad74c9d33921053a77d33a7af2d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bce8b68d86356f293e80bd6d51837108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339ef2cd4fdefdc6e932ca4b11e00e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113e1e6b720535602c1bb7ee2e5a62a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698d317ac961eeb57cb6c62e344d55f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d43168264732ca69317e7f36441716112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8879e0d61736cbe639178cf427fbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c83d65bcfecbd2d9da89414f4fdd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d2ea724b6946416ad1845ab9d95cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911c7e8ee883dbee58c8e55c147c299116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2220aa18016506929ec3ca55aadb122117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b660bb3dbd00d002e46c915b5e219118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81b771e6d7fa400a4d804319705c7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae7d03db72a128a502b44c8e566ec9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c211a39358b26419ba9e546ac9ce990121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5d86c70acf8672f9e6208d432305c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d75621bb9b0ee3e8c6708d3770ff3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0127f7d8bcb07b01725c726abe2ebea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64467fe3d12114f8769834202fb40ea3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfe1144f5fbf46c7a4ccc0628d597a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055eb4590c75c18f43042417eda2136127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d7fb2ee5a49e965c0f282b7b7f33a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac071fdd971e8e0b5d7db5d4e0156856129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d70a2dc28ec01b667578b2df1b8aed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38163d57651f943732fab213a6df3f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73698cc00f47c3550d180682c9229e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67e079bffde5053f803493de475289133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321fc8a687c6ef2c553093b7c05c640134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb26d1fd6ae0025f8247f757fb1afb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c81b5b3a52d99b35dd4e2b258dccd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ced50ad9e4e8fac80b353e3c3bdb3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc766a923db209f12a05c5b637534ec1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e18d9e850810f75f3b8cabb497d61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924ae5561b7b972aab40cd7f368ca1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8a12a99fbeb87dec0e28b54fcc5df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393546ecdadac314831adf455dd0adc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb45820f49939ced4725a019e68911b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74436938a71a6e5594ae2984a9f10edf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771dbc44879fb54d8b2074440c1a0e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159884906745e1793b408d2e1bbb1391146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132f58eb5ec2b8009a9af616790ea44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8d90135783f61f095f662fb589394148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed18be3cb171d4f214bccc0525c68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dabc51fa96fe385f094d8783adea37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38cd55985f6065ead569830c6e16f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f65257ee189bad6c49cd74c8f9848152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78800ceab13b5c9c8333b115126e2fa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac17948773b1a22015761f2074abaf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9907d5df0402ad321267d546ca687155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dc5c2312a0ebd3e84f67bf37ca2e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ce6d51e603b3f5bfcdcf60818ed0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62f8a2afbe9671294c47ca05a31ec4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece4ecd9be4517ad0a7871f813b1090159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7569761622cfb6b0f468b4991ec09b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02ff4b0b18cd2c792caee56d07466e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f240ca9710b54692d816c5822e6442162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436468ac3afc8f64b2acf3728a0b66d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c2736af84926f399bf5e2fd8f5dd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd3688e7d6fd12b7e01f0f8dc8959d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c831a0a1f634201170a11fdd0689400166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c8e4dd8efec7354b0115b7dcc5e66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad552d5900dd2439df346571026d88a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04aeace826a79dab6a922cbdc85e18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5989b0bf7091eea3d0a5b7e30b5df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd324fd1e8bd90a0540b867248fdbca6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946a7fd72a2fdddbf8c5f6dd857cc07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38a8dcc933613c124b2d162632ff88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c97b7227a8e314c54192fab39d9dd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a9254f6078503e6cbecf82e40769175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af832549472a5277b31367346475a6af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c5da6e213e0ff2c4e9d8246e26f11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28368fab81aa711dbd3f4972dbaf1437178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c32820915eceec9c616b338b7f8dbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e040b9fc461c13332bd8902650f4b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4a47c603dda3ed9ae51e816b882f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bff2e5c6e387ff9fecb8efa6185e82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6c980315806405b0a2768a6d28d7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefd3c0e1d77199b90c45f9f4083c96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c31b9c234cda56bd96c19753a35443185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe05f48cde8d919eb5fc189b44a14d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a671049d6e77dc3bdaaad6aae72c7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8c3a0b44f2cabfcc2ba4cf3d212fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdeb207644741b1b8632a75dd9aeb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bddfa95f4f6ccb78e41ead01ffdba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221ee9bab469ee0cb82e97498ad3a49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e3f6d0b76da3e5ef0405f4db2bc64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d66daa2ff5bf3eb6806529e9c3cb75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a48e4cbe26301465898028a4c190194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06c72ae8766905caf8148fdc9eed45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119d09e2abf5d98a72687fddf6a1626196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7916bc583d1c70685833b2ba263f17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad1976a78b8c8d7f6912d8d534e431198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc365d414d8d5940793766b799d48fc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d2020cb2066b8614dd2403de4f585200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d12f1153b0e8ef0eef9b7bd6b5bf76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa26aa5d9916b066e7b00164d437e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ba293177747d4429834ef37092362203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9734973bce8770fca7c81a5591f6e9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcf3ca9e721f155028177828602ab1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcbd9f0b835cf55a6dbe0c42ccf9d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c41806d51891504ef58da866bee27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b57c3096abbd7b82a2037c7cc1fcbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca4ed0a7ec50a4d5e8cf7e56e40075209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0056b57763905ed7f09d7f55e38e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbfebfe8a1b8a9021909a5efa61467211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0a49bfd8e52db5b7d7377b4e70f9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c89182d42ecf9feccec37294da296213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1b34bf78d304c58f838ac9c7b8ccc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143693e8da3a81403a981f0d6b6ca550215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07670ed66c15b373c1a8ffb3ceac0084216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f924538ad8b1531f1a0e343cf6484217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01944b99edd57cd37f4e07ab9287cea0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b622bddfc33484b6edc06eff9773327219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59704d1031f1d3e75c715fbc6746449220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f3aead5502e4856b01376becfbb48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5557c732375291c3cc17883380a070222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497e874a7276c0ad9d80ee64721a367223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080d8f5400333c343e80ccfcd730e30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b28ff45dcd5f6eb7a62479e8ca6ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9751d807a1d2381a16f64154569a96c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c27e7d27dd25edd598467326594534227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec1f461d68097e677d75da7517e660228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072af230ca487e1445746605f9ac0e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ee4c4a6f0e18baf797d0e357870b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97686eb0a21f520844ebc6bd43c6efdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee02199eacee7ad6754166cdb98ffe0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3cef37ccd075476b90b48c4f089e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f1bc4de69d01ff00fac4cdb23b06d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dec697170f539aaa81038b61c8fe3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38234e8cd73cf541261e40836641cae2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704718fdc5fc5c0a55f1d3cb9d73c625237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f08be4d6f8a8726bb8506d2facc95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58129687765c6bf27589e15aad88774239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c3d8bb78b7ec22640100c1509aced240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e38a0fdf86d01d20cac8bf6575122d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dfec92a998c1b24da67e94fff4437242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d887c41a4fe4f0e092a0ccd4e08459243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75fea85ee57a5e2ade03d8d0dcf866244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe3ef1ce186e99170a748466c8ab8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d7b1f015019f3d153da4a7dc653fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800a6a87f748cf40cdf1060c2e3c1eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca086343e97fa331ec2ad338cf028ab5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40372051a513c5edac8a0d137eef99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ad05aff3db56174fbf8bffb2a3e3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60000435bdecb393004ed9909031f0c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baac7ddfbba63be18be2b3b1a8d1834252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746d9cf0a2183a07e5918439f3be242253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d91045e628ba5d17f3f4810e3aaf3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d3416a3fa61749fdaf488c38e9d4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19e17ecb3c069f6b4421a629858f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eb35a9375640b3efd1f90f8016cca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5b407b2991558ace2e76ca26b5cbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965f9c26bf5faaf9a11ea4f4f99452f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511abeef138e41bc88ab4caa4389fdc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8a402e4ab7c9bb55a109735664492261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc96b3e217af8f3f71a6a524e259e61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa42d47b18bf68e3f819ad7886827e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfa4082b6fc3582e7d28ed6128ce1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61005c6dddc1013747ce2378e913d08b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5495d920f74cbbde739e2dcde793dc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b154b02d3f8cadc5540001ede30ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb18ff32484e6a051dac54bd2b66eb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014dde3dccc6823fef3c249bb9b5517269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccab353060d2727262adedb9d6c0ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fa7aba3ab0c859091b6f3df97e8b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110378be480c34995e50d6fb40dbafc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540c0bd22e51682fdca30b0cd72c104273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c16e1b271838ba1d2d0c1cd8c1d84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517190f8ab0c550bda0e57f586c5fbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed992d0caa60f38fd9c6f4d396a816276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158d64e32dea02b3de6572ed31b002c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622147d4140423ddae1f1a046bf1ea46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d085547622559a316168f61717309d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2c8a359f8bb6aec4bacb9dc325630280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab904829474f6f83cd5709cd420ebc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf35f8b2acda5dc5f20a1291e85c6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3f9790fdb5e9bc8bbeadea4c4b401283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb648a3de15e21e36db61aab904d61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e23165c1ccad584686c2b44b452109285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b7e21c980ebcfeba00ce830590892286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a069f3064585593d89c95e71fb69f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24204ab55d7396b285db4c32e9f75b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a898416ce9a78ffec4f389feb6e2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52acb71c30ecd4fb4bc465836ccd736290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c172adc7c3dd1e29f31105604f0e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac3ed9b90dbf63b64ddd7e4770552b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edbf5cfe199c6a02b58475e3c46554293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457048f4a798ce02743281839728b02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c32d8397afce723f1af07e1f6ef898295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18265bf6c9d51895ab27d751b7fb1ea4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7587c23530ea4a7eceae8da597acd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fabbb17b4cb741138ddff0e0a2fac4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da648e8c2a7c0243dca87ba7f1b4c2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf958540d02d6a29754f962c77e9bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51162d9f3d36504ce360f60159519a35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d0e318568ae0ea21477678023bdd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3ba0129fef31db63af05d18b667e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124ceb985ad8ec2b6bf06d07d779f36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9d54fb362c0630b38390fb2946235305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd03adfb1658d66a7adb463f5c0c1bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff976f299aa2ed6c18877cd74718c1a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68b9d79b204a467df36d675ff6512c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbe0c8fb8d14a1ec9fb87eea7014b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b8cd986ee6fb223d6ff3269f01970310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da12ff3b4add9f6d6099194ec5c000b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed76d395687704a313db14e572c167312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0398037188b979e19f0c3234b9b794313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a39a455583216ef96c34b3785a099c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bbed678205be989b0a8b0c5d54e3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd37c1b97766fda49e47d8063f04fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bea45a659e2770e970446ef31bae1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f014c6df239604bfded7ee3ebd300318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bceaa034339bea1d34554d0e69f81c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9d40b2d19178d0e34e4a7979b9736320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36a273adf07a5dd2adc6094093da32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af53cf7e2a9f74dd6c595c31caa5229322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac15dc855e1282c875ec7c058326e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f0e1882b7826eac38be9b7083fc4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9a8e72366294347a19c9a787a5069325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d50be7b72556485e40d898e6a1b39d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05013281bcd566c1a0015468f633531327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59674d9f4e92dc8a6fff255182ff6843328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906164a506f177894bbd1e5e78f4bad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34282e895aa5059d5f97b4c5f4a657bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6160b46e5b61f855f777554531ef583331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4b74e7995bf253dd55ce4a25dd9a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739148be93138771868c09466d562f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d7a2e4c16562ad6a2e00c71837a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c3645b9448266e56638bc4533ae93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc9a918d837a494aa2f0c83aada050336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d04bb6a22da820ff1d04511a52a5c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee21c0b95e3a92d65414eafc07c9372338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c54c0c920f94f44a4860dcda3574c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecf1ee53c9c75030c6eabf4492637b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34494603404a22ffc766dacda3f0e3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3d5df21fff3d36ace09ad79c75992342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e830c4579cbdaa57c7ee0252ad54e4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2384e03bd742df40e0acaf6d2bae12b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72465d54dd277463260f83731771a8ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d2b8da2b971dadee86c4e456818a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60d6f1c78917454f10e0e11ff64605347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbd3bc9f90dcc3c99420c6017b96f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c4d21b94c881d1c9bd68d852616c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedb808dbb26e113117f5410b04efa0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a67e181e9379ac2cf44b900cc024a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca185c7272b1db5626f8a16af061de7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf077632011f8cec25878f25130dd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a49f2b7e3742dbc3ce9556b2017e0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6243e0697f2e214b0cd8709982df86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6538b20d5b3be83e8e8a46a5736eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145edf679ae046a405103e0da141eed8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc209faa12bf0f115ebbb0790f989358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5921408dc10b78a6028ed4beca87b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71330ccfb5bccc0302b0fc503d9fbbfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ca38db5bdadcf0ee81cab74aec3a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc02b249bbefb61849ea86ce0ec09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4116095cf0fe38956d5eec5da0095363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7f9803bce7fc8c825051028036a0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219eedc2cb5a329d63c5fbf2c978963b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3ed301ed615949834364f929f1564366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e469e58efcd1d642aa2c848f8ae74c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068503d968f2462c54ec5f55448ec541368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699aa7fb5a6061b97bacca250231863369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3c73e873bf12f52eaaeb2de2d6f1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9837cf9da90c763e96e429468ac42b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489347f9bc9bc66c4cf6bef9062b3e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdb59e6f6c5a278c49960941b47231373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002314478771c70c2bc2ba77fab260f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d676bc010e5af57a5f77850073aefc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df427e91402ad42e8ede57b055cd4f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdad41ec78a946e8c10741a284febe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf4deeb6b8d8635ed267ab980348c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07c58f1cdf80f9fcd4610212b01d3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c29cd88b80399e69fcfd6d2aba29eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c986a5be092738d22a470b3298d71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d4bb9d51b364d9ca32f39ef04cf5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2acc79df01684b3b370dfc84ccf0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cdd41debb4ee716022c9d2d9718d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d83b86f92f6defd5fe4b7990e431e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2fe6e30f8c7c34110cf6110eac991386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55065d6b3c2af1e9a8ee280f4e2be0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7858270fbcdf621c87bf9dc37a8b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9028dba91c9dd970bc46bc874771be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d133777fea3b3e1e956e5e544aeac7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ec99dd60568a8d28546ae0aa72b87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca1c687944d8b451a509a38e60dd2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69010f3bc6428b20acb79d8b7ef40a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0eb36428147b8d439e9f7a72a81d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef468c621355ec32f9d124cd6d0e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1795227004050803f6a59e35f716b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91626f5a1f81376dbe6d1130a276a46f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d77a9e21b6c6c129a80a72e2a1dae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f256df4df001708093f691d1c2dfa7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7cfe3882a4c50f7b0a22359868fcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f9290b1f3c0713682975848a83137401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b2dd68cee2ee730a4a63b1e144ff5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc2cfa7da88bd04efb96cc7287365403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c6b1b17f8e71dae9ed88cd40077b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38abcbc015979a586472445f1d01eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0338bf57118727fd8551458243a877e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d3755aff6f990d4d192ffa34e4497407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe7dde5394f5ac2534c25e18bd313d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f549f5a470899480e7803a6124106409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c36f9c1dd205fffc6b0d2444b5ae0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49baa32064572eb337cc6b456d32a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97b51eae12249b7d00a5e12eedf1e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c222294ba38d2561e398eccd3001f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fd2ec6bdf62c15128ba63fa83634b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b842ee38d4f01e59633ea53448b1dc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bab8a65e0e38b2a1e5651675dd46f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1603e5bb1154feb70e2991c5080eff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63261095a20910b47dffcdecaacc552f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d1dfccaf65cf07f065b092850aa4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752f7323e21834b288ca039feda4fba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed657a3bcfc9f9659c45dd89fba4b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c57b10f25d70d10a6af4cd5db7213c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c427e4a712a5328806eb40c77c8f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbdbac9291d8165fc613b45bc76173424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f5ec963c30d36156834c23a66e3ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beace688c36ba75b452e1532149c4d94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a545f41b9e0867ecaff420a616438b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eed055c7af2b57cb67dd9393e3246f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba68a6388ecd77c1f9561d6a039070429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f82689c399b05f9bbe3ddf6ddc290a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7848c00de5f7fa91da8259c8d20f365431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e36bc8d13a3f587faf43da80f43a73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae932971a26dae83a20f057345015d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79c600c6edf5d2cc08cc8093352d1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20f77f173034995c7f3b07edd88b73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473092f77f40f669ea5e9d3d7bb24e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0262ac0dcd165fb1be28f3282f1a043437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1536451a9815a444c65a68a2fd1596d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f7cdef82004b2a7a281b441d6386439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c1eb950e7f568c442be5213ec05c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29259e5fb93a226a20a32b7f604d3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd2ad899f595bf376e7cbc9899ccc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bf3cd89deeec9642048624ed7125d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508b8432aa59343e752f179c6307ab7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf87d3caf5ab3a406bf3cc907613aa2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b23e7c57689d6bd23cb0e7678428b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a041ef4f253c2544d0d8f67ea05c187447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d2bf01d8f2c8ef0d9576e137e22fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d140a44fecd8f9fe0735dc59eff853449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d7fe9f59476749477b0d66a364fff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db1f3295b593dccd4bb7dda6365a1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e0fcad1cf3f923db8200aa0b55de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2b9e47b3d347fc7058211b0e45392453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c47873ae617b42dad396ab3ffff36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b947fdfc0b69400175e7741f7a355455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23a02500c16cec166df44a27c78b61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c298966383cc6c5254fdbaec18c5e0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449ac6c81f9be7a150f77d24d787492458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875a0b060655158b0a7686c93588267459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bc685f00aa4e401b2a62f9920b42f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856b64ebf7ec6fb6efdc9fd60f99fcd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44a944ce2e169b5c7a5391a4341b28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3793fd2ed093b8cf55f7d3d3b752c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61d1bcc5af598dff78736eeab96cb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f37665398d6e9a3068e4196200f269465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547234c05031968eab6ecf7f913d3295466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef23bdffbd7e5c92fd7476744e2281f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40182161bed5f0f0259312591f097e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30593a730cb3f62d4ee27eae70117a8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a8334ac4537e7aa3532c3e8344bc0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e83a7e469efa619270c2c209040b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ceb6bfc017ac438eec00dbae87ec5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dccef06d3e8eaf0053af771a7c290473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ec10647f9a914233cab2240289b6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6aa7f03363257e63e7721ca45f1fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464f16dbb124c3e5c9b12c04295f016476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244fb39f8dfd5d61d72a4988c6e5397477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e970e7653e1a310d4915edb248e84a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860e23cda3c29c171fe0e44bcfe87f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88d45d15c52c272d8bce4a3af63e94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b2e041cfa55253529cff481d4b3a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cd899d92aab5578cbf7cfe2ce8942482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7ded9da0b88d8eacd6945aa75fd60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b9752de8c53ff83be43537dc0348b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a0ccc4dc5f473ea48e059f1e602b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e573dbf1fdd3514500a87dacbaf0692486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec84b6cfb76286cc3ffec32431f7ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17191e24b7350e06cabb1527f81c0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da8309cd235f3197f43f324cdf5956489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aaabf7cc3d5186967244df379c22b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69953ffd04a2624fa7f3dbec6928ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1ec9e0ba82cc851a549b177471f5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269f477110d3e71e43f183ccb901d66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e8d7a64948b5aee94446d14eaa224494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c56351dc6922fdf0375d1e74426f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096759eff9a8315283e557d1a205d192496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea0c0913ee07c45e7d732394c34846497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf9b86ea42cbee76b0849122381322498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de960ccd7ec4fe26927bb9e6a9595359499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28468d087be53c0ad6ac5122ae35cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eaa9a710d80f2f864a3ea78bc952e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce720b9f6b9992642e5fb51d7c99d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6297c9b75f30d5c49969cef89886bad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bbfc4f60a33cf319a407b5f97917d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0562baaf0a32be738b8ffc15376d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15e11d09a4ae02e87035d0254967f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eadfcc09cec6863d9e6dc7470c21f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96984ceed18ff96383a2726e9ce26ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221f42695c32b771070135e7d412a9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dcf078281c578d12f252cbc96b357510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3bd57ed1d9c50069d5d12bb33d802511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fd066e3c99aae4401b3adfad08fed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedda99ff132509572dbf58513bfaf1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23957f989ef28abeafd83344ddc91034514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afa7bbc85bfee4fdbebace2ac8cd28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40beb1c48fb1b82c9d7bfc6a1c1e56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4683147d8a2dad2467cda5dd285982517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33252aeba47af26f9d09c226d82b46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481483a14b3642360c20c7829be83fa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d9910aff17605278a4529e3fe8c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c59159661a9ce6b1ed559f773b8a9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cb7292998a592dba6ba8557f80710522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4d1e5e1068c6e2b9536ed2f7b862e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff35f1475ac44ce997bae7c42216f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83034f53d5319ddf78371f2c1592c94a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f66065d14c7e5587c23124efac7e09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ed722df4985ab135dca73e9871248527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedab376d490bbd5288091c7abc2bb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442c6c84827c084c0337e59a12c8095529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790433756ba4acc5310bd1e83961c97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968e50417d883dd6fda617c60b894fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed5b1fba09d1462e5900afb18b5558532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579ca0a8754aa043495f71f4170f6cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a99ee28e7ddaddd3e182ed13c3401e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd63ba2c59335b94ca2de1d45389ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb9ce9fb5b48fb464c26ff06b03898536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362aeeb519c75b118f25f2d21d30814537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49a4d35052a901f1f5384b763121bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff90f81d47f1f45bc7e6b91350696ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e2dc877e181000ac62664801c5b27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcce95ffdeac1294d05adcdc836160541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc58555fb76def69c3da0785c1254b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb233fc35b3de5b057990c863df9b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac16cd87472f715992f791e78af519544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb122a5c29dd0137f62ed59be886bb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853da0b08ca058ebb62bc91042fb31c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799d0a9842d9ea1b135fd407f3e4965547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc94ae25cf767857254366821214f7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd701edc941cd8c621166a3e5c9a0163549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b71dcf6ac50561381b8dee59404a5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bc9276752d651755ff22ba9e1c045551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7499793df1b9b6a60a0e382f5c4a85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe64f51d1fba84cee44d996ae11cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe8a7ac4a7bdc8d6877ae169dde103554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68bc169a19cc301e6afe6a580f4ffa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577621ae78cd1aef32ba3d7dc750f0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe594b5ca534bf27f2cf248c00f8500557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071336ab3180659a613f49d11e21ba0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ad2de24263227db3a74cc09235c40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66f3f57fb242ba84c9bd7fa47c6496560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4ed9998b10e198b829b38cb4cb218561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06e542d3ac92d0e27637faa42bb4f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cfe0ff88db9d34371253d0f5622a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444da2da92b3ad436dc82541757ff58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c8e77ef116098078bf3c3b84f3019565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b08d925757b3c8f8c3e81da3905a0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e9a56e3a3d3936f45566a6e359d18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e8df238828faabb117d8906ddd33b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407aec9ca2d4e34686ef8da3333004e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad6c6edc7ffdfdc72c6579c80832e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f83d91784cc5840d6b206e3e0d558571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1712eabdd11f950a35d3aadc9835b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770cf6afa2bc740eb3e021a1c294566573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a86db827e47b5be19ca514d654026574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e381fdd886bd36f88f67fddbfe8323575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffe034abe65e2bbc06a64938750b6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63198c49121fe0404d3e79e76ce4d54a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fa7d8ac3d06a4864e100e22ce3800578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c22c87ec0f84f386462c7e21ce66d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf77858d69976d51f5ebd9225b2000580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98b36f4bf8c79530e14aa57f909f5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4871922c062bd72caec8fb78ed5854582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaa206c008d8408ad9c275fdda1f1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f39b7cc16464a4d7fbfac5efd32c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358709e0de9e5876f919e8efef9d19f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6f00ce3d0e83818060484dbf012da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a039a65420e15c4c66d1e1264dc07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eee3191f5065026d58c7db3abc60d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970027a2610d40570447deb5305ce325589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc3bbb39e452ee0c01f7c6cf14452590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da0dcb4519a3c35c1587d226903f41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296fcdd4bd5a73f908ddc9a66da74cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a15a0e68fcc0b702b3068fa95865d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186d6abcb397a6858302ff5abb45f88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151178be04c06b4478d7742695e6b0df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db61a0b6967ca5a6e448d708f11d05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a990e70962de0cb52c2d05391fdc9ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b14df52b4f3eb8d5d5f3c4e43838b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baa142488fb45fb3a02a720fabc02f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9080974f9ddbfa9b3e26b37e658fcb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e8bc3312cd3662f6c272e9d2f1a6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af85dcd8f78671b42891b9030b63ce0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20525c471cac2ea95c625fd199c2545b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dc61bab3861d6507141d292fb0ca7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28286118e22c2b96fd5f2289c5c600c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3636c00861f7ed72faa23761be82ba8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c1b1be9633556fe8d1094a34342ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b22079d335b7bd20a9d211756b7d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37b9ceb8eb4024f9e00828974a766f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79efccfeaf60ba090f4237fa9ebb02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126acf362aa02dca6525f8159d031978611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418465e2cd808bb4ce8d17d8b733038612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef1882151d355d89c8196dfee856a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4110836c0288e79e538b883caf7b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a77dc0b2c2c5611250399805590527615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8595666cb2e96c18901f86496fe47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdab8026aa96607338fd79efb0c2659617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2170f854e11391408a734da313c5c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f1d241a1be2a5fbd23dcdb863eae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a0dbcc315798861d97d17f1254e6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d156d5142d9ac254a1f2989346e7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf399a12ce934c7ff5c5d4daa96d0a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97138e2e45763c46a584c555a373e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f548a4555e7e8f6e22da871e7b41ef0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879b966ded30f5476989d71bd7c28ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3d7d44d602cc50ffad8a1031ff13a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01dd1ffc4a1fe3eec3a00fb2542f32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253f5e2e61dc44fedca3954474087ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dec5c3df994b18249052a75a7ad54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e3b9cf563b99090903ea3866ce294630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d87857bd82156b390cce301763fbc1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0399a99889b10619e2f887ea05b15c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2e134e21712fc694d6c21b918057d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889af6879bcf884749f59fc16ac2e385634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05053157453ffc5595432c03333f4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ea6dfb1c835a7795572450b551168636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444c1c1c5802a1cbb0789847541c8f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e4243ae7b3fa59d6ccd43ad45e57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5962e166f2de90194477fb9a90923639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81d3a92ede02b2e7726f09635f795f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5e7fe8697f43a42e7dfc168c9c250641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997f29ceea2121a6df1c91591d517c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1208315f7d66442331eef000f780643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef0494268ba2557047b311d46e1c2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d25e6b76ef5f37a04942bf5ee0b83c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd37c8c874a00c1e0a24f98d8fdfd6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec77658ae8d774fc9d830db12d8691647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e089d5eae0f2e2ce6420a2e4deb39ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c55bf9b80f02eedc19b6de023a447649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91538906fd9e6363b5d22fa739b674c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4a866ecd3f6abcb174bcff6c3d919651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f459329e68ad1859aaa7e716cf1056e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2776b8d8d8b7bc1b57cbf9b2e7cbfbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbdcea3feedbf278bcd6f665dfc32b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945cc9e764e4842c5760d10484e359e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21755509ebd9763b861d837b30c075c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88951713916273e5a0463fc93aa638657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde82d221cf6c67452051b48956716d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a93d15aa826f8dbd57612e1965e28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c124546511269049ec1f21b505eaf3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a2b9bcdc8d9bd8c80ddc854f4142a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481793c3a1f77b2de666156b3506c55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f4b5cdf8736fd272c7a233daabbc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20700fb36ae180633b8433b8a936d8c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e6a9d81c4ae7781416ed7d68a9ceb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ed097ed21cd83c9169be89c700f79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd42dc0d565cf3a1b0bfaa60031355a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d044bf849f3c8f91a3a345276bc7a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad98cf66ad85acad9a6b58a585d04b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f07f972256dbb656e665e4d6b3d34f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42cbdc8583219143fe61e25b7be017671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2da2fc3b6be224226401d6a0eb05a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01c16075c37f353420432fe84fd40e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada1ee889ea3b0afe80ab5caaed6c70674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278959cc6618c05e70b25867a0d61bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58318af13809e5c6cd793157d0fc97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac43396cbc99d32db8461a39e2dccf3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38563e4daf6712bb6ce0fe8b4a2de685678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31815671aa959294d66ebcb43c6fbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cff1e1370547233f8e1a6682e7ff2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbbfa5102f177ac05824f0ac5aa660681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30d0e893542c6acc81bfe1bf7a12d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed320a8240e7ce974b821c6b07f4437683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe14ec36207d656496f127ce101646f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02b6f792d8494249688fabebf22eb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8f28952b55c6de967c3964e402c67686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac08f3c645abf357f5cd49b987f455687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618f66a1fa8b2471f4510ddcc2dc507688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc7380bd8c62201f72a8f993fa09c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acb574d51526ee5eec4ae4051c66da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a203ca1d54374bea68492d3647dd76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc157d0f04c864875068b51817e52300692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43cfd86cdd369c240f520017c7113e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e21914c114bcf4db5b3dba995d48c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498fcbe40a765aee8ea9328ff4d03b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5424626bc2351f8190bcaacebbc5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213838f717e9373a3302a9b5ce440d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f508d0db626ad754081e6e833f954698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b410c9b61f4b30c6dc819d089dd0c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6a9a0e5ca89dc6266bdb4dbb1455e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef387f2f2f120c7515cf2d11e5fe5df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3734b675acf927ba69aa846667aa46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be7abe43aa88fbb3ad99b5aaec3d4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dadc61d817b19a1d537aeb462289eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c47b5cb26fecf8d68493cc47d02ed2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d553ea2ddbdbe94432974bde4f187bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ad3c52556e3881bb0a5cd5dac7538707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cfee673b212848c467e811f69fb34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614d527cca2d312346c3c99d50a22d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663700f3315f5879e0e910266b387e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492e99d60106ee07ab7772b1734ff2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf5de38c9217fa6535400692955f32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88b06559379c61732e8c5b87425e69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410848750c38e211d346e04aec91ed9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd07129ffc0135ff20035e20aa3d53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abfe5dc563ff35e9f3ba9e17f6194c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a7165ff070e2f6abcfea02f0c8695717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81763e6cd73ceb9a6cd6cd63128cfb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c87f984fcbf00597b9daa7593b17c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2d88813a850ac2c49134982357aac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e40d4859ef4f17da59884985ecd24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7a8cb8f1ad0a56bb1220b95ffd16f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54b308f84437cfcde68cc10f750804723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9020cd4219ce8f8ddf5cd6a2fe19b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de142d2a495701671589acefa726d6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c820a89ec57665f7685e97589757f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bf57d4567a74f83258da790a500a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e427ab1f690a16fe30909eaf404052d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f685737ad99bd5ddfed1380511426f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8768e590fdc44e5f5f1a7707a08f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027201a6a2e330dd7bcf8f0bf0ed0d58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed89b56c32043b1f96976b828227c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c4d9bbd1be6179a49e824f4d79650733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406543b63078406d2f295ea1003d115734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cca04146d95ba8f9cb9b5f55c3c25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13eb8803b3caaa819c298f42288bfa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842928af5dd8e692fc45c59776859205737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13165f9848d7e039bd28b4d2920d19e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f8252a354f3ca8aa67f62f9b18587739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41ba7248d3d0e15b0856931836dfbd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042c8d9f15902fb7db88f0e8243fb3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c13dc64ac167d52a4cd142c4eb197c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b38922a3ffeaf81c29c61939aa8994743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d20e80b60e273288b6a3fdc01233c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1f7fe2e2628764934b6e46dadc7cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dc218b6d22e46d210aa1d5ab8bec0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a8236d0101161c3ce4be9f1e3819a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b619d5c05f8c9b0a34c34e163dc479c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9292382a875670df0ffd99f5fbe07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108469d8602c35f9dedb42db9a9c198750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160f7d3c7f9ab9baab97840ba13fb09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51872e7f6ca2847fa82046c25cbda972752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefda1674caeaacdd17a136eeb385af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aafec232c1f4c07e6a848b7272607c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e141da800f659ca94e5464f164fa8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380dae8d16cc18be2ff8e13b4661bd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc786972843bd71bb84ee960ec7c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cb2510aadc8a467ab221fd4ffb7fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4def10958baa25ab9a54c2f64417c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad7618eb4b3a81cfa40c16ab04cdbd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf685da6d52bcfef51f37661103304f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729c79f0d5f9dd88bde7c50185896ff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132ec3812d29813489c74df8be681cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fcb11d887c426b743439ab3da9bcf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf88cd803fc8154a487b8c9400ae39765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc71de80b748783b84857dfa1e91f7f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f31d7f2d8f0a71ce91ecb6d8200723767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb4c3f9c41911e908be9cae42bbe31768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21884fc93f3b622afee01574fb95982769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f73fec2d6e288618234726bbcd4368770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0158be9c9aad9fa08607ef51cf487771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ddbc6f73bdb60fa17b90346810dba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188336ac773cc408da8f97336c002c8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41513af5f999fb49c9206aa6724968ed774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877e837bbf1c34e1f6d7512438dffd3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5c58384ec41e54977c8f79bb9643b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9c63be49a2b3ffa89720a37ba788a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c90dd79e5727850450ce89fe7f2994778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b0c1a09862b86d6584da11770ef2b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e822e744c5748c5f10bb609b88a6b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1bac5c9f5aaa74dfc34c4ec51a856781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b791d0105cccae373f0ae3937647e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3992b2b853cc639b2b61e4994b9de783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9e6d643ebab7223d7476ec40e6824784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a6cc9375e551eaf8c07ff06f283a1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d48ba15199591f625b0a7305a46a7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fdbf51263e9523c5dcda91c3570ba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea96afc692e13e08a3635a8bc219a4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc6adc34c3ed230bc449a87293475e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2150533a9becadd3c8f6b28412f27f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3f9d5134b796f73095677e8a6352d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4223faeea35d066b6f3351b465603ed792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd3188d5643b6fd56aac5a4e9d649793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cd88fac7cfe1703f366f3e941b4f2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9733ab407d170525de8aed0753f4b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c606771d8860997ee016f2490e06d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6fbbbc01d3c522580b57d9df4b9b3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5d994a7826f7c4483de7c3410f694798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb2d787c2e532b8597832761335716799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e6ed17f668fd1eabc03c1e4f01a58800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c33727dcf4702210dbb004d508cd6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f4e5a81720fcd0351f8f2f9d9b235802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f08a1d9b2b4334ea57fba7ec33396803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1a770071137860925f847f47e5d35804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bd92052b1d4c3f232ae02b2af8e74805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8d2985e63ca30cd0b14a48a336612806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc804165b6860cbf36efa2a3af9f8062807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e976d8a658cdae346954ed28653cd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d9111e5ef03c9bdf1504b45bb65d1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fb7e2896e82a1461ffc9abe825665810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238876d8c6e92f733d186ece4998f671811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f737f7eb36c71e98ad4ea16d972ce73812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207d6c94b0a07b77f032695a132302f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c45a789c785134d18419557db37d96814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9d64e34d6ffab5c190ff451adf330815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e174bbf7eda3dc42160fcb32f6c361816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c4461fdb250b3cdd0628568f0e21e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad6f7934b8db62aaa0dec05bc87460818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae59aadb5472c49d3dac827cd0637e4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a93960ccf4a28aedc8ae3eead14ef820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357079ad0512ab4447fecdd16c1e5efd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b49398abad1f2eca564c388be9e4e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46443ca8a172613b015ad25a7ed1bbe3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910ddccc4fe8784d053f1fb89cb244d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7089175d46f478a8a964d1809be3530825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d51cbeb6f1df1682d3955650d9dc6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533adde96fdd82cc8d80f404c59ead3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b86998f621b189106a8c5a13b2312828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3b38abcbf68f9b662a31544b93f13829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ae8762d105b4e6ec3b059ebf37093830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c07c2f4798d1e66e60df0e1128496831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b23588b19b5f397cfe6998af2ff8be832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e770eabe1a6300352c6b87d044dd92d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93782f7ab4ec166715a2f045654e5ab834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1eabc3b5d99c8b1a856a493c0a426835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb3f3d2a023bd58cd227c72ce9261836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503618ec2e62e47e198ecc8872a36a3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7102a638df06d2880304abe431a7c26838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09140ea0b5717b35d1049a6746958bda839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072313ebcef666c290260e1eb941c6e5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628d7950876c43a7c0c4db47e72ad9b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e25e51a60e31b49caea4af92e7617842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d04e7846f9f651307826166018a30843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41c45096719bf7e5015fb2855da6e1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21bbdc50e2cbfc86de28ce917e322e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893151721797d93bd17c548ae603275846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0339d51ee02deab818d75775fd6622847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee1d6802d44da2f9b33efbe0799a54848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda3719523d99de35edd9fa3d25849f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd68633bb24ef37b5e7eb0cd750a60850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ce5d1b749ba33b5a04902c834b879851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05634ca762bf2897b4dffe536f1f263852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fb5bf530b310af041ffabac2efc8c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9f831b7ef0e30e50a046898d05401854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813112f562a31d136b0fe2cafaf4af2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bf91a8feecc450d83449ecbc6a52c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56c5928d49974b07316855dd6cfae5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546df05da154f3908265afbdbd87407858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212311ae30a25f5e88e7ac7d733903c0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45167e722b484f499ce7c7df15973d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847bcc54d62f4144be6a5ca127233d1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd073c9e06940a4e8cebd67f90c404862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1382384e270a8e683a13bd920d9d39863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef532ca21b5c5c997f297b14519fdfc2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c24f36ee97cba4f687f974e46d87d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01230d482ffbc41de6d79a2cce1a1f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe922399505bbe9c8b1f09043e5efd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f1bbadc97c551a3805426d86b908d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d7c258936461af89d62c3bde157b5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3286754aa31a17434e30c5f0918acd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d718ac3f7ecada7765f16cc0713b0b4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff6c1d8ad4af6b4a6eaae115b8e3b4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728c7654b7569f9cfd82393f6484772873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946f3ccc5e8576b300cde251e6a4d54874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5e987d3ff29a3959323d42a85ecc5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015970a3955583d71da7eb97e68b753876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c85df16d79643df4a3ed384929649877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432253f153253bc3c7b0fbbd1070e47878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb10994f78fb89b97bf22b8f180f529879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8e23a258aa685f4c3115191c20000880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea6666e8373f5832cb082acee6b200881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e23ce3d9c1e5183035e26380323a9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a175aaf3d92e8427667e2bed9ecf5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f240a31806e660ae7a9146b9aca23a7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd973ae60ceabc068a371699594c50f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3895ed05817fbd167ffab534edb1e6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94207cb75d5d5427eaaa704acf218a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5874dfbebb4b946c0b216014eb86d2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1063b2abd1c06da6d81467b7bbb4d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6071344a876720b3dd90ce8e3022bf1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c2fbde2a30a70f40600bef1f3964a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af694fa95b8e62f968944fb17cdf5a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b4add19d5abc74d16ee5151254924893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa55469bb6a45cb127be4daaa25bb19894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022d813b4abc0474930e17ca0255913895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05515c44431ba83bcdb30548ffc6dfd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1a82ed68da95c570acc7b42110bd9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c028f6f43e1e76f1b584e325e2e81c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb140f5c45464377028c4c4f7a20fa2c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11829e1ff3bfcca1dc436a5b2a897ad3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad0b6772dbb4e0640ed265ee80e0e3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b7c44e2c390ffb335b15b8b3ca6af902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4378594557bbf5379f4f0165194af903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5212397f149a18eb9f105967a03382904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a1fca0f80f33247479583ca8460f2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedfb9cfd4c4fe5f58d4f84f04ddb92906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5ef1e733e73adb0f57a56f6e26ad7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2c4e7c83c73ed5cd00ef5914d7f7b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed225ce16c49f712419185edeae6d0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43265e89d526fcd9a26f55af2ee7f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1bdb7cc4f00b5f43c00565cca3476911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a99cfc44b02b4c82ad80ac158bd99912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49a535185173bc1a7ec93cfc0fd48b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf0fa0df4bfe9612c32bfd9487a1f5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4d57524c58b767791a5d492a82633915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b0b9069ce31b0c9ac24568aa20384916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639e2aa0f5333300c88e95a6385b79b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265135c1c6cd03bdfc149222a5d36be6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c897c1c3166d6e9824dff1995d4276e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d353dc5d0c58b8488023e45dbbe49c3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64b6fe87c4a510a39c8e9bfd6665e5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a10c8a565779ab404355ec2862d63922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f547d8c695ed8a03c8855e473eecba923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad551e25270a827c00489db4a39f36d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309bb9a2fbb589cf505de3ec5497f0b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796227abeedee8c20c21703100372ef926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f325bb691a1b40725cc687d66d4d240927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf8b9a81f53bd3eb973108e9ed2e9c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad421a337289b71fd60fcb7c2b2c161929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e635654de416208f056d915451c76c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad9a0cc7146d774b0d0ff3c8a17df4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0346158cab014cc9cfad540eebecaf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad45f5551c04d27b9e52ab1afd71345933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91841706a5c3aaaba067f9812c61c20934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154a02c0f3253e607b9285715e942d5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d42a8b1ed4f901ab27f428991d1e9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e119010c60a2c69eeb14af0f46c94a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc757e3f706a4c9ce5847e3be5aae520938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030b722fce607f0af8c1dbd8d3e7aea939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517410360252dace42d337b2d8a7de79940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eb3dc1ad9a5fef8b35cd4029e3d19941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096e70a24c7308948b508c5e9e8e60942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55488ba9f45eb97093636da54b3ad88943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343853b862e201c29305bab57c341968944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54bb0d301b9d9595dc13a8d3fc9a80945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da48841f44880e25e67295b0d0dbf9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf0e140850f48e9fd3e15eb301a64f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e44817abb5dac53b31852fcdd2cb4f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cde5f11c9f522f8dd929934c8374fc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2dc3e2a5b9b57f6519c94da47c1e3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daab76d35367e21c799aae6e4d55440951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59502166e5bf60af37fcc67748dd3536952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33049f137a326615956bfe5807d3e30953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334191600e834f006caf149dac6d64b1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82032779f567ecc2bc52e88f50e95b3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab399294ca8d1c9978c5c415d65688956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6825e99f2391b47aa1337a5c6a4cf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9b95a03f76a6e842bde720a8eb55c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3d8b8ed0eb69e37f575034260511f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880ab4a3e42fa1943fe85c1ac6edb0e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37910f9d2ba4d728c395e1325467cc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3565c58dac57c97ef35b132ee341cf5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d590a8a760f506a3720e15ec085c7eb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c0bafe9d731cc5437abc35b27a2c9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcc2420a62d129b21f428e9d17130c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fc8990f79ee23d65577cb24dddcd5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68084f9a2b997fd56f8716a258005287967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a076968ec240539df9ba3461eaf15968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e16b8c56e25cc9bd4cc131590f3e2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa50a944eb2b549edf691a20544b65970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd64d9fce6c58020b1fc57c38ef9e1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc53325d344214ae435951d7281588972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0219a5bef12800df4df8f2fdaaec4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd3110fa0cd8773bf06d6c53afaf77974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35797ed4b966e26d3d741ebe29f9ea38975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326053fd7b8678405fc0417c85363f981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625784bb7db09f27a86f4b4dd3ce2fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcc3be9d1290ed444afd52b41c23433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc6199a637e9bb44bc027e0b703c014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5a812900fd969ed075df09266ef3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc19348f190140e233daffddc217476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc9c7b16fca5008e1b42f3b9494b177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc585304714d1812c806ff1c7ad4de4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971670df835d92b5bb4349a24d3635b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d06be7416a3f72572b8fa30ca315e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aca29de320c1684d1264abb79b808311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b8976fbd8c7e58f9bfe7ba5273e3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab65c1c8a0fe93c09e70ce7ca0714b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d6492c5aabd260380ccc82ed4605414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf5ea0f25af2fbd9f3da24acc72ebe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ab76a6c84034720842356c22d88a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1ad1be79b9d9f68626135d844528e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a6b5abaaf0ae09b5067f083fa19ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae3e5c96edf252eb1c0267871abbeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab7201d687177b936e4339aba378a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cfe3e77002e1311400b954bd4197721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44625689d4b298a38410dbf33dcccc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341349eb6be81010abe95c1a2df3ccd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5550cd5c90245fca1680b2519e821a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a773a0ea1faad441e317c03eaa9f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec1e43b2c8568cc4fbae8fbe3be13c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f15f98b6e4043b7e8c24315a0a609927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657894754195b6de573f964a02bfb2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd9494852dc215c66ab4db42fadd2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621d116fe3f20e44ccf5964d9fdbc2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418464ba16cd1dbcdc247cdd1cecedbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cdabb886b9eaf5ded2728e382532b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a8dbe09a84c859bd1103b4ba01b1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b9f774602a93858aa2de50472ea234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705ef00d77807d028ece943903f3dc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144166d67f2f8bac8d1570ca85490936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862a0422f9cd3275900c24e987c607237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a474ecd9cc3c96d0262786f4c8b3bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918571c5b1b3fe906dc60b432067ae3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e22bb5840043c7b122b4d1d32680040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07808163c55549c1861fe1c892addb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6864d869ec3633dee3c34ca425bb5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e1fe6e60be5ecb40d7ce2cb16ca2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9c181d5499e2cf8e2f92ada8011c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e50db1ff5851c8a6bd418d30f006fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ea1b0c3498fe4959f32a01ec850af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c49bb814ecef06cd58ca381a70dc5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50130d3d5a7f0299af7a30eb81fdc4eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927d74da59dcd33adf66dc70247492249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537410ef481070b0cc728d349d7186d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c25e546b50c7604730320d0efeb6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749346d33771680887245f4bfcaa13552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5662ae2790f02118f43f0df5cb003f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de2d796b78d33fb148e7e3c995c8a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36f5d907f65981aabd95e8209ccddb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c9f54d55c972af75f0a38ba857fa756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889801d1f784705e77720e87c0193be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9af03b0fe7a34e542af1f7ee42a41558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc2eae1071ba6a307714a5129184ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb1943a1df773350f6c81642ff4add60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6c1c72589afe3fe53f9a86fbcd1cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12a2c7b951ea6f729cba5fcd9d162a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef1480ee7f5d89b2d46a3645c245663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d603435367a1107c2e6f070233de364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303f93315a408f4ff89da58743f22af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7166915e8a984117e3ded567f328cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02662ea9e811bdc0606b7ebe0a53c8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994833f959e58eb2a0cdded82a26adc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be55a644e2db5a3b095cfadc71bea469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217318d0b61da8f8b2bf5e89261bb56470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32816594f528d99d1c9345dc5a35fc6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfc106ac5fc5552dc75ec5ce336f5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c91ddee4beb7705e9142c751558fc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa5a72bab2b272c1f95f7d814f15674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d371fde3582d770bb0c5a67e0b5ca7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fc5763a8e4eaa303d250cab5af41f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4848d2f63416e043780cd9902550677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b1273f01f160ef751dbbabb96933a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516dd48242ceaf60856cfd5ebf44f3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950e1eb6f6a4b159da4b26f9dc60a7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e38ddff454e955603c457cf6e2cc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda7b7ec301347f509a6ea12719249282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c3fb5f89999b1030f8c5965a636e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67a26ee023bdd5e6e0c565e0644ad084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d331ef4ef1166eed70410ce8499ee785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bc3f565f19d469021c4d2cb0b637f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99413572c1c1bcdaae454ff8b460ffad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5a0e30595667659393fc3bc3d98bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c549d9b8c4ec7907f565dba0041f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ddbf812cdb8caca6a2879b85c308690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561c0a2e5e2b8992950610c5787f22191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacfb870b5e855e6110f15c8883444c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80e040a3b2d0bceec0639dc100c31793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a9afa2c4b719bc2f732e85e6f0d7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb67ee7f800605119d038369cbad2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b1470ffab6f4d0b6b5708fa60f47096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc63a623083db956773da21dc02760097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8f0a970b855446e7097db7da4cc7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8609de343f9f71a3c7cd8ad5c9feae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0c1b1f9ca87f71cd45125367ac684100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3fa3c4329aa01b14befcb4e92b051101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c18cebc9e3fe0703a24cd19ee871a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e194582cea82c33a8be4d8685bf2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaa64d9e187e6500b5719fc866b755104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93af860f7d19cb7810533dcff16315105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cb3d954fd3e5d59890ec1b2eceef9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bce4254bd7e7c961db0cd3f14214b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ff2dccff97c9a41fb16604ce5e0e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779352d2f27e619847f1c3fd951681da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472f14a8d60b4ef020724211bee96e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348591492951899697ec771bf776c98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dd718dacf5925b93f18771a8174c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62a7583b289b2f375012b98420142b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd57cec9fb4757de6b8886ea1f41d24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb25ab93ba3bd28cf277ec17cb3c829115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802643d126d72ae9dd367b8c1bdf436116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492d70fa0015470bdd8420d593b9eda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074adb6210112a6df442d41db3bb8b33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603a2604b3d3f6e104ce1f2ece9eff0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0beb438bb3f481bb8622e99c3ec847120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c87b10f8ccff974a33e3d080431b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd0578b0034c3b449147edc1f2305f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8ad6cc9255bf4cb93f5c2f1a45f56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce32228f2d3477c85354311594a443b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b718b37276231cfd78a93319dba10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e817d7d8436542ff85b2a6c08d45f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00e5a7b25522385b2aab104bb2530b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2515212bccb1db29dc8175c8244e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087848ffc2c7c80fdb4ba394496d8c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abea85bec9b802db7d922cd2ea8878a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20da4e7f654ba1514d1f71284469c83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f2cbcbc31fca354c34a538df49e70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d570e7d9853b54dfea98be8e8a4282d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e64bf1c29c00bfbdd0bf2556f5138d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b6064224885e22a78bb1ae363e907135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132f584628d43406bc17186fa9a7865136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85a892a95f4bc4d655e3e9c93cce63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b044ae4bc7305ced39c3e6b471c39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943a439d5218f9594ec50b49b3f86b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d48bca21239a1c7b5cf0eb7f6a12d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f145299b86df58933575a775f03ee09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a565a082807735c9f83d3384ab444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7086f72d169ae8281fc11d56d6277c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1787871eddc5af2744024026ff9e72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47fcc5dcc15e058eb8d6bbcb8b68f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32832e96acb500efe56850e0f8ab5a59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649302cfe475c5a38706951579ed0402147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4105ea490cf4210a25a00db3a2e2d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d19287cdb242f99da3957b549be82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fb906ca7917abf6c1fd8fb7253090150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c416df5e399db4c9e2a3fda5abc7b93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee85897a29b30ab42f1cbec54d4389152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1793dfa384753d58c47193653bf50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477804211b50e4b7ad4cbb848d168636154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d033b7e117b40ba61f611cb95af3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31478fdf2e8cfa46c02b1b30a9697f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e572bb62c086b967b5df7c1b83e34cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2200a904545c84b9a24863d3d897a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3555d5b31ccd68095ff866c833a4555159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aac60d97be4d0556d6030021613568160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48432a1e00246611f8048220efc64817161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceaf28a6419c5a00c9929cd153a6eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c33db75f911e48b2a14d75981789f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97831cfd2ef4f15fea482d1546e37ce4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae134984cddff5dcc4bff8fba6580f63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970a127f140d3728f54651b787760b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774aed168c3452a3f84e6a345a91cc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cfc86fbc98972d0fe9bf634514c23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfccf2b4cb0adad0eb39fda6cdd1bd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab702dd53a92473cc22bc768ee8bce9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189d8c9086ae94d3175eee1b40a3f83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7c36980ded5af884cf24f821074fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf052dae0ac98d1495c10d257543145173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f83e5eb7471dbf06ac1b224dd875d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dda47dde4e8b335b84fb5d28ba61a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44c9fe380fba5cc0762a5936802d5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9714c0e01298affaa53f3c43a5ada177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34eab1e8fa63488302ea518f371d84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1e515ae9f2f5e2f6f8d894d03b237179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25c2b8d058d1295df8dc3e595f5f9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd280a01a76bbe51e7dcb8b7a7867903181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833ec7f2f0d18ef52b00892ec40f493182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3339f549543acf637536f7de7acc02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ed3f17d589df237a6a05bdac1bfce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc61f18008176a8945a765aa4bd20d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4749ed5f823cd95969aa9518046527186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4bb5a3dc108c2f003673e494eafc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d1dc15c6dd424aae7519bec9eca45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1f22551feb83584b8d46a870c32aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff915fe198ee1747d464215a88324e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabd7cd86e723d5a042ffb570881ee8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff2a4ad59822026821dea4ab86b166192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26195e77616bbf49725924fc52259b05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881487599316d1e25f7c2e63027754d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e587d2542f0472bfdaa739581cb953195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6350442cf22b640234b289325c609196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f693167bc5b8a0e6def98602b150eb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b850bff461a5bc0b66ad5c3eec79ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a722b74bd649538ebec034dd8d7076199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5c1888665dc641c07c934199045d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d73c6cb697c85528af8bae965d90e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99ad13e6285e41741795a8a25a1e96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0a448fb3b1c27dc65f9881813bb83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd5e4735d3b8eeadd4f4772005f203204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ede845c13fd7afdda7c94555ef4ca1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa2be01950093694dc5624d119f5e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a6d3794869395abd13aae1c8d5bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242dfe6aa2fa3e7b301c44d48d7e579208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cbd372ece996065adf4755942cb1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d0ec96994b1fea0f60bfe380d2459210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56591c0757eb4b043b546fbee35ef74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d732861f279629a6d3b0cfc3a3090212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06114aa142652ca457c51b017cc4757d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79b79330e0e667ace5ea03a0ecfdf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dc7e3d82bf83ae85b1be4c2a2c4af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2278edf82f7cbac700e01adbef292216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093c753bd5fe8c7f33d23c0050536e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f9e90f935ccd01aadca58d46e7a2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af418345db5f8b2af2e531eead72c669219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2a0f3c58812139bf649ada4284d99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb00ce7eb6ebb7050f1baf3a35af2e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b78d173f08d5b63f222782faa7d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8564c3c0c619fdce82ebe16f4e009f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7356f172a620f529f2534832385296224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a663bfd51a7205a6f1d6afa7e19a6e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90ecf2132e0d3baba3631d6a97e57f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967caf8d3f6bbf357b7f279514b4811227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75590b644c85994bc21be016e8c726bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d01335fa7095bc43893a9c9aa0a1d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f50ed58b1663fb133c26a8ef235b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e63cdaac27ea35fc5351ce10a2868231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eed67681895f20b89106dbf831b94d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daf9f624c2557efa2b2ed433ab463a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236bcbcf257253df8b293718ba23e15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6103ee827e4fe23143f3a377c1eb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54093bdaa950c73861d56e4771f383236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4667ec86170fb9bc20dc1a5efe2a3d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf7289b47e24fbaf794ed7f0ac5a23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad55bd9a564a87cf00082bc4e090687239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63141d5a71395b449b067a5b14fd5ffd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd86314dfebfffd6110a6eeaa0d044241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972a3ff9b71139f21f48ebbb31fc8e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80d25d099acb35cd461d524216f94d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6d2bcf6e534dde6059918403628d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1e4557543b9d2492b1de1b5a91fff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb390b37faa5b7c921365f3970425246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073f0aa32ee19c0ec6c759a9b090e43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4e6f4ccfdd5aa5ba4bdbc4cb7db0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ebcf2b249d26d80fdc1f2f74b71bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cebcc6ea23fb03162be3f4d3579c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a81630881fb85daa6c29b1c6cee93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823950f8894d5e23b3b8373fc2bf9a27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7981e41f96021cffdb08fab1de2f66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c32d77361bf6f8ad887a9e8b46a281254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dbd4657fc867832d9fdedf38d43a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc1ec98bf462982dbc626f087950ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bfb4ecd014d8a42055ae2e1c0d8dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21a47e55c87940912671dfc307317d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f68017964f41ff506378a6661aaaf6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1083fde6a25bf0b2666709f853b4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858de1b0f8032144bf7ef4a952f3c2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fda2ebf2af50bb823fbe950d79ca9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e881555aa7be9b526169734cb61bc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775347e5c223beb9c13cd50905fbe4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487d0a9185e24c051ff7e6a2612f717265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2f938622f70a09c71688eb75358b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1911e7c06bf6f9b4e91d244dc3f462c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3850f4a7a1db3673dc1bf543aca92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8698e7e50d28d267cd2af5711334b33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b55c58ea1a02a2616ea4e764cd70dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f407770d36e5aa18c16e003303de94f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885690b506ea3896a4eaa4d25db533de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba9d3ecf9d4bd53cd8782507933fff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd14830f495a3cbf6adf6e0a59e89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc295ce6f7cd4519b0b8b1dcec53ddbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af291b4cc99c2ad31ff6fb52e991a94d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704773211956f850a5e2268e5b8aea5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b20edfafbc4969d954dee1c23dd140278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c756b142053c6137c8277ad28c6310279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deb84220ffaa09fadc05e913e023f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d70aedc096252d043dc4273f12d48c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddae99e04683110e7901f2c4ada5712282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d7152f3fbface3728c763980b827e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f92a034d21c80bef96a54aeef2273e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f017b81097d13cdbb553f046607c134285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc702fab6b5e9cae78bfa5944ad9e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207fdb3efe854c47456e6ea2b80d199287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e83f9388746002d224444b54465198288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb80c65b40576a192546b542e79d5c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aac581e26b32fe1e2938455875431290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60715c96b8f4aae17f1f68d4b38230291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c3b2d11bf09778fbdf2516a1245f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20474bc43f9c0afeeb0c406361cc9b63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce52ed815ed35d99e6c04777318f8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37199293d28f7a99129329c34b56e8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094d11ca8967aead94896c5497036a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbc9c9c7e3f9e485e0f0a05da410d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66585af456ab5e9300433c343ea7df96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00db4e3e45e937443881bba761feeb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e47c84755f348f0c429f74637875a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704901d1c7ac70f4117733b6e021de3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cb5040f3c8173633103896039a27b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750e8ed54b0d254d540680cf65b0599303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9a010cbc895be9b5f125166d9c64a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df3ad5a44d2d6eac0318c6f29c2719305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ec468b49e3d2cb479cfc4fc77bcb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3acfc7de8e3695acdd91ce62170515307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62d04d057c9cb513d7da48ebd3e5f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ac1a17408963296c6ea3d9f2e794a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32952e1ef8a97737de3723c58fb7ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037f8feb7e16d8819eeedae6696e7eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824703864545ddccf6bb3111978eef18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde918c369a3658d37376f44f932136313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cecaa3229ddb4e3515dcb3bd68f9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a2b81803f4559e56fbbb328936955315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccf7c150622e4442a67531b671dcd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caa5aaa140d8e32d98046cdff49ebe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ad134c34d81b344b71a8b278aaad2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7336f90bb36bc075e52ce736008e610319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6101168b4f1b73e01e809a028a860c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf944034cdf95c763f860b56e358e9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde9174208d547cad47eacdd70af995322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e616758b0f3cffd6c442bcf75801b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66ae3e4c94ca0e2969a68985428ba6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651d16589ee20a69261cccbbeacc611325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83af9d32f3f41a65cad0f9333b8d34e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9ce2c34f9926bff304c839053a0fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56c1dba4cf3e883d4e7bcfcf61bffb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13455705f936575cfa11183bd7da0242329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf0bd7f408de2fd3a4a4babfc43416330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789ef9217abe5be9b139dd5a2e46bdb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a01d7f73508f22e83b2bdb27120e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c23485657e527f51d81ea3561cba0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304887388128096269f679510f1ba7e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494f926f0dca40479cbf5bee3ce3d30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279ab81a64c6d128644f05f52e7695b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f6f422581fecef440960d7c0a15dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e245e74db9d3890cfe32434e10acf89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42a38ce295a999fd59c902559d5c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad05ac1a44550b653bd74de4f3cf87e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4f770ca7fb8abaedfbcdda8aae946341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291a3923ed2f9b4908036b3d890bf6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2fa88efb3d8775be8c707e36dfe37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd48afd5e808409177dadea6688ecca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baef17fd276fcda05476eb5a8b618b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82051c337e5b5f1a2aab46228bd23825346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4dbee00902c83033be67551d7b6f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ddd462951cb2f0975c829fcdcb5d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9972c26cbbbf880cd3bed7a7b1ac2e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f32a25154e6b966beb055d1bfda8d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f7034d8674be4a278cded2e05c1fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e415ffe94c8f14d3bdc5259a1fbfe2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5982bf25ff9f34d870036ca3e712af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd4d7a9def30ef4f1b2e6749c15a66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12400538d01cb1c40364562f08cdd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bc5f4e3fa5723e23109de6c4f1525356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be074404bb4add11ec6003eb10b6cff9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abcda0c30c40395742c124a28b90d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0eded3a57af7d6fe1765d3d9c6a98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafe38a43526668d7a790049b0b5c6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd0076b692e1b2fef40af2e8482506361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d02ec1b66bb13f74f04af5860a053362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1f02c51934c2767aea95d8310da3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae622b48e5e6b8d6436988faf4521470364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d94e58bf5f913cac582b95529b9e69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab62ee6d5c32403676685757604d94c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea69b1ccc7bf3204aae2b1c38a3f550367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612c01b3b31f463fee5e7b5f0292f7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35750a926fd7b0dcc3e5be9c639b14c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006df5f1ed47b244c58605345276bd6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a36830a85fc328ad67b4498d02a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c0128a0432110bb740159ac4b9d3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f1fffafe74b004434f39d61737a4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a67346192f89d5c34587e869d6ddc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42676eaa54abcd1ea19e6dfa516e34d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9920189b093f9c0ddd8ed50b9e3c94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afa13e0d1765a99ba7d8eb8a8df399377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfc6f664a217993d306bc6eefb296a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6395ff6c4aea77c9de0d6bc40c87b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878124e209cbf11fe46d94adf3458c52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2712a35d05ca4008f22247e05c2063381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619eed97422d283b1d6ebc9bfcfcbbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cbf11d96170762cb256ce3c4fcfe9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd1382c8004a727dfa0589059a23ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156f318babc46fb56ea5816b2b1fc74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430401de1ebb8eb3eaffc54b911c72a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1f1e2bd95aecc054072f74e1c7ada387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef366d017b0ceeb1081c6f45db10d8bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc6263227c77a693719be9d1758cf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342856b765449ebc11f0e9182a1c2cc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bfc5320d0b8db176d2aa6f3cca3e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cc5aa56762d07c21f081d87ec6b03392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075b4226188b64ff91b8d8451761cf4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c21d0ef5b8aaad675902686018378b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876deb5ffb372dec9e429cd28b6845c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e03afd63bb4cf10b990caf6c3542d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0139fcaa69657a1b7e073ddd2945b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4363aa8a21365fad0db6123807202c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fddd47138a70778625f9116239ced6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a446715433f0a5ac601343e3b402a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f1300ce7e22af5a2ad09fc85d8632401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed221db44135cfa0ac011ca555ba7716402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecdc3a9d481378d09c0b963320c554403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec19021f1be3b908fe143d416d502f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fee2d0de4521a57b893dd0dc9dcca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839121afc8b2f3b8a233aeb8d23f799406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcede1c1e03c822bf0def7ba1ad489d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfc179571fc6e856e1349df6a8867d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51466754811e54330110dcb61ea3a62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2e4b19ee7c55f03064303e7647e6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b21916a5fbf96a22262b0212a199ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eaff36dd1545b66e74e171e1c7262412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0458d2e056949981bd562a73443c71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44aaba7050ba9d57f1a4943560c279414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed42fa3849a75e69a5e756f54d3741d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee3aa1f04f60c57c7cfe3e7f7e3a8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebbac65c5659ad3f8548b781a2bd77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23c34aa46415f0f609a7c057275b15418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28db26154ac63a7cc23e28ae4e3690b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b764f0f0f74ed896b32c37c8414e265420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf3487a20fa1f5bc5b97503566cf46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c3989b93e272fdb9450cbef5902b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f355a126fc12c6b5c4ded410dd4de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad99024c294949c6551155cb96c8b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465232bf652678737541eb9a807f2fec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad274701c25dd90037e7b1823a14581426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163dc69c0913ab54730328aec126f74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c917a6b5f965db01ebba39c9aae6d63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eb33672642ac0cf8a98284b239549429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa0dac2d29c79b87860b6b336cb823430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddae2fc3c8622c9a99d318067c3fec6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff1029e622a56a4dc5514801f2aac7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c3b03791dee580e6cb6c4f86616ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e0ecb54a83dac72df2ebfcbeb5508434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcfb8406d8baca726a96605f094825435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8a1512ac552188a1f172876253301436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e29abb3cb2de953fd0e8ad15b3a2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b950c569c92db1260c87d6580c508438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b2cf88edb59195252e5efc2ed0e61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0156258f6ea5f23d4b9bccc9cf0e134440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cfa28977c6c0f2a0aa352288dfa82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23e0b6c4217949f5c44e5a3c06873e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dcbfd678ee07b57ae9f9affa45073443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebc9b25e5c69bf9e2ef7ab4ec592b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b45ac882ab4a6dc12d48c000155727445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15897054f51bdfb45adb3f13f4981cdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf91801195ee5ef2b82428d0a00cab6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ed63e622aa270b1f4f1bf586d04fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c3c0a8bee02d7ad76c03a8bd2be5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961913207b7b11d971ae3662cc3dd46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed2d7d19c980beda6384eec7244a78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15d795c436ce3464d53342475ed595452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832948f291b072dcf417240b5b0d2a17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c33a62bdd51db023b89dc2fe097944454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff3a7d32a8e22529da9d41adb9a96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3b2a2d6c5f6a9357e6bf69d4c5d07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34d9a85aabe479a423d300e9ccca96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2802cf956204ca62664d35539b47e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26aca7e8065298510ce00ca5a37cd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8a6efc2c46083e6935629c05ce4da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c918fafc120f2d328332fc54bdf5e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24606aa403d54f419fbb47c401aa4e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49147835c48deb0cdbf3611d06922ca2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6b0b57f8d69d4103aae78128275ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3af21c8dc66b2fa6a9948ccb075a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66f724f6afb64fbab4555e5b33f114466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bf8a9e3167555ca55f5f556046da7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec2e2509e4b219c3f3f201ba15f163468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537117516d43245f74135b81a4bacad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdc5dcde2a4c536aab32970cb7017c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57becb0df9f970182605307f10fd6d1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419649a5a997f2431960ad3bb0055772472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ab4ebf693b31352114b64ad40892d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c490732f6124d19e856f01c9cb752474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505afb160fb58edbc61f24c0143a346475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891f5808e8b459c64b209952208b598476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878384371d084abea6961b71a5c6a1bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a69d1ab8b53170f5d92b9b6cd790e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf319699913d13e7ecebcaa3662d71e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ffeb97673fef7bcfcdd7365a27179480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d1ea2c3b9b31047171ef451e62bbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cafc15cdb2a6b05352ca785233f6b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0e329792841bd842d97b7945d301d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ee5f6f2f5a40ca82bed11eda02131484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450401bf529bc985a54ab330bae3a8e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf420f4c5536101a57a4333b966df53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ee015c382cb488ccd118f86b54991487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01648f0f89eaed5931d91a918f077f75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405beb2df46febdeb8f5b6f7081c37f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678c9408230098a527ec22fd6637bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ddd2f3408e4f50e5da41dcc09073d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3433a49f927f2a5c6adca48ca8478492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82810db73993d4e304c5b4377867d35d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300181a703cfe516af19ab7a06487d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26324f8fefb2b26d39f87dca9112b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e75233824891c69c9749b18f7e03ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a59a9bed7b2870953fecbfd50587a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59058f1173972633235912af7d751ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbb44db2b50798a08000bf3e8a9a28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf54c3afe0ddc2e43ff466590d3606500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c427838504b692ad1965829ec4cc403501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e5d1fdedf99cdcccab10a302d5dbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2559b94f7490168eb2e54d0d444eb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6841f67985bfcee2bb2eab0c723a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cecb5890aea0fb9ffa5c7c1b99c9f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532499c54aa52bfe7e50360f8368ca6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa07f44acf8eb79681c1a80de576a0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a9cb7c1fd3f29d9276cd4c3d6dc62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941091ff8eb833050f7fe60cf9938e94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72965b08168518af41c640e841bad4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516472a11c8dafc98357f69866942bea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4820f8905cb53d4286842862a39008b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b500004ff3a6f2179cda6cecffb39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf93adbc020e16ee0f8f07949fa1c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78418b538d402aec657c941ba234575c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cb01f77be6d1c45b50505d25e7b10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52045cb3cb04809af2c17a2e7820f21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36de7b6f6bf88389ce55e61f0cd48d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aac9fb46149d77e2365bcda6276ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196e79ef3c5d7e49cf66e38ea24086f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f0258e20eef19b81e1d0dfd55c41b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2613159689fc9a7c2f521a50ed320522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650d4e12a69b70dd470a7e8f4c17614523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97c8df32e512511669162c1e292450524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8423a419b463c165e36f51948d8fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e73b671cd6436979683cce56ea718526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16903d1e42b696a92d3ed0aa3295608527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50945e39a97ee4add0e5cf5fb081f455528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8a6b5e8814a1dda9ae25a0af55665529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e825739d22e287107e4435349a98a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64272df7acb3803dd9aca61c01d957531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510a204bd2ca01a780af2283df48f35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186c37946bb9b92899491c5ab064fe4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2bafc80ef8a2997fc785aeaf88392534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d85f79643095f304f71b59b536be86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb26e3a7fbbe2c589ea243486aa6d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6546679aa1bfe72c97c81919e5f76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c2c8e649425803694ab7c4c94cf1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dea8bf98babec3159c40d71ef2f7f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b8f5a2e385379f91f2c34d92d1370540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4fa0561cb3440b49e372bc4db6ed2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e0d7617beeca7ea64bd7f47734f34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3ce42192d5ef3fc1d7b7dc31c193c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391cdb24a935d6f9c36c56dfb948189544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4c9d7098a9e7e4cbb4dc6c563484b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a5ad7569fafcb4f19ca7550a926e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907792c91e6833fd1a6672d6e1e4972547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5528efcb41c647be855055f4de0cbaa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344051801fd29daf2137d4bf3f1c8dcd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c4904dfbcfc2e172aa96a25031f8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf75ee825f7724d10b544665b3c0db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be425922bd544337cf69797fd439cf67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77296ae27838ec80785d4a6092e8ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f16627e93f3af5ccb38746027507554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8826ab0689c099f94215ce45dfc6a71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca286c9c2e022ce30fa7b9e52b3a6db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d62d6cf7a3971d06eca90339c588a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4562466dda715030d49d86dba159ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff126228467db0e3e7cfca439e484605559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21535fada588bb2412c7f76ea81bc7fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e68bc8909602f3f2830a9a44b30b10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82e5bb3fde9008f17e07ba1009d75d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91ef9691522134d66c39f4592e546e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67b069fb3baa271eb9ba10c2039568564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa13fba340db12a07af3db3742f33f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e061dd3b0bbfed0bea362f3abf836b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a8a14c7dc70c6de565e452b49dd64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658043d1a19350fef478d0a807256e00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc141ab7fad27306db991cafb4959d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aa631ef507001faf6bc8714d3a8e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c67aa3d941617047ff2f977fb3f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bb39c82189b519d4a9ae89d5c7111572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c8e078bd67bc5d9dd4b92471a2466573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef5f0fdc22bc240ba699fc3ac2aae6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462f0f574058488f4cd820e7441f11f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ed7ba898bebad0824d3c249ff64aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46c72c2d5e9565aee140d3adad7759577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77032e347893b6b08fe639310afbce55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be0865b43fc42f7569e4fb0eef7878579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b513bceecbba2482c0bd7a66f2e9c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47f58c65b4650823528402358f4cd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c4c2a79dcd13a3b624405cf8f744e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20934f0b006409d7d843a56f1a728e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae449ea308cfd3046e94df43e1b5e9b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6edf850e273e6cf902ed975d67139e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e9676132b38726c16edb3e3d5be03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282556ca18f2ba0b81cfa39a52a08a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde7dc5639b5304ac8cf2ad0928d2fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188f92af528b9e1c23af7cccaaaaaa7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b6b736959aa9763a7731293252072590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7fb5a8dca68debc3b5025592c62c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb75efdf75916bfd2675ef23cca761592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb7cd88f7ba94b5b2cf3be89a87ce3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c7a48bb2355bea861c9796c1fff58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b33beb2f16e2b22e5f5f93ffbc6237595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3716ebfc27da4441ecab5381f3b92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d434b90fab40d52484aada5fc79f84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83964d1d1acbb71219924f9cc107d49e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff98ff8bbb9a79bb4c8a3b2703d22e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b4cf43a8b2f3fe124fbe6f928a59f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71804573b8b52415f9442a09c9966152601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae1cb5593cb90775eb7b22c266f5fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ac4bbf226743bdb72a3769d7b8ba5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f43b2910e7491f7a400cdc0c943c72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ba4b31599b46a8b6d5de5824cd4b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e18b96cab355bc12a8096ade050ce1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c66a7e1ed42f4470edf5f929ff1317607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9f798671191417a6843bb0e121ca1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f34f7ed5888cd5aaea1078ed0ed309609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e029c4bc6fc1844e7573f5b5048a80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95216c92a520461400180a9c32ca8b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4d6d217b398f7406ef227917e079a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496f846cfd005010aca9155a4f1a28a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e24a8f04113d9db4ea7018e6092cf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d711e3f5129615175820f028a3f47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123528eb9af254367eacecac56ed717616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f067dd22db4d2bb2da2ee78cc9b7e2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a0380be632049a8145993e1b0713618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a31ab198837dd225c0ccb0275ac6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa7377e78b45c328e4870a5bbb433b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3529aae47d33c0d0a1132765caea264621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0996481cadcf192288da12cca3b18b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df0feb3acdcb4c68eec207c7c3d66e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791934e104183854a98e782e4e97e65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b13c43c6a5742e8ada2991188e0745625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9427722ec913fd38a7bfc8903d6d87d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb0887babfd6bf09c6f17600f41b9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3223066c909fe7015f4b8f362d2ee4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7c8cc9a14f1d662f66959bfd16a8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be28c8bfd6ca3079311486b8f8f13cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57be6a3aae41294e7e6f97c552e4757631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec8ff92592f375e0bdc1e1cd0594c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacb47427a29b896da7718e2c0d6cfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4feba725abd34e4c252eceef6a0ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63090188c485425b32f8a1d24e8804635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e735e0e5d48964ffe881948d505bfe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d0c76eedfec57b39be90f5dacd997637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fe63f787ccfdd338f7f1fb7fef6cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0c4bcf3e1964814054c9d68c4d621639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1c7297f9ba6965cb0a527a4b9e82d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39c4f0a90161f0c0a716871a1b7f5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2acd9b62eec210c666e6f338826dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f82cd79ee6d27bfb7e8334c1a87840643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaae951ccc71d1a3c5659d3bd3fcf62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a91683caa8310d96234be89bd79378645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945a56145adb965d3a7f1463c976c21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b116de9212f0fe42030e58733cb53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a439a04f655d636c9c8dd825e7fc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aca784721b1c739c6ce4b31735daf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcbe54721c9622f3392d57574cf3a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509d501d753cefad8118a7405bce878651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04450da1409d464b4c93b837d8364fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a137a3e03af8b0c727d988c35ca895653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c652a930548ec2d142756205b12d8d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac32bb03157872682e63b3eac5de229655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb3f111526a6ec1be45b6e56881fcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccfe4e8375d2de9b70297991815a27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb343df05daf7c62a9a2fa7b1a905f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ea160e472065f74c3cc81a77941e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b83ace1c4bebde2dad31fea97166e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bff33a1d2af93498a30cdf6d58a5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44ab376fe608fb045c8fea8186c163662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799adbe224a23552ebe4f99e9b7fa066663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892a63d41ae49ece4f0d4e6cf50ffed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf49b2c337d9f36ce92f2da5a7c1cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c5843598bcf20bd6559f28fc45fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e040f1f826f1f3d036f62ad519e5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843979d663d35334eb4fc154139f46ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6788ea1b0a9c24032716575aa349959669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd050595a15c24d7b5db9754bf3bb30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d636eb7a996636c7d4b9eed0ff1da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8946f7dadd2d06886556a29ef63b0ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43086955a0d6ccf5385d1ae3c2521860673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b10b0e9f78c345222fbf5ece1280a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664c5a0c3be02d503389eaab75377db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e509ceb06e55ce67f0399e8a2f1416676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a95179611c0e2e26f1cda7da0370d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbe63a45bd459a210954549f887590678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48137b09853f49fc47f1400ccc54675679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d21b54c3d38454e1aad73b88b90bfe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd21a3e68b7909cd9640f6fe8233f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fdc3ea87341d0138932d44b576e2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a74c1f191ef8574d4662832fa415c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59472ac7cb4914dc74f6f0a4a0392135684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beef41731f037b820b18a9800a51b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d15c08019719a001fbb6ef28a9a2c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf981ecc19dd5747602642c0f1b64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c331974525645e50d8262622cd16d6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c6cb37e58ab68cab38eb177335bbb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7ad2ec68892a1664bfefee6f76bbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c7b26ddd1af16331f63631a187a0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda320c84ce1fc3ecb8081ed9680690e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893d97947575aee858e225afe98e735693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660aa7755477d5e85a9e6fa1a0091b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcf1a8e465bf8b2066a2e9553a5e9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55b451ee6ac5d1f38338acdb9ddb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ccbd1d96f4cb2552ad7c8f35c9ab4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd7f77437c38bf0f28c80a606c09a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e646a4aab45d2e2c5b1eb820220e8c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83bdb8b6646cbd9171e76c9d408d9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5c8c9a1b2b4c8449102e8e47ccbd8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83b13a49650cc71cdd189674ac641e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77634c6065ab78274c285fcbfd1b1e1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f40c316d3c6d64fc7463555182524704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddf7a96c2a83ab9f107601c525a0e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8845fa12bdb8d77387c8b7623f97c59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617d97b794560f12a95b813e608e327707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414df2e7ffcc1e62f71e11d551424b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06301104c7f976cfc227562f1290001c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631a7737aafe2be78747b6339ee8836710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33f784f5f9dc3b02890aefdc4fabf6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e44bd1f1d66b37ee5d033741ab777712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae403e99b1523714c71e6d06dce9ebfc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fbade69a9d75a8acbe0ccbee0d107714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90641d2b785ccc2eb4cbbca0a44d17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718590d445ef1f3c966b2ae0d35cee7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837a7f6bdb26e85e0e2d39104ccd91d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6aa8ca22201ee6b45e119f3a64ea7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02f120846dc71674e73a300d97e584719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7e258b927ff9cca86af8c9d34edf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fedc998de11c3735badb0b9596bd8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef969ce4c0f8d4bb7d8434e566ab1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd57c7afb813276126b432f07485ab0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b73c3b481cba10c20fafc3b33f23f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775a294dba849e2dd68831d6bb96749725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9b3b0eb98b487ce78c236d5203bc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342bb435ea27dabed4a3ce654f81307727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b19f3c207d5d9f1850562721eaa038728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd36d907c052320092dcad708b0f77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0086da59a047cb23dbc03d79b89da0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c507d32e53435a7fe5596b770cf48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eb3de8cfc641b7a4094d3bcd1daa2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73372876d08557ea40c9b48a418b520a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654043fcea6b0a974e045df354b2c8f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbef12537ad76994d7853b02a69e86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aa8fd9519f2ea2e946482ce8cb62c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da59fdace8a7a18a903c8cf8b7daac1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7a53776a89adbb6ce02ca7a0a8fba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfbc4e7ae0f07f70c94ebc37411be7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55bce977cfd4a9ed521ed6497f7486740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ba9c2550cb32fc6d61c9e6eded66e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9022b1ed5faa823c3e3111d928bd41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4f0e25fcc2aca11d1cd1a69552a1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f62d04dee9f154a817815dfdd4a28f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca7fd985abb0e8260d5471e9e60cee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e636993a8006df9e266058b1eb3fae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c33ec4beafecb1a96d079b60b9a30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caf9c0dc0b7c7f9ca82efbff8664b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bbb8a977651a815428391e8edb8b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98876439c9395aa85b1324800c3b3a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b3d9f9c47e3eb5f9dc2b58d33ecd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8a9a0782751d1c17357a88bae0658752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609dc957aaa75539a200c0e459e6af2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c624274db4ba67837387701de62d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8079f8426404fa50992166f51c59c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073b772aeb0f829660edb751427d036756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab7f9cf7b561dd607e95a2c3d208ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa55fae5a2bd6bb6529c5eedaf68020758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101af8c950fed10276a188d4c776457759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668c2f35bfc30bd89a001b2be43c201760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2c3509a803c997f2a57f30f4ba255761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ebd1907f8c299043ad9b655aa78f5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ed9f406d511c7c20ea670fc3b807a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb33b5c769ad8fd47746a9ac54c6cf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceabe7b7e1143ecc5c68b8a649650f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102e551f1086c2888f87fb5cfeb0cc5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ebbc976e5c0a30c5c79bc1ca7313e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb81783d6f3f58fdc524df1d531916c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dcacda4c834aa24f7e4623d66296d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c5909e6f91dba825465585883cbf0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a56b843e4ac7c4ad2fc060226afe84771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5541f44e7a2edfe3163c70ab45829be772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd6485b3219cdfdc21b2014bf42dce773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d636e4c1b0ca0725209251bcb1ab0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4939ef451b6c080bdb1634e9f3db259775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6cbaa6ce7991ebf5d8403704ac75a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a651fde328dfac0272e4d91ea03c8ba777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62253b0aae66536ef20940f984cec4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af314283ad058cde329c95e77c02fc79779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4d5bba70ea5895b4a1c7dfafc9aad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09497e8693abf2a2a82dd93ab7dc34d5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654da074afdff95d8f8590c962ce76b3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03067fd42d797beeaab2780ab568e739783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70902a99eaf364f868d2f9afb24f5dfa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be63159b12ee4f956d9bf93c2e5dcef785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821d78d8caaa1f0f0cb9bf9e29464ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318738e0a13ea35e43273f59d395d7a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612db3eefdbce64083c952c1bef4691788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e30a557401d3cc6b31b4c2d8176e88789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081faf8969144b70231a18f2be78bcb4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82254e9f638354eb6469f70a7b5d269791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3010b77f41ba8aff701c9dd7e4dd5c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303995a98fd0520ce449ad8268ad420c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee9623eaa38c6da2a2c79bb5ff7259794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3dbd9ab06889715cdadf14b4919e7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326f60e0cd9a91c8820ffae3f313012796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f522d4ea71c976d09dae5e1c10c349b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266416a6253fa66adb3ca83db24b88fa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d597bad992dc1a55810151b228c22799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088be6230ce654780b770dc2832105f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be539fa239e1ef4b9755afed905b0d6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce21b869945ef2bd80d506818cf7a9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d28a94131c73e4e0d4d17b2abde91803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299cdefb1be51abae4cde2caa1cc672804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e172abc8eb497533f8ef6e91fc142d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3257d7f4403c08056bc1de57721ce806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7641e1efa77b9cea538c394e80c7e31807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5e8072419d9b28e56474192ff9d1d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f244d996a6797b979f73a98a92f628809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951812f56e1720954219f08c3d1d3e0e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1e4e52c040fa765d566c41fc99288811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5645d0037a9a242c6e4b7325dd66f2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8127f65be55fabfbdbc734f3921ec9e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09cc74b48dc6380e09ad76e06f2a3a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35deb1245cb76008ccfab3559573e0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa1f8b1238540077d0b446bbd81108816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e83cb9bf44a8301a4813fb586143f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60fd4de269d51e12881731679b1492818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037e2d6bbd4520fa53c427437fa611d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e02788fd93fa8ad75610e695a4267b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa76759c4fa5cd9ab8d8be5a1b4c51821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac267d284a7f2bbc004090e489bc5ba822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba6e9b2d07e84784dcfdb86b864fd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773769c22c1359effea102267d010d33824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e793986ea93950524f2b424a9d758825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1baffe1a7de6123d29e10ee6d6344d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970042d183e0f202cb68eb0128fdeca8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f71930f39121e3334dc674f4622ef1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1334e12f64419870c4d86bde82fbaf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603d92f2b8a083f578283cdc715ac9f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaa107e75ecbc5036da4089837bf16831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfed045ec36f416bbdffa51a2fbcb3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b25aafa9bc8ef1d25527e3e0c1b446833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd14fee5982d537eb81a8b736fbf08834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b11d39533224013b1209faa0ed0042835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b365925886d0d949d89215cc787d92836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d743aeacd71cfb44ff5a86191df22d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af160eb301523cd97ec6ac12cb176606838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00296c4bbcf4b5ba6b1391fd5ce10c9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc1913f550fd87edafd57bd12c53b2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bb41332da5b37a0319e9a9e93201a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a3cec8270591781caa0c1d7ea229842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf93a6b278ee2edd84513bd246d83843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e84fe2d3f3e13df65a9926148d2099844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906e25f05f3b5835512613f9b5415a2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e405a716eef774fb91ee4a54f5aa21846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0addb19c6209409038a1faf8d6be1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3022815e7b15aa58d125a8e3f6ed196848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408f41dbdde46ec6ec93cb183000cb7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d3f67535176880c9255faf5e23c71850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cd0d0e6bf7deceb243483b6f0ac62851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be22f5522b04d95d33dcf2b95913fa852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0411ffaa7da1215d8ac6f7cf8229ba853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c14335581768309bf6ff0b91bdd96854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2f168df84eb945ed18089c08a588f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752eda88b6c1ca03698ada72e7e20a0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2fba8c6874dbebababe483ad187fb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68b3dd79bf982514dbfd0121d0880c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd31feb1c133015e1b57bdf985f75c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5009156c935007d33a51c1fe75196860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b33cffee611229564ec083ba965fcf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09cd3eab91f116cc60fb7f169c8143862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ad71cf81c46446d478765543bb13863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e829a140fac18f6e584548d2bb8e512864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7767201b0391f1ea141b454458c23865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1770a1175b7cf641feee4ffb4bd5e1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616747c90fc3121d12cf8545d86c941867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66726cd1912b36caca271c94f35698bc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bab43e6c9bb2c83560aad8bad8d37869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ac70866eda0342574d41b03b6b160870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e1372bbe4be7d8119e4a7e8fef8c2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc311d2430a9a11b69d782acf6d31e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575157fbb2ac451f978ea0e795a3998873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43036c06967359bc050d7ba42794cce874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53926cbf05da986eac0e4dfa4c2948e3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfebf15e2b1e16abfd92044b3146ceb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e37bd0d096b840b4660d0caa10518877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaad5f5d61c181a8f5886ce9ffea95878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb0b9d1c384dc51f67d9f32b3fc459879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31682e8f1c9a62aaa12cc08bbd4f61880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09682608fb9abeae9cd2d95530111b04881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22118301ff3db44ac46e1bdc2d338e25882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19897009ac8a84f8d8e6e778ba610925883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f9fd0a181fc3cd9362b57d669d29c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789389a5b0e78c45e9f703443c01925b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144dc6060136f8b66d200c77284eed7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf121c6dd66d4e62310bfcb1bbd40213887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9714a548d6167e893c20bb7ea7f65888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a48b9560161e3904173b5782b80de889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052fc3d39f10f5e734ab8df22e87e9d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633bc5183303ecb991b654597096aca891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cd995baa7e0e74e3206430fffa835892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cf455f5996449a166bf000961a3a9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a18ee89ab3bbf8318f3c8af8d8be4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b5cd2569f043d348d5312afb1911a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba3689a07bfb34041091cf6652ad70896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7575e52ae10c7d3ef12f156d1a18b0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24bd178b09b75f51bd3a537460c92b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef887406c1eb3fdc8ae08e29e8518c03899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99153cd902b227f49298e02485e6f212900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8579ad6a485d4e14053912f9080fbb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b92673b9becd0a0191775922017779902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb72412f4dc4145a12f16be562ef262903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bcc315942c975be2ae60a17262558904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148dac64b24bd6b311586757f344e1e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55e90e9688d8f58015c05a1450691d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731696ca891ee3751904e50633f32c3e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766e464555ea2ae6d07c4fc9fcd2a3e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf14e17875f717089c91631f7f49d5b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0afa898a347077f81b18f4e9bc8423910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c60823486d5be9e1cb148c14dfd9e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c2b34fc927b1c3cdd5179c12412e6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1771fb109123d010522c9a70f46383d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec491550e45fb32900a90f67e2cb52d1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e3dde60abff19e1ef16c56b3f7645915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10be04a15082fb7ce6ec069a0816ee916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eb93f3ed4191e397748028ad1edee917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb8a6df12d1529561425075435826a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d182e3272817c2131d89f987dd3ea2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e678497947caeec3936228df3765b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b58de5e2514977d397d2ad82318f8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec155980dd07626c5b2b481673641d6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7433e1e6485f2b713e2af39c8d4761923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a345991c9efc00b9629f4350bf721924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a35560de65ab54d08316c1083ea40925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509146687eefe45abbe62acd40f253fd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8a29282360e8c0fdb934aab8978f0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32675c03d0a346bfa5fe836bbe7c34928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38706bc5bc372db2fa8738c9b1cbd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a859c849ceb26ad056ed7005ab046930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3162c3c39ffab4434ef7893e93723931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33232c419d4db84024be914e16b833c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd90eb68fd0ed0a98a055a580c92c2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5c27c6936125d0c3d6cd9a384e78f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b4412dd9d303b30885ce0963e8ee935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbdf95be1ab9563a4eaebba0535715936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723e093253a9774536da7598e0d5e84937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e89af3ffca5a2cd8af0bc68ef8ae0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531678bbbc4946485c374fca1248220939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f89cbaeb15913b418b519ad541f95a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f4c72d109f354b74ba0d468e0360e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab06822a4b0d7313879dfbadfe6f69942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7144954e249978f98ec5f43d25c1b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18b4686ac78c88890a0166a3a5712b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358d626eef8234027de91db55ef69a7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8abff0b4d0c07637a8b9ef332b34d4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed4b4648acfaeef4cbd55af82d69b5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab8265c6da50c787b9d8496e838642948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66274d3bc4a365e1c0e8d241b422c036949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e17578732eea6fdbd80e239ad6fb47950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf0517ab5e3aed6046f5106fede0f1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74c990fdcfde7ad21bd8422cff0c96952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8ab18d1b3b8dcf8b6b70c7f736d83953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaec47310921cb4036a6b7bd8aff76f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e359b252e5c5a6a650740b3bf4a25955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af597861e6b5f641914c25d727801dae956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4edcc2abac381d861041826139c324957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95de5aa4b31deedd2f9c281de6b589958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd73e5edd63759ebf780d678077845959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb03b77d1a047ceb1c427ca4bd4e311960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0ce10cd200d31e735e2ef917e8fad961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18240f7d8ac93cc98c0e5eaa720cb39962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1b9950ac8145d4f1a2c75e2fef6e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208c97e2c3bded303672d2ca5eb9fc7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005e1e5d911bfc1a24bf7849a92c92f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025071776eddfb42c73d80582b585de966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d15bc1fd38d1f9983d1e421482773e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f135f69cb5c5d94a8aefba045930915968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87845e868d4e08347157b5f7e469223969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e3a408efd2855148805bf8ef15a9b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bd38e414ab46f61eb9503d62b0d57971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eca930806877823a5fb0f6818bceb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39fe07adca5d9d8973d5c4965ab186973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee263bf5e45ffde6defaecb09e0038cf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a64eaf9b3d2f63c8143e9aa8b0e8b975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -34782,9067 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>15442</v>
       </c>
       <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>15443</v>
       </c>
       <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E307" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>15444</v>
       </c>
       <c r="D309" s="0"/>
       <c r="E309" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>15446</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>15447</v>
       </c>
       <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
         <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
         <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
         <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
         <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
         <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
         <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
         <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
         <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
         <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
         <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
         <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
         <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
         <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
         <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
         <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
         <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
         <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
         <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
         <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
         <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
         <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
         <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
         <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
         <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
         <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
         <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
         <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
         <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
         <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
         <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
         <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
         <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
         <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
         <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
         <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
         <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
         <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
         <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
         <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
         <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
         <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
         <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
         <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
         <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
         <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
         <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
         <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
         <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
         <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
         <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
         <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
         <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
         <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
         <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
         <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
         <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
         <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
         <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
         <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="C358" s="0">
         <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
         <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
         <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
         <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
         <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="C362" s="0">
         <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
         <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
         <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
         <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
         <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
         <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="C365" s="0">
         <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
         <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
         <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="C367" s="0">
         <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
         <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
         <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
         <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
         <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
         <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
         <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
         <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
         <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
         <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
         <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
         <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
         <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
         <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
         <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
         <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
         <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
         <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
         <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
         <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
         <v>16597</v>
       </c>
       <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="E379" s="0" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
         <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
         <v>16671</v>
       </c>
       <c r="D381" s="0"/>
       <c r="E381" s="0" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
         <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
         <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
         <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
         <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
         <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
         <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
         <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
         <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
         <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
         <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
         <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
         <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
         <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
         <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
         <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
         <v>15469</v>
       </c>
       <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="E389" s="0" t="s">
         <v>829</v>
       </c>
-      <c r="E389" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F389" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
         <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
         <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="E390" s="0" t="s">
         <v>832</v>
       </c>
-      <c r="E390" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
         <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
         <v>15471</v>
       </c>
       <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
         <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
         <v>15472</v>
       </c>
       <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E392" s="0" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
         <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
         <v>16038</v>
       </c>
       <c r="D394" s="0"/>
       <c r="E394" s="0" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
         <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="C395" s="0">
         <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
         <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
         <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
         <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
         <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
         <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
         <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
         <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
         <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
         <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
         <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
         <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
         <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
         <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
         <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
         <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
         <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
         <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
         <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
         <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
         <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
         <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
         <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
         <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
         <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
         <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
         <v>16600</v>
       </c>
       <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="E408" s="0" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
         <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
         <v>16601</v>
       </c>
       <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
         <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
         <v>15374</v>
       </c>
       <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="E410" s="0" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
         <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
         <v>15375</v>
       </c>
       <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
         <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
         <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
         <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
         <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
         <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
         <v>15378</v>
       </c>
       <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="E414" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
         <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="F415" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
         <v>15379</v>
       </c>
       <c r="D417" s="0"/>
       <c r="E417" s="0" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
         <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
         <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
         <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
         <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
         <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
       <c r="C420" s="0">
         <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
       <c r="B421" s="0"/>
       <c r="C421" s="0">
         <v>15383</v>
       </c>
       <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="E421" s="0" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
         <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
         <v>15384</v>
       </c>
       <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
         <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
         <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
         <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
         <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
         <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
         <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
         <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
         <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
         <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
         <v>16595</v>
       </c>
       <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="E427" s="0" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
         <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
         <v>16663</v>
       </c>
       <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
         <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
         <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
         <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
         <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
         <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
         <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
         <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
         <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
         <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
         <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
         <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
         <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
         <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
         <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
         <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
         <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
         <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
         <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
         <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
         <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
         <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
         <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
         <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
         <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
         <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
         <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
         <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
         <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
         <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
         <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
         <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
         <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
         <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
         <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
         <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
         <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
         <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
         <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
         <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
         <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
         <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
         <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
         <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
         <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
         <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
         <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
         <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
         <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
         <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
         <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
         <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
       <c r="C454" s="0">
         <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
         <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
         <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
         <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
       <c r="A457" s="0"/>
       <c r="B457" s="0"/>
       <c r="C457" s="0">
         <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
         <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
         <v>14337</v>
       </c>
       <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="E458" s="0" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
         <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
         <v>14338</v>
       </c>
       <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
         <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
       <c r="C460" s="0">
         <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
         <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
         <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
         <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
         <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
         <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
       <c r="B463" s="0"/>
       <c r="C463" s="0">
         <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
         <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
         <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
         <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
         <v>15426</v>
       </c>
       <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="E465" s="0" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
         <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
         <v>12264</v>
       </c>
       <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
         <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
         <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
         <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
         <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
         <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
         <v>12330</v>
       </c>
       <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="E469" s="0" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
         <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
         <v>12361</v>
       </c>
       <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
         <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
         <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
         <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
         <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
         <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
         <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
         <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
         <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
         <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
         <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
         <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
         <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
         <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
         <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
         <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
         <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
         <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
         <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
         <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
         <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
         <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
         <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
         <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
         <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
         <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
         <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
         <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
         <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
         <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
         <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
         <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
         <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
         <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
         <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
         <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
         <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
         <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
         <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
       <c r="C490" s="0">
         <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
         <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
       <c r="B491" s="0"/>
       <c r="C491" s="0">
         <v>20246</v>
       </c>
       <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E491" s="0" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
         <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
         <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E492" s="0" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
         <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
         <v>20619</v>
       </c>
       <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
         <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
         <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
         <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
         <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
         <v>20696</v>
       </c>
       <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E496" s="0" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
         <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
         <v>20698</v>
       </c>
       <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
         <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
         <v>20697</v>
       </c>
       <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E498" s="0" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
         <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
         <v>25702</v>
       </c>
       <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
         <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
         <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
         <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
         <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
         <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
         <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
         <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
         <v>18081</v>
       </c>
       <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E503" s="0" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
         <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
         <v>18082</v>
       </c>
       <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
         <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>