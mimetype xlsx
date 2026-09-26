--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d630da2eb260a0b704c01f3138daf2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2beb04907827f49aeee01ad5b2bea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a7efdbd1b36ba3b95a7194c2f66e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606ab9f00e0b7e2c8c4d0b2e2ae5c394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e0d15351d44854c2e5f8a3d4c4b7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a674a7d58613fb2ae0ba130de3b2cda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7c7e8cf802eb2511a82638672cfc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d07516b343c9f2062c213178c91ec38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aba8de7af3540fa70158451dce5ceb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae66c20fbc2f6bb8659850f457ba5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca518ec03cd8325e478d3b7f2bdd98fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60492df4d5291103f8d20eb1440cd5dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aef3e82c5590d31217d06e47bd8ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a1492b1479d9e448a9257cecb519914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226984c961fa7966f6f0149fb7a5642315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a458a181de6af58e90a4c29ce37e0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2af1978f6464a19deb1b00a90cb9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea237b516b366f946089f3f0ed8ee07218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e0573cf1e306ccd288179b0c41a4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38131a1ab35d62cd12df40051eff0ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990e32c0a9414709a50a89a79c8008721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f72f28745cdf1fdda57c19b9238a2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab9caf4d62fe30da427ba20223bd3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cc88d9fb2534a81417e56608a6e5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052c28f179b4e826a53c852647dd7cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22f71ec3be691edcea164562451d2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd768b4b0e62b856e1f1dd4ee1eb7ed627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8301501900733a328265ad8f306f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b68dd65cb26e29a3bd5a1fcced49929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4e8050a657c49e0dc1e3c9e67245730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4fddff01ba802846c896d7f86735d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c513c3eb3211120eb96c429023d3c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54449dd5f612f07676237e4e384cd71b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272f9a147f1f6f091eb58169da79f8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ea1077828af4a7fa7c43505275e7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632cc93cd06c20f7b6391d1fa0f7dd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41d444705ba3d67a1d37a23adb355937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d4587f0b6c10aca44a27124bca8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b8a1ff83cd7f757083b140c89a9a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd82845af7a4a87afc28ec1eb6fb9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ece38ae48d379081f5093659dc94c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb68557044c616851e0be127be88cdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95eee59005902d8363acd27178d07343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f7331bb5fcc766a5ef964a624228e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d6d17af8f33f54d1970ed3e7eb62845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43de889f112bb18cd3e8fe628a72046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d84118310a1ee60fa5e699a1b99bcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eab821c58a8081988cdfef7834244f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993242ea0fcf9b63b2be6a3165b2c09049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7af5a4aef1bdf116da19d570ea7b5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273cc6437b4a10864b90dad54d945a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a0659822ab7e325bdb00bcc6accdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62549893f70e7910e04fd3c4ce1090bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2e8ea77aeeb1ae0773c280e8d6c6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ab148b7c25dca76148df09dbde5cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee303b5997a760442ad6464717cc2b6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1191bfa7a95adafc7ba0a7164a3c19357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aef07d28c75326cbaa18deeaf4e0f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd50c996488e884f2693d45cb4f8bcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdd802e57b78b12d1841759467a37460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae874863e6a9e7fecb88ef78bb49482b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28093b7a087baf838f6e875501165c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339ce6243aa0a22aa779bac11f60f3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9b11b971474d35488f896ad74d3c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f59e60379fae0cb3c30bc86be62b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6da702e82f243ca8e022a6dc0827d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e65fba77e9c9db8d362a8299264ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38452e902b5302d39aa0b93771284568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9f9aeeef770d4f8047fb4b216dc4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3e03a0f142112b64c1e57a9a48c7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae81e7f4c923a9665154f244a6e4ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2e54c02937de689ce52549db80d1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dcbecfc3b65c62af9fd93fd5e408e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b425f7a74e89a95911799796206448b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114343edca8d393dc6055ecb2e7b3a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8928aecfbc261dd693494a3f63bca0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc780d99f775a70b0c5f20dbefa62777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dab3b4dfd2d6a2cf328002160a68878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513665cd89910fa0b1b0541010d193f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db977c4d3c22b2ba71dc8c7482a460ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea07a067d9f3aa1bba39fbf22edafe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66995b60dccaac58297280fba6f17e9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f65703703e13a49476919d70fba9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97894e534ac2bbcbb220ce0fdf87966884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fd4f41ba944d1de1412f19e9decf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1b155c31d41d4427f733d936fc0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe460543f4f13b3042106437565b0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63866ebf5eb308347e33db091084eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9301657333df2abcbdf6707020dc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003813a41c955d75c202ae3c8ef34f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52553387d859bb57c709d3bdd52c64f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f1b50f2790e83fe3be3b49b35de5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948d6efa1c1062a90b1f5307e66ea8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37159e8fd81de1ba02521320b15460294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3b196240d4c1fc1ebba26cdc8e86095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b7468bcd9e6af5807162862ca4bc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538c688c6493032f4a7a1d80ebcfcbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d09aa2c1bc44ea3ab698d96afc823998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c49855a184a0ca2f50bb0d88c2b2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc256903bd3e71744c348e3f5f2a1d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73595b99236978cdcdb953cdf57cbe34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45082785d8829212f516be612d37d54d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82465d1920561cc23c6f92f218d7cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e05a8e2d2a08eccdf4308cfb21a005104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f8efcecfa575776ccaf0c573a01c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77236ee5e6af152597f1d7044ea95bec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b95df973c5aaa0066389385c07141b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c82e321f7ef7c0b36a7efe197a83c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e9f00386a57c4adb107cc33c086d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f1c10c2ff4de6e7bdc0c59b73bdfe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c5e96a8a1dbd51f18d36fae4e97c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa86277312041a8a990c3b4979cc95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840f63acc91bc46ca389e95e189492e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aad1d268707130f0e35ed20186c6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154072d36258cf3940478e185ced614115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8639d2df2dd2f1a39cd9fcc5b8d02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3831ce6d336505a129da55be7f0ffd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9100330af3e1c52ae94d318ec000894118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08366c8d848920de10c2af98f1ea482119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff431d31e4cdc4c66c5eabc7a5b33c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d628b765e6b300ecb7507912d66565c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b52233dee97697c2340f48222ac4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3793a8fc630e5d7beda757f7567050a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa564c3d9001922439d1fcfff91eafbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171a2e7d0d91e8c823a7dc162296f58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dc51e63ec96120747c2775f914916126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75478921000ca6a0cfb891052cdf527127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1afd2ed4361bf78d87c7749c5e7e43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33f1bc863ac20c937cee0fc7cfcd57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b3650cf4af70c6915b0779377b0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4a727fb311a2aec9a33ba075541aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47251ea7215c51a431890ad763bb3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10692ab69a44d686d73497c83ac9a362133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8164ad43c21af01db5000de9546a3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03366417219295fc68908781aaf85a52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b7b8b68aa89fd4de57b60ccb9684e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef6b974a5d7d6285a2c9becc2e6a1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444d7dae79be281601ebe168f8e3961138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ab5c7fb36c73a2fdf68e3c64f9aea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06682106b837036a73b04fdde7944e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adf3ca24eb5104512d7900e612ac36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e485d646d9b130f1893e71f8aa5f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cf1ce318338923ba1854d4b583546143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73f9155a4e7af5a4ea1f0b6971a672144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93eea91caed780f07368deb8cfd72e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055df1f7ad9dcf20189de49e269a3f0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aae1c28d690cc730defd90db21d3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc81518b3acd889674077b83ff1a01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de652b2199ba7dc5473cf9ba704c32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436230ae46721dc30833bc8008c568b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb037f866ea52f36d8e207d9bce76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a0274b916b928a7b40bcc7a4410e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4b7b8708df3f9853672ef03fa6c29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220bf19a158b4242fcd77967b4165c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096c3be9e0d37d79d22a2fb5c0750b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dc9aa92be110610082f40efca24fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a98fa3093b504289dbe48f70a1fe7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6a529be12f843da46f273c7e607f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338892b587fca763fee1b77dbe4424e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc415dc131ba425210d015ea5893280160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0655f2bb3651945289f4deb145a14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d644e381ff8d7ca935c6aea2958ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df641b621878cc9b0e0fd30ba5ac8caa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7b6422e881f674b7f4eab545af040164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac4ae633860ef710de7c936ab43343165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd4958331a1c0ad04d8caa28c6293166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b0c9873c9da1be782d32fe5cea5a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e025ad76b45105b1f460b7aa2ebd15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b40bc023f1b5ca06f33f10dca71d1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a20c6c20f5f0b8f4a03d413a9de78170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095425df394519d04d98231444a3e3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab861bb6747d04ca541233be687bcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bfeb54b634460da0dbab2701b93c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fdee212c1ab15fdb640cffe1c93ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c39c42b650c54b51be2c4ed1ef995175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fadff8194f9765658b1dff89a4e74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a15cc3a7925b24f5fab1b2689f22c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4a03ebdd25c866c47ceee2b883e99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b1688f6d9c578f00054bbfc37bc38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ac074875afb87344a6a6f4dc0b645180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ba32a6d0eb5573be6b5046605bd10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac674b011e52bf9568f65adf4af546182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac4fc7098e7e7b6daa1f8d35add3f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7beecd415156c1bb39eaa896ec5d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f317527eeb786a3890517943fd477185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c1d82351201ae06ba18e5aae3720186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779036cea04b1b061e9052f528b5e9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e1c86e81ae3458c6675f06d08b9e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b67ab198b7224e48d912091846985a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154211fea6760d676408f58f0dd50311190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff82683ce2102c7b773d4f90b9b627191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566309bf4a8cee7b148aeedceef2c514192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c0cb822b112f6c1dae8ba088eec58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993c20f585299b50b313acdb4aa73cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686a2f4f500a57fc73fe9bc85ac2a41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23e3dd38b93f93468c1a62dc50142196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0249689be3dd7b263487f38e724c2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26402924e4419f273314ead9fedab3af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f336a2248276338013bd4be8aedd82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c3b2293bfd8d8182b3e3fc8a530f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dbfcd7c444c6edbc04f002a52e613201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88803363dd17ad0144bc2e1782414eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49489e8778e8151ede511fbaf8edffd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7b78788f62d2902d1fffa4d85504f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16990166e88c4021c3e5c72c5bf653b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8a99de5ff7d3542a5a1178887d5f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d11c329a50b5308088804b105b8167207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5b3945503528295b0ae791ab911a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9f3ae7ccf4e39199005b4cd9392ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126029e4151454fc3fdd2595031f4f2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18908b0decfea91b6af02bedadaace4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c86a172783d9d24cd06115bdf86d5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311a3e6a20807d115b7bd136024e34d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a392a5b1f44311aaaab533195b2c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac60d84abfb28812948cd36331448a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09cd034e005d41aaaa97c50785006e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dfe7c511cc4d88d5396d0db9673c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de2f3fbe11f1f08bfc94bb7e9d8e7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d96ba62bbf48cf93f65e02328c8442219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb01519a1d93340e1a497d2e315756220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37cb755e83dc3296c2c7ef32c14264221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5f5c3ec3befcc8d63acfe9267965a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397217be78520565873fb3b3f5739e97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c906ba6bf84a43460245ac50f868e83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d98aa69d5b1ce54593d758c3f42c64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303d50e7ab29fe53997a5b5134712f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf2fcfd271e64796198d9af10f1a19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a25b2ca36a3cf9987814fe25ca6c52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87864b391a5a646a3898df045ea0c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4628a46863c3d7263e9bed7726c4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301f7dd606360f3de1f3647ebb89bfd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424391cb357496d4d86d6d8c5829461232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ec059a5618916f7e1b618fb7f7106233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815edca15dea37da5bcfc819c1bf8a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b4c3bf4941174e197ea8b6ae26346235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ae2e55775cf9b134bb461f5b2865236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9db6c9bd157067e76b1f2c710155c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9180b970a55264d5a0fb6daab0af7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2926dce1eecf3917b6d0e7deb45f079239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e170d706d96a5590465a3b2621027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519fde2839f56290a9f05738c39edc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13854afa499b6bc7abb78e6cb72f4e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cf47fecef216d79a0b27cae9f7896243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace3e3a7fb9b3efae20e1ad4bdef6d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7934d2140fe50b66d383777a68698245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9531f5d963f70a69ae8036bb4fbfbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141d2ecea86a1bb237823446d3d5c98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca338b33762559d2dd82e231d968a56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccddbbde080a156ffaeb00f083c1d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cca7092a3c49424978b5950ee40da5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc24574f2073f36afef9cd5e580c85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02a0059edce666fca275a6b88ef0e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60c1180266f8f01a2f674b981931f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0efe0d640064518e3d49a447e2c9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db872ecd4922105c842dd113c5e16529255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483dfffdae2c02c218dc9f89bb8d692256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852da2391994242f980286cf2da2b04b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd656c983342c5380251ce06c9dd3a48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436db06a60b558126621b51ed24b5e74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e419bcef9b9c20e34966d9cf0e7fd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96164ae5e3e6f0d0381501979524ef14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0885cb0160ad9c4962ef3f1ebca5a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad6fed785b9e8f86bedc45e0fa3fc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198378afebb56349dbb3b2e5410ce09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a0ab8cb25c5f121127bbfbf7cc142265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf4f6cf094c6fb28c2f6a5d8c225d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265e788d0da3fd09770bafc64744a9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fbbb61993a21c0336aeef86d5ed44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be5d83631e36e8df8febbec8578ba9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c92ec16705d33ded1ed64c2221c654270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986297dbd8f0c78be99b7879a017b30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14007fd191982cb54c16977d332ed1ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a62d80430d3a897e0bc72970492de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8698a5010ad59ce620bf1b5e6b35c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a97b56d70baf7b995415c539fbd7d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409b9885896c132bd09bf299153420d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f8d6d5dc1fbebdeb379391d15d69b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38743686d500480a6be445831fa7e3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae356370603e54a04a8e056e201866c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cace971d2c2e1086ead4ea571f30e47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa9079485514d41cbdf25ca93653b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc33108caee20bfcb501512adb8280c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cf292fc66d6df791fa5602e357e4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e2eceb719f9a271fbf818dc61dff3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53737786aee9a4721f34f3d3e611320285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716646c7c19da2689944852be27087b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b723ec44bdd326a761ecb7871110ed4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21ba249ff17d7b2a42537c01fa1afe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7ebb111d709a68de6b265ed988097289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43488191fce00004f4313ddc0fec21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17be2648d227a3f82e97d84442da64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7f4af53e741c595a731f8b634e7b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07851b2ecc25e4ebd5dc10c95325f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5840b17c0a80bf2ba97659bd83c0440294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e040c6c9c0bc2d0e48c00640f4b9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ee98c38b6c545e71063cc46fb8640296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca99b1a9319d6248f51000867725c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36204eacb68616abc0e6338bff15ff4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8979eaa148a7001e204d93a63262e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed792169f94a1145a60ac823ca8681300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b15a003c5c29f9149e02e779e268d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438ecb964198e04562e57df657dcb15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22935b5092ad5b28dfd6a670fb258bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a852777fa3c5e4b4d0dbb124ff959304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1dd58c53b7adc7993070d6aadbfc6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc857062d95ca0eb56cfc9cd74a97ac8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb362a8dbc327aa72c0c9a2f329a7097307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f7178a0ffd782d22be530f9781bb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ab2d6f2ffc1e5d5282222bab8f9b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c486da0d0e05ecb204b9b0e98d0995a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a5a53d4ea75ec636c39c0a10c2df7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e699abd6847927431ce41933aea44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed02e15274115f55cbe288af7568af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0aed29d0df61d01b54cbaf92b4963314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca811b006a4413d3685fc5b66c5d3b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5815858ddb4b997efadc5f0e67128f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194db7482f6935ffb64b320b1db83a1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5777de19b27946cb1ad660d8caea2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b175b6ff6cd26620e493bbdc0fac36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa909c7512e61ea23021581005c88d3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eded40c2404a868755868294990ea0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e26d95f0c10339f8f52b870913f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd395305609747a895290fed813aaec3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2671b7797aa84629ef713ccf562383b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13411801bd8d5caab47b56d17c9488f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bc07e9cdec91f8228d1e2d08144e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9354410017b46cbbe3135bc526b30a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374c2b1736af8728ebcd422fd1f45df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbb93bb96f72fc311d81a4aea2e9c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01e58fade73d2a203859076cda9b4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c43749088093279dcc06181715c2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcff3f30572ae74c30188b8abd51f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ca4d072d7f549cece26c0b4f32310333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e640b10489b5095315d0e25e1035a44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5021bae2458808477677d623b1661c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b45e8e97977aae9e0b808282d13c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2575db101e111c989b7c0e65a2515db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c7b1b3243535960c7114e692273c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eac5afd84f7bce7778f8a4f07d3f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab1dc8470ca51ba5f7bb0746494f31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74406ae502be1859f06eb0c15e095f51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b90106cbaa6ef075960f1ae1354bc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656981fe5943cabe7f70217ea66f243343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0006b874bc6c5dab49bdddc086deb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882c764c6416137834ef43d10a4f02b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b268c50928c10eea44b1eb0e8451d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b1f637d676bf47c34604f17a248ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bc4150ffd99994c83c4d3b8dbc784348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5c640fbdd2edf47e1f479701fbbdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35c2ad54f1589f3db5df8b529a55d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fb1f472107019be5c8485819ed873351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ccf412fe40194df2a7dc7e32aab38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1a5e5ec0b3e7135b5c1736ed18090353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce9309aa46f34f617c3f3971de632a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbde60d4360e737915e1bc6b744feba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569985038a36a75f124850a1ccb5cec6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df338523496b79d02b4df7097e8a81b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15272bc22455c0aad2898c3a36fd6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93237a1dbceca08c1b0f8ab672e94f06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf31a8fadd6acba75f6fb237ec444aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2106544e18e985340286c9b7ece8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483569cf441ecbe93d565c1307568bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b19b6a3f50d2d1734124e6be7ef977363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3613b89b01aec29506f83817f3895d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7fc3aa3821a3bda42a18a979f6b95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d36702351f271538ff85a41626c919366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c8cfdd18a606dedf58823b80a1ab9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb02cc2abe9a694b0914414e457b7ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe606850fefc133e87eefada02e68c66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc471ecb28ab00d2fb5754f92e098ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69a4f5f993f1e5cfd74b77905c1876371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84b9dd87682264b1e91bc5a7f76549372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944996c883341977e9a6b98243976b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3562e0fdcb7880721b389aa675c55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc087372681ede233269497780caa1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1276db82a964b94a69244064d180d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852b4ec57ae5ed7b5c6e1c6b8f4ff50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e4e20e68cf6cb30f2b956fd69831378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2f784909a3cbfc8f509e121e28928379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150fc74df784dc055498367b6d91665380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0783e6f777407bd01494621e14f9f4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c2b8d8811a9a3b86805461c9b17d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cd0d1f25e4278269ac4c7619aafa0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6e436139dd620d841fa6d4ff2a37f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254c110bf7c9e8a85e80bd2244d50a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a314e529e69b701ee03ce18af6a225386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcdf7995295218a84463395694c63d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac2e2da07d294e343ed195d0aaa386388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9785b9409d44008ab37d05122d7b3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93be5d2c94379bcd93bae39dc2df0c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993893ab4b0a7574fd34766febe7dab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2838d725fd5ab857c8e263e91d1f16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a07008ebd3152b007c571d6208f609393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eb36508584397175ea6950ea55265394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea04e8bd75b7c0c54604c6eaf6418f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2287dc90ab03e96ef9a35066765eae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fd5dea9f36a8e05acfbafb5dc1262397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89701157caa0e6ce635229280e10d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d14e681b20d574dbf651f7d3025b44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f5c60c0f0ce2a85b906b2e1746a3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847014a21ceb4ea7a305c65407b46880401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891af71c3295cd648a35d4bf9556c62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0823d55e5f118ff55674df63839ebe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50327ae6cf94749dadabfa3d9a8ca282404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a85a742e9a065f97d543d0309400af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a09d6d9e36fa65ce57cc21b23f412406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e237c36ae89c185d902680b92a6a5fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c363feaf984fe7609a48fae5414afde408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07432f66205e62d9e973d085969d255e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf48644f4deefda22b44f223ba548ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c41ce48860ee470cff88d9f2e9da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95674bd6bf094d347fdd3fb1c9389514412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe842f257a12814bd2a7a18aa4d9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5373a97bd96842e6f614c4959118377414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bb33a33c598f4c0de159d973cae3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1fcbc231d45f5ce1945a01504128d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee026714d8523822489a9d6156bcdf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c47e391c593712505de3a1226b4c4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b05139e64abbb4dc859d4553eba34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4e2a4f729f26a618e9b1729ac813d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf4d7e14d47621163ec53e5195498c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361332476c6e2f48a9a8c56243bcf19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563982f548e86ecf09f2aaf21d6ef71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89011c8771148e6044fd63131a7ebb81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01eb03d52815591c82c5a7871cf4e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30ec823514bbcf2b3950111c2021a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9856238133eaa914118714d04f1de1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfe53300bb0a5ef9a490f341046426428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc64984846514af48c3f2c509decdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe823ba7b87fbc9ae2a60f285a392585430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c792789b9b03eb8c16d0b41993d69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e348bf4132076ab74824fc1f15ccfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e4ed0d456c2469a7f9cba52a6ae9e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e4e6ea9f5dfd28e9dd3ae1e8c17f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37d8b972343088c04baaddaec102ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd67f7482ca8307f235729cd4a674eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da3c3e78ad1ab8b1d72566168c0b4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec9b4ea4b10dcae4e03dbfc0f8912a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bac0501982d6b3ab553ee6637db700439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e05acd7686253ab0439f05641037b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a88cf9dd501565cbac07f912d6f87c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e118c9012f34c868ed26aff09ff3afb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785df2c4346fa52b03d69376d798cd36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea2400f8a91598ef0bd2c8917d4c8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3620cd71e7b84ac90c7d68fac28e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a8e18d5e65048a50b564010da1264446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19e5c679db0b48181a699a7fd81ac6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3a1ce6699e40c8bdb4df3bc7eff19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f53a3d91ff8e88ea58bf8c8f890ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6af9ac3d06ff4aa37c05e23ba6eb7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12104c1b847c9cd3971522d12de3e943451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b26849bcb530c061d07050a05e620452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b67a90dc932d95f76e748f31d5af9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edd26be7f4dcefb15ce00f91b5db11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cef55ec35f870fe1a2ae37ca6e28a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576561e618baa42176e7421c1655b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdb9cf274ed69f612a0cf0ff42f45c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a09ec9a20c656d0c5f917617cb742458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dd6a5406b7234c1d37d56e539d7da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa59e3c613fb4cc7c0db951313c762e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656fd459926806975df63a14e6cea92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d4e01114e0cf027b5b669b621a98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1be391090ca6782998c98ab069175463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f1f800fa67357584210eed3a7aac0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef71b0600d4995a4267a2477ba1cb52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c929e590ead1dc89c8a37d093e866466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56549351746a0848aeb589c656ca50c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6ad3ad729335ee093ec2e7dabaa25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56926ffdb4a5a6e4731ff9b7e0bb278469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a77e2568a399d58f04ace6b1acbce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168ad7fb2fc01efe5fc309f09ea8bf3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b450a4f85ea32a130468ca8d7f22f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3054f1633dc0cb35dd6f0a813dbbd31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c3cbeeb04391f3821e5b51620a091474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8cce33cbe122f14f81fd251fb6230475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a1f834583bb27f343b6fc545a7d16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ace7f50b3a44bfb6d6e01a011c56b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287656021e48ea6983e51881facb7f90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232d9aada5c0831bf6e9ecc7195a30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982de584ad4235db0f26555b1926966480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cedbbe948fb86916f841747b8df2b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f05f2f77c2fccb2cf41d326bb667d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b898387feb2cb1470e4ceb7f734832d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7776e8ced2642a99c395f85faef6134484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620c473fc2b82c5a4b28f457ab69a83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a0aff59d387abc25141d03927d391486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0747002514db98c92e20f0c0f8b464487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451e2d523f27a355cf3577ab2e83d78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fa2f8fb735bd4fe49be56e6b2f863489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2392c0d46db6741ac24ab971eafec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce6aeaefe38ac45dbd3377df444e68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa0238559157c604b90cf01a9e8276492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb410f75f6ff7cbbbef3a0e8827bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1d99c1f0e845d94e6d844dfc6fee9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd14bb0dc857c0625d19fd7ab1b491495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a66b41db2e487549e09c9d5435833496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc14ed5b70fd50882cc2193e4acaf8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c34b06f98abaae9d8f6c50e97cb17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656046af29b5310bfbdb212dbc46511499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179f1d2d3d8172b9f5ef97683178049500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac0265c77db93e74e1bd76a9917fb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02e447ab668cc268226d9ebdaf492a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ec067f234b666499f610a33a5596d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10525009853f0c863f87f7dad1f5d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2889b4708a259facc46e4b4c336c6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5357012773dd46af04f7db9e703973506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0106e8d7baacfb30bfee34e879d536507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1e91a0e633c22db67fe95a7d61327508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ede47f226369e4c241baa116b5877509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c37c0c3b82aab53c74be958774c15f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe36734a795c963d5c9c3fce11b9e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67da65504bb183be5e605017a875aba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b244850e517e34422050a137a3f2e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a427e6b94628498e0ce0ba6417acab0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f49659069f15e7aeb029313cbba66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687e018c774ac5aaf29359dbe01ea3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f031ccbf0100801497c5aa7f4f02f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b2b770e4e6c1241c694c16a52cf27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dafb6174413e048b891dd203aa5e55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d218c2f69933cddfffa5361a0c8eda7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f275a9cc76324021107dee705d8268521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab744876fa6361ff82a7aeadaa8b27b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f802d7ad4b7e89e53d66715388a56f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd5a9433622624503b7db411030d1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39575201b401af6d15a0fc3077377b91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6fe3dd00ab6103d17321002dbe91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6749a69bf72f956c6c85fdeff169997527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d5af5d7ca938ed53878dc377aabf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80de79abffd98ddc830e093b1c75c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66f195bb8c82b0ea6bcb7822b7bb14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bccf6168bb0864793016d1532365e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a32a4b6eabaf30c9b31b3319bb9004532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66383e0113e0c5c21656116ec62b8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b161332d139e889db7ef826e879fa1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1295f5efba5d5e34ab75da38f33501535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbfd5bc5d1ac115f2e38c06e13f571536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec030daebf0f1363ef1f4459382766ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dc70a3ced60403559940ccdbb577e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ca0c6ba08d5733b4c5190f4eca643539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d4439e9642039e75d32de6980d22e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0428740462689ce96ccf0e89d0b5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b1bbacf4819d1873188db4b24fafe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75223801096319b0056d4453e5a3c93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83199e0a7908144e1500bf532ea0bc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15777cf453ddee2a5c5156436515fcd3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cab1e1fc025d94a40e8cf45ba24d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34703eafe2a8573d7dd0a193acaa872547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0b29bc259ded9d53212fcc30fc6d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3c1824ae76d8a1348ef588d0e77cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc19ff85c3803510c4d6586aee9f15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74568497c894a1bd1dc9bdbb82c2df56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcdfe2e12bf2be0623489df73e2082552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8809d8721eca339d61948395045f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfc68727cde1d31c4d0a0b3953ccbd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8ff3d3bd87f2d0b7ca5d2f3cf79f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb863a474481f21b51e134a5671671556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc4a727fc085211fde3f53463d6966557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d30801b6538e4cd90f8b9c423d3bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d66445094a84b14a10170b5ddc341559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e775c9132b4964438b5aa1a9238b453560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb354bce4f3acac873a9149ada146e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984ac4ff6caa8d589a9a68a9e27dde4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e76f6fc90f6acd7301598b49894984563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e835e6b060b1a20c3e70724a45b63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c266246bdfa6829554e080fd3c49a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aec30e75bc7c87fa57242ff288fa87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99206d828ad76dcf60e7d6d9df7215f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5036e389dcb9b7b017db216e175f40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9609a8db937adcb610c0a646a004c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139800c82126b72e54f7e7a953434d9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7aa32e48c601a80c0f5838bb1d9c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac780733352791ef6c211ec38892371572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1596fa56b87be39a414e2c83e78b3a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afd086aa562bd45801a8673b7ef921574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e4d78fa230a78a7755162584b2dfe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3989ebcdbb197c106074f0d7a4f5a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ecedd2138bfdf5351319f38d0b28f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39522cbaa85b1371ade3967306f44242578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a44a4eb0040431c1e490b22ca32895579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64990af1bdd314c5510b1417439174a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213549806eb00d1536a988e13ed87325581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb873bd7e72c9eef96a1751bbd4d3a06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37532affa9b272d5e9e97a264f0c5dad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46469eb079f2231fabc6bbaed8f2550584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8f13bcdd10b05ba7052086dff9ca8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6df55e93c2d604cf2ed6b75b948bf8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459c9de062a006b4b5c88da3434f364587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709b391b4f1ba59e53d4571738af2c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a596beb03f43885e2584c9c67414698589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a835af8acad92b0b0a0a7450c54d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd0f6d54b8c8b6e60c96d1460ea4ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a01047b3c36f764dc7a73b68ab640592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a363cdcef1c7835e6247b8cad2d397593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b195ecfb7cf852a75e1108854bd7b06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527e3f5d41d0d32342474b5e82a796b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589ec64bcee9e20a469fd329687d8fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9595d8c7a41b64ee4b816ad87b930597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c02e87e50aaecf4c1b33293a8d2f68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab273bbd7d1d5145d2848de09ef1e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8bef8e6915d15de8d950d68143790600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96462bcd96e7524c7762e02645c91e71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348e50a1fbbe179087caa6a35686ea5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7873fc1a3e43bd95eebf3552c3921603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daae57e1c33cf647f391df336bbc11f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3c6ee55ac84ba6cabae45da357e8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a57913c4cbe8ef4040f440e544d2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc8411ba5f76d45faa3632d76e5dc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a2dd282c72e00ecbf19a154c768f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43260fc131275b82a8e8da8d730aa5a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30cc446982474bdaa4d159fe26a6e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3b7686cbd0fc7e17358da1a0059e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b86af48839c087611683830a7a5cd4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39101dd58ce6e673924a7b9be7369a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1769f051448f7ac6e7c2096d172414614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bfa8f4769d8138ee49b8d408f8039615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8039268f7c7a9980b684c171e49f54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b398fa868465dff420a8278deb601617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04540460deed041f1386be63f000cdbc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f421df1908cda30d6b952325dd0a3aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d671ffe61f677487eb6005ae135735620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29586b84bcd4af54526026862173ae5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f56a144bd3a596057985c5a31608c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e480edaf5479e1187531cf556291b9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f3965f50ca001c9cb3bd39bc7ac94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4ac99a68c09e00b36e33a42706c07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fd234b1fa402b6f31e93bb389a5e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57db653f025f06c9287ac7913790bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a9914430c1d9d6c7f340759cd8d1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cad0b39ccedb0ae72237a3a8b42587629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcca9503b1595219e5cb7409d61c7a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de28b4b705e7ecc2063fc491587a41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425af86aab2b6cbc5c5f6f8ee4a45b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b41f4201793675afb068c45c7a36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11099374150a7f7519be5859ab629e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec94bcc8cc0becbe680f9fcba2521cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f51c9756110a4039255a563294520636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d6e0d5aeda1f9545e20339181f378637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e770e94d98f527c9c4427000fc657c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c37e21e9100948a912d073ae42a53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b25f8ddd0701dfb65410d0c78c53b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d471bf9de0159790218f1c49a6388641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c232ae52abb3e9b3ff03019fb786e2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f34937edf9273d90224da0643001b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230c1d3325eaa2b5c27a355057a0af0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b4ce37bf3a1033945528277caa829645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337fa814e4544a385c35e6ba2fe8160646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2f870e86528fe81c47351c28fac0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c09fb9f7e6e279c8d4d3dd9973ad0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357607d6be8d1fe8e55d5d2e793d4ef8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e036a974e2e57f274a639029ff34b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eb4edf8cc3d675b3639bb151c445f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3039b54b196f4af0af2357fa9e41f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597ef1a087e057d6277b7751f1fdc95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f992e2e375df00c8cca1282086a11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078ceef3e3fb25af362a2a767c77028655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47fecd2ba09d0ee4d4f96e753929d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92488def5049a07ad56e2a0ff1c643657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aee517467f7fce99b635caddc22ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f88c734448f7915e377f540801af5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b0cf9443dadc38c887b220fd69033660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693b47d4383d78999d9ec0a9d24c8fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c406426354c04bdc247a0d4459043d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8a03bc1d22eaf089d29925baddbd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150481d44734ddcca1d69cb0bbfa4a5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a905a0a6b62c323527fa51bffa0bc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98bf8f14268325a10538e423e237b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df712f9bb35a44b77d1923cbd967b12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ecc6fb88895048b159c781a691126668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354c4626075f1bad2e620ad4a755353669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4fe95f440040b43b7c81411dd81b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3988ea5dac39fe183614440240057671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e478da67f4a02d99c9680e1ae79e4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764b9195459d210c9665b3d10b16630673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4f0e22d857eb6894081091fd82e56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b1eea3ea244342f484b99d8c0a7df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaf3934fa1241ea5b63f83d89c6737676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a07e2bfa34af9a340fb2009a19abff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce725bb62f098208d8ff0a866f1eb5a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d27da9f7194ca9926fd6f5cccf5b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333c5f0c3864fadfbf5fd0b20bb6323680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e7c00b744ddff9b43244b4e92c3be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6856190db37423b0b2cdd70d7e3bd20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be3963823ab2cef7ea0ac134f12801683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9573e3cde9db4fd1682daeaabdc40684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8c3bb8b3992445ccad99d18503561685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de92eae9ad79e1a4dd4d6b45f24206686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d673de9c7555246e0c168274c74a92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992e950d94bd54a3e54ae54419ec7f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa0abebb2e47ae292cf39fea4ec146689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81195ac261d8390cffd562f57574adc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35863dc292abee135c6556421cac0ed8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a792663e09bffeecc5dbebcfde891692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03ab2177b08538421cb615671b2062693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e7467c17d83ee2c41a03480ff696e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f208f8c6cf67f75b9b42156ebd2a94b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7cc588c855c0375f0b82113a0a660696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7646fd3b80c70105a7e237febe8f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f8785b2423dc5479d2464a6dd3786698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c098d8adbc6ee87ce50ae9027d7e0ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91740e385d1e26926be265248c97efe7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9725530000118f80d2fd707283b434d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db9e518ab26ed3e9f1e760b73e305d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734be23181d10354f8e3ffad83137f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16772742fcdaadf92078da3a0b2562fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81393ca9bf72d19b1f2c6e9e0088161b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981f06a1beaf773157ca6b80f9e7b9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17efee689c91a8e4fbd428950dea2f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd274fd67616d893abae206e1a02f65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f99232955ff69e21049664a24db204709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589c943b1f6e13615bc7eab0833f8cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69af0e2694f88a2405d44769f8022dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f11b4635ceec8dc3f19fb9a5cff8da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bef5f4447dc5b62d6b4a03573f9a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f52f12271e57898bbf7c6213219f60714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6d0e94781006d75145a6894aaa902715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed52b08d7f53c5cba279cba518db93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ae13b43620aa6b500f0d93d110db5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceab5d8f22e21e56e5ac243ca0164c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e89ae4aa40c42e09601a2732e0830b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede008e29346b3422b0fe79d4074cbb2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738b9b93b9e2a901e19e9243b738e40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b5ac9923a449af16c6c7b8f136c88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b2230b8ae10f0d3e1367ec912667b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68925b6a770a369d966e25c5aa0c5037724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5770baeec3c83402bb93ac63929c4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17435c200e8d50baf4673f2831802b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9932706ff1d97e0b77d9246086898f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ea39e3de2435db3b59abd4cc17748728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8cfd2b35707786096c6571f20cde3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551336525bf758b7f554e18ae540ddd7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245573a2f29a8f49e288fc9ad535ac9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117450a42811fb647cc610f3dca6b3d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d49708a8fd0adaf09350ba16fc0a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6f1adedd48cbc52ddb61c867b5b2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dcf13fc63ba6cd3260fbb6413aa82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dca0a2527d52463aef5c9db747cba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da1d41ab46d164cca624ae768f7a9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a96e3b44aef50c9522bdc32cc56249738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551d9bd7015f3c1d02f40d52b483633739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430595889fe84d8c46a653d7e794d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a0f8fde7ea2143ab0b3fecdf79037741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65d9b50e2b119cb6205a3bb1db0d05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66260503502a0102bbc45a9cedd9d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166d15c786394156e80392092df2299744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be073249cdc425f0c4d29716edaa0bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a1a13751ab12dc458e4fd22acd4a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e494d4d1d952cea0962031f333cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413e6935c6b56402055179872536249748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7905c0b09403ca2bdaa4dbd0beccc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81739d0cc537e1c2ba787f8f0dbcc1cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365376a52d56cf7f71e82055b19d988751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac115054d0277c8336bb03fbed77533752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d6abaf6c88380601b1581a82d2a77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f683bcd77a085ac5e7b0e003bbb79754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1d34cc0026ce515279a959e1c48de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737285c73495b24a4c2c164c9e72a5ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96243f47f0ebc473bc3dfe3fc3b9afb7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213fed8ee4c7bfe73c10831698fc696758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8762962817707f0fb8aa5f38d5545759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f9cc12b3f2a97c94848e3a73ede65760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d7c205a6e7e995ca26235c1dcbe3e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6422b27c9fafd6fcc267ba70e2c30c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853baed43899f4b5ca18e9e6f367ec2c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3e93b5c73c782b980f781df062e74764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5da798101f27bae1fc53bffdcedfa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a92a32911bfc7603310bc39e33dc5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b4b5c081976ddb36008394183a083767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e492e71a059435d966c34c5944252f0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f7a1c34dd0b680bfab319f20e2583769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f9ea87233d9026df674559b2addc3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb047f8be40afc7604af5055e67994771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26747a55c1819ac0f3daa30647f737772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591a9cf28268ef01d3e52b34ec53a23773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dab54a089ac803d1474d521ecaa0d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af0d320094a3121f245e9fdbdfd1fc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe754d9b625817e4142434d19fa7d6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919075afebdcce58be8db4ca8a5cb8f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf0a2003bab93821873c12af59983e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab96651447e9e79923f775cbab59963779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6a2df1a011acce272f640c2b1cb98780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29316f1ed980a626cb96b91db8268b94781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850310651ad9e1792de5f5af711cc417782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee87314b79fa549e4f66879811d4d3d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe282a41b814db29d7896eecac81e2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ddf53f693c86c7ee951673937cd85785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa57db05891783c9887a24f465e675e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c90c899987c9d8cbd0b7175c9cdf87787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988fed397c302916e651d941f99d70788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75c3b1c699f1c48554d1c4894d3992789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1145a84ecabcbe111d7a0d2704acf4b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013383a9255c07db511a1cd86ecf0abf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fe72163d943b98af28419199f2a79792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b9d1ab34722fb43185834ea36abbb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6e23aaddb0fe0320815e56fe4c31e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d2411faa92538454a177e09bdc9b8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271443417e617f2e7d9a2f7245f284a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b3a4eb652de0b1273409f00b6b69a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ac1be17e7aacee08d0ec6bbc4ea5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7740bc4f658b7eef4b4674424a9b0d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e629cc15bb3915c12db0df83ebd6e8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a03df6442c6576ecc27abaf558fa1e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346730dcb233cf02ff9c31e5f858910802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21b5393482c614b1d5a44d46d65581803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe30f4348d8baab9351ea8241b84ddd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a0bc20a1406b0baac8e9de1f8757805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94547d70b4a1d43cef17a6507a9463806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f972216e8244f40868ed13021614c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63503b77f246d63efe89facca1bcffdb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abe1df68615b649a20d0dba28aa68d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdda3458e0026308d1d5cb313436d5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d7dfd1a65a3440e534d8dfd03bc93811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15f4d17f7592264d80f0949ef725c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ddea30e29cfa7cf60008298c5c528813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b0a3086d3f6b05d5466a441aab754814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9c5c794f1c684c5cc87265440b723815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598b29bd01220b22e420c7e3ae66991816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaea726c8d52dc217eb53169909548b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3e3f9c6bb2e3a6cf6161bd449e022818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822adf03dbe7d924496cc774a112e3d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00007a94b658eca684cce1e3dafb76820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd59b6da47ac1887b3ed028a8b765f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe860099d012da5452b5e94e7209c5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f710200df8872ef09aaee0c5a5c6bf1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e0dd13fa1ad3c0bea9cd64636286e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a158c23ee30c2cd35b55d99f56262825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e82b6cadd19cee609e30929bdd5071826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3607bf1dd4531bed3c012a8ed0533827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd3b5dffc8ce8aca0f5da99e95d94e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af7b91840cda2cc6ea5e8be5488d0e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b63e7638c1bbf51f79207cfcfe0b2a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ce940e3c6bb4279520614d0d61d72831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215827b75f22da7760300dcd4082826b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f13d19d8035b88a7d9990a7f7ba54e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94be4a490326f5002266271143f6d1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3bead34560283e9bd50afd8b148ed835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f09e04b2fa41357b8f9f6d7e3b8e6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d17ffb41d918c51e22a4f31c0d013837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88324cc041fc9deaafe0ae07a3529e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec9435c894979f6db58798f11abb3d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81bf02a8cdfdb8ff332fd90fb65a81840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bf454b4ddebab233b5d0e7a46e2b0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958039c2b47af738f193fddc36204699842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e6df09c59304634ce0d59ec2d6c4f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102782e2cd43fe22a146bcf607892cec844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa999902f731cff4b5326c92b0c78cbb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b2d07bb94ff773df78986906c38ee846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3ef4f3d63a557676671e7dd18a007847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b52c332c2cf295ad19cf9f0fb78692848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e777e2b1605cb59824e3b370d20c102849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252ba2cf7b7dd5e2b7a221dae6f7c29850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a913b4e399ab0c175dc27705ad4c22851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989983515b55ee258b96f28611fcf77852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78039aedad62629954c961bfe48cf478853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddc8f702b828e8d095aed70b1abd49854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c60abc34196a5976cd573e18f61396855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf215f86d718a20e35b7e21a09b373856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5cdec0fc1f513805da587acc19ab4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dbaabf2c59a74b4bad0d26c9fb02a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ffaa6736505c40303f82dc393822a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c0fb3d8eea6024e9faa770f597a96860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dc16a001cdb68766b97c80fdb4b77861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859610b27d41331fe663213b461acd8d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ecf420dc6e5c4b62522adaa06305e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b09506d41f91a89b429eb082719c5f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951506df18e20cc8bfc41113e544ff70865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc775fbef35f75aaec3f13fa47ad266866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69643e1c72bd027aa8ad895e6771801867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac2b9d5779557e17b9c507acf38142868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5bdc4fd7bca9cbbff41f21df44199869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd07144cdaa755018c7a2eeb40eb1ed870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d4dfe57ec7e13e6e68c3773e0a6ff871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188084e0ee656da8f394ae4edcbfaa83872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ed800c3c9cfb34a07e96870e9c55d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258408ea10afbddbda14dc85de56691b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995def67106a6d296ff88ce52dcc588875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617016c5ae904b234397f1947ca5cb1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73a3df4a4129642a59b6b69a5ab7d7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae46fabc60e41c43df5b6592896605878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ec5951d0763a33024747009a8a191879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb54e34ea860ef7c417e3d0644ad0bb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a2045479c5a1c5a999511b05b40b6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab145f139ee9835b3507068bb8a08fc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a197fb9898ea92a6b89522bf938ad23883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf225b40dd92a385c98e3adf9074f9a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fc86345a8869e50137512be9fb594885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6d3abec08fc28c93e553f41465833886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac0a4043dd73adb83cad58d7255ad0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b0516e8fe2f4ebf5bd4830b184624888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a2aa06f484b35d09035a74f166fe1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afb626e9a6d1ec77222ec20d4781f3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82540ac9297e85336cba6f3948be2ebf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462217ca4c39bbda62b1b4de252c0e4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abee5a8085958c16c43dbf0ed6c1f27893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a583abaf30440e245828b59b3a8ec26894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e62afe84d6edbdb5667e5153b5395895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b28bb4f86642102967679a82ed413896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e8567225b39ce0e706cb72c9cbe12897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44f18eba5f389a0458714dfcf82bb9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4efe6516726a2e928aa9876ade8e2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db509b76c338df1ae4f54b47afb7b6a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b36b83a25ee2c3d5596e56f357fdd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28a36ef8131b5db04f65b43a90b5fd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7050261f180590fcb7ab6232da679903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e32d2ad53056c45f4add09f4a65c2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466fe25f7a7722e17ab88a6e804ec8e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd760a0a6d2f1bb931d357f133e512e6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4a3cf50274abf1d22a4e3aefd829d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d40c614ca0a1dd93c5e3b5b12c7d1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c3e40fad22fd36d599b0152a121a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef10b396431e5b7242ed470608aa9fe910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4e93d7f06d6e2a2b1f45db2adc999911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7b7abde5d669716b54ba5f2b76d51912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a8f4284cd7ba6780e5f936f19d53913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6bb5c204a47163ab3ddf0c34ecc5f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e4f9fb2e26ffe3dc1655a2dd941c4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d948b57f0c2bc5638ce987462752e48916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cc8d8cce92b7a8025d446fdf9c6f2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da44a5cae17675e328f8fa31f8c4e16918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb51b9266b24844a601886cb4fcfed919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a0de4e93d2c1435c84b7283f77c5f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d77892c5559e632d61a028d9e8bc54921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e97bd5f97c65f13b632c336beaf65b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708e895365ebc0ae8c6f766676896ee923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e7b27588faa3cbeecf7347f819b5b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286a3410b4c5efca03c88cd9e3fba7a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e89d75cea3dbc16605bcad539fa8c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9860822a2826717e69f48f94b1b04a0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77034a260d3534c8f5172a71ad813b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ede4c788110506644a563dd3bfad6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c267ac6c68adc2b8cdf997352716df3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88574096574a7c5f0a4e27467b393210931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42df10fac14866b577d03b0e83f1ad6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8405a420d63d6294b5528c2c1bbd6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722f4e547e1946c04b882d2be960d50934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b378be81fd46dff15ffdcfee7cb90935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53defa79b4b96d74f61d711d1d50fd1b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feb92b0e518b672835cad2a0714592937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c0843eeea9f2d572c9863dccb2bdd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d588348aa9d9c13c65c2280fa542c77939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166dff11d52cc6bd05dedb0c9e3cc60940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca970b39684c9079f940df7ed9a170941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d091fd2369f2d5d304979731f5701fd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbcf68fb13ac2a22bdfcac6e41a2e7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27920304f4b151f85521bf90262d35944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c083a68d25123e8b85067588ca0b3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a278eba96379d901d68b030948d128d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f26a0639d5c08ece7a14b1fc792179947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bf3e6f88f9dc83da335c2ed376f40948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9bd8723b6a45d1b0e0a7ba467fed0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2aa7f14ec51cec06649149d36e5b9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4ef53fea145d0f6d5cd0ada9634ab951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b9dd8f43fdd8e58311eed7fe05fb6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c6422d4b3b3494d5216fe55caf526953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffd0916312409ccff7bdc3ebcc0368954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889119c6941d1299f1ce62afe517c7ac955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df571ae065ce293f2c065daa8e19a6d4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a6576b88f6569b0d88c7a6995fe08957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5de70bc28fec49fa342fa2b27c2b5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a063d442028feb6e1c511ecf201cc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4d76319e61aad2298a38802f8fd2c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af40ca0f898effad06a505b6fb63466961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6ef1a9619cd43efe7114b65b501ba962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fd4bbf097ad96a0b8cad65a02b329963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f375905d2b31f25a1471484c95a5995964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490bb2f0a6acb18d5a18aea67f8c844965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7e190167369bb653441b306c6e5c1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f9660d03cf46245e4a59894574a20967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3124c5f7d4bfa8e4ae7f371bbe362968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14648f267ed6b717b0d6e889c0af5ac969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b168a5ba89245436b9e5358260fa1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ace67162dd66c18b85a609c1259306971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a602f3c5e1999fbbe337b044c6f16972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ecae43b980d246a87300aac0b230c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf97fb557f9db009d0c89c11fabd751974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccd140acd4918b81ce317ee75a12ab975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c98b54830fcdda8d1e2747cbcab6de976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c905c9a768a21a75fb34e7299a0222977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf9b81fca025df8cae35be28910c941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced7454a0e5158856ba4a23fdcaf1622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0fe5d5373022bd1123108737ad1f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d4cc2bca20102ce6acb6ca99ecff04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60977da615c45de35d870a59da1c9ae25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94407699a9ff346c5e3ae075afded306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631ce7173c5e6a118b3f165835c1ee67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0787ffabef5cca2d8e9b1b0deabfdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4174fb504f81bef0583ac5749293d729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7fbf66cc9e162b7ceb973e382a6db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bec6a8ba042d530e4144bc564a48ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0118cb16275a7dae1025181ba693dea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdb0d93e399f9b4acc15cd132c0d7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262503bb7cda3567d9557b89a941397314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1031580b6fab0dd165e96e394a296d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0fc6ce746ffc819dc9754d29b467216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023abffa2a193c68f6e57d342371ecb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c89857f825290a8e4bd99c4ebdaf1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d4f527d347291a12c3b4d361005c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94442697c5fe965b31e17d24842132220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e8bc4e3cb4c9ff8bfd0e1b3aca05521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623334c4d16ce4adc357a1f52d2036a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17598a08e95956068960f3780934810023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c6b1f41a7119867ddc4441d8247b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952a8fc715d9f3b6a68cc45e525ee6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f53f09b4f0e2a7dfe0f7e08a41867b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22386042760e335e2f34fa1ab8e2bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab4d2bca85bc4f57beec9fd0cd8bbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205925a39642884c0e4cde9bbd45420d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64884191e858728edba6b3377c26c2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5e079ebe24085af4623445093fc2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08044b9620528e0f42cc2c8867f0a73a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1210ded765a3be26842ca1ae91da1e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d701e657f084e05b501e37b0a9c01d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639a98ae56e7c7c206661b2fb28d88e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ef9fbbc554f8ec2e23fa543ef7a0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7fd6bbd9796f77e1c40c5431b958337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1647f5c5a58cf0f4f5c6db59b569938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce56a3938a6e2a9ab8d2675893868839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e17febe6b00a79f63b583a150210f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bd7a371b717e757863d18c4bb29f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fdcf5848af72b9576cf23ad91a6e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52330e54f384328965600ef6e70831a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d91b87fa4fb4fe97bacff9c2ce22344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d9ba8062a5cac22bac63fe1c12d9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95f176190c3f69b8fb26958b269dfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50a6a20f3bbedd04a00bbde8c6150847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606600b1b9447ee8cb415405d8b8ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bf92b0d382f72778ad3657282b5a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568e883532db2b23afc96524acb41be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27c406595e1f87eba547a94bb18fd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40da22620990003f376165c3f681f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df88d2ac32915fae1e7de185ce07fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d9d5ca527e77f3fe8df01ed31227854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb03779460cc3feef91ad3a9d319fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f774ad19c3a53fd65b3f888485fb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad29c756e91337da3d9c7ee62c45b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f87ccc147aa02da183c2dad381d90958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1405d7fdbe92845f55392e76a2c22859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757c275894019f1ed3ab7e1360323da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb05b733108c2149602fb25110d81fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49bc69c84b641a7510dfc0872137562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd6c84048bb4fb19160bd6a6e6b0f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be9cd6d0d9285617c7b9f187fc0a3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dda235cd01f9fc081cb82fbddcb4f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df789d3ac70886b2689d3ab8b66844fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb157b669cfe1b7e67c1cb2b2278bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d0f59208f78033f21d9e0c902028468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb0d9eb3281c67372b338a6277383069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b17f5212b16a36de650954ad1ca5ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2649a46fb81b87b1eb21cbf9d5f2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccc927bbb26384e7f865c6d37da11d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819da39e7183e56f5da054e6dfda7c6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94325989941b2a69ea4f17ea7dda81574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fbf346e53d7a60f8485e999f9d22075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b4ad27dcee529987c5ad1a8487a8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efa08e9f5ab81acba3034ed4722b4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fa6de56a627fdec1edb1eaed70dcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c01c5f829f24e333297ec29a87504079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36f88ac8138399976d2880501c1a4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd32d7956e345eb41c59519f50a62981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612c300ae168d2abd35a929bb43efcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95c8fa85fee70467fe5cc31000244883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbdb6cfe756033e65e83fb143649be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402184efec6545e73c7219ae069134485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4de8a8209f77afdd02b65b435b269c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c8cd99d5d044b90c1f87ea778b09f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87407abbf60ef6a2198069e7d8ae8d4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3222543b68f5534897a0391e916228f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1d3b95b8b68622f850c159d7dcf5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b1e9eb96714891e7efd62001d760491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144818db664c7f1acc23e602ecba42b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d3412af7a00b0b1eef04698e0829f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a841d83b5077525f879733c84f3406c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee5862a013e34da56cdc20c7217f5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffe81baeb846e10db638a1451329ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a79133d62d89efc53d04617f59b5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a224cc49fdf8746843d4a489d911498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac1182da6ef5394f867d94836e6f9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ce3a4b5b6a706dcb24de54e412fde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a741b8cf67adf6ed93b92ac6cecd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb604c8b8e65ca8b05269e87ab22a51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede383d91464b99749fc9863944b30b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f86d3f07e86f3f3f049074f27af099104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498549c32033001de6a47e11ef5bd17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea6d636f0f8689b1f930701c378c9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e512db1e428bf035ec00aa1b57fca1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bf69b66cee382df7eabd6fe588f4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b111d42e30bf1f442ed44dc737bf97a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6569cdb0909f622afa216c9617675d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41b4224e8a47e5a339bc24996c8d8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c3e11ebed3a7a1f2ac623a1fbfeb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1691d576bd89e8c4d0eb7e0e34c85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904a8b834eabc992866e585fa12a438114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003054ffd3f564ce8de194945d0b7a66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc676e9d0676914a570653f558fa8548116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d668f8d9e87f891710dc845b3cb055117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20a9a4f8cb2289814145b318df47ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3ad44f7fd3096d517a7e012854d0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa9b032664598669c6eabbf568e882120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa32ad7309195772557348de0ce30c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0b0ea54bfc48e6d360d306b7a364d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4afb9da44f8f9a9fe2b86676787d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297abe4cfa3f0bc40473de653d3c932124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441388c56dcc9fa4b909ad47e72d7df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2883bb10f3fa77753dc9498015a66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eee43689f6bfbe4570be22e77fda79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe791002eab5e803ad8d798ab83efe18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186ef207c95fcafb0f7fad7d4106be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feba74f6b18d331693cb61cc2579bcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78825839f6ab11b94fd34410c8db613a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728cc28b7b5a049b6823ec7085e5c1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f48ea75c168ff77a59e8902f57b50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463a9b178ac9230ab61efc11dedc607134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf2709949b90864cf8bb689787ac3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b526e5cfcba0c649fe50445cedff92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9351703a5570b4517c6c275d2e20f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd503f11294ddcf90adbc6c1646ee1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd6c1057c057c5e22992d8132e6e33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db46322bdba6864db48d04817317992140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48145e8d4a699c6edcced1da4a03196a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e49b43fa2afdc6689026007b773dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3dc6dff260605d94e0d817793a2c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0220f702c52e3e8b729c608545d7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f89ce366d523dcf7dfa3df0e40cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10e3701dcca0cdf9e95e6ddadf6531146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1ba16136d256b24c1d9e6e97126b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7799ae0e2617b7d344f5532ecb8389148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbedc07d90d940241483c2236252db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad4e2faa7f40f9a2b3b65b27612be9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d871aaeefc82c0e6aec6325c8e747cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1c2e3c41ca4096d9b0dcd265863e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eb9bf70f737c1ccce1ba0b7ce2d1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0210644de1a310e717119fc9673b53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2d7d265836ace8d57041331ff68e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856dbc03cb19c37e5ff084c9586b928156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e83abfc9771dbc20e16e2fa47ec06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bca045f9badb88727ab440d2371ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6892294d0a240d9c7dc63f6e40576a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351bd733d991eb1f16a8ee239d46187160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357eef9c2005469db959fc6401d1761161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7015d268a0acf412771e04d0795d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee36a558e36e6edef79cdb941e4c2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9346967cf809c8e5630dbb400077d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261c53224086cd086d584334d7f63ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10a3275576004661cbb39b44af9695166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebfe912a4ada8a13d69571f0b24fbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c2516595c1aefe7a9bb4bb43dc615168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce305fffda486643e6fb16c0b85dd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d43718e1d21791b1cfb6ffe87475b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b066286ba02bc3647e947a09fa49b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7891a2568a80178d839d52647c157172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d56021d7b1da5d61a4d55a18272d39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a46469e674772cdf75851c69fe243174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37039c1c8f2a73937507d939df3a4c06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53384d5af2db10637c49214feacb0fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2deb042dde2a62b14abbc4e2a9712177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba62298d90299bb1f0f12d55ce9b71f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728d9c79ecb8029dcd5be07da8e22f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a11b432466e1b7176c18b19bed50c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b28e2b7fbd5490a7161fe8a64f1d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541749535e66d73c2170fc72b7c447d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8989d7019198a1faeaddcf3641dcc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b1e383fbca92bbcf1860d81c97d6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecf7cb97669a86a0bc844fc4df23f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9470f9c4c02e3ea92b18ca580fc93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e05b6103f0907eeb56d8fd3de4ad0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b7830bb35583dee7cc70768cc6faf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5456fe952df2aa918c8997720ef1da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a99454c7813babf52f2e143c0a682190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fd593015a9efd73317bd6b6856f3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da14f2185e62241c6611665c33ac9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaf4d6fe956e75d939ed4f9c7c6d4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35eeb7d5c3dc9be4e7394fbe663c73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3dd81abbead0dad8e0571c5f96e3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79bb462bd7a527fd7806b6026e682b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ba43ec2e71d528ebb217ac46ed737197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd06b488e677cf4eb616af54303c1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03267b5463421288eb2c8a739a6b77e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790fef4f95ad1084d1d6f79ccafc490200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042078118a7a91a6f50082eaa5847b54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47792ba1d1f3f6f194337d28654c10d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d3ed88bd142c99112e7a7efe61ffe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99587cf6051e709ba76fc4eb56918564204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf08bd4cd41045ab3223faf0e7524d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660e478f898403fae52b06c8bd46c15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24616a61a7ac6c671d1f430abd42805207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da37307894c73d3cd82beb26b360ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7007acd3d7f28fff6f936404bde95d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef09ca3b4d1ed054e8d027eda507821210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9920553cd13d20e5a7502c40f3744211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4b9e31d533e234c83ae94a82849da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a6f56c539eb6a6d16ed60657ff2ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d0f006cb9f14463aec539e1b2f28c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ecd36bfb7c54dc509cf17b8591910215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb75ed8032f6b63d28790b35798ea6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795c11a166d3dd5a01dc2958ceb06bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c2729bbf5f4d69e9c8a2bf1a76a29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0f5b81460d7bb4433699a36467613219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455a4f4ba31b436db774f69967c6d43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526bc1cfe50a6e4294ed61c2b3d6db0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93379658866ea87b73b4e91a4d6b323222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1d9a784d383913f24c59c92565d99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaf11a1c0c79e0c24fa11d4627947e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3c5c044a1dbd9108cd804c21c4f38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38227203be2e458e89c1b77d6bdde40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b01c9d1b9421caf56519974c364986227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158409d054898a15fe9ff3d156ce7fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e63b532f4f46ba0780574c3c759327229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcf4bfcd8395cc9f09e5827f13afd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13146525895c9b7d96865352bfea7dcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672072b791a3a3bd1243c6e77099ec8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597313b87acbe912fbc75804f618cacf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696673cdd041e95037938c2c1f48a1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4e91d7724b75a447380688d53ee8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8110b644c8055e394e7cb2659bef0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a809dcffac2bcf29f9da5a4cdd608237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0061778f6f008f5da24439d20b95fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a32bfd9f3eab4033dadeb4ff01c5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f17ceff6777144d352607fd6e48b8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade26c1bc241fe2aea8d18ac17a42bef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8caffc89aa4b654fd4746131503ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e09fe3a6e4a4843ed67a79ffd6728d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516407ff81e6bb946c96fac5759ae33e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610f5c0478918e71fd0948a9a65c31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510ec6f9d3ddac8e45452abce4ab9e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9396bd3e81168485ee12e4ce5183b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed8f2fab8d624d2a440070292b0269248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ed332899bfe718b9f78445369002e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82722174789f9211548719323b849d7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c8013f0839c641c1d5aff550e2fbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f30078cf8147fa62e889a1db89aa34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea694b80dde7cda2a96f3a60f39b102253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8ccbea11fdd14a67fb4365bc91677254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3527ba2267147b1ddd837ee2a4b12f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5bdbcb7d960e76057b656a2c089f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda5f84cdd9e1ac636e7956c8f4f51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bce7360d41f67139cbdbd1e2db658b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc60aa4a692aa36a28a9eb3b3f0bb2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f06f007fc67d49606a74e0094bf1a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e446a23f528592c0710689d103e94a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fc5db26270742e50d08baa5a6fb73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175dcdd774ea37a007674462542ce8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86142f6f22994494e8a6a2cac5a72be9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713af1a85203685080261ec89224e96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9c747437e22b43697365a50663247266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90283a7bb3c2e041f5e0ff4d625943267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29711626f778970036c57706d3add0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca3418a1545886c4c06f709d81687a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccbcf99ca6fc519a34e4779755a348270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09461eaf921274d4c6d2edf6abacf4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110391dba659fd35515aaf7d36b8c21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef8378dea118a2df808e395f5e9c0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624ff6573b46f62dfea817604bab959274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449ee09bdb1df5bc0b49e909ac2c287275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6f40bd21abd6d027f77c847b32c09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59117fc4b0e931fad1e2865948d5d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e442305f6ef5c02e2e188cb7c96f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a328de7b42a94a399f9792ff062b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362233c1393b9afa96bd93ab784bc7b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a4ffb25be4018a3a64970e123fd90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff01475ba936438cab02e4268efcb8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302543d16ccf88337de3e38d0c38b2fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b7dfbc0306ad79b918986d06e096b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269ef4caa4fc80c37373a7e09edec1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37fa60c72e49ea3b98f6696aca0f20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d2b3d40aed6206241e5ee179138f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608436ad41eaeda9602fbf371b5d64c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8b15498db08c14c7ffaac95d622a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681e58a1c7bf6a0baeaadee3bd016fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fba5a9ecdb4722ee91b8cb81772800291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e97f056a071092b1c47d9b1aeea7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9ffc2af2eddbf79f2e8a9dd9865d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45228f90908eb44773db56a4cec624294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02698d44a01ce42a2a7197ba46c94715295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10434e5b193148529951be98643de1a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb882e8e5cf0da0cf12010a99b172b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0a5e0c963dde690bf03c51f3eb9aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8ae1170cddc48d0f980e6e79f1293299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0481838c60b88cffe4edfec42dad0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62260f75f0b1dae1ab3054932b694f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e672619a742dfcaa417c0f0ea9b5d75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1e6621458fcf18fef5fb089123251303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e2f16e597dea2d6ad2f03a60b0538304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52579edfed1e840f8473043919959e54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c7b6cd94cb12bb2293a0e7efb1d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf54f04e96d25b73829c1a341a1b31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72a53f688b4a2c0a3d3662ab101352308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b2dc9fe57743d2d842c4c40ca2785309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bd7094354658e851579ed7d906900310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa26892b05a4cc70c19fffa39e526e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e55b9f3a101631c7d04c480ba6c4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1a3f4cc19dd8a8cd7018cb0d8483c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a496be0cc50ead1440fa0d0dd5bdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e56ee105cfa0af5d15c17f58139829315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afc6e4c4c6a628ec948e9b61081614316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5900f6353b6a7685697c906154d0738317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b0bc6f622c9748b92bd4240e37180318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1e654ee30cb616e29e7ef5b83919a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae174bb4ede8451f4a8215b884147df8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b757a68fd8737293176e7f3cb1ddfd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef0d3960c9f85a6a2b66f3bcc87cad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b56051a20315c8c215889b1debb323323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b9de1363f13cae8c21f30ca5ed561324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d011b04c050902223a76a7b04f96b5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104105c6262c83b50858cb9d134fbcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25cddc160c56929fa3a92cf13e6ac4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5959d2ced45c64732c72e572f0c9b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396d0c4dc2ace2d48464504dac540c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fa5c60059d17b58b34b31ad3db8b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f65ac5b545832f0270636a6e17f5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49778b837f73c1e0db0604ba0b961cfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f45918d86829fcae8cda5058a449d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac5ea28a1fd710249c2cc7e62cbf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d733bdcb55040164017d9422e5b7bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c53e239ad33e2f18ae18d226743017336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce45f5f0307fbd5c91e59061420a798337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37b0a57863528967ae47de2482938a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1c9deafd6321d88ac784ae59970e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b6c1292524753832cb73da5748ab7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0cc6c948986240fe6e097ba23f494341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51476bc173732bbef3db0c9c4cbc81e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16008d392716080f54bf8f0fd56ffbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e44c96d9f1e81d64b7ac68ca6bf769344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dde3c526012463e3a7b8e1415f249e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbc890ddf0b853538cf0c8f8903cc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c76e8cf844ea6fe45d6a7727fc430d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633d793ee7bc27d5cdbd5dc1636d3c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd70d81a6c430055c791f831484d12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f51b0fc083b7eec15ac5ec9b258558350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdcc4dda0ce0213b6d85c4f26715a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58015f5fcc3ddc474a927199f6eba6e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7a94b531179b56d71deae81052db8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8aa26eeec92a25935958e9b9b7d0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424878490c434b01166e7a511e403a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a511baa33af6a5bfd344374a93de546356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b47f3c5eca1d0c767c5dc76fd21d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67d0497c0b77dfc6b4f781132361f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eebdf34ce04e62157a7689529ef6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba54a890e3b56632677b792b6156cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8619558dfb4a4b69b11de3e5f20784361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d9c9b19562588fffe0419044a71d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4e7a54c18f9b8c1cacca69e7a2e76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32459cf278e10ab62948ad91602394b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31e94b32b548ae0fa125d7194474f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef85025637c442a14be148840439ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2c386c8d0304e5c275c5bfc701bbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770ddd4df5a9829f92870f387f123ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f296f2d3259c563c524908693d238369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d546ad6386f34c3009461226eaa4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4278602b5d79c05d7129feb5dcf79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8b872ab39eb502dbbf564ed1a8227372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63657d58e2a8cf19e1ca81c7168bef73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac39689b418e1529cbfc996689c2fce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b132025cd95745500388d30745f82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455ccaa77685d2741b962dae19aa4d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787b60ad6c721e84632e64a2517288d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004bf9955b756b0531ed1b6bdd5d8d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c88c5c70f64c0bdf294c2a93e2e896379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b0a34b99d77bef1d2f97f00bf8621380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377d9d22171cce820e17832347ed540381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f0a43476a78e251a0f020fe4cb11f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d849ded9bd93420ac79bf4c98245f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170879ba040ae577d69c81b5ff89ab61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc303194523a65a9ac9d964c85f2fb63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea7c8166a3a87d75491596cb89f53b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4140f90a65e8bd459aa0b941352fe1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e56473f93c8927ddc937ef30b46162388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4d4444fdaf0e9428902e340e0a22b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a08bbb85c8f557539695735fa8a868390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c04c5dbb3d3805bdc3898c0bcd3e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3b7f0a75f0c5fb869e11841a6eaea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72017be33e66325e0994f0f897be25e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af153b7158fa5fb5bb295658f077025a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf076013add6ec787234dc2aecc10a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e295fbed7e5e3e163e40f41c4d2336396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8fefed95bbb4c5a02549d8130c8e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bbbfc276c6fbccd099668803d4d09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92467ce926098e6eb70bb48d2349e293399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26324c8175cd593a561eeedea460de4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43677a4a8ce914fe657efd69e4f9560a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502dbef5d46db4efb8d5997458def86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597ab2e2d4e7a774f0c79fb1cf70703403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0677230b222b71fc38a3613c8823e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006b024de701786578017094af894ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d601258c56bc838da95c94b4c8fc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413fe9c153d5ca74b7b28fef00469ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77964b928f326ee1ac20a8a60c0e6389408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78aafa31a01162c12fe8c4ecd39b32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969ae7e987e88d8a4e0b6ad9c57f3ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd91aec3eae08490820b8a5c07b02d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00d2069dfad878e02021355d01455a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ca7c90f645ced055c86a3ea50651a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdde917182908142fef74f3f9931611414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd99983aed35b4bcc0116d9ffa7fcd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bb564100947cac1a28cfd22e464ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75384d6a16d14da4dda4f0badc0a4b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516399d23d6fe62e64c9951d1485ce58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c161aeb82a687e8ffc278481b8b6185419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1349e6d53f5f04d9653e3be5941216420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439b6a2a7dde9a29d8fb0b711d08d1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dba94259f04aa7cb9106207bad8102422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4eab41cf0568a8233a0a1d89f8425423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d5184cf437d29e2c5d8a2eaa8d164424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f39c196f4164aa1dfba90f8942eec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b9ef8304cc8ce98be801f6f65b74e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a810236908c1249e946e3f0a98467c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc526e2e5ae0680f9c77926510dc222d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cb5028d79b1072f610a24453069c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c9f6191a4065da8b3d5a87927a3a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8baa58f862a598a684afc64a24e32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb8535cefe0d552a79b1ecc6f6df1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ccff54a9f51da371a8bd6562ac63d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6807ddc68f8837b57ef297237b7cdae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c1422d32740183d25da9085275b09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3999a64c69fab4fe8b28b7e4a19bca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2e588348f2335534492f97dc49727437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d794d318be15f212ed84ce64be917438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792922f185180a81626aa31badf4d9b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcf04e0627835249fed0dfa85043aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff26ef624bcc6feeb9f1dd1ff61c177441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b3ceabc01e1f6d4a16f0998771bf0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f0e17275936999b9c2a0c35001109443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab929c6c51166912b257a4fa2058f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f9ac494b274da6195a80c918013a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e28c80fed55d7d9ff1d42c19f33bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686bc2b456eb99359205c6e56e7d1db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8cf535ada894625a09e4fcc4d1f38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ca0e710311c1475e1e9bbb4ea4a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a411a3429fc1b49816206b7319c0c9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935434e8fdece4054cc9fea3c89ff22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d3646188564cce80979dcdad9315a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa87bf94db468a4a34aa0a5af67fc6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193a0bd16eafe132f5fe19e20c5cc8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2265ac34b76bacdafff7e872e848b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8955addcde2be336e04fa9c366eefd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bc393f75583792651474a78abf7a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d5a59f0268bb5b3b3c358571fae44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46969c753f3dec6bd2a9c240aefccd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835d51427dfdbdf9a55dbed87330666460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9616c12abe24a1b0219b30b1b37a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8002f96116cbdc65fd7f4c80f2a4ac4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40af38357399e0c03e62d7910f95d36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ae1776b0e5751fa339b9423f6c123464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62a2a7ec98c3394868b2c6f115f503465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8a8d0676965c0ed4ce5e7a41ac575466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458a2e632ef54f51ed9f4dcc2293a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba22a862ea09edc203a154ebab808b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602d9a9478bbcc4d45c47b0218ba309469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef1ce27314ad3ffb144e59fa852252470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5009bc0a5bb1d6c3f1afed5d14d527471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fc8183ffd47b50b8219301c5cc9ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e6c575d7b1445bdeb20ac6cbcdf55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd5c63c7869ab7136fee8f22ee7c83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e088fd19f5db1032f85224af8a9c8a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc3afdde0dbc8ff4bfa154e7bb7d48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859a23567d9bdb198b961f2ed30e757477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1418d9ff060aa5d372a455b356817478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aac683098ff99d6b04a4feea0f4d91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060877b264787386d1f98555150e2b90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab7ba8590e207653c9fdd3d8a433b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde2b50493abe16ac6fdd1a0af428e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5dc32ec8235a86f7b2baebdd5a00b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1f2ce80670b69d26f2c9eabbfa532484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf653e065c1e87a4dc467d3017e5fb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc6f60719ccb678e8191c0bf2dab97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f0851f331822af6b31f355a63ef57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde8bd146b623d26e7ddf301e5c8a2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff2cb892b9c53e7cee680d8e565a8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141ae73b88b35fe068748e175c58d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5a4539d53f0afbb996f392a552ef8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9e89c7f9ba199efe37bae9edd7d74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347f6432c729f154dcbc25303fca8d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5baceb9ca3c4ce52d61fdd9a3d3a14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deee1080ce0182c9b515aec1ab3d36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ce4ee7f6ed4a936b510de9bf8411e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157041f36d3c50c122c54978919bcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857eade56358fd7e17d58d0f812cb90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb62f034330c864e487b6e1b09db3c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650c1f8680c26747d12023ff504d2d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686a658cb783cfe730a60647351895c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310886db0517cdf402fdb15084a2e667502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7bf6ec3df30a739461c249746423c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a84a8e20ccfd53204bf10beecae2da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a07863d5ba71ec08d09f5880f14e8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cbdfe7721ca53657539e334db145f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58e6c95fb065cf4cf6be519be816e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052d3b4fd9fa33ff8fda27a8de7e7b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59305cb6a1d0b08b1726b96511ed946509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1e65ae14be252dc6847940ec7b8e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aa7135468dc9a63b46cc49a663743511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12a95a59ecbbf18e4bf169cb8f2da5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77d61aba5bacfc43ff2481441e6557513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631e161b4af46aeef516d424e7ec076514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022540259d15dce80571b88a509c401515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ffc0902d07dd3ba24e1e25a692602516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2710acd47178adc938780431096f47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653f8dda0b55cc7b072f0ff9e376787518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876be9fb752ca70a7bdc212a233fb63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37caaac50c3ddaec5b6105f26101e20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9f5b06fdd41ee84d817ccb418f5b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92c645a42761bf486b2e79fdcfd2f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61b4b4f12fd634d400432975310ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90bab3081646166021b94401565880524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230d719e3bb11c02152fc6e180360b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ae28769f1ddce94423c12916f7fac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f3241eb1174edda1263e1c50ab66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfb8dfcd9342dfa963a6897ecc484c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c41b92431d077d6b3d88e9109f2ea7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8409661b83cba4a04dd7187278323530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729b4fb0cbb096655f2be2f8ee92606531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154322ba986c274f287bf7551203aec4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4712690606c76995e10ffbe793c32ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6c7491f18f7562a0fa630e2ea5d2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297de7c8bebffdf2b0d184d9de4b02c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63179f6cb22160991b851ceae903eae8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a572b9bf4edae6c36914683f52252537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b17fea70790ca4d19b0aceccd97a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e974f73e0769f73d94a679bae883a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61a60b7bf6ab4d1bbfe81860528fb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc2bef8358392b5afb87c258bf1c47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ac54929df727b407793f2d421fc47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebc9d1b0961282cfcd2c4d04bece10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a83c879979b6bff0b916b525dc1bc9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193c09867bb29117c2602df240bf4ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d3275fe5b8b0baa2cfe6da51fd2df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0f78f5a5d9c8987a90cb97f5847ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d28de0b25223b511685b4a3bb6a822548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbd67a6c4697e4b9c682661899f2b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110847dffa797299b8fb48f564a81495550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a537faeb2083c433f34336594e16cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723e41136c1263c307c0cc7527d0ede552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44eae7565ec1e64fe6d71583f7b75c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf62aa8a2a9c0b9865e437856bc352554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7255b3a7fe4034220cd37e8c29d8a0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209d5e1955be33d599b8ac7ef4b5fcb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645272934e332765b9bb34ec569f0a00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15935cb9de4ffa810e1de245db66d5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3862cc0db81252040e497b9910878559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49982cac9746905201c3ed3cbb16f0f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af18f8e80e9ccfd1f2d81d81a340f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7837a39a674aa68bffddfb556438061562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81453683185ef933877307364f2a61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80e7d69e9f712a175d76f1e2d39b76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5ef44dbc44e062c6c2ef73b958e44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550903f9a1f45483fe4fd70ab7004e9a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb5e13b1127cff1801dd7020f39986567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ebc0f747247e7ed9015bd73900642568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc411ce723babbef937e47bb4697f95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89bd3aa696be18d3abbbe63061d206570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360afbaab75a72ffb8b844334626d5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1c681086373b7d18ac7e98ed3d3e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463bd5916a5723a77b44713f90a285c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d048c08534125bbfe8a13f749395820574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a56ab49dd360b82a740afdef9fc65a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d73bec87ca0e6645634425a40f923576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1d6286736a69244e548e6a7d526be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626a142a63593d0bb076057230c93dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ea4b06c3e52511af4c5f6cfb07f96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6e2ed0b81e09dcda5614f087b6b05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d1a77a8e19b0a2aadcee5c1cac320581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a8db3bbbcb5df2a8b65ce3034159d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be71aa24c400ddf3b8fac71fa053012583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040e173b054a27529357378216b1c84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de2f14c38c9410d16026c3474886ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec85f89d53f58c4e9638569865c4adc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22bd2d65cc3ef00e4b6d2b85232b88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa344e7fe128e809201fc7d0fdde45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3148a2f4e6c75dd00dfac1a1ee9810f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8fab82a607fab3c0c61944ef741d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a42b4b252c534846fccf613de8a46f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ac78a78f613ebbf88ffec9a68bab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edd9b0060f1de9d727bc3435aca46e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefb9e2a8670f316647ddba194bac19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cfb5e19a5b58cb38b6ca3f3b01f4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c44b667ad24e85e80e2276b86b443596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e848a8997c32af063fa9d47be31da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12712c456bf72cb8b9a2430d9e0ff74f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb86b2d13af025c90d2549639d158e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73673c6c430d9539a381be916dcf2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a82c0aeeb86e7eef87005d8551fd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62608959838b7a7090ebec1f1c070624602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee32718450fb7e3e65bd2196ad10fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e686dad50a9d84528ccd3d8996f6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d13a4819640f4a36514e55502603f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1582cfefc60519a59135e42ea7553606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df04535975bb73871c45d1afbfb7339607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33a7ad27ce2e4a1e78862dd55da25c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9d92763e7754beef1a2d2c4c60f70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05795bcb87154cda6aeada1ace5daa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399023d7858b91994e038dc102f0fa57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121402a6e684358841d29479ccca7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9daeb0ce421f475bfe70c879397f69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e3e881c1f263c38796777bea79362614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d4532e3f74ae9364bf1e4c6ebcc60615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492751fc44c1c56ed1f6078e4c92766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b698fe9b1b742b0567da187bd5cb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc72eff576a6c74224491808d8c17e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128f099c9c3a85f411fe01465171686619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a84c7a92802088da6948cfb84ab51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acd47b8566617d3c9d2d21c18bba36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce745e10a65ea4ef7edbb9f5d62617622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39875aa7f5a9ea31b13a183d61ca94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1895df4068fce8e7792890a2066e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfa0313c61f5f13580b1d37a594fed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deff6ea46d5ebf552a39d189a9ef1e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33ff100ba5f5d02114b030daec85d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b7ab7573b5d0b323f97ac0470c127628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877caa27a528ae5ffc418e9359c5542f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ceb33f20340e49d9dead9d015fdd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf9f95bf347b561f47e14cd993db40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6d53c104a1b4100de46c736a76e52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d004b96058d7119a025467a2806015c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8cad8aed75e56144e410a44ea1639634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633be136072be391233fa7f43268977635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522875d727889d499a45a08b5061aa4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39355faa61ce8a927938a9305058228e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0282d1c4f52f9f70530e71547ec5170638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031998fb0c415299403e36ad89711c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f7c24ab29848ec7a12cbe61db5c1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e90cbc309b20833f6ae7ad8ab7c54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5149ec0347b1fc4e10658df4cba9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57db32d1fa3babfe91d33a80a2234a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44114e22449b6e7caa9645f70a3372644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b49b3abc9219f6b551a7910ce6e5e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3424ccaa22bc8baaaedfbb4a713bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047f3d57a6d87834db87450f7715285647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197c087233af5f2854065e3b4a965a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a10a4bca590bae712f6be1bb8b456649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276dfe719812e37dd287afc271a7bf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48371f0e4771c2edc40a3d8ad52ce9c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68c028877c1e4fb0ed217c768ef2b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b08d2363ef7b99fb23d2297bf49eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bd0b57f02d7f83843be4fd17236f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034300a6a67c4ae9c2dbf44b3bb349f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfdc1f753785e21e581f657f67132f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951ff93354aeedd849efb4371bce59d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04c1913cfca75e2d5e3603053f1868658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b39bb32e2f73cb5b42055536b82956659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323fbf5951fd62d3fd6adde0cd7f09f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e83f1c2eaf14ae2d6bf8593e9802fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5081c5b790d1c7a144272c75b500c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fb671ffd22b7da8909932a0757e86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b4c126411e1ee6d7eb8b3d456e478664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb7639347b85b6b6b606cd9d512daf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ee4ea0d847962e34a51edbd674e73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891f127aab34e57f8e955ce665798aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878ad09701a43d021c00006170368e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b3a85be1f2be0b1583ce550097341669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b30ba9a5c9f9743ee2696a416a728670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab9d51b099deea55e731f08d44104f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab75865b32a642ecb89f82e634131d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb919ce6fec45076b361f3b96350f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3525236f2c450cb47e0c1dc343345aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe544704cded5e07bb754c18d8d0256a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634e4555c0e715c0216ed3df760ff69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db195a6136133c84ba858fc6cc619d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920b2be19597e9c7e8a265ade8b8f8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d29a55ef640d788008d522a0cef494679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7687caf5e32f6d00ae3d03ddfe50405680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5388b3eb3f271007ca961cba8c438681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b8e0ff5cb2ff062a86fa90e3f266b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6861e069ef4b051404de458b646d02a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44f95d204cc5c0716b83c8eac6a584684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdb4bd190ec5e1e2f869e6975105e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e1b3144915d11bac7365958b72c85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf5a28b002ddd35bc306a42a0fc64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db8c1967c92ba4ddcc64b6a804bfc1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c823cad1e037a17b79a8d031b81a4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986600fb3b3162d470caf1d2521e24cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575edc0f2511f4ad92628d48669cc5df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15295dee116904785f2ba65f1845267692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeb32cff83727cb2f837ce388d2265693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3b64221364e47b21d246a95929a57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19e4f5d184449aaf2d3d2c5e87b7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a650ec6366a626feb55c8fac99c724696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621e926c5cc27c33eb3ddc3e08c474f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d55e37f0c3ef5d4e4b25b8540c245698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac89532afb4bca724be722a99f2e998699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2417d14bc2b5efad2f6a3dd8bca7455700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f4ff5cde31a6a0be626fda61e97e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f295a4ef71c7b316e48fd08bc426ad7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0176a51c8590e57acfd930de792f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38198d595c336fd3da70757509e7d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab96497a8df81b63a50abb5a9ff1fa9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bda6392602abd83b7dec6bc04b8aa9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5638da3216ef2f67b06461173d614707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75996778a3db25a0a935f8888d02d940708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0a744d563c1774139d7372f69c8fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fc1a0ae9607b84e53275fd2ec557e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a4f2a08407c0efc892388bb70d1ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdca2ae3050ecd1eb41da968a8923d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f21573741a15ace4b2a8b87b410544713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3654284ef9066419e97f640ff2472714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1e8eee4a9b96e688ea977813c3254715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba439d72ab94b832c7fa5da3c1b4dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061091629869da4b0ca60d60335b3ae6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d81e55d4325ea028daf5d9dadfcf1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dad47ca62acc380cdb4dda3e3cd81b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb66a0381781e61bef0a364e1544ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862625dfd8f9e17b63428bdff39138cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6582e8c8168b586d9ce9e84c2a0c5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de4685259d711b2162aaf3bde912d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d8729c7cec4a966468c39c5a0ece724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed35123a79735bab295009a7fc6e393725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48452aefec3a5b8b04d6e023330252b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fefa8597c71506a4154a608a4397dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7963993f0f2a93aac930fad55b435f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fab952a226ba530531fbb3431f2af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b3eb2b47b1d285ad97db56f54a3d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff35172315186b514f7c1d0ff2613c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45139e97c9475274e38ab19c2d060ad5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055f2b2f3b116462fd3098c4330a284733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c74b7c91378652ecf813612985e63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37419dbbf552c783e6392de46fade37d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae103d625a7a2105e7ec3b381798b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d47e7f60fcad6a4af2080179c8a5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767f3684465a76e2599cd69afd138a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a325b7003f46375de7494e596556fa6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c4ee22a2abb51190c9b5944e6382740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9d41d0426ca2a694297b9fff66581741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7df7f88815e668b1843fb069eea82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f096cdb71b043ff03baeaead045d0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636177a111ddaa3566c21edb1f00ec5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545129403af5820ff346a61bfb2c9a00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f174ea9eda06370bc5770ef5549acaa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545027fa65573fd448e51e71f9bcea7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d3b4ac5a61ceda420e4cc9b8023a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b25204ef78a39c490eeb5dbdc6db3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94fd4d73f8dc2794de3f2f921bc375750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33ffa32fe8bd6ab2dc831dc200d5a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f34d743b65eb951f3bd504d571b6c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb2fa405ba1c70216867afde5834da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433cb4ec1d37e1077475916980ead83754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145231f6c33bcf6126383e75b14626f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45209148b5fb6a0d01d2a0313d5997bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f356930ecf1aab6565dad60282e6e5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df489f088e850eadec8435e54293c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087fa5606d8d4150bbb926089f3f0a7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d125147327940e92483cc0782a49f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d9d7f1c68da070872fd239fba2dd2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb289adfa3f858ff7f62314e47dd0ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db81d0592c8d641693c2f7902ce362763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c5ab6fe5faf842ba2bc0865fc6b02764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e67615549afd92b78223048faf6c06765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb4d68dd8a96a96a8294b197328d98766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef64cce27026521a7b09d84549645767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b0b12a1a6c65c95a13fa839b8682768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5d059d694fc8c04f5e5cba759129b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f5805ce60d1c539a5d40e6a4da9a1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197261f845ba4be151e41cba3b1d4fc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493c7c7e95701077391bdfb13cdab0e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136a3184a76e59170667de2cddd3562773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1a7cd56d8144ccb20203a8968f6e5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c8f9dbcf79448e4acbc460699ea9c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16599ce889b304bb623f88333f0e8e32776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af3402abe21f72c1605d50bbc30c8e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b79cd4300e8b0f3970b01795eae68778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cb068481394d75c721c90ef016f01779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885921c9a1631ed460a91b805b5fdf44780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6930412addca3c4ff2564052ddf1c8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9188f1d0a37721ceabd0c08539817c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b10f1d7e578de7385f5d4126dd1a4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d003821b9242afc0ab7c12a67e662b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989891280a4a500960b428fbef14ab90785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e83c0be5edc9f574ecb37c3883ee50786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c09069f7c63301219827b8ca67bc4a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe20ad2af414a039ac6fabe5257dbc8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0578b493d6ce1b05ac01bbfe34d7dd8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bddfceb12eb46ffbaa86a88acb7d4b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b583aa19a39957b21da63db8a4d59d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6ae8119671585a528dbffbaec6ad2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa40e264bf7e36e91f1850496f3a25793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012f4c3c2be6dc84d587b48102e3411794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9be7076964c07734f30854e93d2bfb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4bd9eef5f7819dbd3c6cf32f8bad1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86985663cec351686792b07e2bd335797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b0d1c7eca753c0710d44a1b89178d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817b4f3f9d066df2308523ebdf3a949799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa742299404abdb55d7829b95a764e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2083a773dc77d078eb0c69594c60a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc2eafb85343b4a22d16d7b7c10d06802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434eee650ced4b05ca2a3d13a920f75803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e32e5cbbe1c0553a307ec8d1264c6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47836558268d3a37e5ecf4c0d1574df4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68702ffe2c85349e4177d564808126e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0a14d1d2d420b82d7d58c2ab61b56807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f8101a92343c2323a71f29e3f10a3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fbe51b3432ce5be5f0db9804cc5f9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff2fddccfa89d81eae5936bbd9e61e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e379d45b5b9686c4100368d981375e9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f8e3d68563020ba853550fd1dc489812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6474b12d90e400456453554013a1f6e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d04b354cb3e508ebd280fa8de5fb6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e94b5e2e862d937faa9abe3350c1b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ff30bd78e92899ff5097d54b63ef9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df85518e408b8ae6305cfd560ce19a2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6d3931708a0f48119688ebbfbdbc5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe5fe94003290842e5dc8bbbc910de819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490fecda0a5be89142b05cc3e606cdd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4ba5f6cd2de4c092cfe5fa0d8e79c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982e86040d1244c40853ee274cf428c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1145ef02dbdbd6778025d9afa790e9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f212b8442f817026bde7fab5eabd0b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3a03e4a0c94558f725bdd17a5f936825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae5c1c7d5fed6952c7909710ec438a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944975e01ce801808558fa075fd9159827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82624ddaf9130aa9ecb691df5662801c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dc6bfef7b987237cdcc8400fef959829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675e3aec9839036ce5889cd6ea1a490830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941020d5adafd463ccc2b7fea42e110831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff020ff1c1c53ac9fd86c0d26e1c7cb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164e3539d72d6bd41c90d31475dcd46833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004ef3efb332790967e7a404e24e8fc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973722d97b8d2ae9fe31844b0aa92a3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713e8c453590e8cb4ac9fa21c1fc9d6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28177a905a75a5cb20ce2795dbe04255837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7b09c2f8f3ac86960e27847b46177838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad013f9c5f196e1128fd0e998d92747839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d57d6682da37166e8697ed89923e7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f537756e660dfc45abf42857c9c1343841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bdf327f5dfa2791ce0e6ec0efefd5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1390e4e7e273737e488c8d92f3f6afc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e0c828bc7c19833a716bc46fcdfd3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea31ae2e34010ed751317ca2425532845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835c7e75a36b184d6cbab9fb0f03f37846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d8c435f030d6d6f2c71c41e252972847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59b6a1b76f84131aee16d38061fb7e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80bfa45bdda56579ef02cd5769c2c7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65620353c49be9be7ceec2fa4b8cae76850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28aea958f6ec8bcfe9b90b640a4cf4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d79dc0cde29bb36edb5fd673797e3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabc9d8620d6a4b50e93995c8c8cbc4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7845f9932d704db9959d002ff134d6f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7ba086ab1fd53a4171a5c7e12f172855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063ff28e2902a229313780fed7bf7db856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbf7a0f39468a848eccb806db7a8c9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a826baedcca4da21785d099c2c2ed858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d614fb321d955729afb17dabdfd3619859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955a77ce509c451da00c89ff29ab0a9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb11c3578bf6272509548293aa7bf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ff23519e114e2eec6fb2424a31fa1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d1dd0644e1612d9590f1a35c6bfb5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2a2545d1340999243802bf10a372d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1b694667723bd6f558fd14c102601865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dde882b0c661fa7d016a1fd241c01866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e962999426aa797ce2ae5a6b7bd13cb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e639d11ca8321a99559a3fd282ec08868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df76049791944fff1dc99a9f9dc4529869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562d21ad36ad0e9fd8a09fec95b63a8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784182efc7bb63add8e3ed093d88df1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cfae753c363294d25d1fd7971dbd8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd5cabf7d78827b69d2bc2dda37d95873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880602310b731cf14ed245a31082366874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df000e5902b44710fa0fdcbdf24af8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7b6727c2e5ff7fb2f765692bf3903876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c4ef547632abf9f7ff267735a6f42877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddac1e666208d8a41c9836b073518f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a752d3c5b5a1250f677ebdfcb24b392879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c9f8b6c137fda03a0cb4995d6d276880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a13a820027a8174e1e7549ebdf101881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2481e7d2398d76b86ce96afc8c1cc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fac90fb6199365d4e658caea0c4742883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5c0440bb1181df5de8ed6aabf5842884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215014d579b9d3d47e79f573fb26b554885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02390983f628db348da6deec61843e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe6d43fe861ea6be069fb12681cb30887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9cb3c94df1feed930ca9275788831888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4adb4e802f54ca4cbf49d61fe7e00a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86b02237c52603e855734c64be4227890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3052666608e6ec5a34e24d27b31a9c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8590d2467bfc3462c70d462519a1c0c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead7b5c76b2c77d8b1a0c249ba8dc9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c34e107177724d8769051cf439360894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387847bcec916a060870b7cfc1102fe895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3477b30db9b34b9638e447bf27b5f5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588ab87d8a2f152284ee3041b8367a4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fb32a5c4f2f6dbcc6fd82c2595854898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5e87b13fda6d029c0334e310891aa899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780c258ccd0f0fd45f22ca43594bdd0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95f89cb964ebfbbf8e79f05cc75815901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936d6cbde1bc3066adfe2b23a2e7de0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c233eae9e2569e8f355df144fd46830903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb10e47eeba0bc010f01242f1e9315a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce8f80e17ddc2be9ebd0538281109c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d7cb6ca01ce86429532d27a44ec04906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce034b410b37d3f5468fa17866dab907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c69819d0b90eb9f5525bf4b8ef6fb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857c08b87f84dacf4e6b50f5e2fb533909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d3e1d238e9c07591e61e2ecfc1a8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39593a2e2b2619662679693d8f91d5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44079c7ae584cc452cbf1d7eaf070c44912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882f0a6ace20e0c26dae22822c8e9e0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d44d5dc488570b3a741854393a11e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d8c8868691fd0c9ac02b1cdd77394915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55de3eb524a3c51b2d5a04d7dc8063e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d699e8da66dbd7ed3b0fd02e178af917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961310c156c919e2c949c4a5ca18ceb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba52500eb38602035978e9f740dc33919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c79a2f576d966758719eeb58f336920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebc78cc74ec038b89423965756c377921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5e4e3433f665999f9dffdfa6e39d5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7080157937bc6923b147932683b29923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a719f6b53296b5ba19dcf34eae770924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961d9258bfa180df4ee6078cd4a6394925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a2df3955ed08525670ce3c09e1558926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ad116931ec42d9cea6da450cf7a0e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c15f93753181d180bc4538e4e252f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5ae7efac60da2d14745708799708a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab81566cafcfa42b6812b4f7795886930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4793d2a4a5d36312b0199ef6fad7836931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc7c52ecdf4bf07f5b3819b801b607932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655a4dd37b2ee4e13275b9dabbf9d19933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7376bdae2adbae9d63a6fa3547deb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ced517b9adc75387d848259402266935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2374f03ba206298f3632cbacd5b49936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7268b65367c2939bb372f388f76e3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b50f33898d57a93a5e22cd7913c2c0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102de0ae7a702978de699f2b94bb089939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95b8f52fcb9e2fa1d48dfe767b1601940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5869c39c55148c91100ad04271d08db941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078946202544eaa83c136c3dc9a2713f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f106efbbb6979f64949daee14937b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56214e2e00d42f8548dd96478f18636b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5ceab8d4dcf89a8bf60ad284d4a14945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bd78d8bfcaf03fdd55b7e02095300946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebee8e46e00c6851e1fe0c9003ec24c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5847ab7b2b1621ce01043e456c1bb1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778533fdbf36c1c086724752bbc9676949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df38d26d820f3ed90cded4db58d593d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490114b6d8462d78315be4d03de99168951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24689516a65352fb65265ba6942febaf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1de1b364fcbb3533c5be706c0dd44953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c80ffde635d3f9a08cbbb2198fca0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed99c408c9d4fd5821e6be076098dbe955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa81d0742b2b0368b8137846749f6f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db7044fe2285a48c7ceebc035081c6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492eae4fda0f8256f7c1df8c91eea44958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b9a9a14f2775a8fe1bc8db907c4e2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5a003e2b8b300dff55b11e8bdb607960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805acf1f5b4686bf494b76a823b6887961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb5326cdaec2c0e0ce432a8a57df8a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ceb43e9d8b987059a474f28e8f10a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1536246d49966156acf98e835f36eb7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567664af706ba317e2a870a622fb50a9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7daab6ab708c834441db144c30f5e9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa285826ed14f55bada87ffb14a34a24967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d3f8b3252855858a78051960ce7fc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd261dc0c7d5f4a913d26ceccb634c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200680d40f6b6f1a1539e75ad26e665b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce8d68f1922ec8bd56918fbbbcd66c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da43d8ce9769852433bda943393550972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acfafd1b95377e4ae821b99d35201f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9b9150db98183340d6a5a1552fe2f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42bfe8c3b8f27df45e93fdee48cef2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecee64d008914e61d39dd12b820b87976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faa05124cdeda77134b97d33fde2f0977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>