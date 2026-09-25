--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ff2f57cf40a89abded64ef177c9311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fc1c2b5facaa5e304e352f35b737c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c56516f4022106d8e0092993ae5b343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b34c3f14622d9707c68d2f6f1af5904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dae2d79599b04b864f1bd6f116a7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39030366f6dd4ac7bcba65caa29a5066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7318bdb51c6f73775f11a3b1c5779c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e066dfc06fc39e6982881c05e242de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7595c5d86369326a996b30c7d05c5ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408375614d91461e6982c237c1af3fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572b7c4d48c6ebb07c4e4d28fe79e4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e02447997cae5e5530151404c4b6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a7db9edfc5ee299a50312f5277e8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655ebc6483f8849d96120170c6aed0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d482f749c6b84e6eecad57000ab1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8799018051786feab6b19eedda42aef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce7fc596515a5b487d42a238245dd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76011bc18af078b44747498da2b20d0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5c5b7e4efbc7f79573f6ac6822c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef96fd46ba10591b11b86c3082d2a2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4d22b3557e9aed5f0b1c6f5b49f2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b817a96eaf6f58f53cd57932fffe52222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf926b80fc52ade7ee26d0ddb7cf5f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2315e123bf710802c707c01391c4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da1011cf826f97f21704459ee914d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27013723c9bcaaeea1ade967202ab33c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76188e1b16b2e428ac1449bab3fbc6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930de375517838afb8a3a71d631b877f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06aa5b5ee4bed9efa3941c3ef90bd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32219da15692902b273a8b717ac02230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db7dbb312c378d8c24f00320736e6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a045b0974acb3fdb3476def8dab8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0052396af79e2b8b9df0b14c7a0e87c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847021e176cc07aa6efdfc0ac6e41ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e803a37fcef3603c59a83238762ea835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1e416a2e77f20fc8edd3adcf07c0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90750c89cce97bddcc4fe24af76fdb4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22e232f58bffd6e87227a3945774e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b01ea8082d7cadbd8a9fbcbfe5c83d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cc428add2cd2540d4139f66b39de540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167dc74a505ed71294bfb73235860d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7743246103218b956a015760b851c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c5bd8dc52383540d47ca9397be32143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeb62e1bedba2d57f33bc89969a39f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105602de762c01c73fa4960d4c74b63645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adad36d32b3c8582c1c115f667273246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de681879cd6add1fb6a6366e34dd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b678ba7f5b39b652e2f73275b53ddf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da668f7c2b26eddd9631e9db3b129c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6557613e3158dd6965cae92b4b4a4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd5e510906fd40f60804a84a337ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1513f100d6075dc497038497149d78952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eefb5ed864962705643f63693e60c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c57da7ed5f283095c7ab1225e4c6d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53175377ee2ee10eb4a5716ae739d6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b200a42f3dfc8c22fa87f1089b18656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7b8a65535b584622daa65705ef68357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295d89e9e4fd880bd1b2e7103c65de858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a73f2b34324c3c4079f70a610e41cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013538bb44ed5e9ab01d5b904a130a4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924a5505bb1d562d1f57ccf879fccab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41c2dcb9316ac06529c6b0df14560962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2404f433569b07fd7e2def12ce34863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d73c8de3ba1754684d8b79a3c5bae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25294e7e08ab00c06a7ba475aacd838165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcd3fabdc801e5475d2cd412c4267166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61626295a69573e443167540a49984767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68fd9afdce8bbee4fa9d8e4eaadcc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb907a038c34c9a3efb18641536641ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d6dc82397286c4bc4b328a0f507b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b42ff9ac3f2f50fdd768f4939c002171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd8ca7c7980394426c0e95b234df9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812cb339bcd8d34a1bab4062484735073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b25f449954a34b410464f7d97435f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0b32c17046a525a9d069c5722f99875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927ed73b66042633f469de9b12aabef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f181a483982574a7cd4be2411bf877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd6b112861fd2ab28334bb3e2633c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fd207e409b8d380a0e5ed60ea704679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c51ee93df854ac92583312e707ac1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e100f4d0fc21fb8d0291c4c902b3ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d8fec17e364f8d64bd62043bd042782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0c5c25d5451d9b3a1bf33df632d8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a414a2e1dd81fedd74d90771a16284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc672cfe44ceb0f8ebf43ba66ea5c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e610d3e667535cd8ef3558b6aa533f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c016d6a99ed2ca74244b97a1dc64afd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7e0b03b78336acdc6ff3ee91facef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f991392b255aab3718c8d0e0c96cb7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ae606062ffef58d7d45aa8fc5564f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dab31977a1c953bb898de275ddbbf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bc4a6cef5a5d3ab849e55713e508392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654199afeb2ff2bef0fd6239a530695193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79273975f2a6e73de0003fbd8ec2b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c9b09ce4477d88b65fbde4c63a2f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0d7df19e05408e3a27c24514f577796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e52cd4272c4e4c3ad36ada7172f8f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb90873cfcbe7e32be7ceef5abd160a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da52fe100e9e349874816b51b5631999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb59a43bf56a3b99ab469c117e00180100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd00025d0116e8bcb613e05e5f5831101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d105b210fb97bad821bd478c78aa433102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7973d3f15363afef1ea218fdac529103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf703f0c67cf4aa093b77fdb3585d00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bd9087fabf35fc2985af3797fa551105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bf4968537e13a1e5d5344ade463de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa202279d826741c558d21402369f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87753a4bec1b1c9cf700b0bd73f2a14a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6605a411864c1c81a6b025de707e06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b311089b6db117f820d13e2362775110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aecaccc756259c44bce96b9f9fd3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5a5f2c09dde50390beed1f1d3ebfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddab5b294bc284782f80777e4c3063113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2d8bcd3bed22ea51505edfa53f123114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e32f78a01af59cf4564d1cab8efbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6189076ce9cb3d3d213dcc59cb80ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099cd652ed0ead92e68c9b12f502df6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d326486a8bdb1421230d90ce18187f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f713ea2e824b1358e0a7eaac24753b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404756c7c442fcf3d1039b9fde8afb4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22df0fda18f0ee5220c404fdf48c49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48871542982510ab1b79e0eee64bd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6064078c7d8ea7e4da09d3ff116a05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683072cc8ab8cf2e77038515a2b177f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a1691ba237ed1b7b8dba7e75a6672125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bde4d18ecec110d9cf7286174714fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aac57f1258e89b237a9bee19a553a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30dd67b10689138c2107d802483562128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c24c37d4e374c823d2c24c624f179129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b8827e3b93e9703e795bccfe7d307130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1f685577b249a485832d7e5a78e1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c51bf3d959d19011fb99b64c90614132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798d73a92606af3abf478c6471ab85a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94399bc36799cb6829b8322c80b6b641134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1e34d9a07178c62dcb67bebc4c821135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bd3092005fe3f340c98bbd3f324cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f30b26428a8de8ce1dcd1c19fad22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a9e0646f1d06502dd151c1ef4a2a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed2a0d430c7e9baa1bf8d35f379bb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75923a82e1073d4deb803a9073bd4a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db36b9137f2853d50bb4d55f4b2a78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4fc4ea977efd79bd7a1a3cb53787d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb40fa3de2b1f864f9119f83b4c355143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801600bd93661f9496aa9643777aaa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd35fb4ce709e0e76163f97fc240b2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649a25b8bf717757eb00b62203147db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbade6d0861094e256725f0f3f3851147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb0be664e6d2e995aa836496167dc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4c7d1a12b667dce16be1ac21b8975149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca026908c00d982ef5f9534a5d3d3c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303ac269498653bed5771ff3b2625f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596e11722f042f53a1e51e3a8590a28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79899251690348d89023f6c4f60db0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd60e6bb47f6f7b123677a5d7c72169154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac1f5a547d272d50c6c2b988747a9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc5b1651577b47941a5516a949072156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03fae717b2e4cfe51c0b04c4718de3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7fe4a5ef962c781456e43da2042f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bc3805383d55d61c14a53598473c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0672e79d83eb49f6efc8d5576766b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5491a84779cb878d7aa84fed6ef3e9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bce9c8a521e080ba92cd63f52f87a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21decb285a7a936504aee30e38828297163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb129486fc0b05a2aa1520456da42809164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaa5b004b127485a98c2c12644abd7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c57a49d802932c5164d04f2a8a1291166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09681c443b2ffa9aae83353d01dfc19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c1aaf2862c86f4f3e5fb0e7ba4906168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcc6f32a7d80ba121de263d0c66402169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb62f4925bd3f86b3a9b95d71d106170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e767ac0105294e56dde2d2628f6f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babebd2efa584be3391ba501d0a1d7ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862c3f8213a130ea6ec0eae35e1c43f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4514ea41134136bb9dfbad447aa7bbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9c77e076cde62fc71d186d474817f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445025c4e340f2a622d1b67370b5328176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696a6792aff5d441ad3792e7e8ac2e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd373d4c67fd1347a118791852af967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d05a8e4ed6f342292ba907c202a98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b670a2e95d673392c1053d4265661180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b090ea47b603268d949d68b95268bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee084a57556da34e46821c29fe0e013182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8d6e05b42967d2f9d344a35c220f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e1c96dc335b5efcc23866e0fcb61b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674dafa3cb67b369b2a51c25247d272185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f5973c7ca07dc772ef12478ee2dc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5398db87d75f40661481ae19a243264187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c35ced27c02c6f3b79c8f4f30ac4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ff8c2fabea515d0d110310b875564189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df84689283fb99af96d641137d012cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1523eb7ffe8ad547652b972a45c31ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d26b57b55532d0b8ef291fe7d5694192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6558c766adf38d5d2b673a90ba89c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545970921e26d9ffe82e48e46b7736a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b24830397d5bf5606a01413fc4e2ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0287f8dd6a5f41cfe1f9d5b564f41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325a06cbd180eff7415b43868a4d724197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e470649be054b59179db720fea1ef4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0909d5f8912e71f98e8699f903128d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac993d7d37ad968a5cac91470dce43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab9eb310cc1dd9b542e088f66bbba1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e6820e5aec90b1a5d68a0c1ac7015202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177f16353adf1d64bb0032088152cee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad5ec5ddcf674de9458f573cef4930204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e0afe40faf0007cb9aef8817db9ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f1b61f514024b48c8dcad2fd6092f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd75314257d7bb969da99547186518207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6230b540441f2409b4c3559dc94b59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f5385184fe3148884222777cabe91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01274c1cf73f617cd97013f0ea095908210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a44fc4d4f59a1afe5111fbb17ae949211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c809c2ee1247c17e6b7a5012e2e72b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e1b2bdad77ae1e64d7fcc5142cff6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648ad3f03da9957156a88d615b94795214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8594a11c685dd8181a16ebbbcfb785215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ff8e9729928cb683b585465e54217216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eb1244b610fc4ee27816be811bfd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbb2664ec807b29fea4cffe1bbcfa6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc01a03d0363ecba989b1366a03814f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a9c041dcfc4b71b46f42a079fcecd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f7ede48017cb7c6bdcf4a136e5429221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47380f478267e8f5a8c15f7c3ddda7f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5c8a1c1886a5a84bca4ca7889efc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8968cb160d8b4df0979523573cf91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501034450436e4f016f14d9db435f8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d4aab519edac30a6104755286ca33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01c044dedc91f22ede803eae53570d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157b1e547ebea92b1f09b490ed27d44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8534a96c22b1105e4eefee6293e8e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18c32eceecf66561aad351cc7735c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41b4191332751ac70395fa9d025a5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb651782b32eb45deb4f41e47ffb389e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4d5e1bed27e0c8bc159786ec7a44d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d9f5e80ad70f2810ff60d517099d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f826b8df6f345a928242bf3dee1f1d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6f6cedbd5c5a6753e53478766bbb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312a75fa8fd4f06ab316cdfc532fd8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe5001b0daad9c9efd0852664b69b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965348ae8cc6257129559320422a0d05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748e2f0e4ad40151631f1b4c3f5c01c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a82e7ec71553b0d60c05d4af374d23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db4fa94a741a627a503a4f3b0f03fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2db5cc8f1a2dbc4ddcf63c1ad3ae6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47f0b493f107dc61464140a643bdc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcf1e6e8fc814d4e55031a0523115d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e8a4820b8c75f1a126a208f74ca8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73780878eee8a1813b99a96d6b0695247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbd96264adece0d226ab4c10249e39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d2c95761a0fc98f70646270d88e62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721eaaf9ab8c86138809de6bc772d62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f838ddfd389008a4ce4be5614a7ef5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdac56936503d145aa3351f58112a04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362729f533fb65cb601e60e797403800253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c5db1542e39b005c7259493518675254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3878072eb36dd8b86da3c4343fbb69b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede62f6c22eacbd2155437d6e008755c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9717d5452f0cfcd8986cb6300b5198d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95c676c7db3b1ef26f92c08e4c79f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4555fc11547fe7b306e7120dcf325cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657005d12bba36374ece21a0cfecf87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3ceaf066e72a6577a2ddd6912e385261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a768cff064b85073d1107460a4435262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac03920cdcc5e1690db4f3c3c7f6e2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ccf8f859405a6efa3be7894626ff2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3feb981ca9056c6981ecf350b585e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f36d87154e85e4de5a84869ee2037266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbf6c8ca73c4aded2c5d60fa2af881267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1842b020838a9c44b54928a7d1d02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2ff3fb3058a34052850697802c3b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfb67ba0936bb14200cf9fe4635fae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895fd86213b4429e103c15bf790d8fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d48311a35748a4b1f418ea8fda476e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34f269be57880a53bd11b1bb5de510273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb7d34d6220a56ae6554984b6de108274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c76fd19549d8533f0916d7a67c8b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d74991a52a01b6836304fcacc1464f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17749d0b8a9cd6525f48227a888d184a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6f2bce17e494ebb72983024858dce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c8f4df0ee8a0db2bb673f886d1ccc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f7942c581f784adefb0e7a71cec22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d00d3d3739a39b5f06254d3fe7dab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032707715fa5809d4d07370c56d321ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae5456f9a5365016e184260db60447283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340021664d0b3693a854eb7ef8c3e22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e3b980198ed3ebc10a825d4ec944f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0778efa36db6f6c055a1453cb89b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14e1eb43baf8d1899cbf094118a36d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7abc6ca78d1cfa45ce1882e5db672b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da37379e8ea0319a586e61026eba3c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243de0e76f8e22a5a428da931e6edf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5aeb82945b8f0831e6fb7fe71cdaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd308e924e4a2b396b245dc8a8b293292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e914726c7148981471bebc9f0b4c2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802ed5e966eda761e610223c45779ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a827e52d93b8a3a216c6b334d5878f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e1bdac9f5e93ce281d99166fe6437296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e48a32761943df325c18eb919f7d26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6afe207757ca6fc2d43a59de445398298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406241a35be0d46d1745cd296c4e932c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813c4bf6a4575c5c2b5f31e4f4aa3ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa72b16fa9f2a45c238ac3e820553cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea380fae610f4a04c347e85f51b81c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612d2190344b6d3110e480ef64573f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada58dc0ac44b905df458e1cb67ab5ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb9764ab6dc3937e0c9c92e9780c78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e503249ff7d978980c11165527429f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9d00793cbd4512d5476f0b95aebd5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca49b3f9cb019467f09a4961d4b9c2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62397d413df2463dfe7af58905a56cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee6bee2c4ba240e3cfced5903a94fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f4fa3b84a84c1e61974bbb656b734311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b1016f5a0e259336496102a05080312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298562203d9670109d447f1626269ddd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d2f92d93487c5e9297cda7df60927314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9bc6b1116f261a16fc370bb7b69df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7496d6f1d04895dbf3911b75088325316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043022643ab2da07c0e119f2beaa594d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f29b7bc555a9a73767bdd0847191b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5774a1081c9fbabdbf8830d8aeba4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd289c9cfe08abb031b23d2e63a3e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140746e1abe0d98a60369ded1c87830e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210176040d2b9cb46922ae8e423567b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600910fd62bf93b2e7063af2f997f6cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e90fe6279f01610cd77bd5e2dd00e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932ae1aa1e52367c70b797a94df4a06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc43ab60b1f59f551da855d7efe119b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211aa81c8e4a3f4722d2bf476290761327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deef5ab99b26ec8b9b6367cf84fdfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4cacacbb260ca11e0f679a8d3f3d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5724fe28aff3ea36fb6e41a9e5fc66d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28206a010bf6f824b6fad72d4b792ff0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40471e27f083a06aedd0d425157cef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da815e75e483074e769bc7234ab2df5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164558ae8263b67c71da59ed282c869334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dd022f29ccd67a2f95b406e546bb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723993b82cfb2930001b6a28a94b598b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9762c95558188cb9922c6fed25af3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cb71970b465957d8fcfa5f76f86ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8361119d1e27da22fc2ba255888ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4904accb8d63dbec9bd03e7f579be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b76081b4f120e28570049abec986d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea1eab26bde333d0d767e7b68f45e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6d0bd5bce862d0cefd59ea574d2b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7041348859be84b8d2b6631462f6637344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de42809628ee997f8ff390acbd9171345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477652b4d2cc17adc36cd376f10788cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a11822e5b4c7429e607528514a7fca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc52a113e054af8f68c32c11c02c3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446682187cf06977b13556f0e788710349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eb6ba871106e16c6b8a40139d707d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613715d9b330520a726d71774ff85859351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b2ce424d54ce4db94b4d8286592bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d59efb3bde4209e59a38fca1d35f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9180fbca4f8e182f876d8c531ffd980354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a3a367bff1fe07ef85eeb017240c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c15176d28b166fa6d286fcd23395c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f53e67b6a5cc34d38cd85310612cba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fda20448fd24e8a0e70e231c87983b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96d8241c3391b2e881bb5b931bd1b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9452065c09f733cab2ad19dfb2f669360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04f62fa814a4ee2d1a59180acbc71c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebd398a368942febe23e0e34c92294362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a42be8ff104c0f30cfe68908c1fd35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e2cf02f3129b959e12c303afe48a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db809adea7727670b1c1333c92c632365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99d547bca0eaac1eefcf2d4f36dfc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6c9e96837587167e8d7b93152637e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec98cf614cced8cf9d87d5113bdb51c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6d6617f86db717a60257ffaf592c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c87d661b258e4dd48f13f20b1425c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66d71ff6f0d82dc2cbf6f66dcc5d4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a80a240fe8bf4435a5ba889cdb783372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8c4b25cc993a2c847b3e8742ffc8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3e628aebec683119406619754dea4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138350b8221d8fb7cc03c7843c7c21b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53869b31b53e275e94cb20a1ba8e533376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0627333e1b5cfa01f0e764e1f801a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132e935e47ffa4768bb209849e5790f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fea5f9692f5b6eca0341bca1bbfc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a365642d749fbe2a7e495df57ea658380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943dc3209d42a0a196b3459c7525781381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976fce478bffeef731a6dcfe71ec4c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa121a650cdbf0a0d00dc57a8c2c547383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e8152fb2b5863b0a8fbcbd852b816384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d54bd79e8e6ce4743b263a7bf9dbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d671b55697e7de8ebaaf6bdc5f2ab65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63420e29a5c1443d3038a5b1c6e56d52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f5dc6f6fdd0df3c4993f659e6ae1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7089dc57f462e7b15738f59ccf8e98d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed941b4b3bf3fcbce5105a70fddeaf8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b884f51975e40edabcdce91c67d37c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4fccf5e21dce5a43b13310d334a01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988f716a27cb7e8416479c334f1ed8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12607cffb0572c245169bfb1edf04fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d469b704bc7815adc1fc708ad11d238395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c3b3e078e842f926a91e507f9b0c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9a276f55926bd216d7cac34d91117397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a85e1c4a4ab296e0d7be4e025be76a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e499b96fb566e63eb61148239d805399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba043e3c8f51b196f8fa546c05ce436400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029d13db6bb730a55b2dc23ac3fbba1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f3e554681018744b59cda7255a496402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc6a01f063901808208e35cdeada03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f2698afbb071fc4b66fe0e3cfc85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d3e4f249e9e96ee08ff9ce2fb7787405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde84926f65ea0411c9e4172ff8794f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac702a30d854c92002eedb01220cc2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9433fc08174e9658237aa034b937ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9291670c8e511a4c344639a601a8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a334c9f87d4fdc0fbf9d9e1cd1b2a62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a66e87cbf5b2ca063eae0ec92ccb42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e8bd1eb9755ed24cde162a8b94f17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fb3b37b18c65bfbdcec7a3f682ca3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f7c8f4dd5ea81f968d053172630e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe3013ff26f0dd61a88e9676bbd614415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1114be07c4abe549c1a138dce36f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f105737cf17fb46812abdff3b68b77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03052461e6f17ae9831761bbf801bb42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b3cb02a8e53c88f9decf0278aae7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dc0cc8472113aa9fdf577da712709420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a59adbb83fee9496fefa24a6f600b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0eb7998c16a84009c6bb8694dd3b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc789cbb974c8afc93f283334c35555423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15129e6fcb68f7bd448b02842c087d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d61b528cf8e95d2ba0f9f02e438b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0cbf41b49c1e1da9083faa6eeb56a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f011be1b5b06aa7b291eeefdee00eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70306d119c00f4d92948838cad3983428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb445b9a8840b06e426f2808d168e48c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e45d9a0a3c5d82ae1632af4bd8813430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653d11f76629fdfee1dd5d9f754df09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad888ea6bd8084981376080471d55c6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3aecf1f169ba6bf77f642f50c927b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aff6644cabbab27719d99407901585434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ced1dccb17b985d6907d431cc012435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73296dc2a20459be959eace8ebe6791d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58eebecab4ad88ec228365db749393437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18073d3d26bf3a7c24313d651ab2a78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82f903664258823fb915b343d6a7cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553f52988a0d1659be3ea9d3211f1e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d8d5f96fd3a042dd7c780717a2ed9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9353423d0c9c5fa0e9c670bfeb37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac9234c6c928f35e28a93960d1414443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feab2871f9e1ba38a6139b047509603444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a741c42be394e37a60e9725de15db1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb07b2dfbfc9294310c813a656a26f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8d39ba94ca4aaf56c4225434bcc4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef06d34fb840a4f632eece27d2664a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576a226b8aacc37d3a6162f2a35ab56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2cd40758bd738b68e8ab96169c39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc090cb4a1326adfd4fef45849328e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7050f04370353cf951c2d6c3820381452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143cee13a5bb203eb5d3bb07a5c04bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a920397ac2574b3334791c64a723b38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afe6cb750a229f171f70a25a2f89f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3525d5fbb972b90500017e0fb873da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee99321309c08be748bce92bccfef56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a39e28eeafc18c6ac33fe2743f58e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdeba3b3544cb83360dce0dc770635459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dd00328deeef0a4d90540f2dbc6a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62c99511dfb80fcf5f371e296b0495461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001bad64f4575225a9b36518d8d80a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226b8a88891328842ca31f94f300949463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a2f7314de18ff9a4f13e60aa52ff0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321f801a951397ae4ef89548e6c2340465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6cae38d6b66ea72035d8c73863fa1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d77beada365454406c0ebdbb1150a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f6d0a6812e74d6bdb4460e8cc5431468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fb3d4b88b49677572b64e4e313474469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929a7e079e59d1468a561799a0dad54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa768dad8a43f1df2bb7f3ac9789a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a11287f2f693b1c9cd14e7d582f3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ec98292c07f3fe4d335aad9483053473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e7e299df24fc16a92aabe60797b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6c46503731ece9a07944a8e0633c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a50983201e4bd921d75843b591929476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d1195ff0d8d3a1589bfbfdf98a872477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aeea1b0374778fa08fcba9b507b07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d7f2379c6753eadeded8e79305642479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02357977674f06f092b68b59fae7aa7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e509b124f84fdf512648326e0ffec0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a17a5c663dfaa0994d11cf1fa23fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aee1372dc246f6ce14ea82141a568483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc509a81fa19936796204914a4027e4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf128e675057e24480d1c2d642b73b14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fdebce3f21880820efdb6547e3cf6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89facb78764e5181ec5471ad98daa07e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b320cc38f7159a0fcf513d79f9a59d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e3dcf98c0c011dc9e49a0e8839a2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9445e2d9f55ea5886aca527ce896b7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c063e959d67091cca8ddcfa06da3a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072820146f3ec1ec1c3fea1311c609c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ff73d8501d6aee9b11ef86a80b052493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee1a07d58a280e7d8a141acba43842494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273b783a0aaa87575985ca3cebc68fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ccd3dc80e65d6749126de6cc661a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af3a721c3c639eee81dafff804b4ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4333516a08001cfb7ecadb1fc775e61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33a4e7cb3ef94bcfe6177058be2f9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c1ad03ac5c275027623e7bb670266500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0336f6b4a88ad7fb697dc52f81c5a21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76067f30ebb75121a1c80405eb3d6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f53d268183911873628165fdc975d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d43c1050d97be2f306a4ac3a711c2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929cda8e1e6875795c4e4e9833592db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1c2339e6d653a7b5524bcc4505c9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853b1aaeb356c6adfda0edab57eb04b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb376d11fb1c233f77ab622605bdf327508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049d487589700af95fc5c5d746d7904509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1164260661b7bf9d8be645eb80d2259510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460952f3b86e1673932e785a061290f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21931c945d99796c15ffa1fa793b88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc598aeb18368918e6b9f0bfe980f84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b61099d5d4781da79822a8759148e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e2292fec4098bc5f975a7ac174cb7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b1c58cdc2d81fd74d94c32841ba95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af94c149681c25720e4d3dfbdb9f31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b00854b22c75a2a1b2711f096ceb43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f3675e2d2f099d5fb126a2e40e34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0e18ac0fa9f30af8b6a26b36aee5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd74a5989c135fabdd21927f61fe1d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13cc373968ddea020d3a80a4c8d772522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdafa9db943d7469a52b4fbdfd1dd99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc93d26f02be7789969df5322016e5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33279f2872819f69fde9d26ca29fbe5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07fdf75716b53335d38b1183906f6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a87ee48dc19d33418459c5ff11d42d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9e0f5641b2a29f1d5e58c571c9c1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017156f061bcbf941c84125b371a3a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecb47ab9882f8a04033731f65249a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a5e1b4fd2d9f71c56dbb12010b0ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b461f08a257daf0014295cb962fc1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2294f5f8ecd674d499f8067e14f37d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3576d6ba7120ef683f0052789887534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8183876342017fc11874f55bd1fa09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffedee1765f2dfa4930d119d7754f89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4782017d9e7ab82c7b0f3970f0c2a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e4cc6f4440c95cba19dad6514ff6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ef0f817977a3bcecec713521b764539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dd99cf210a46c465bc9ff22b169cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa532be32f04248fc44ee65e1d82e2f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f491e16a7397b62f02605f548e9d2f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933bc73b2d51f901e9936b8a0f8922b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0713e0853be9365465924597d8d103544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba859f51e7427bb5eb98ae04ea982d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ab80d8305d08c95675d56f11b821a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea554773eb94fe263f8378a3bce215547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2f91cac4bf4c9350c3b43abab7056548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725b4272be577bf5124aa93c0b7129e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93888a7afa35524fa7b2fb9bc506ffa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e755a1d495d085344df9576948cb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa987151848857fa0d1c4e926dcc2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf305312678905fe6f62b0a32104dd1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe1b7d505775b8a7bf32d9377d73c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2ec0709819e34b38dc1a668cba5aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de98e2987a37b39a0afb0d3a0d89768556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a623f85dfc679a298a4bdda8afa917a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b2ee4aa4d8e7d5acd0a1f6baa942558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04437938825356ed8a5291090fd3b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1899c79383e1f2a0577aa352a9d1f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d6d34248eede295fa1b79f1dafda2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28034b6b2340e2c62a9974ff2bdc0f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009825dfba6bc992ae78acd7a7c53a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead194f8bf51dab56c26f16ae8f8741564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b08751df554c9fcb74b0d69786118565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccab89913cac2427642bb54c90bcb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e05853f5b7177dad5d4397c77b8e23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24873406f54515b1f4945837bbfca574568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e07902730f59d3c14460ea09497e59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e27e6c6c4ef188c18ff13f91cfe89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb430fb6e1a3d014e5d0bb645647c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe962e37fcd4e0c3556ee522cce011572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e240fed35d1972d38507adfe3ee4a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1380cbe73b1a6e986f5c328b92774574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded9fcff153d3ff7a6427677a958542575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323a1dac0548e1a3804f7282d1114f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957224192c542727bc52901e4e9e503577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54324eb7ea584ccc89a8f821c570c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267fb500c3b678e3b00493a562f7abc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02000c7a652acd2062e8814c79e54173580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395516a0e27d0af6e5cc37c1120de31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030217a322c93760229fc57044a58e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e91a0619425e70a372dad565ad380583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1f95cffffbd4a262e09135fbeb35f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1add224f752230d349301e91a2b0ad8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e0981b44d8dc449f7265ecbe0cbd1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe2a477573edaa6a8a28847ba3f950587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775f0ce411ed1948081031a62bbca60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d393e7f30a95a116dd727985ce9c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780887295a949b3a35c4f6f1763c7f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70b11d0dc0e2dae4a880c0d0560cf9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a2133323c490055bbd5d3b127c4bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88cca48c31a53a32434c2854063f53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a348bd5f62a53acf83b5c5a6385e9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a033e82b317a9e2451ea7b63987809595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3a9ae9983f1d9c1f00e19fe41f226596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53340f24df8d5fcaa9a437ffe5eb0b88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c74f2ed003f58010e7b7bfc74a61a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c61e7c706373e11f4b5d112c2a00a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bd8aee78fd91c8afaf3638cd88722600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b31c2425929c48ddf54a0d2908785601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13ba413483705330f9336defd04ac5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff720ff7fe25c9ea54d87e3cfef914603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33731c6689bb7a096a6082f432d406604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a84e1a48ce1efea2de191dd02debe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399be462f5c1d577526bd6f542d2127606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992f78b492bd7929c4fa5c420099d97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fce303af9f9e752e9e6cd82f417f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e30f5d1a8eebbac792ec605c00e10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7ffef109f926f0cc7d7a90b0e3312610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccda26c82fd5a57ae02e28b5fa89e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca3b0999eeaff5d5fce52509cfc28d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0641a1876c53f1f9da39e2ed9ebb68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255f0fa7b27eaaadc7a3354ffdfd60e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c47b7bc73566c4694898422b4b2eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d38f5d78d65f9b0e3afa0bb923a335616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18a9c60e296a669b6daeff8172995d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0e7a37a83cb874be768190b2178b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d4ebb15fb6f364806a127cc057a36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce4242b3b5f6dd1c6cfde1278906ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b453e75914c9054b5b721f53420287621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb780f86714199c16f72340a2368301f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628f37d96b0a71f608d1f8f31f86938623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323f57a12ebe6694c7808ce0fa7cfc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc3dd5e7d85e7080e5bc0df4075dce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03867762ce30a7a57fb9ca17e3d2249b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f9a33575ffe3dc41b8cbd9fdd8271627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbe5c6b5030dceb0d4639f5f869fe3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97a267f4d2011008cb8f839699dba7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a20002e070a908b493556c9546ebfe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ce4011b413ab4bd732c975c3f8802631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5c349d18a55fa6c231322710176dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd60449811a3368bdef7f5dcc4f789f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3c5f7d1421c44d161332bbb46a7d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe314454936fe8cd0f164d8c93e982d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effea347da5ef7e100c37cacd6771370636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305279c8bc780cb32046d68b5b21bbd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6770541c727938734cfa2fd01da8fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c399353bcc6622837ecdd662c81be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceec922d1b8a1ea6582a6e2b3b5e7e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68163997f7fe0c0d6c9e18ff99de2dae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf48d79a1500741b60edf3869ac11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd7f3928e1f79a4cca11e502381be7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6b2061c89fab365d87d269791a6d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9540c4a94aaba3a68d7632ffda54e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68018240cc52aba900aefe15ef0f45cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29911850b90372f390a317d48c3629647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e3c8f7e4dff80334561a770afc73c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2b4de534134179381bf16417b126a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89e959656d77af634541d703538e0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140956265cda23b924c075a98cccb57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ebb786d49e0f5d7836ed3844faf45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba75104b0b281e161bb770d015e1c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77e7cf1826b2f08e96e91c9a559687654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd476cdc55c34257900ef7ea04e189b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4e7176c8c62bf8ae6d80c789fb167656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e4e6035ef85d564ab7317bdcd90f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e8bbbed2e1f90401837ce423a3217658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918abfb83aaef82cdc6f7e6742c5d6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a2afac4fa1cc6b7f0be7f10f5f2d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae46e3db737527bea3accb0a490969661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9919bf87f2ef085e5c21481517a09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed364eef5b76747678fbbf2e4f5a5663663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ab928ba1f24f7cc1ad89354e32f73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675394d16d8696e89c6d1f314893f95b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb323782362f66da8c90fcec074058666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4708f7443d00f927f455e79327ce37f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb47dcd64256be7e33dba9e4e4e981f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b00c9657dd122ea260932de14abddc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3ee81079782c5fcdfe3072b0851e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede7b0404d9e03eda809fdae50fcae7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8579354e29f0f4d85a287b3c0139e35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fd49440afd32f90cfdc91d354f2f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18af66c038b2e20b69e246fa1cc69c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52c10ba4e9e559fe7e56d9607759d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd657e01ab8821697307f36db30684676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004ac5f5361529b386cf4712bf3f8f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c5483ba1879c47c08dea5c226f3a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ac709cd4117ff7280033f6ee34f81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ce9cd2be4d7b7700e10e0385a9272680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502b4184a4edea979332487691de07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acdc1b7ec4d26a8b67225188a9b97c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e191cfcb0d930b59d809505998ecff7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef4df75b7ca844e3b71395a7873632684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66be2e27635ad81af472b00eb35f11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3956146a4956a8cacca1e90912a5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a013e0e7a00f1d14155c839d01bbaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b946456cb354661995598a231bfe5d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed7ed50b73436b16d1ab2fd579f16b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4120ace3751bce8158587d5e5488ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806c7fc0b464d2a3214eef9ab77d15d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9356b0c339186c0a1479d4166e172a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a7358573abf7a23e725665ae682eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abd093faad7e57c601c79a8b3b8e39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aeab3c514feba9ab538a0d89f7c72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77c40a9d54520b028645454c4261d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67409c1ea1c997b4ea68dff7571637697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42507fea86e4987d89a2caa44989c9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3365164b7302e4a7ff710d3aaf7c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d28f0574a07159f86d6f130e1bdeab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db38753c2343d3b0d2e57834c2ae4fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75801f7b6605b2526cf98cd8289c245c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d505db64484a513352609cb6c4df39703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493812269ea601420d59fddc2514983f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8691578494efc87a244255982f7daf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc236cc6a67f8daf53847305b4fb17d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146213d3cabeb1e1c707bd2df1328b1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a6fc0d256c706eae8bdcd2496a546708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356d8dc34a29ae195d1d91953eb8936709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145cc60f8119dcf01c05b62d883e8ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08834caae8c42a43de479e313566f4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66c6045e0bc8427d65443eeaa20d0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf121051a5eee65c8999fe1b4bf1166713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ffb55ef9839adc87b3061f272874b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc74a0bf4ce2b034a107b953b88de3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc16d0af827cf3f1af531ba067321d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7ecaa9441344f26a0884d6143e423717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46f3631be5473f9b3ce0d0bf3d189d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a94255a1169badb1252a43bd6a81e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b225b97a1c28284cb9caae03304e39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6c5b1fa5dd32cc3a056b3fabd38b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8652270b022f8dab44759d9abb56f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c48b1855328f66e4ef09dbe52188c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb135b2c66f4ad46dfb75bbf17190d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9a869df84fa48edd53898aa0abd0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c6778bb916aec664d20c9aa26dd78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9528f3116d7a7c6f68df97975c3dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38d3bd16988da934a1e497369705e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359f757ce860ce26638181ad3879d2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432e02325e6e464af641459398dde42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0892bec92f76d6da2f6c344f647ee95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dbbaa3ff2e502870d529f84f61330732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f9ee9eb2401ce48d2542c8a2eb9a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ff709e8d589f08e0ce5d092d4cbf2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408a7026437574463174fbabe928b81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d837048ed6477a26402d82800f1727736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9064965e60f5498c6facb2c5aaec344737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f86d1dbf00d448c1c8315e60f1382738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4be7b536712f71ad2dd015d302be15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2f76e3d08afeb2c650082c4aa59ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447db8f2009db0a8f0a1a9c679772687741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310b3a323e73a51f03d5e5f1ffa60d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96f71600c3b6fccac5b1b2f2c37ed6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc5771eea8030f02a00ceb45351ef0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8291d0516ba7af40efb512b226589745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace9a077f86417a8cb74ce90af3e0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeaf8fd595d5d78f524e59d852e46a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadac034a4ff7c10290b209d47c7c4f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687cf8b07d73393c56ec85c16c5106c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebcceea815a5ec7bb30f3275441d51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fecf16b18fe233dfceed57b2266eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ac2ebf9e1fbabc74acf61c282d03f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70f469f169ae7fb5447104961e7355753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15969bee0f577c10afa1d276a5082c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec23dac3908eb316189c4b894da305f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a4f22a3eab1286cf0f43ec2ea369d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908899cfaa6cfb9388d35e14a680a52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a7fb76cd216c2ef6cfbf85db6d87a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc3d862d8e1a643fdd75bc5057398b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15d414ff994ff29eb335137f425304760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d47f123ce726ea474063285a5328cd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0984e45e95a27e1f09cb0a3edae0e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892d08aa18123ac3fd2869237db2e72763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97344c1e06af5881ebad962cc9067424764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9a95912762dedff9a38260af16702765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc6a8c87f0e601f94f78e2aae85ce6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a9b8d4c775ce0c88e8fd123c8bdcf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cc576b626c23af4a39a82614a83f7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96412ca4d3c5504d7ca59873b55f763769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e72fc4dc8259f3b2c786dec59bdb8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ee5c7d61e30758302638984725452771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32423d17e687ec94e9e60234c18e943d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dc8b6122a39c7bd5e8198ed63cd1b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defea2ee91d9284cbae4bad855cb79e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0d3d9e0a3a2ca1dd77c73336d3745775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e06eb8e549413b39e85d5ff31afee7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1a4b3b6485687a38279ab12305b4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf880fecad6af6061d7a4e8efa6b1628778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038315728ed9e1d2e616ad63bcd43255779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec0d9a0a2f290a599228025a7dd814780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b556c3ee1e277c8f6bb0c201a1855f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c4a7d60d4699373cd935e7a3fc047782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e398beea853b143673fe958e18023783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d17bf5ce281951dbaee3cf8caf98d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d7ab518a9ee40aca156843700c803785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dfb267c9d0995397cc92e1d8faad2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f386e6056f6b8c99d1e2240080880ff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da13675843f05580296486bdcc69ab1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcefb0eb9f22cff3ef73caf6b41238789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c7a9ef313a03a4e770062f90b47f6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f998c74fc02e61674e0bd221b7d2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817b0ba721276ccfceb341604867022792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa452bb678fe958a4d2d0d0362bed0d9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c6fc4d85470b38f63a6fa8d7a1710794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308363b50ee8e55833e9d342f6da71fc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfd2283edbf9cbaa42496a08bc067a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc918975f2c67fea5d6397de5c19fc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1d8f7d92f52b903ffd1a524d8af3d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1d2e8544da0ec64d67afcb6e65431799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d10c87ff63d75bb8edc8a60fefa363800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c361c68cec96a3e0c775a55fd1ff16801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46aadf65f359c29fd2a2a92a0dd539802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053e0903c9bcd439650f3175d880b6a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eac6be3b9235fff098df4063402f7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c87dd97ea45eb3347e9c650d40b0a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd0a2ba2730fd32788d2df17338558806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4a61059389cb586fac595b4d2ecaa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27552c5a6bc462b2d0259ae76e5abc12808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4bbc60fdceec841d426803740c505809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fa629532953ae9943000ccaa6e43c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180f8908af06ba48a3f7c76094e24d0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712f0e2a22d0ca74b1fbbf747bf8dbc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8d042771d3f368b2a0315fd69799c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf6df625158f5b9adbddaf93a07f17814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e479a485f8ac04e15a276c4d5d351815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd3e20f980ad46753a0c304a86d38a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d712307c9615bb2e62f32775cd9aa8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a4107e14ad62ac583b7300a66c05d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d4aa6a65708f48bda4cd119a3cb60819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13049821db2e505d2c4466124db31ba820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f46c66e36e727e10ad6555ddfe5a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82794d0cb7ea14b454489290e72f3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fce31f60cb6621e96edadd43606c9f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f8f7da90ac20e3d06abfdca62fd47824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9a66ec5b9b6f3847b2aea6af0200d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c24882f86353783bc2bf9020807f4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbde39d0cb1717ce017422823ac1839827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc7be69c2e9e4c9c735c365a43c1ab828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d038ae3691af3c93a32bec8221cd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c14fd72ceda2d43cf9d6016977d5fa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16bec4d22555aefd49ba66f05df389831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d40834adc9edacce8baec0f4d6a41f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fb30b29e1cc9ef5dd9fcbdbf0f42e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25ea5c9a8fb042ce28177cee32db26834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6180bc7d22a9002ec5588be3fc025835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f185561dc011a9e5d48cb19b635b3c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea92b317defc19f3ce2a15a6f2a32c3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062199cc4f9c99cc8a6d92bfd8dcd5d0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd259e359e412edfb5a29cfc39d41cc5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ff6834985aa99bad704e751952590840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0b8d68d0bc6d14f28cc89c9ba68c9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a45903f826ac8cead021cefdee8d0f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44196263ddcea5cd87cddc9afc76c9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cbae9643d9af9ae13c2d6efeeb089844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d9a7c67442dabf9bfb79a37cdb2e0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e5003183167470998d9de924bbc62846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6aef24966a9b386fcbfaf88fcf36f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c92c118b1dfda78b090950419403ae848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3727c35db4c87d93d3f3f2543ed2a23849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486b56eba511398206d70bb9c6124fd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5e6006fe838b3c5957396e2c6c8f4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda46aa0461afde0ba6ed81ad3f0cc1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf109e14b679350ef70197cd467451853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370e9d9039088a79be6caea67755a37854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c5356b8d78c2a5835dad7dab2ddce855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345f082cc7f0267633766f575f9e9e5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fb2767f636b50be86908907692e69857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b085b5bbda982d5c0e4c57f6a4554a6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04938c348c78f6c93b66da7d64dc0401859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82b08f49384cfd2e20a100dce89264860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c2e841bf792ae87d6f551013631da861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430decb47387144e12b56d76a6fc652c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73685dd1e4ee9c7081e522b705487cd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737de20f27619ac0e9e82b2b8be20c20864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653dbd158495d6373946328349d1425865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3813a1f49c2205c2f80d98590e37f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b945615029662262da9db91f42915867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff7195ac1736456c0b30d7fdae132d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c1bea85d737daed21e491a5557657869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a78515e2ada68fecbde51e586646cb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da3032bf68c1f34d96fbadcb8dfa9e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87ecc2f43dd5876b531593de58f75c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9a966bdd85ecf481bec6e19b59c9e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97cde60c97323bee19a3060fec53a9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd295e440a783b0926fddc622451837b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089abcfb2a5d8d98b7f610fadb2864d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaa0090d9c64dc5231a55f21489869877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8c86cd6179d8b3ae3122eed33bbb9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb458fd5546b590268ba33c7bc461e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54315e8a52af3b18b1b9d962d0ecad2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed748bdd6d7962bdfa4300a026f76e6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca9d89b43f6da32d6baf122816968c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9576ba4b982386a36382afaeec98d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc16931ead373c5084a676bd4be78a3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fdf7882bbba65997f741721c44831885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da29774c1a777325f830dec25785a5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afd5965eaae858fcbe3be969a40031887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03197a43c35bf3adc0c1416f4f8dd72d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e673be6eabe76dd7a3a2e87499d32c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50747cdfd00dac9cf291d730d6c351ab890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e7688480dd84ac4f431cd9d5db580891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e196b7abbfa04ea9b95957167c8de892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ba975b4489636453c0fddce625e2b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31969aa61fde864d40dc209b18f2ac894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728811e0d815eb1547604c0c8b84072895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c117f66ea0b991edde17a3c625ad5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56318b03835e09e1f49c00193a7d4c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be85e15ae18c8eed2608200ada8b99d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d89794733d9bca018413b5b4427060899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743983b1fc3f522065aadf02196e27f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a69e6518732a1b91638a71be407f9d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17416b39947f843505da90ac7a0863fe902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361ad57be861cfc3711f86b158cc892903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d66e616c951339bdd3ea59c36fd94904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897daf4ac9885c34c9c09f264e66c06c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0fbee6184e945750545af5ed48fd1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941105b594d87094d97357589fff1c0a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019b7cdcf84e4badcdccc24f326eded908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47572af49f35b1e2875f6a649a1b2a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281654df910918c2fdb17d153fe5bde910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351acfd985c6152cc33bd0820ea7c6a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbb7d625575411ec757ba5bb66815e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536602ea7ee140d1469a0ee989c8dacd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f348f021814717f95a5aaa14265b18914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9680847e666cfc0392429a5ccf2d9c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6cb4264ad7bd5c9301dd38e36cc36916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381c97b8549a2378b7c99f9172a582a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d6e6b830048876fd619911291b28a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f37e46c2d5fcd15bed5dd2e71d75e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11adf6a3aa05c7b57c10e4c4cd70f8a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee059f5ab4cdaf8c9962c8aa447b0a1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85d83f6f259462d6c3c4fce9bb2ea8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161f8c88f4d24c59a588d4de5394909923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02feef940f03e1f6022c521e8f770f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadacffafc46e0bbf3dc7fc5ab52233925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02452a4035a71625e7a969a9fee148926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ecabd23b8aa9d1a1cefc04d88bb88927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ff1839b163383c263fcb06ed02db9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8dbce6659d41703abb9af0a6e144f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc3b27f972f1733681864c1e4602c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce711516fd945f25808273dac084f22931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df984ff7db1de926f5ebb33c7dddb47932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d40dac4cc6161f117d855dfad7d9c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa482ae46ea298e5a2f8e78f56315e9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc642c0a0ed1b5cfe636ddebcc298c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3df3a7d029bf79eaacd6e68e9efd4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a50a9452b630cadc01c4692105209c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a63c25afdf3743fa1860b498c6180d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8358b88edb3dfabe7dd26ecf696b5a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de937b1152d354e2178c41f4e2e0f6b4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97913ebf8b6fe5ee4aa4041f99c7346941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2ad27714c39ea5091d9a67a078f41942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bba42b452d9e7fa405ce9864c06a0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59131cd2eb975511b71ed8d7cd5b1886944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742345186d5521bda973694ae3f49b7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038b64c0cdc9afc8d0e5ddf10405f66946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad0668058f2faf90afc982caf3e35947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248083aa1f4cdef593a636629817b2dc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d11aa77701555b22ab40c3799fbebd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ca438911fe55cc79a96a818991354950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb7cd3a034f20f1b20678fe6e887e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2275f0cc4c7a3ddecd23a532ac965d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3b78d156181c226906ee046d4324e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db36220619ee6f9e66d087d942c18a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79f4c51a3c88fb8c11db18d678cf45955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9ec52696976ed3af57593cdeb8619956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69dcb227cd07711b50fa6a0b500c60957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63be828dc10fe46761c6e80b06b049b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61ccaab8298034155aaf7c93ebd454959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e983a17194f171cdd80fd0da7065e82960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832224dd62711207c7b5b1acb412bcf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9a19877090ed7b05352c5b4ad63c6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dd8fbffb2926c184941dc6ffd0b90963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a700cc455977ab5ce4d71b29cc9e5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065136f53f7e7a0d2897a503201369e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b879a1e14416448537f00297634ef7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6ea8d5b2a013ef6a72d768730dd8a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85180283c5970896a77ccd1af4dd83ae968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc06ddfeb40624720547dfededf826969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4d920d538b5adbda4546eea7f009d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a67f750b6273c99f80064748f546d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070b05fd14c20afc2a9a6c20e8986f5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ae0d22170db174df53ad552885713973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00ab5047634f62c92df37dfd4302ca974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3163f42dd44f1dcffa55fe54a09f23975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84a269a3e5f739c98295f622900e75976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dd4c524a037ed58c84f0d5037b836977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104d70761c0a3a6c597fe69e01975281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0368d0ae7abc35e0380448dd595db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395507eb80c4c302290e97b4e000da8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d0272309dc522df9dceb96908687d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34371b19b3b729b82aa01411fdbd0465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36240407201f7b4f0f5c0f763410166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8d15e78920b90732e8f739ef666037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe5a2cb81952f243c5a88813e37fa38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1492883fd04419ab2cd9730306df7ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8063d814ee1d418a976b888639ac010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f1510f258f8a0223f793a0dc27c8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09df29ec7482e9eb00adaf462918de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02d1cca6d7f82805915e39c585775f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c3d1262ddd131e4080aee16bbc97b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bf46404819a426481fbb818f249a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43cbae4137b7e2c2ca583bbdeaf5e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0ee6d9005395a84b635ab9ebfe17017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ef5b9cb2a3cf0be8f15d4e53ed48e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02931b8420e47bc1b8cbbc6c90533919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60403e5f2949ab0b2a55c3fa90bee220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94907e3df191f816fbfdd428b96845f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34912cbcb89c5b7f7552f5ff33bba5ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4d6065c5c65945f6807d6524dd51823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa623f25c84111a50486695b8de0f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358198d0764eb130b44a632bb6d9a13525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205a768534488ff9e82c86635b5250926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2ffe568f67fea098ac7b4768c3fd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060dfa965b6370b7bbd55a03da32fc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6833ddcfdd7a7ebcfbe155b2273b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c058f16ddef19a049c70352f8619af230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4708f1a8371f6d8536a9b02542cd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1de72e398fdb56e90c315fd78c28f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5f770863a7a05b5f05a6140c8b2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842796c4995157dfeb1bbd3bc72ed1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df65fd4fb90b6d360337837b36b48a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a9365c24d6684dfddaac5a992603636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81739f7f16538ca1166773285dc3d5c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adcd3d123d2bbd8df9b6c61b839d6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e1074fac7b089191117b67bb5be8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2db3d9f47d65ccc1338490946d406d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d1236d1324eda18e1871f75cd42cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe8b0f6684530e49c3bb0e8b89bb3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17cf5c13ff0fc94c6e6df7aa1b062243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fb290057bb549d9ca7bb236eb4e9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d922fb696e016850351fbe7c8f0f85245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6562a0ce11640ed27282ec470c9931a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edebdddd5fc34da45ec5df7181794a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6fd2e9a534cbbe13548d5387cd3e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a035290b761316f0419ef0d429aa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9f22e276d236c9c3f65364813588150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7aa7e157d54a50982654fcda239b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec24e337e44f3e367296d97da8a40352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c0db36d0417877408f36fa808ef2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c47400858539e2e4259fbc155f3c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f0d0a045b7c4b0ab35ef70345938555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9483948aac8fb100ad56360c325de7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8c9a09f53e249b978f7c7ab07bad757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc363e02e208d24800d7102899706658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c395c2dc6f81c8b927b47a97ee4527a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90074e15b889f8cd75898970c0c6cdac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc129334c5e657c5ad552b94018180061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3495164c09a9351b2545979aaa2bd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002cb1e2569eb4dd1a8226959d071e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f495f51204570de8e8e60b77778cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fb6771ed99756b2e95bcfbc22cb8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df927b17b14240c77ba73b42d604cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca8daa812862ba5d41881cb09ea16567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd111185659721288d4854d31cf88968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a10f8ba587c8d84bb43849fb6df9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba25f9960e02d7d3f398de0d894d4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798014b55104adc1ed4b7fb2b966a6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4534792f20838ca29969ea55a8f253072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83850f27182ea858c44a3b1bdece1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d7c711498c4590a1a01ac3794835274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994ec6440eac6ed81027cba45184dfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e459a405ed02d4657af68850b38a5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b3a22b7e7e6dda4c5fa458d84c4fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9385b0f8808daa325289116717fda578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09344e6f714126de1250bf7c9a0aa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ad30657bed2970f977aaf2771b49080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f22cd7cc12f886e362607110498c4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80935bb03ad53971ad435cf77e1e226282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ba8492ec17d73a00402df504bfd8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5454252b877088fba5d0dd9d507fc7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dee3fff6502cca4b2bc5fe9f927c1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7034099dd317c1b525eedaaa6ee3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccb13456c4aeddfdb0d56191ca29fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34db166be4aef573f18ad7e452018be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abf557b29cf3afb11dc0aa9cdf02af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aa5e1c1c3b6817fd950beb265fa9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074383aef91a9f78cb90df2a5d827cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c953643171cb980971c1a0c90d81992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8d2ae26f53059ba2fcf8fa9850ef693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b832cad85ebf5e830d2e51c25ffd2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12573b7b1a4396b57366ad49cc4d8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a1352b69b97508289c13ee7efdd2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2674b79013cffd3f6f0c16c75589097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2c35ce924bb7c0b7a0d7ef229122398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9a1cc8d40fb03b36d0c7b182c80e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3673acb5640e5613a3222a646469b38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f683380cf0045d98a0806bca5eae81a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a74d1e5c93a3a2ea003414e806b51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a791c8849df4e918372fef728baaab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad530f92f7a5ecf6c86c982ea75adc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf162286c56c8e08b1bb6415058ecc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d640c3e9b1b9049203802428aa5a890106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d522a13aec80b0e9ff92baca53d85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9a1c33731e7809224d145b20d1e65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099c1e311ee0f3881e9ce82bb6546af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854cf8e02ab2803937da64c3881e2f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d63ddb294d37bbf78424382461503111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3058e344f8d1b23334662b768cbafd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb4bba26f092a7bb99e9ae29b7678113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e892f31ab54b100849c719beae83ee4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17102ca6e9682308d37ed87b28537592115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3188020c88a48c6db084eead669052116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91942dd8330c25e4ca09d5cd95e8436117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de7e6e0e720e4ac892814958f78bd6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726b9bb6f61892abefa08e30d10ccd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ad645730a27a0e0ea356e1902a5c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36de2d3b719a70a14362b46b68033f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491ce3b3a5aee6a7ee0cfefee8dc8a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded0c9dd3be680997ff95d5ff9ed227123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb794520c6c72f7d07ae989bddfe611124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612c8b678e45d2d8f3cfd4226c8068d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3534623653c2ca6c03b65a993f44271126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dcfdd706f9b3b73e90e8ac4a35934127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744321c0836fa35f3d4fb3fc34b227f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c72a556910862000976ff73d2ba3b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f09abf12b77eca568765ac430a90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30933002ad1b651e1427d6f2734a3d36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fc0e67139f107d3ec52198033f271132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a8590a91db6ab7524bc057bedba77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88b8155afcd45a4e21c94ac178ba85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee7269bba9a66db3d1605a47d55723135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d313ebb90b53d4dff027a30a041c05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8861b0744ecaf66028be12ec6b163137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbed374d92d17e70c7f95d56dca3da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e649f56938a8414737ae433512596139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396c1d5bd2915e0db6731e79ccbb8e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d9498e9292ad74cc34cd206b83b84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7827d6fd905dbddffcdab0b99821d11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005baba5e42f94b989102c99735d8beb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b15b90cedd575f0a99e32edc1fa62e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756ea702f2a52ef2c7e34560e8ad35b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ef58b312fd0be9d863e5fcc4c4677146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edda969d02fc8429a7742fd4de06071147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec671a84dae781f75d3ecfa375a130a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b248f3a49e6a9b816af162193a785149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40430ff7ecb87ec2c90eab61ee467997150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de48586e4e094f8c848b3c575ca2b33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adedfcc4039e3eb04de6da65800d86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4ba481fdbb486437be1e428617661153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b73c3c8e02e8ee238445c9b9aec91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b1d1dfe04217043ac31cd574b74d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070f16885e604473731ae1c7b4d6b03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de5a646c02079db18b4a47bf2a37ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630e5c0b0e4cd1e90bf79f7249ff8db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09811b285d68b98bde6942183da6b2d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d38051b46fa413955758c54db2aa5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ab4faf17a1d74f05e34b3426488ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a6ffd10027d0585fea82796b0426a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca5dfe6782ff00e4af59e56f22094163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38dadf9699db5541c4922425983304164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2a17443058810fdb8d56e9b680970165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9695ce975d4f62de5f2884ac9cde27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287a56b64c20cb89b5e80654d7a404c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4ba06a6833dec200166448e1f56dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220bee94bbd613572496277c088f91a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494d67af0794438ee20621dfe1bf845170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d511460351a752ceb62570afdedbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a3be4825e0795cd52c686ead2f504172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e534ec0367d07587e2598d1e17031ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165ed0c5d2e2e3f471a7a5793d6c712174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b6f5d7e87433e06c7f40ccc322291175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eddf1643312c18d49c8c07980a199176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cd93b2f16b087b1df2e2549be31f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b1cae4ce0738e1e091ede21d0343c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2cc17cf6b68413660400f47f376d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada5150942a6a92d07bafea0814361a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4293be5864fbc113cccac9f9d04d2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff702de45875dac17d86e125dc2e522182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6435d9f834c6ccd1417df375d7d4ab9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57733383676038559025b00c32d49e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decf54e001f08f950c7202de8b5f8ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a6a21e498d81df45299cf1caa64dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cb02968f84eaadcbed52d6f367bf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865b4f917e8da43a75a948a793cc5e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a8e2b2d5c0a643cf80c584494605c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473fe1d9db2a5b0cd2e9758d5ec8414190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58202c2154403618f2ce803bf035bfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b96a472afc739f9dc9056eda357a3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cf1ad403c6fe5e197a1eb41d28e32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5670cce44eeccb7c017aaab3439ce1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5cc9d4baf1068fd1d07b9a2f0e20f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82590357a924329831e83d8aa7ed7852196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299086267fc11c0458c4ba74c83349f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbba5ca9dcf77bcdac8b93cd64efa28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8bea2a7542fb29c8f25638bb4a384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00633f8d17087b83852dd415784c0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401cff895e50af8e979b862b57dd2e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d69a75a1c24e7032294fa96f7b784202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f1c663178b15160d1548ccdc9fa2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad437c8a473bf483b483f15db50510204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f003a88421d9ced8e8c400275f12a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa658e0f6e0038e5eb04a9c86d7710206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843bad76d0c4052a8fb70af64d48da9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e8c9d6f54654a6eef283b4cd19e50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf79aed546cf772275c979dd83105b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25da6ec2a9d643e73b797c2fdba84e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f07ada9b9176a4699c011f9efa9f86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370f2a50e3425a61e5d44edd7b3ce0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91e72ad2398854112349549933db94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62e70a5c86058a49658a7e70fd3fb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6d0bbe4b982577cbf8854a82bc71e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5ace233b7dd9a4c6588287b32abe8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffac4733b4a0a14685af4cab61ccb00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dddc1b2de6f4ab185a2feb8b87eb06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527f1e8a9bbfe628ca6b23095894f30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108abbc095a31ef42a1c92ce6aea9d39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b005487ca1931e30556a0823e267e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8b41c52c6a2946f61a719b3b80fc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef73f3a64dbfb6d8b7cb69a007ca55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa541b09554c5911a54b12be0841934224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c330165f58211b58ba244a622ecf794225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb149f94d9b67c536cc4952b8133afa7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b9880fa8d5da3e942766da72f1b99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e629d1ac2e58bc1bd546b28b1ff54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771d3a069cff2bccc10b500ec1feb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19914c4ccd19741fbf6f06f6b40c718c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0d31adf373493cef7958aef047ec7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb6436b5d32a03221b158cf1d70b20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e7247eaf49ad8dc48fd045be67482233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7039469a8297285335dfefd6cdc8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e4d5e75543b7381a09618a2afb8e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5681690025b646c36695df0a940865236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bdcfa3665ead444b4915d3759a671237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cca611eac1c39c5498b82c7ed314c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8b9c88f16cd7b5581a4d8f4511913239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7701ecf589f8864563164269ab760240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf99132a03757dbe9e2b46a0fee8a47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f778d86be581632622c7377f34c767242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada6e546274eb9fb0fb84e2f44891a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9897da52932434ea580338d5c2b426244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f179f2d7b2eda25eb6042e4c4424e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7f120ae83484082c6bebfd9c2dbe8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71c12d9f318315994d2b861646de5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf54e0e5dfa4084d84d86df968be973248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d3f171820cd760112597276cad67a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d97f34cf72f10ef553da9d6e9ae4cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660d71446931441944bb6c0e3042ad6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825552bed728860c265cd72e367a4c3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c860ae96de3cd18c5528725f3f3174253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae2676f19a3be40910c66ca040cadd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742dfdd228ff171de29e7e502f270a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b499cbbfb805d14b95e5c9acfafedd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5d90b0d880cb3bdabfb08c15235c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e893bbfa865aa43dfb9644a8c51fba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00454649d53aaf0687fab77da481a72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0364de579c90fb5e09aba888bee71c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7d31d8abbdb67670f6afdc1a264d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a6be96e34aa730348f09f413be832262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833eb7d1f91e31d9497210db50dbeb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50505931a46d94d8c95b6a693bab3c2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c1a2e9dbba1c97903c2033cc7d1e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8f491c039da6e3380f2d8fd0f559a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463ebe5d34c6932cb14ef908524fbd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194cfac5e54366a9072156c6af7609e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fa4a90cea7d60308f1c11b81543ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8c229ab13a2413405c600f94b7071270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea68167eb17d95dc41d751ce910696271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8d57b71d78d28e49421187334274d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1675c084397ee03f66481f22825c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d3d72ab08e4915b170767cbf47870274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ad7da97bbf5c67a98a25c4523135e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1d5edb1e019412fb85e73e96bbbdf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c46f2c3db52ae77ff4af7d712f692f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490978672b5e4a377d1976f10c075b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e3984b0bc7344dcdacaf473cb716f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291ca87e36d035bc0b5708a7f61ff8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c9979fd2cf9f9c64361830a53b8cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf902b129cae0ce8b067850b7c9c1b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ed222004b76946369c96ead80e1be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ff4473b2a087c2d45441afc524de6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d708caa7188e13bd5505fb541b82d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02406b26fbb729c96e18869a22f3d5a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76349778b9b8bd4bb398cbd46d325287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2eb0f1f93a5bee1173283a72e6c6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20484c4801644503f29cd1b57cf3f241289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95277809faef53fa51fc6acb32702723290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf748e6f8decb53ea19a3696500308291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31302c78d4bb83d9ae5a319b7f14663292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d5f5efd278604bf9277707a0d0844293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337a53134b146bbb71371de643c86f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c754d0a82de9563449309ed84356558295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817cef389229ac33bd80cff63c8e30a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0585af23b4f922ddb6b55dbdc3ba54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2606e0d69d392ff4f3d5c270b56585c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f748522478b0888c08a0cbdbe4d967299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f9d63ba8038a6563aaca49de2aec8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e199bff9bfc6634e108d6e7ea15b8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc033c1979606f564d9183b61f600bd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0b38c12d0239b6868d767d11960c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76622c0ebc530fae66a8fc5b8dce7937304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e63a7f474d368b0d0f5cec9abbe87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b697524125449a994c26904417f934306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad368ca7db8989a5735b970710f0dbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18c25b2170e53dfff6207087a0fa47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c772be73fe28a96fe88b6b30b69a1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bcbbd9ef6f53c44e35c6355e04a4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160ba5f6f8f518f9dd11fcf8ec8d81c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db033064938f747a53952495bc5b54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5076bd7142363132fb9f85fb3badc2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d2d50b9207b106680c082028e5077314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1ff9d9d4396952af9bd07d794f99c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f833c68e1e5640513568d37541e34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b2bc34ae4150fd4bdd2c163ad2284317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bb2f8ee4b10eb3f393cc2e6945263318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3eec753d34b432ee41bed8aa4cdc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62598c235c9a758cceea08fcadfc30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299f08e3d7c2df61c74f8801b5b1541321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd89813be9815fd95720a8cd14a2e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3032c3624d1b78f40b2d35b7b22059323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56375eabe7fafc59ed4eaf4283697b9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7653286cadd56061fd90e9888bdd882325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428d6584a75d8640e934a6c039d13c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b515e9ce7e7bc173f4d2cfffe86b50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607a08d251fb3dbf967af3a89fe21de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ebae592e5d8360a35c0d4dad4cb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62fd172e038c7a77fec729cbfbba9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4fa1b5dcbe506592053f63bf0505f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21b9be5e59159994ade50491473b2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42495a3ec30f2e808e1cb26af91ef582333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22621e38e16691ea6eac047976b764e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc39b9fc8f1d281091b8fe883e21067335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a16fe82646d2acf19642d82733b40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c312b7b8a8d2b91c315aa6fc552da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270f4e85af3a9dbcf5387c0e93041f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8281ad12da5383fcfcde4691ada5cd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5cb6a8765dda465775f0a219b63f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf3380c26e0afa5663f238202b3935341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d8988f9ceeaaf4db10530d361009a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017434af56099a4096898ddf5f80ea6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b81c39b80c6b5477b7b819e5d6f91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898c650a9ffddb19bd61ab915d3ac6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108e815c02f6ae1af2ec1ac5f099962346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ab90af1ab55d1d59d39f0fcc64794347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed6cd829ca55d122367d6a6b4a4ab6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865725d40bd78fe3893ab736b29532f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643ea229bff98aafaebae2b0446dd9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf156643c96a3bd037552796b5e79df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9903f78f2ecbb80f37232b6e4b9df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d3025362d41796abf759181056412353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b53172e4c0c8f52d6f58ab3167ab0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c837d4523f1be1af4e09f3dca4d45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a117fcd3ddbe9a25425e147ca3f7633356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5433e6063b32766b85a2a772d84a91d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a143955ab9d9b27b07119e70a304e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770228ef4d9bf71362407996242d7ba6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a6cde61115ebfd69f754a4784c0fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9761cf31c4b8aa0e2e32f1825959d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631cb5de66636e7bc6dd80d2a820910362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9493761fab453349a553fd0ffa901d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa35e7962644bce13a5cf71069f7d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debbf5e9ac42dc6f37e8d96577ed413365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cccdeab7f4550067d1ad78803a902366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa401b0ae048eb8f730db5bb745b6e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9725d22323578c6d3977dce1ba93f84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8a44d6ccbc4dde8f6d0906b80f82a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8805f0d60f1bc5aa86a03d08861f86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7020d55fea72076eba317a1ff6831371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47324903028262fbfb50673bd107e23a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15029f6bff469076e20de97a2fa66e19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ed882c550f169a244bf470520d1d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f383215be465f543d7f52ed4de6dce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb31fa412791af4ff5399c356cfa907376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5baac7ee53dcb2018dfb76f7c439a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5ec9cc32f6c51fb6c17c6f5b9ab16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890ae0f5e650521458084ad5c558562379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5426b9283e2e1925da600a97b10a061380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b09906a0a194cc3980cefaf9ac56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34e8c9a42419c3b51d995d7312812c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ddb8bbe8b4aedb5c99c8bb290798c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb625729fc15ed5f1a73aee207ea5ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583f83d004af5d20f1f0cd54e54a306385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0f4d7ed67921b88c775976ff2c270386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f76fe09a64f2ad1cea8f684a821dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7178d5c94be5ea3be39d8f85c7bec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bc235ab8543a97f8eeaa82bf09567389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eafa4d8c2694edfc4b4c878cf2c360390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec857da65189c47cbd12d0ab25c98f0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585a7a219d9a003d5ea2624366f751f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40181eefba1414383a98a5625fa4070393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7a25de2f1dd04d9a1ded759a33990394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487bad024b1de47d9bb067add920eb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd1837f9f13da6f69ad2b236c343b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3e86570eb908572e61c6feb457846397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428c21534bec653022c98149c7b7e85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb769ca24dca1add34b5b2885490f4d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c586bdea9745075ff3663da11086e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7649283595b6bbbbfebeeec412d46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f31372905bb4684f6274f47c494d33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab0b542143e61f5023fa9a6660e0ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7e4791ad87a5a38208c7773de5716404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdea65543f421d62409d563a8f6fa7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d089b936430cf580e3fd0b6fe44b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec065cd41759fef91c3daf64fd41ca1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac174886cbdbfc73ef68159956b9c1a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59ed248bcf88ca24637ebeaf5e51fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f1e723f77d088ef03e1a756eb1435410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c162feba3c7437c6f4f1a7f8b33128411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9772040d46fbb6d5413403d3a2868412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec418e40c3806782853513ed936e3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8ab9054fa8595d65b94850f5802b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be1e1db9a6621fbbc67ba8aa5f845b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3692f40fcf3484089ad9700b229767416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ed40ead8a7bcc16ac5a10ccbf3877417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11406e9c54850253d8360b4731bd5c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a34bbfa61b762b9fd73fdac4e8cb76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67724cd45acded6831cad342f20ef030420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb5b3f8a6f0392a27606203d7008c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9f1c88aebbcc9cf8621569bc313b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72647f96ca96a8e97be5c767cffe5e44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dadfd6e230617150929f8e2f79420424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99250146da4a1d931a47be1238f1d8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f301c2ead71c96390cdddae450263aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f1f812525d47bf9ef48f83817de8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c0771f4d5761182910ddcbd451f4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49030e41345dae6c0162f8244dab14b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e391b47baf50fae34d15acd0da914430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e718ee54e7a2560022d7320a5fd53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e915bf5783aa4df69e9fc91b47174432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1193826ab6c335b044df68be56b934433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e6debb58a018a0bd0a733bc9170b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e52032967cd7234673ebe3aabe601435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c3c00d7d06aaa28874b68be1d3ffd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662d8bf7529fef88045338fad7c998b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d598e2a3d4342de79b84cc1acfd56e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e46ab522084151a732e42cd02bc756439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb099c50ec63ea836a51df29d7eb85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52699feb83c67797af393c6368dda01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c3911b2e0a4760756c107c1c9abf6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561e65dbd7da7c45123ea734d5dcc71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bfa1b8cd807ee667d670f015cf5d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0998b90cb9cf52ad8bd250995fdf776445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049a6bb9480ec4803a9269d7ad18c5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a9e293ef9842ff0e486d766a34729447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70712f6d281a773eaac61cc3435e20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd17c8c4f3cba79c682f9150489175449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6646c3255c39801fbcc5de964316f26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623fe4916964ba94a1f763f7eb9315b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0aa4445a9de26214049e2fcafa3de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706157cd0931e7bf622d54c1a07142f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246deff1fc5350a2cc40bf150bd8df29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4842fa24a1160f3c6557bd2033e688455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81f2ed311287999c10e054fb0c96da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634ec932c12a60fd9d7a6f273112612457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61889a604c20e963ae491ec7c3d02ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f5dfe85050647586693b708bebcaa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbc4ef6d30a8aa1f038d17adeb3fd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92b3c704eef7bf4fdf15100bca5357461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912285cd03c196e95e87365bda4a5a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93614c4d4723ccc7542a4f05b3cd7403463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b528c490f40504cb401d934c660080464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485d2fd782174439a2ffbfb1dc5c02a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d0d740c930123469860e442d9ee5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d91648669d595ffed3558239d5003e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc4a27bb7f12a5c2d3f20e4a2d6d23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9821cf42324b9694e95fd323b2a97e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92689b2088f62b55f67f4c42695e48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d2dce52b64b6ee4fb8f258962a34f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de921619811c7589d83b2267f37e35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51646460c7b169c5752bd295169c94ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eea2d4084914ec6fb7697495ee48c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ac1a0e9629dc38bd70dc7d86f1b49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ec12fd6bbe2247e71dbbd1b18a081476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1999d72351de2382548981607adb2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5387de27e83fc61fc26aaec90feceb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f785ed46904cae3f9a67f36f00778479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790da6ab7c638f67a7b430c2bd1e7a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a7cf5463bb0b260760171109ad43d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed21c3a4cc547d4a9d92b36e18fd46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987bc926d5566af76d3c4db942b6181483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9159fb33ead2576f44faf2ca21046484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad800ee531ec918cde48687074df12cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eb1587590cc971b3da860fdb9bb6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff7939fcdf12f969a0d9cd2728bbca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2174be87b80ba5c5cba7b106e1a1d50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcae1169d924391656bb9895a5facf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19ea1bcfb91a0b624e6e29d790d0fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fb58ab986fda4bd029a8e546d2f77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948cd8d3cdc5b100d2857a7ea5e63d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc501b57ac2144f5e38a40343f97e159493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c111d7fb906e38e381d7f9d667cd138494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269bcf5b60b8decf7a9c36df7d9fbd1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc83a99376abf0d47a4abfce28dad6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dafadb4f82432346f44f6b52c64846497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce7ca876dd0de7f2c79c964be87a8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830002cdfef7aeb890a8b6d326f011d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dd4da0e01daa342d9ba2f899b12ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62a00837fd9fbaaaea268456f67bc9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83903d0c3563d72f31b9e73d9c0ce9f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b13b1d4bef904d1fd44adf3d7e31c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8eee19ede75ec886de0229068e946504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb056ad16749d5fae4e94e8f017c5b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4e5139611533edce8fff8fffd5e26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed4a337d45a2b904fd712f4b5bb042507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd75473cc0714bddb27b5b722674f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d178b9cfa331597f4b67a9e0130811509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd96212193277e82ea10d76f151807510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420dc3dbdd780d24dbb6df840f2db31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5a8b68eb8691c9ed8d1e626641d02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378138111cc69eca5460679e10bec1f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7548d0490b2bd8860952d1b35c86f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d38a32dfff850aeb6492d46e31103515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c135d454abcaa8ca3f122f751a6c08f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca002ee48bd5a2458ce67727b5534517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a715d59aa66d7a0cdb66128c6ed24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16b2c2c904dae4c4e25eaa67470e47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696de06eae6147743c8098531d9e7f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea7573a6debdcd841824b8d898b04b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4b53b9530b141140530048d1f3e02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c88054893aab8ecf4cd9a74d435a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d9be17ef7cca6b2da2193572eb25c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2e0c49c59e17d17cf62a069209bad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26864ff5539ea2f255f230726fc9d9e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efcfd4e4ac3bfc4ec4fbf626617de8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0911b45f597c41beb7b229b394b7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd339ef1a6500d5dff3d135c161e6eb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f76fb4ba5bdc5d62799ae202467027530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571bd07e968978ee9bfa13d8f4889de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e55b70ab228f7c90d0467244f1ce5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cdf9a3a699fce336f3bd2fc6a4c5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057777ad683c32a8eef1d95ee8097f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30e8edcdc8127bb6f0dbbf8dafae39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26377a747fbc3d7c073b3b3e9cd0ed78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1da618fb6f1574ce4caeab2daa81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3f6e1e6e403469b627333a2e1e3b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210b153f6f817ebe1048f57a00f3ac2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3943525f6bac8dcfbdbad4a5f476966540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac11f03b7cbc810e2a71ee27baa8b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5067d95ab477f9e4978cd6406ff2e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9a4f4dfba483f0a589d6460e52656543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11313becbc43d4f3d1d20754f57ddb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe12665896746776f78500ae2442908545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171210a209861ef5cdf381b8388ac4ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa62649a11239dd9cc860f9022c084a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfce7623772b2a725c5da63a89b889a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea27e2f3ce58d765ae28f4a24cb0059549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f743a135a9c41ae70d9073b4829cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e209a4f0b201cb78a6f3b3ab8f3a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8258a907cde29893fecae1906856e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da597075e23dcfa49229c3ad962fe18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5964d5b8b46d6244853eea57affab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5ed40784fdd9ee9e74d2c0323197b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d61e195e523736eae101377002beb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853518931ac6ac1c82de1d57a5e38717557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b474488ae109b077b18b00186afc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96dd148638eff63e1ed9dcafff43fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6634b76678e0b0a700976dad2a4309e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b15336b8c403aec0fe7e6e29174515561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb05b3d8d662223db7015d65d9318d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19481baa7b527c70ed9f01a4679b66dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb407805705f9d86613c302103c248564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2342dd6ea17f0e535e617ee080992565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e46ed9f0de01246d5f43462aa2c99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34ae8bbe382afc92d42d7c2e9a551a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d406bd3dd2641bdd8e2e36a85d60d4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead843e023f1d3d92570e26c97cd2ec9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37609ea855013088f880abd12b76c3fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e5743804c05d7bd2c461cb3e024e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754498a6b0919aab805a3c239250680572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd7d5d9ca6fd0bf9d550070494f221573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98bd5803f1247869c0f25aac5e43d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf599a82a01b22bbadb79110cb42ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a918cf10c359f2d7d60894dccddbfe1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f74031cfccf4eb5714cf2d1e5bbf2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d5993ed443ec642df1b8d4e32a5e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376fc6ad94a810d46f03e1b7c0c58b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05122291648d1a857ff9121118fb2c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9bc617e244cbdecd65d359dd6d1e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98943b52abd1606591b15d2cee57fa95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9d4ef22fd585f90067747564ea304583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd9b6249284f7218ff5fc848b9aefd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74219ef6ec5e1a666ee419fa0840b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae0d01513636dc3d0ee18e02bfa895586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ebf340a97e129b7f32efb6e770ff1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968198b240d1607deb4984d40a5f8aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec71b2c419646419f441e0aa1c0357589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc41b41a9ed3ecc5bf664e7d33a541d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ada7a6b3a4f4f46f5c843ec598ca8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109614d54485f89aa8b0a47ade0e36cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8a3167ff592e3d3c1b956390e478a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f4662b755c3bf984a20c018ad47e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b0e3cbc5a866098aa9aa1c029e9d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9a5d4476a9a2a3ff25e72b130e960596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19785b003394e5091391963efeac21d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d768bd5d0fb3b515f1c93fc9e68ea3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545baacc27f8e7f9809ded0e9136e6a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef546eb83408b21a29915158ce7487600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6e5de1adb6f272b009f3ab61b7139601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac74cb7acc9c6ad3080cc991413f0f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3922168b437148fa96c5d5d9e94b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fab891fb8fdc979055e1d6e20c0c18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a4e3503ced4bdb2171b4b6769b2d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64492186bbb6b5ebfa6fd9f5eefb7b52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ba821cdf692cb5c9ccd695c86e5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a8f599c4f03e757c2088a4fc48c71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b367ebafc3994be9e3f7f65bdcc1b7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9c7856ce0e7edd075b2b99023b321610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab9e6e87419c1110c7abb478ee768c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fe07634926cfff8353e338dd73541612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dee434273995402b6f7cb23953ed0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6824c50e5811e074987a29131a6614614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7177883da3083d0e46ea6470b8fc91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbf36137737b64bc2ac182258fb7d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d36e5ba20f0281b3784cdb434abcee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53484a2dd2c6991a7d0cfb084b4ad86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cd5a20508446a1b3520a7a0a42abc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f6c0a58117b737181fca8840c6702620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afa4be2c13fd74606617f6b7c7898c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bbc1fbcabfd8e505b743501edda8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122eeb855629ba064e84ddc7a31e3be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24484f2863478182192028611dd7b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2f231018071f40b32e6b66674a548625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bcc7ea429e95986caf822cc5f4b5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59481c2569e9a5bb250a6a23c8a9a4a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926bd349d5b046c9f70a72a29b7aff9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7235b3e7e40efea2cde31769861db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad256cd8d1e9b11dfe7e7c7d5195f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451e8fe582b206880115ef86a346afc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72382326ec8fef1cea2f35bb7358ae60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6ce03727c6b6f46d400a9417d3130633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4e64687e03956cd6364e9b98835e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33da2da6b7cec18b52a05fb5761a0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71e66e312f5307118f647ff2da4889636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92768d0aa13216552400a5c5be46848d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45534f38c4fd5a466a7fd8e3b4d74c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555bc5a868c5f012798f21ac9729ec3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb3a7dfe01997082370e041a1426b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8424abc6bf2685a1b175d535c8316641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de2d2194ea35a5f70f4ddab8c3fa42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc677ff24b057b913402fa30a14b6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e650a5a00de787da4c7816ab13c14a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524e1bc48486139b3926f1dd5192d48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784d900639a44c8e00699dbbce5714c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508d6d956d0c420ad7efc0d682e2553647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dd47ba2f5e145b031aeae1bfb054a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8ffd450b3bfaf23e4e37250a218db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478eb70b691787b6d69982458c20034650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c19f5b39ee6588e2023381ce30029651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127e215a5f3a26dc43a1bc762081e11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dd7fff4f1dbea2536f9dbb2162f3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4118f604acbb64014c4cc90d6985f3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bfef67d257a0bc154207172d6c52a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd193c9e4c1c6426988364db7276f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcfeb9d6fefbc8f534f9bc32a9e42f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5cf40926620bc5b8817fbc19b2c54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677ecd69fbaaced5c1eecf7858097eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f4156b630cb6cd7bb40912951019d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b6cd2125d30f11d05e0f4584207fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad60f15f83f294cdece62b67d5ce2a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae8dfd1db9c256200aa4ecfbb70606663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e140303c7a93a06c439e5e78c098e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846378567d41d112a6ce86b9b322bd57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9197fe827c70bea9e0a01c57f2687f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ce29f00ab945a33248a68ee9275bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c48f89c8ad1736108ce60f2efcb73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3b964275da942fbbe308c9e37a4d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153420ee91a85b794f05a645cd019317670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559d59346117769e7b684c75eff1c5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3400551a9dee37429079af5e0debcc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7539287e805be9e945e085d00989cad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef76da074e34d93f21f951dd57ae833674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981f9a97fd1ec6236383f2967e0b2bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d81bbbc3b3a40cb438d6c4498e84f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce19f32e820d66efd63d08205987a9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1fd82ad9c780718e2b629fa88048b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a5c190bb936c998f971b4b92e94c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f810e3dbda81ffc681b58a63ce09f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68428528f44ef05b22b23dd91298956a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0fcf3d9915ed7b9fa9d0bcb5ee057682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480897621109e07a2c2c0e1ae215dcb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafd2d9d9a2117fcb419d90d7bfba03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702651bc0f623310ed1b8de86f9f7730685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd104995262565857c37ef6d2bfaa805686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7161ef3532c1d7dcd046e068b09a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40e678a55a133b56c7b30f986bc90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966deed9f976311f9cbf27c0b416a97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d6ef4ff1cb2411db6cb3106b3150e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852be329f5f4e53c64d283bbceee8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf170872399c73da13f54fbf110b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cc5538938768d7fde86da87e9da51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e2100e8ba67bfc042159b694181ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c12ee85132ab033549b277d732d3e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80879249244ad5bc61616573682c03d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d5e7234194ad5cc5206b0cc4b5d68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ebef18335ae5e05ce6ba3229d2992698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1977440f51a36e161cc1c0d863721699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b0176243a16eba8cb0bfd879b0461700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c6372b501d24ac0a684e4c52535bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9ffbb20a6b773852b419c117eabe9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76680c2338b6490c99d8407d22027984703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25316a3163fca57a9251635d74d16ad4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8412cee3af0597af93676078dee69705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c562b0ab57bbf80cc444c1f2848235706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17470721f107260076c1c7a4c280ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612079b25cc41e55057d7e0434b7f07e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e76c90376fb3a6833498084268b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f249b40c032f12cc7914b8266e3bc0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769c8b92c65ed43ad16b9def1edbe4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52358a93bdb91de4ad94f7a44d897e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc823dbd49090293695fa40b7c5a55d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032b1455b48a75a41ea271434293c9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb857a23a9c5c5a23af902d6c445de6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f34eda545c6380c1f0f238be5c6b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e360ec23fcf6a6c062fc3d0891edf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a664a3b257e09e7a793fd728ef332bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe348d4c91d10c6896ea4db1962a262719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0835fd589007140939cf00f2bce2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b5993340d6eeca8d37629595466b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53889bc807ba467f3704ebe64d74801d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23baf385b656a8337197e16e2259c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2307d4c13730d7a90fc635899b23ff4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01a0f527b2d5f76f6ff9edcdc73fac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1247c177daeadcefa93c20559a22f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2513216204c20f33543ad584ccfef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d67efe7d4e753d2ee605fe6ddc63ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403501ec712b371fedeac56da819d7db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6880639247200985673308a018a93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0089e6001a7c5bcbcc32a0170ec5ec2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a3be7880f7e42d079fac180b50ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea708567c3dbcae44d2133b1190aae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2941219175020bfd73f094be52b15734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7f7d69d971460e9fc507f6c2d9059735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2431c44f758ee31ede21298cd728e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b97eca7c3ef46f84163eeac5990598737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97916a4749d835ac8d03dfb28c1e873738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cbe551e30480d73e81f52d13737e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae7a78f2fa601c47708bcbdebcbb42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53684a3990aca74854f3f6aecda05f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ae2bfc58ebf3ecebb343d43838011742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b10718a7abea99c4f65f57abda1e27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed0f6666162fa7c03bf4d72b52b402744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a072c1cd2e0779247257f0c89329745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4ecbf5696d092668dac4419604b9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825d22bc5154bda4b7c1f38c1b3b9ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaddc5c9362df8baf92234beae0edf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba254d08dd573a99ea72525c489fd37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75165a9aa989670621b8a1c9c8c504750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e350a21231c750c151f68545f9f1e07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b57c86e9b9e8aa9e085a33c9996f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b640678bc7952eff8113841c32a847753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff84fbd026495ec9e3c2fd1e6a263d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2ee249ab99a8bcce2e6ee263a318c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02802d4ec3c435ba808c159e8efeef2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26ea480875592563e21aba2454ee85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294221e416784966f2c2c0dc360b66a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3445fe5a8d3bafeef5cd78eab7da283759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95612d3362917b33c9edfeb329ae56760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dc82bb504b8166ba049740fc28cf7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6678721b9050d4c75b1094bcf51f7da762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a84d03cda3afd491d6bd3cf034db62763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5673c2c12a1c5e07cfeda171d6e5ac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a64efbe7305863db9dff843f5cf5cd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a56c25efe997f3410d6df416ffab85766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115efef1eeb67c141d28f8e6fcf38059767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec046844ee2fb122785e16194523e6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c10daa28c9d030a704e1f910cd6306769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584211bf99e6b72476c27015d62e2f0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffe0268e744364f540a392d3b2e2a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebb44bb8a47ab08c860122e462d996772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b933b0caaba18d27f411b62d69f59773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ca64e8abb402459bda08ea6900305774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b48f1dac50dca2647ae6bec7de80775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb5993fa2a22ab0aa609bfade7bf4f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d0af203eac3f9146cce63e066a12c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b40f6f79c61cf6326c367952d260778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe83303a83417589369139096cad52d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036021d5a6b7ca21dda3aeb391cdf4a7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b5f5eba04e181bbc962163b0e7ae1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77131a24e9f405ed1cacd9a317abd36782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25db705bfe31ea1407392934f650594783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82088c2beeee29ed510a76f8ebaaea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57472eb6d0c1b3c2e5cccbb1a2c58b4a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbd7956c2a52b658104677198afc79786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddfd8b740b7d34f291cc5f33b8b7d8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd30134b4480d91c9708daa77437364788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d893a930d3fe07684cb29d714a485789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f77eba5e1ede22fcb6f75e35827930790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14155ebcde2f74821e10887f0eb7060791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c8d82bd36d353e83449a5ee7cab2b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a86505c3747210818731bf6542b1b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97b7e6a9f33a8fc75df43a79a18882794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4efc60ab93f958912bbb831c80c1b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cd9dbf99da2d7592e67c542add661796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bc700d58a93705dc9e070c9beb203797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8653406745fd3a0aad0ebe9ac2e8e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dc04856b3e86d3072398fa1e8c015799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef9ab61f5dcd848e4d196e922f629800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2ada9ae8f7cb361c6a53793530688801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c509018c81c44909a3d23c7edd31aa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbd95c3e97610ae1e69d3d56acb337803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16ea6a7dbe05246c93ea0ac16c9933804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7104a2374b710a81cb0508ae5e2089805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6880d002486e523b7fb70828ea6fd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53297ce0cc484408f2ed8d1fb44ad5ec807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098442bc1ce2cf06119f8a017ebd909808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcc77efea84e9392dbbee596307380809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68368f7e97f28e1556c5d9c6859b9f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76932862b73c75eee0c296eaa983fbbe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b685e46acdef0bfd4c005b4b591fb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ea20d406dfd0c80fd981229506ea813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320728f3a8d60c3a9bcfb29cc78fcb2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1322bdcd60691584bd5b3269f2362d0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d67c619206838f2f233a5494f22dc3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511e04d9cdb5a3cea937eb30b6162ed817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80b9c626479beb3b12a90add8a8878818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae7cd874cfaf8ead825b6e7cdd0163819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860142716e41dd92808bec7e7ebc1179820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e558d2a3d3b9a8af6d6d2d53f211c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7cf055697728ba9fe39ebc316c276822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aba64d86106cd7ed66807c929b6101823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f99d43434ca76e1f2524894f70e20824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bf1da1dbdd7f05c3262575ac1d1e0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d88cf53fcf6ede14177293e718686f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2b997ae40b7f09b2e8a150a5d0360827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf4468d346fab33139471dc7ad17e0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8ed54e0307767e85916d758e5a896829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c319bf474c7d20eac7927aa9f38324830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c6cf31679f7de081a7d1e180e2d83831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4df02aa3be5e06ce0c9373073e934832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c547d3d282db632ab849a121458b1d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3405ea2c5ca1d96765914447131133e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2990697fe1b15f4ee4e731c2b103c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6926705d17825fb58bbf097f344830836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b179d483e1949f44258eeae5b2e102837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21228315dbc99926df6d8260f93259cd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82140f82fe7987c5c44406f1e22f362839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb396aebe2c59bcea4d4340cc3cf9395840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d94b993054cb68f0da9e70b1e94ca841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418649c0c632a6a2bda7c3fcc7b4d5e7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed94366dcb3fdfbe905c78840c4d6fa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752e8bd3b3d743836ec52c798ec237c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1e65d2a6cec577f852bb22c886fca845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7165ae41804646a8aab278dec71cb3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00b356ab40de74f50742b2c8be9765847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c135d3be78170d2ee65d08da749b54848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3ed90f30168ea0b8ba3d8421d011a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c2eca7d57ef459685a5a834acd358850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02b6e4050371cfa321228e202d9150851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f9fa7fdf0c9d30cbc0d8c6a9df16b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe3a8b66f63ce3c18894ef33d2c76853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007053e9e8b33a71922b3264ca919ded854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d85b7911d89eac9b92722eb558391855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca38476cb21428c3662026456ba27f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fa98cfe6521061584f6d6070ea5b3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0401318c805870aad2a47a8b450c7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f4dba4cb5fe9cda7febb4add044af859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1e95b925dc8d095c1c03d3a4d8718860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f2129042fbeff620960d9589a578e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9543dce4eaa77910d981026a9a33ed862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df090f1343cd6f04ffdeae21cb2db088863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14bde89f5e4c417508187450daabdf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a4d515c874ec09b28af1eb10f2904865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38914d93cf05c5f637441b05c74020e5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409336532d129b17162e19b3568f57e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efda7826c477f9cf16d7510d4d1ab80868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba866caeaf4952922922aa8cd7bb25ee869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f88731b82e1c6d9f34a5de5a05f8d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04775cc39a426d6b5979175075dcae39871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7359d9b642da38386cbcf8812d8567f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f652e76b4be7f09544aa6b3dd628ac873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071f753c6de69269b2354b5cd58f6a3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a304bee8968419e1f02521a69c151e5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274d4fd53be47e1d3b21be37266ceb8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c145ab085f004c4489c67d53ff5c2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71371d09af5e18b1186e3fda69624360878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3ffd275d4437831d048e155e87835879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3de9e309a645c96bb88b2a4f1e548b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710e9a921ae1fddd8cd044c8b2124cb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cd9f4807e69c6204da47ff0a2dd65882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1d027475817210a9dba23f074c245883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ce92ff7f99798626482645e94b1e7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384513d2e1a0b45bff6eaba78044c1d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c093896c16743ea056a46ea385125886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9bd8bed3651dea6e7243a590291a3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a780fefed6fe2051ad769289fbd59888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d39f0f6b1681ac4e0326faa8008de2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9232e89555e5b1db8634a644cf483d2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed669e7bf88e61e9d87baf12cfd5d88891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff037e400fad484d04379bfd354dc93b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93586d91bdcbe78930e3276516a44988893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec271f299c653dbb0fef6be38c1b547894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beaad511ffe93a2c6f9f3c74d32013895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb08272e400f329a408105b24407537896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c49b99a6562fa859e45cb57dc5f497897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afe5ec78b38d8f03a30b4ce14ea44f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1283df7204633c69612291a9fe53be899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5c70b467972e5695abe23325bed39900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e7bb7fef2c305a94ba56c46ea5902901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc3c224f7f4d4dc590fc324214d72c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a0a67604f9452be9ff685018dd9dc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed109eed288e2a2def758729a6281e4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c1b80aada90e1be5269a503836041905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb5926b08f7b8ce49df75926ce53fa906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08449b0847976f898cb2e59a1ff99c45907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f79eed17a09d082558b44c3344bf4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b816bf16585bf5ee008eb0aa6b1fcfb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c5717ccc200a70095194606fe8858910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a00a133a3b3083c95ac9296028f25911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885783d32a8dac08075702b0b265499c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c6d0150c37d79c475d7ef65520c27913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f1b829a891fff15f101fdd304a640914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257ab6f98b121ec21a47d466b4b9f79915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b9c8803b2d4b00b633cbb5bbd93f0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cffb9b0087e3b622a41851a0c88a3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6555dd5d3dde24f709f14be6c5a15918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363ea306d47a39a08e48238493fac7c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b019dd87e9ede034ede1921207bf456920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70019e3891defda708503b8eafd377921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ce060776326480d6ea5dc110e55a8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ed9c3699c7d8133a05b149b94b784923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de5cf7fdfaaac5122802766ec93798924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac2f1b7ec1f1e47672f7a8d2b49d3b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e03ed6f62ae4e7c539287c78ccb1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb764eadb90e8d6a84f6cf31248fa42927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b41b5fe2fff543687872dfed81980928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c681903d00a0b985a3c78699cfac0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab0346b29437a3ef7b2a1419b209f2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358e6c1fc87147ddf8d95c0bdcf41dd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa35fed652bcf322316c1a99a2baf4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69de703e3ea6d04f650b79dc9689694933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64330b4b8800e44b5903c1b1ebd63682934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d51151dcc44039a25e6a0adb83a4f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d5144060d4d18e7eddcdf835a6f8a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72c11a9ee90fe5ce841f9292a2e456937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdbb27ee7d6f5a3c7cab7e76a1e475938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44736145dc37600da14dfdd5681edb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9596feb4ef21774ed8084d95af7831940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceed10d37390f82ac03ac048785442b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2526d81275b6f7b5c6362b00f040b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ca5d44caf8d5452b11d55dea1db40943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a3a26ec68e4af3017491362d32af6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244259e282263b73708fea5d2be28d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edae51467f1dae6118fd0462210b7c0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef889e9991d69e6b39b2dbffc54bf83b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c060d96ae03dbaa8f2f2d854f2477948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78532d84c2fb03dfa6445459f1394e70949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4451c95fc6b786b3829f91d28e832950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd506fdc1f04c703c3e16b9dbd99502f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb61c8f588621275f70d1c4546e636952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e2733912a1c8b4f90fec5e69e7903953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b661e8a4e598f44eaf4cd850ae0f01954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3d7a8fcc35082d12276d1d9b7d7a9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8581cbb3d25f353d420ed4932e48c79956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68fce0a500d8f42e0ab610adf17311957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e09e7b4ca6c8c7c25b50f902bed48958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb57a7885bd4fce09cdd0d4caad41cd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6dac501b0987e80f4291a5e54b8f5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054fdb78c63144b438e74d5627828b8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc6bedafc66c7d38c7b4745fa39456962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173a4da2360bb12b4a733352298ce4c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18422b77aae9ed26bf90101565f8af7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b6250134070b2d46b5d23837f284e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165482e2bf044a48b33d8ed0d5e0ec8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d7445b24fedb665b3ce84ef8f6315967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95e7a714b1f8767ae3be5fd92689c5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53166ac16bb89aadb19ed06be8a3aac7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e01d654af580e2fe3bef25841048a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d3b972e43d6ccdf0f12e1d1186660971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafa90d6e8d424fa284c7cd1bb49f28972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a90027a7c10ceedc7e4476a6e06bf973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17975026d48c7c31be9579c1184109c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cd68e49e4ef8a4f1aa34971ec988b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba345361c527fb8ecc6e6a6e9873819976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf39b1f7cb84c6b43ffadd9eca55c5977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>