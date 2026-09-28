--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf5f61acf5a956098322f59f1cd8f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ea9b32a145e5580e639f214b31a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972c2a7c5b29efb9993cb8dbb2cbd0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cc4cc4a58aced0459381c4acf41044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5797fe9d36c615eae9b4ed045619415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d84887b93c54b35f526ae70b8b90306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c0838f579b32b29c2cd5c0039f717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3405cc5d53a5bef8a8a937160b0c19c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7570e754833b6cf72a3413e545742ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1833c453ec11945df3bddaad9833bf010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7ead264a99db070067efe6332387e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c963c38c191b02f7969cbb3b6a79dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35712ca534ba708052404f2104c4186e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea82a8fb76a77baa6b6636cba9debb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd867dfd20aa968cfd8d3d9eb137cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135bff1937522c706f37de32ae65d7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac39699cc0d0f03313c505cae103e4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bca4d26bb7cdd46012d75d492fb1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e6831e6f7249f79d8d7699b21e5f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4400c7f60dd0ff513959d4cc5df4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea5241c597490800df6a612132cef321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fd4879ec2ece90b256a7a1529951c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183dc185b4ca1d3a9c8d77980706a0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c0f9eac3558244d9ba808c8d40ff624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc883887a788a1cf688fec3246b869625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98248aefbf3df25807d5abaa5da33b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a594d809f0514171c58d00c2c3896f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960e12a054289afbe3dd679b80d2be028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62948af4ae35b4461b49085041ebb36629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06234fa0ddab435e9ad5e168644c090930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17e8e47556c7bf3062a1da36419ba231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afff2f6c326f44691c41b288b8e98b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea57e03c5906eb0fd8387a4c9d38f3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8fdccf56fea1594265f4bf464144834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f85dbb50a55fdde4acf8971737d6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea279e0e7b6f15458675329d4b927936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bd2907e3141be1a1c4ebc495aaaf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7baf6f018efcdbe59c67254a8be2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980506870a9eddd8f46ff9303fe853639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c19cc0c89a9fa0ce59db3c9f887f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771012c8d255de9339a79f69402669741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395da634a721ab137ee0851dad6fbe842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3d1eba9086344c1647f345efad83d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a437a57745b9c8d90e4896ce84a813d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88655fdfc3a0a7f62d734ef5ba4d5dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b1e015faeaa48e213c6b7052ad99a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5afa0119bc879e45ed17d547e2814b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0578af892646db552974e3ac5b544a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380de613ce4b0e9db17850f6f8e350449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75333cfdc5e9192b42968e8817960f3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78983c05edd137cb93c3be8550da077851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e2966e64e7cc6dc751120b94069fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cdb827c69463105a863704801eb2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404fb11ab69a603993f32e5af91dac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883cabb7c134e6a3757e17bef8bba5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b3438995d4569ae2568d8b72d7b7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dd56898dae619e71822e209630f1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06890890d72ae861a66d5eca6c74b3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4028c53189b933fc50c8162f0b8a1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c20c4b8d10d3c8e3ee4f8d3e854e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4820f29b73a88bac6b97405a5479e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0a7dfed23930e14028ee8d8055d3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f17c74c46b5863aae7689dcc17f62e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35bacff06f97a1d998a144899a5cc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775aac368bfcd09c9bbd66117b9a22d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c4b33aa6babffa121fb8a351ed9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00ca4913d80cc0d9739d38fbb5a5b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302840bd1f89420cb1118f98ef657b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d77ad0200f910e0df0bafbe60b4eb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363aebaf30e07f452b189c67c28aec3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376c9d9a776ef3c81fa6cca8084b44a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcf4b0ab451b9fc0104ac0d3a8884872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8710ab6bc5943f2f0811c4bcd2af373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4371b3769ee421b6cab5cebbf47d4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45eb24228e6acdfa4e45f1d8ead27075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8076f1bfdc6cb68c14d27905403bc2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa728b5e8cafe990030672a805c5bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e642a4dea153fbf5565b29e1804a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194defba4b1c246889953020a31d0fdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bd316477a03f334b0f946aab4f3de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404b421d684fdc12ab3a899e891d70281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8aacc2b3597ccf943d06067516b1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d9599e91b9c414af241d2bffc94d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10269e97f31c9dd82af7c3f41a08d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bb7d36f55704e2fcc06cbe3a1c70385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9caabd1a83d4664fc9ec2eff4d921186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7e91401e88687aa2552d0309ef57287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115d63b614979cbd2e98e3c9b9afdad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1756a61f8e6fc187dde8cdf66c6fd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d07ca1d2544c362e642f1cc0c79afb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb408e1d34f1320b784309a9197d0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4f8e30e1c0911ccc501c6d175404992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a662690f0e4f1b56003fbe1cccce13e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a601729ce54f5388396394eb49f2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd5a735a7c92f5aeb6e3cdfc09cf6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1348948ed82628b7b9585d213882896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39a28d468fee7f11c83a02342eb63b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947518800af5a854a0e38fea129c1dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b2eb119001546d39b4ac35d349c2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8149fd7796d70e4aace74493aaee4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cb23c287d7114bc6433535c3f8bd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b207ab7d3be57bee982ad44852d36a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86357d6a1bec0f53c86c8f09ade61e0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a64c1e92f4125ad9f03945184f7b32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d926dceaf0787cebcc3fdb82bf2cea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3ce908ac692ffb5792bd475c25ab1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72fc1b9ec139221d3e239726c16cf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1f3eb97ba4a3b631b193aa39ba87d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ef0cdeb9c1276e59d3c926e42680109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1feae7bfc805ea2a655e28c39cc94e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d73f73ab4eca0df03a9912a6eb6784111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a42a8f7498b594c38deec13eea48e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e118e47009a788f0e74f1a0567545113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d787cea10afb3e8ec1ba5b026e97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9303cf1546565b2d24bb18a6340c2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b418403a8290a36294b3e67172c66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f7348d767c1d7650f69e7a07c9a09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffb8db0925740ef1b5986190762f7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99d28f30d1a0e2924706a7fd1c5cde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e70262f00e8617cca95c0c8b00ee8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f94c38047d2815cdcad6cc3dbf423d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89393498a44df01a61351e0f2016222122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be4ab98fd42a63609ab2312a22db5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da8b9cfe50bb7317e7afe64fbc01ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985baad9e8001df3432938e9f55f003b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcb320ec988bb751720a91327bf845126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862c5c9477f379e9dfce1647387cb79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb73836f8bed77f157541dea9aa78d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16045b0d2f78650bf9b1004c18dde354129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd249090ef20bc58d8fb26f5354816130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea741dcfd159e452548876a18fd0ceb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde95047e9b5848b0b724bf6302c858132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca3b4088710026c9190cf7e1c85c05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc6dbb2f0ce7370e8ae579c0a61ecb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd1a92e38f2c4ba4518e5e7f592ad9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f64bd8ebb03dc5255d38bf3b0b8444136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdab9c7dede74a3346bb0ed36058b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8419abbca9e586ddf8d4116e4e37fdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bc064d60b3c97227939ee523450b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1d95074ab66554bf803e801e4286c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c3d530cf204f30c9ddb1e923c17b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cbbd717562d01000e8211047dfa9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8de443274a53ecbf1d32cb76b77b31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f48d7379513a2ff2fcca43bd1cd897144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba96fb5b174486a3d6ff21aca06f901145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647877529f2a89070975e62c74d3e56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fe610ca850f113b00b09ba54facc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9f6946bf5500095ee463cf8fea156148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095bbb13ae706531be1a8e72444cd08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee03abf44beded6af610d858f8c23ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99741b83c9fe21f1df8f576dd987fea7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641d1b3281e8a6583aab6f689dd52a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ffa45e93bacc56b8919bdd7a32d33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e52c688b8b641ed302a35711a80af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21468002485ff3fd10363f2ef28085c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7153fde916881c2e47876cf93c950f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfc26a68b11cbe0c418ed781f7f53c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9c36467c2e5a8b71aa941dc607d0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb8367a2cf3c228e9431a9425aff63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf84cf911890cdaa4b69b0efa9ae55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec9d8a726ce056b96b703328b361f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770da7dc3471becaa90acb182c6e108d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4ebf12efe1a597014fb1464a51eed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f516c0cf5988845299cf81a676af7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50b0a9fb7198f7c9210adac9125cc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f801cb087bebf1a9431e9bd48e12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d08bcd79af868c1fd21f9a22eab4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906879383fa8cf970364f47d72835bf2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723a99aceb60050d7ad1ab662fdccf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa27db5628489b1f55b5ec46d50cf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6ce9d213502d5f5f1c1cd3d0d7846171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde13d29cdeaa2b32ff58e4b33abe227172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c9822d60c2766702fa46f60a90783173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c36e87adc6fb982cad8d6f5dfe2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a81cfa2e54e3095855e46559a56cfd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12293b2bf0fd5759edcd75f770e0b85f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deb4dbe8ac5e2a0ac481d4de29eeb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26791aff1d805a6ecab86e69ecd7de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3f6e656208e07b107016caedd158f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f0fcd3fb0d5cd342efa18e8751f75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaf7d867084184f5adddbdd95ba268181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04454cc37e837a2309ce89a671e0b755182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd2b2b21353bbce1bdda54879f9af6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c47b42c8e5513ba2a3f958b6fc84d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303775dd7c427660f2d22f897cba0569185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955aac346da73b260dc088e0fc6d15a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353c75714860c3467f7b79e0f485a77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceea4c829b74ae1829fc37c4c951be5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd38f77db36b87cf17a7ba85ebf73f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c210556fdade54fa44c0b4005e25371190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c2824ac43b1f18cf4960ce7e7df48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90a58a483224a18031b60af15a5fb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d87986074980a98b8517572c31f54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16620c848d1fafa438c29a5b26d2fb41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878cb76e08b4e21f055e30e5bd621be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21032b1bfeaf216bd9087ebfc99b2df9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e4efbdab56ec8f5f80b4979520389197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be073355cc4182d3b0be874cff69d87f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9c58dd1bda7c22444cd156d439c25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cae20023e2f6edca58a98352cd7c13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e0bbe4d41593c79a008dc8cbcb54f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a56fca16a177c4c598821eb374716f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532157691190c6d73f49a313329d027203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b551887623ec3d74fd9f039dab6610b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada57e454b164f712d98274fa83789d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad79207d671644b4411bd3ef77ba4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3a2b9f5c685669f3c2a2d8f84b65c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e649b0eb1b9a32334efa853977b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b282f8085cd39f4614decce9cca63d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c0c17255807b15f9ff80274db0f49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372a722f71db492f1c93483a77a97f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3632020a6944e9fb901b31dbb7890212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355f780aa0634617d006845340688dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e152a404a66c653f2b17d7d8ae523214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47653d470ce80242046f51a460d53df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7a86b960bbbfc09110903d0589eb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4d5877252a1df9467d47a8f3cbf22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a39831b2698d87b4a5fc17512d386b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83c81596fc453fcaeaa43bf17c8cc6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd7ffbefe3c33ebe261b87cd73189220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8265930eebeba2b927a34daa30320221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f2f0873463ceb981c53faefd6f69b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1e128461cdcc927cb3f1a2663e91e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af30774dde6a7df05ba7a2343c965e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d57e25f824a20fb499391d0253302d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805fdf1ed3ca92b0d064991ed6c02f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c5a73f97c7137bff0463f16c8de5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90326cbaabcb815fd4b734e090ea57d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5799a9292c2355e2e50de480580c4b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd5d4e0510803af7cb755c734ee3c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e80482c4e3fab78af7487b8641bc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad52670fcace5928d0d41b1f1d28d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40347dd3284e84d456751e09ae3516233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf23654ce6592a2bfdebb248921329234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1cf83ab7eefe73e5c2a8e9cd457b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9e1d006fdde19ca503d747994feb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ef140bd1fbd0c444cb7e55191cd01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e37f29ea04d3e4293f2e321beff85e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1544974c043bb63254dcab688b3f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bedd3b13ddc86954047d51bc58b8f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c126c5148406f697a6fa6c755fb4277241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7f9dae3cf35ca70a95c740e2e74f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5f41010c60d88a594ad143ad1f1ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548d2fb2b4d69d838d5decb1a643dbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7c7e55e0dd1f52513d7e1deca5f78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d290fa00ffaab2f2af2e065265c7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3071caba93a884afcd730ec061b1f3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd37969c5e6e066c1a090dd0c5dd34c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38333532d813709db0b9a5e39fa573a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b304ed9e078b9c4a45ad866c8f6510250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a8fdf3b62cbce2e12c56ecee5dffe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d8adbbe1358f1b2a960568ee81724252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6c2a9846f1680e41ad7b6b7a50a5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c9202ae266581b2bb73dc7d2d4884254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519891929cd4ee0b1277940bd2b01198255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b45dde6c595c6d7304988366915e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2083cac94a7d98e3a9760d4f12e7cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e128d284c724a07852fe833c613f8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf9265596cd9174e30b382c68a8b66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaef6e21adb11fb2ab102406e07358260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a99d9c39278964e2472624e63a1633261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef6d41baa095fb802aee6ccc1d6a0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd5fe5568cf08f031a0a2b1044dfdf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a727f2298d7151f17a9850d5de1ba13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd6900bf19e66b5d8a32d89fd07bdd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04ad0e4d0a033410c8b36658c82687266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c85cfa8604969f50cc4ea3515b241267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc567fa2657d39e8bc49376cd8728b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae4867b4ba56388eaa203fc2cc3085269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12da284f67109944651f681e01195e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329deb71bb21520f21a54289e81f0c96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d916f5107b5d2324987e6a3c36996e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fd7e531a534058074e530caab1ed0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47326a96f8288f25af337d19fce3df8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebce30ef3b933679e92490c776c42f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c3c1d11f6fe09c24c0e37ef777202276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75529f8e91316212cd42db476a53c94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02287f1bc9bcbd50cb7ebc0c32b15c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594a2e7693f94c7513ff2d26ea64bb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32f2466c825275a3829c3a96e36c4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619dfa6b6dbf4b5a8de7ea27408efce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8d99c22c550eb20237d04a1cbb290282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77f14ae2670a6bdd0f53adf1d307b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683773281c174f1960f33f1d2c48827a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cc16a18244573ea080143d1deee30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9032152d12aeebf8d9d11470d9c5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11f1513b569e99ab14ebce525c4ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c389752dcfeaf8ae84e8aa0e801c7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c01216ac5fdc2f3d6b734eac45b6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68fd12e9b59cd2959b3bef2352c676290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062042caadc78f1306963ce285470288291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71868867c1087781236acab741f7c0cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57ced9bf15d91edf54eeaece84c800293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beafad50a203e1b69db0fc07a5cc19a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcaa5209eadfeafcfb1e3df9751136295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e423811fc8d27c63d8cdd3626ab80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff4294bc69b3b1753e522c8719e31c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a77194a626edea403b4e7b241bc58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d0a0611716032361cabe9eb49105f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91155171f5154f22e08cf666e310bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571a1cc83b92d1fe453914b935940d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398ff030baab5c3a93aa053044f74ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be311869da778c273eacb2662b2f84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e42a86a7d746f235371d27784f137b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c917ed45adcd51a9ece35a18f84b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867a56f87f1ac1d98d1e116502863a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498ab80730748b6b2bc03e817dc8ab2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08047589c914e398e76f5ef60d225f2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723fd2b4da7e506197a22cc20acfbcc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2fc9333726c553001bf9936f649cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c26baab74705c678eebf30ab32d277311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcc1baa2b6b1eab3d18509f78cbfa0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f58381539ff7631f4a1b25007dc3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d0b605c75cb3ca1f0cab86dad7553314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0b47f0bdca5a77b9029ee2edbbb0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293ea487558005dfc6f69ff6912e9af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdfa5698f36e575289a0cf8b6459b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11c6ebaeecb3aa45493fa603aebcb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26398855c5b7bb796e17c9681a00729319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692a517a340fd0018cfc626dcf0cdbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e614211a58bba9fb2fa57b4abe23168321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc2e73841101c0978f2a52cd6359b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106fae0bb2a2fd3749491dd42e48d91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8c369e5d053535f2018c7534b69b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfdb3334e6c00220bcc24de2fb01c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac93691d6953bf7436e1a7d1ddb9cd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f53e00ec2e94e80e46cb48bbde6a94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b70e257e66d10db24bae45a8d9cc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49944e134e30679796f366668ce68a4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed10d9ff229468f0fc7eec3cdedca18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9986d593bd3b6a304191d17bcdfb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e86301beb479548fab71c2ce1bc30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e19611e10e19d51945b70444c9a685333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaa433bd31de2829442c15dc33e5a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557d49d2876741bc39187ce520b898d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a65b7b5ea6750f0b53a5578a96525d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102ef4237c2d5d88ccac82713aab445337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a5573bb762e924d895d0dc6eae3f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797f9befc01a70c51b95d7e03472748339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edbdcd46685ae3d08b23a8406da656340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d89a918fabb13073764e1cdb4e3330341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e42311364572d69fef0f719ea6169e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8d573a43052c5f9adf9892b2c13cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2cb81362c70931765f4b3b946386a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11df6544a0373f862e02fa9d98c5770345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8cb20acfd1197a59c8ba4df2800e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74d50160e23979a86044f7643648ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f85d325d4c2787d2902319c30f6bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c77fefbb51eba7db33ab8344f7bf3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523d0215281621d2e3d3fe4e3d4bc8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c550254b0d6c24e19cd9c3d5f43238351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43947d77ac1df586a63df88c871f20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763bbfba5e80f3238d3ff29fbb7e092353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9538168c848609abb9850cad458e63d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167d0ca123fe8baec71f111d36a1e06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a0b230f99f9788c24cd65b1e95008356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e10c23578c2062b09cc1006df4fc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f3669489b736518bcde9b68b5a35f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27419a9f634a7e719d1c0414590706359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9a2bbe49367a08ccf60ed210a71c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e39e4a3accfdff03884588764d741361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39af78efe293315de9b8fb54439d188362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca218e0c0df9bb82dc60639d236e9b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00abb1db7e84ae09a262a23e57dfa9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda943f8f29ee24c4064abc6fda9151365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3607c05c3e87d1adb85c2f5d8c2456a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba229b5f4a6a67d75c38efdb3577d672367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd9d0f40323fff702e7eab20783c7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e55927847eaaeefbb0135b53de3517369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231b8e22d1a4fb6290b403cb53da941370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edbbffe8d302b489d9960b0f82dae4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278d0e7928ae994285722a961b330a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5e528cc619d7c7eb4e2a2950a6462373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8272c24fe04f5b0c5f4668f884c95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a7b975ba13447fef8a428a0245281375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ca5bbbb1a49e41d7dd96f860288d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbbfbbda7670692ae99a7fd462f48a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e544126ba73f899d0d4a6a9950748378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba70b7f09e5f308932d913a6ce7ce5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761d4275fac1c87739399370b051033380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef971e0171d014df97c8ba12545d039381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab592674207c02c53ed8b3e421f6d76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48b86f5fd3206733b1852ce49b1ed1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efe29076b81bdd5915bdc4a4352329384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74683fa78743b60585e48dc3b39fd3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b541db2c2e0f3fdee2d82a8210bd5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434b8ee6636c17cd87a570ca23dc664387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f3f607e830948bbc5f9861e3b9888388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b62f3a027962ad973107c23518c2b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d3973053d492e738c1dec4fd24848390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97759199315909b2c4cccd9be8e7fab7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa269d1d1ba3769b297013b116a2ea0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e0db488e237988d389a55fdb751d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28219c1447c60784604ce5c3da31a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bcc31bfd9e7caa4b13ad7119ac60f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966a19b14424d5988d2c351b5fbff08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ae048d02006bf4704ad3efd8fb7d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c23c8c0865030fb94db1f03c210658398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e19996b6f62af5685d1191edfcbbd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c342875828d01063af63fa6fa5372fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf82ab315cfd06b64a23ea4419b1b70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc91d2271f32413787f6698716648402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33be3db91e43e8b858cfd968514038c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d301f99d531d5eeda978458e741f095404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98946c1b889447fd2f12f09aa6925dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9589e65a042c1e87f8c36170df1c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8f5e6142e6318c42c8506777ac49b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce119b8c4d71239bac49405dcfc6777408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa4a624425ccbfbc792b0760eb7acb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749e50ef73a02b4abefe9dc614c383b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0ef4c8afd8e160dba258e59a864ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557633ffe12d7516639eb58e59931feb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19260becdc7e327ecad06d4ab1665467413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f17984996fc4ee5cc0bbe447bba1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d837105ccdede94e22923f74e3c0313415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e2505f927ed03c5a4c873f83f482a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5ddf65a419ef2b7940ad4a9bfbbcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890031875c481dba27e1122ca33c6dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6d0f6d804499b67ff48d87b1050c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d861745e265dd773e41a1f708e766420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24617e9350660f09dc8c905ce3c21d9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f57cbd130831bf45f0ccbf657cd44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d80ab892457574c502180f42b0bc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c4ecf53836878c066e7436fe049e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c763fea481adf25f3899289a21f1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d037c8547261dd3da84cbfd1fbdfad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7974a2f46ef1b52109ca4a3301d71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9f4953ef5f928cc5fcf661553b933428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c1e2c3a5342c504ddd4c9c7bf2a7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d8c264ca8395bae8b7a346eeda4de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdb9f9620ed118a360732137ba2f1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91cdcf764e41bcb16c53b4cb432149432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad603fd51a747c165314345b9f36b186433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46098f9b5c26912030c3d7c9687fab06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a36797c66a097946cace46b6cde1e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8eb12cd242791f7c421223d634f33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8d62432bae7328a08162742788395437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7ab6e6ad8bfd6b44aa32a7edace61438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd2cbaea2c1b0f6ae956bffb6fbe47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a271e814b640d88c3a497f9e1dde6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874988fdd0c671d0b891acfc43e043b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17483ecfbd5b65ffe93950a5dd1610c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae33b9f57a48b03ce78303bc162fc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756146bec881c80362901e93b42fa2ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e8cdd140712246b1690d507a22cdb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014db661ae8b8eaeda9c40b8b9ea3b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e68e738db0fce470a97fd71e9f53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e14bc5a13119eb0267f20d152b8768448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae1b0ee8558dad7ae99b2a69b5e3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9df01b13462a90a89b1a8b4570b38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2b15c106d480f99be22687bf3c005451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c5919fb8b87870e0aed74551f2904452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd4a9b77e4f2f57cabe7127bca22a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51302c810bb2eab4709a06f449e683c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb256a093243aee54042fea961d0a30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d3de6229601ff26d79b11154a80f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78394887387bde5853579f766b13d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b60b789875bab6552fb85b4779d66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117ef1473ce75dceb82b15ca1a72bf9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999bcb901c8c6ee933cd3f053d76e5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff66011bbe4d2dbcf706625b13f9776461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc608ff79e8bf28700566aad58257e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f56432c2963ef6d199faca9c61a00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57315d80367264cebbd52f7077d666c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c7a1d48948e1194960ef52a2945c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe2f8673ca0edf660701017816bc7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837c00b957203bf7333fd788174c303467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf177941c95f22e34899bb17dea77684468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2bf993da097a4df111171b40d2524469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353c960bbc4b62f79fee73d922af168470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a155b5c157a11a9318e5db651a699e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876e895f14b80c46dc84c2e969af06f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1042605e0d76fb20de7eb0d199a72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7155f9cb6790c06d9b5faf756f791ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d4cf51e24b84a4c969e449609e3d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff343cc9d0a41790d6b663f7876157f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6d157bf4b7da6c68531d81ca418b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fad33cfec7570c173fce25bf460105478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532be125989b36d227058e1ea42b80c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaede2f28d8a0f851dcab0613e6209a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76c06e3340008db92e37e85d58770a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224c8e2ef3237e33807d21def4d7e03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694cc2a23d5932a422400f402807074483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402412352cd08cda78e5402d0f211cd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b64c966aad1530ff72629c0dca414485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c91e1e4d52ae93bd94c5aa72d21e63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3631a501b2838c304285dd658c7924f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110254e38c6e7bfa7783ee128493283c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d98232948fa6d3084663292a232de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e887d14d54d155e2e26c864ca6b41490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fc707fe813164a7fd95251d99427b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26331145c2bb661299d064e08295bbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97135fceed4329393127e825f7e2fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69d95bbca444206c384dc898e89977494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdb26d463a51b75e3b70af7cf0a8c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a87d4e8a3cb9285b6d38ccbd9936c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b2d7ff89deb48ec8276e18c78771d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4675468d7e12d56a26e7fc112141739498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30050089c3a0266f84f880cfec332d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c11c9f346406aa962edf5741fcfc58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63388d995d3147cef9e28f4973ecde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a501474ceeb697387e82112a7331e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc7a3289828254d763845d37a6be14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496cdc70b1a0a5e213abf697e3a026a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fbcf7c5b1d11d69e9b6c4b3c55da8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26092cfe96a7b19722da8949eb9d33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d81ae2ab3687d8a19ef31ffc266fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c095081b818835d299b534d3978b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92cb15ef6d7766cd56c19c1a1fe6b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaff429005c9b9853716251401b1d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191368bb7f51c3425a34b818fb6f48fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e07ea740b7213fa4aa3c3dd517a64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e7d11eeb1755874588eba9a24667e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf7e14f394a7e5a3c5670208f25ea9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658cb1be98c50ac4aa0c56585c9ccc2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d6820d94c32a988948566a31ad83d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450114060f7de12399a953cf406e50c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebc5d2d66280d93c8512e72fefac01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f04a61a2ae1be707fbdc75c976a144519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf8a322da3cfae196f83afa03195e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f70529f8738c10109296b66941d6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b885c7fb3f9cf28ccd36845e33e265522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa9b0bdbf26d235f992a8af205a26f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35cf31cddafa0c1a1555f4f7d957d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faf9ab62eff24c655185552f9ceec4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38634fed03fc4962d8e8231fa6b86c4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24a6b9857ba1d09ab5d1f30ce2dc0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bdf8d62f41bff4ea136a05f0bc420528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f11f45dc800b32bd992cf7e8e914ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a248b88a0a1cfa7535bd877e2ea4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70dbf281146465554326d27d89be0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6497a2396b2c7add56d276655e07d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e751cb04b9a9e735e4a117ee89932b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bca23f1646e6bd401079e16b77a4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec2d1435eeb9f9d57527c095f947f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deea400b356b3fef85fdbd3e31c630536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65b71ced2d7e5cb97452a3a9a6dab3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b5f4058779ac26eec476f622e864f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1654c99467c3f04a8b9f131b508e77c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fe41e5a2219665b8b2b974cb792e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7884d2b2250215d3d230421f1318422541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7235ef70f26a574ff87e92495e9d9f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35019fa45c3d4e0a564049dfd8a18610543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed22174ba654638add25824c58e5c67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e37ca2e9aeb9cfe7bd8700f88ebb1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c896bbe11b6ecf8b8a9bd89860420a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f2830d4489067a32e09e8346d7701547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb20792115db875984cafc533cc7fe8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae05605b478ec8fc5696bd85b6c1ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68520d67a4a3427c488d85609684a40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32517a6f532f6fbb74bce9562143ef4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2859f4eb47cd0f2329e3bf37957e99e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db6c912e5c9fb8b4e4aa7e26d8fbed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b46737f40a18f6d77f84cbddce418554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494c3dfc4c4a24f43b7b2be7c76b7d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046711915cee234aa03fffc5e30b44e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44b0e3ea39124722d7259ce2e6f404557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625d7d8029682055802673d08dd1daf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ccee36f154630603f4b524f53a762559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2088739c776ffd777e06c5812af1969560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bf28fe7c2be01256128e135ef1b55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7df6feb235207a56755b076537bac5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419d1d2df5fbdf34133c815e28681c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210225b4d60e8b04c328bb51158e0b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367dc8188f9aa9399dffe965b3a83f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85dd99e9272bdcc922863e81fc234a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616b0fb93ce2971f761d69e666ce96a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b2bd93b98ed5fea81337be980a52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9ce8d6703dac1e78cdd14235e6e68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec2107a18c160e0a6e78ec46812305570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306e13d178402913713ce6c358af6fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edac58dd2d4a105d5f2ce998f495d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f87042fb2c94af914797eb6a9e5b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f4c5d39d49d24fe69031699ac0cea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3c26cef98e1212c136d70859da6c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31a933870ef1a330a283f7778fd09c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b10a3bfcee6e7466e97c0e7ecd0e5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6e8b46c4df71769d8127f8a84f03d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b546d846a35fe66132f21ab5d2974f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1d25e8533fddc0f10b96a79f5c4c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81124d96526fcf435e89ab0ce3a5888e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27174ff3671fd6097bbf1ac243e839582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bf3a69bf9243fcf543e533dfb6424583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7a81fd08c0743983fdeb708e687a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521242a8791982f0ba00499b47676dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45408c9ddc6284582d96968538df455586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cb246d0c5277f809322d24f5387be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39991e1902b28a31cc8a24eeadde472a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47133e9f5bf57e77141ac8fd839e503a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794221cbf27cff72709622c6f5821a7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83952f7a4fcbe3dc7cfec1edfd191b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c5120e73c23b5db98a94195fd4fa3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8bdb1a72555246b92013472f0ef62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347b4224828d8e093caf2df066cc129594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472930fd99494d97ac3f91da5b8986f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa48029b8b954ea2be6337b42fbaaea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb846a26d87cdb8a92edf9c270377d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d5a64c4654309f94cb2cd97e3acd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8466ff358f970488ebc7ddbd325ceb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d38251f13b420b7d449f3bc41546e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc6a1d9beb89bd194537e07781f6dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cff8b22eaba271582f4b82ea4cdeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd0ad442517e256e67fdd8b6c31896603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f37ad99b5b94d6bb6a221ae92e9db5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4289e7e7c448a206f4080fb554cc28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381e9b86b440a53293b9eca19a725c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492029c250f5cb4579e0d89c03cac87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ba3f63d6c5e8315ae3b1dc823659d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe13fe8098014bd716f93873a4f6cdd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642cc517aab76902eadc3fe79bd8037610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024cfe271b826faa4b0c90ce952da8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b437d17865ba1cc13be45031a04b91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63ff768ed11ff3b9eb693cdd1794a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a8e35d04ad6b7e31d7db3e071138f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b7907fb3ccca6bb613d068adfa6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440904cb6c25589ab51637490f14c0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9faf17e455fb5a10600713b6a41c36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496588216aa6a9dc46d7c9d8460bc3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677f290199002fac93ed2923bfceded619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f22ed298faa1b639fade71d1b4d45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb02496335bcb9cc59c670ac4049fb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03e0d5dcaa3df187ad6124b3ca2b13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a50575d16b0bfcc6e464140c42aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38268eeac9a1a23d600e383eb29851b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d83aed803e0a7da5feee48d3f1182625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19782a147c8984a0c0030dd2d9c260626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d8ccddf6070cbc73d78478976e19f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843817870e504332c932869d953f88dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a93684e4ab4284cbf45d62bb3e91e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb560be4fb54d14acab00f01c1d21ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1092989747a73df853a682412ff69f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71696225d18aeae4b9fbd67235d5bba6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a49967e7c4dfc35950398a93ab8d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d57d65c1691780bff14c7a07303288634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3e87e34ab21e686095e077a6cee3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7abbeaf2f806ade78b88d6c80f8afb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af81f49d04c2c114b7fdd708fdcc0df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1980dd45fba8c9886adbdb625f04f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1db8519bb1e1245f7c4df9e1bfe21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790291bffe7973161d22b8269f98f76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b4b1300f959f972132184bc77a680641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ded5fb80556eec7eb59092e793858642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4bc7a01bd50f4cf7cf3f4fe48a658643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047ab990ad6b87dd9cebb8a90266e91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6e4b90b15bfae0e7e148ae04e1a2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fcfd8789143f066cb2b0c2b9ec72b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179613626a62239bbf278efe4ea9b790647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b98a27cb0db97cf5304bcf20bd4aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e436c4b0b6e752b28a137d9bf717c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26deb8687ed4ffd3a43f4ed236fcc96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5106710b645e0484fbc6edd2361d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96e8b272ca49d7497802219952d26d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa583ef029e4c4109f884ba231b77d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e890681acd9fe83e44006cfeac4ab5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7791392d4782a8ae5a767e42b6ca1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7046a9b21a4c33430ab53a10ab0a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e771e8367714f463a4fe19ee3786f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bf624ad706d12b7c78b4c20719513658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538a5016225681a03e794fc837aac84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962f0e2a9484c580aa3935272970ce4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f34dc86a050039c149810b846c0e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf419595830e1af4dacd4394c95e3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bff1382b71e69afa1ab5197519355663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e8444162488c9339d577b4284d97f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1732d8047bd095b90e3621ac78533f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227354daeffbfb53788c675a995994c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400d99f5b0cb0640842312549f4b24a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b8c13c7942cab303f0b685d2167d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99ed5f5477b4e03a8410c6ef110f09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1908b1685c0fc747643fa35c817ca6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e00c14270f5b30129142ed86cc984671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cb6ea886c1aa5e5ab44bfc1689480672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de677f158d67c7646e62acb6d968d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366342291280f263b4d893cc3053cf2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed92bffe8f7fb540c64288123ea5888675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661592f4aafcde1ff4e3030d8839d13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4355548be117e223ecb15899ab490677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574109cb391ffc8446d36514df10c374678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab112bc276574a62fd78a0ddc9fa93d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca4368edc068b0e57ee4f7c00c3c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab38a7761fb7e5efd58b220813abb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe536f9df5845fe5abbaed1638b638d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072dd1986f17386c5e068f15a8f9b9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4b76da16f318800db548d102a00e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62591612ce1a661cd8a708bc9c7e2c07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619330ed2460a8ec905c81bec730e7c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a93eacc2b388c00f33d1945752e8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1b4a09f40e0f9a3a7c897a8687911688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189db0f15bbafa463bb05807378fbda689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61260140d170a60f0fe59e06791c274690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee689f7d2f01f74600a95c68b239c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebd23cc04331c8329bd9e4175fe4e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44888183a76ead30257e2b6c9476660f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e4320292218c562c85cde590061a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296a122fca004b516a80b97eca3d1fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a1c0483fe83764504449dc0cf52d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c32790afcb4e1723ca1aa5241e4ce8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1f6f9ab9d704214c3b172a2b73a00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14024234f677b26314a469d8e800fce6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e425bdb68a97a5786e4fd9c46f94f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7ec4f188ebb122fd44e198a80f2e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad0b241678ac12f3d624ffff1ff212702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ded35ca06e550e719cc18b026e8a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808baaa1c65b757a336a457aefa88b22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f6fe3ead6f4d7e4f99c120963ac16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632efa354a1640dbf714501352d32884706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258418ad80433a56980c356527f38d44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb919a37cd83220f363bca6bc8c836708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea555e95d433554011fab15d5f154dbc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cf7b34eeb6c690895c6036929a0ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13307ef0e70f8915ddc187bcbbcdf71b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70834315655bb94a5f0592b43dede04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a84212fd7dff292d5fa1426643203c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fbedcfd66defe97394ea4ad08c5c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49767b1f2c0d8d1a44bb31284117bbfd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1012dd2457f2be633dc3ff48848b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcab6aebd9ddf4c0b7bad62944b946717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991241d831833b2373a6ed100698569718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91388ed212e989917f85b142fce98e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa432fe6f0b4aa2fc06209cb806f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083a414f9ace468e78c348879748c8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca73585fe34a22f92fcea8de9c261e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced4e8d1bd225f941ce784370e6a675723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1fe5af990ce800c3a77d06c75cdda724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32b7b26ea5b4e35370ea8e2fd495e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc5be4e99bb26712d475a99d39081726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a132e43db322e27ef4813b916d6cf2b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361d0e08bf9598ca56011256f2483c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50b8846005c680a06c6fdf7476d24b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b684d206048ce0aa18565c5018c201730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bbe9536696cecc14459829006a750731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aa15e3f1e23cca82442820a2241da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682be23e32809d716dea1dab4a85c66c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1760024eae2b0764812c9909ea6cee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dd5adf08ee7a087d552cfcff802e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d719b3f71285daad5d1550359d91442736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a2c40d784e24963ad280169565a36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aac4144e74e2ac3d63bab2be7078db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1905b3f3e0291ae665330088ca27d57739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762edfe02bc1aa6dd475326b4065cda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e58b5d3d15ad5a7490babff054c3df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5a30b0a504aafbe3c5c6ce9ad33c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e1c8912f4197228dfb4971501e800743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f9fa43832f993fee947e401aaea3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ec53b56f6a8910010253c5dab20c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dbeb216c0d5aef39f4a7f33cf69d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfadaea4238e184cf4759e1d5b2ea1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b405bac2f8ee6c8631f16dfa4cc19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c32dc47a43b37cd7fd08b19e8bfc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51543192fc2bc815cfc4db7b79be867a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f675935d4008cd23646785b93848d36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0f044a58c8a5873ac8d3f6ef19831752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e3d9cd7ebd1c4bd6bd96da37c945f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a04758701b3e4411bea713c378647754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40168f4f25b828ca4d15815a92f606755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d4ad145b6c65dcbdf792efe2b2ba7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec697cb48f9f9519839fd216f96fe06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a225e165c7da658d01fffdda8bac688758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1f296195f1b35b1ec0f7c1d9d1fc2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a144df7560a61d3fee89257645d821e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380f1b261c02c975b6f956c80950874761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8e71d4eedb6d46fe1e73249abf42f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a1e592432141ff0b9735df6c0cd7c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bc1014fe5fd2541eb40d6359a7b5c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cb28a085dc35bc59ca5e05eab69be765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57b0b1b2d3e5cc079863a847b4a1b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce203643c175374599dd11a08d042a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb3801e5ba1b87a646adddeb743c85768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d28700164c18b020eea6d19b4133769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9941a6b29d94af38137fed0f5fc294770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91011307a4035646a6e8176a040f0489771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00104b03bc1855b73abfa67062e6fa42772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d0358304d357a52be55970a3eb0a5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb84b79a0aaa5fee29458a9990dd08e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c2383af31c3b5e866e7f7e415585a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0b1f0d9ca733f3550ae32eac3ee3e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea727a79c988c5c278f8101b54b69c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0b5af775f3353d03b74517c8a074f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a81be4d12ae4d4228f6f1c7b030cc2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ead3e0d5208c3a11aed2d0c9f34f6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d8f2bb6648bc9a4cb27e221561dc5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2baeff447bdf652f916f6db6f17e40782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00977ee750b68086a6250672a8704f76783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154ccc72f1d15ac4389842a2a7d27e4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa5b2a35d47e6c43700668e755ed0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59235d584be0700befd1ccf1ff9fe82d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e930947a21010f707368623c373c6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96941bca94f117a6d9938bdd6729c67788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838521d0d987e191e60bfb9f6a9beef3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b693d296c063e51b1a511f6f1465c1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ac47e0a6e52a0ef68697dcd6b50ea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee750e360539667b3a4f5144e86a89792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9cf70a38510ae900158738aed119d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf858dd39301a85c1f262f7a411930794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8216aa68b8e8143dc2c7f2c972a327795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6210e5864050ac0174f281f20ea13b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c25bb2fbeafac76a4c6fcdab08272797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88c56203076085ab9c803bc6422d60798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02668c926fb7bd5d8a711a7e1a836145799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a76de6f61864143249290229ec824e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cc7df14440a0ee10325bcc0205011801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e662a260fcf21759c5f01e410ef61b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b10d3823734f15adfcb12bb8abbe5e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300425b8d9cfa32d48ebbe37c638f796804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07d5f62bb74ee745ac908ac4357086805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2520a34c92c2a89cdcb544d9548a7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abff0ee24c626a91af75740911026f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057bf82b8eef60b7f473b397327cc1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5fea61a3f209fce1afbf89f94b917809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833270cfe50f9856f8fc8d524c7d6e21810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d8bff53c5f7997f2c95694402c826811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b93ba0c1e0e3d43aabc16e21f7a7d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed72e1adb934a503fc74c87dc928883813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c91d549e4c84bf0f54de638f6ef25814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb143750ef31c51eb8cc79ad74e2efba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa512725f35d7868fe52307c7177b705816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c9c5a6e2a930de2f39a631b34e8eb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1144c76184f7dbf443ffc5439d35b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c581a786d7760a2e3fc1c34dc8f3e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06c35f9280679aac3104c5fa4f7635820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b716f2c939877708c9e892329fe5d83821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b08622f4d949ab1fb160968c7ea72c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91593ef91a587e8be557968ca3d8094d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082df64c8a9fd1efbc17c9d7f8646c52824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18466ee5565c70fe90a1426db0f87541825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588e6e4dcf49c84ebb0ac7c178c227f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98ced12ad1ffd6d9ee9ba41f63bc10827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c512c3aeceaa4abdbbed5ae91ba4a9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea503cab3887602564a06d336b726e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4395afcb2fea488abe7f4feb4ed8a9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878c429124d6f0929951d4ff996dcbf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985a46c592b126949274e178fe5b03b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab064ca286b37228b22a15b44549fd4e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3434c0a0edcc054caf70cd457e2585d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2ae5c7e47e222552309b9781d9ac0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd76d13b482670a65afac6f1316271836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13004572dd39626821e5988f0f0ea4cc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df2b527bc3fa16dba7c3fb00bfaa94838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25214742f97ffd067922a41bbcea19839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9acf54e49820ddcfc1de9fbb24a30840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd9a34939ea8ce0b2d9a90b14f001841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dc994345e2a8bf9e35ab503763157842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7923f25b720ac080b6113d34ec25c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4080ca71b8becbde41a9ee1dd3dd5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375e3c66597aaa9508389a3917d2511845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a737ef0d636dd968f47e9ee670c759e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcae9118780e22dfe68b22cf3f00af3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8f75b5e1b75a1bfa12e0f4327d59d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc892596117ce86bc038ce694a50fa0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a65814173d73ff6221a8db5e77370850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5508595d86bbe4dfee397e4569baa85851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578129f3d72bd21ab95fe4132464f71852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf44133e2e731fe330b89db2f2f5ce7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd3c998f79037089e0d775f786104e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a93fc59ffaf09287065769024db9b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c5b4203397e39f38baf171049c2b6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1de98d042ad6338f9a4be3bd0497a1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d2c1035e3dcbc9f1fbd5f6a9ee0b5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5a295bcd7c58a716c7e54c8f7dc46859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ca32606f9aa26c22c78bae566b641860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b183087afab9b0499beccd9f6d3578861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f03104a5e6371acbfd1d9b4294555862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fe3849a8be3b72f4ef9b79bd637ae863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ebcbe8c7ccf30317ef6fe7968c23b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814c826a38d750803e516c143b40fd3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143d54ea237c12e85faab7959b26453866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89565886b989ac30f02233fed43a25d0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb22a98db85d2a167a52c2c1bf706f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21855f716e5ebaafe43bd9c85ce3fd08869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbc2b583e81d5c4b0db1a6a525f5f2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45cdc8a6176199272444b23b267dec871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab99bbb66bd259216d871617a73eefd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea3c84a7d0fa51bdc50d8f85eedef1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dc1a9efa44339b6e2f962a70ab95a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47de472326730f91b55c920adc8ea9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f3e175e67fa895cf85d56f209bd46876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934588e62a014f515c6bf2e3686bb6d2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56204badf8771a8544cee552fe1db27d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6edb97d8dc83e6f028f8a9af3d9f8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7fdc32f8856edad6acec247e7c909880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b0c919705eee5eefeb7bb655b0dc9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bb5ee7f4ac47f9ba53d483ac14a5b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f484ff85d80c4b2cd449db3a29d62f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2c690e2c4be465c3c7f1d372e8079884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f621d8094590b3a8543957f1038c93885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc883e28de31e8c7e7e53e17d648dc4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b28d30cac3e7f4760a95d5e814872887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d9396e1d03dead59bbd6b9d82283a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df93d1d26656a0c2bafd62af3bb03ca889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfd4ae1600f2e4d06934fcbb63d783890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1b216464435b8f4a979a8f02a77f1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3787664395b44dd3cbdce5a3ed715892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220386257269dd988765ba80da73b5c9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffbf742ea0cbb40890538df8907760894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ad4881e41385ee326929146b8bd14895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1249c1da3b24b6397e2c64c5d032fa1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2203ea304a1d5aa0e07470a1988c4e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771668e7abae10a59fdf674b6e5a2b8d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b42676a599f42c1a8318c566034d66899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cfb37874992ee9f49c05b9ef7fcc9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c309c756fd5b96410346cea37fbf3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23e4b605f59bbab0b788753e10dde3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81638cf4307584e16c84121037395a6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906241c6e2396e3b6fa1dfef97787ec5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175564580f2deaf67e464cb1c4223332905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90dd83e1a03fbe117be5748ccbb52c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c932617013d59c4cd9ea49ae06fc7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c7c05bbd230adcec52ee4d78b0afd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb323ce38748a6a63bc9f29d838558909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e5e9e115840cb2e37a2b6f9ab9c26910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61bc4efb5af9206c83439fe6dd8dff911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8a70e4345f97a294c2037eb3dd90c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd776bd1e77ecade4d7b6596eb30c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419896c04b24b4f6dd84ab9414d60384914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a5c439d4dba33ba77232acb700119915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054cb8a31000408c18ab074004efb4f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1beb9fbc2ec7a865eb6974ddc4891e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85684e6d8231701075a35a0e60f15532918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45595ef99dccb9cdfbe4901c5bd0b319919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b243abd812bb2363bf56e0b3c81fb23920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36870aa8cb109b28a1aa8655c4aaa2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e7fafcf751439a8735227e24a9a7a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b05e93df9ffaa0fd60eb907edb60a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36691bd380878d02cafb6b78d9d598d7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bdbb3ff0e2b740b179956a50d70ee925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c98a39fa1e2f1f8b01423448258409926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09147f158241b3da49d9ef7b9801c566927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65316584f754cecb7dd70c9d9b7f33f6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e2ce36d91a2b0c4d33ffa13c97d78929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4a452b50bf9991e78341c1bda5546930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd63d91d7befe2c21298ea2958bcf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb89f23dddda74d377ff8ec29a7fdd8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d33e3cdca68755a31a6531a2d03ab7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a43e86b92649d5ac602d69ba240cb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92492a42d9dc31883693be5b077ee5d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5bc7d78ba414f4aa971ba9e5d2e01936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c530e86302c398f92a097c78d864a5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7109030fe1cf6eef45aa5eab0b4688938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb4165ac119dc9834e559af194e47c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9648265d5778e3b70a73adc4397a22940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d465841004ebcf3d8b0ce4cfdbafea5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f98f756c3fd446bfd9e22f7cf373e1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da210e78fb3b5903f139e38a6b80ceb7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463709609021f54c02c7b5ecae8a8e6c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d509649ed46d5da7cfaa6dd227c15f3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dcb10f3fe1e60ccffeaf5fcf27a87946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcef1b4478d94ce8b5354cf6048462f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba80b5c1475f0e68df18bc1df26a26948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a8acffa1a258a31b3b5f85ff48cd3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1564b8eb8d2c6aff46f91e7d099f8b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284a79bdc36d234e96dd176889a2a6c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd99293257593054257dfb421277eb5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677bbfb39c6948f140007733d182ad953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82030675c2599d67ed6a0886961ab215954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015504dd1af5f5bb2bcd58c1b0887992955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad1bbf5d35c9a4d49dc8c207a9216b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0bbd34bbc4be0622f7a65117d039e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d386aa64b9082a934fef2d0e15f7e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb78d80d759149d6fce2c1fa3820e8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79299eb4d86f78f0899872460c526a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ba7ae30f5377823361bfb27260114961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e7f9f4183696bb1c1d450ba48b231962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e283f31aecae4b0b02527cea8f46f5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b2f4290da5713c047f672c3385b63964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142caea2e9aef463f25d9bfa48bffa3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9402626e17eb2e35df22ee03d5cc5e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa787aa91b9d362d0fb4a9b77a2868967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e575c6bc87eaea47b15815e3d07ad968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0a3cc2c119c28e567e4cbe3f237e9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f5bda28f662c5541cd67eecfafdc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b77bbcf38171741b85a4dc0c4ea300971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a028f554a67b61690bb7f0c34497144972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c66d58c5e4fdc09aa7efc59ca09a6c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaaef3dd38a0d226aecf661e4c58aa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff12c08e8863333da71ed2cdc82b9ce975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac920b6a119beed0f1d2c026cfe74976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d54928546b9de2aff4d9f55066986977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5af5b5f3286798a10c2b9edec1e8cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea1cdd7a1c778df3122a950ccf17222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a92a4927de50ecb5c6d510247408623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7adde90cb74878500bc0f49293c9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41898305871d049529e5b0839194b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad31189dd8b161e16d0962c1094a756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a320a2ae06f20c2839a0c7565721ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b12f07aa649a239a99478e629f1a948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabfe9e9f71acf7c90a0d5dec932cb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6456518826842c30666693c6ad791a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc201667d737e0753e3aba99b5d487511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba912304ea1ccc5113d27e9ef7ec0da912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be98cbf86534d52cfdf96e889a29df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513b9f418da200cfca8842bf112209a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34577279a4ef12412f86ed1353448de515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6f6333b9807d9467c37093c6c9c3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21370b562e61b9b4d7c9eee9175efc5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130871470866ce2dba401b23dcc3e4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9223f86d6f11ed0709b0f30a0626bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2c03b84bb8291188a11f546e62d4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b254b2adb9e9e89b8c50b3f777e1c9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842478e98d8c989503249e02164c1faa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20853e12ff72057a5990653ade780e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13278e7404f55b01c115411f65323324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc461159fab4a53c8f34d436694edb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36738cc1f27c1765a2233a9c1e460f0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150b1285dc6c2ec3f401185cada7f5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefad55ddfb856aebe78a18af1964c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49569160888e9779de17cb675424c8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae4dedc910a689ac079eecf0f80b9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c9f27fd003febfc65e8019da9467e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dab4079821cb89d2763ee8382fc6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd1e289dfb4a41b0798ac6d21fb3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d484eec041d45bb495866c9bf8663334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ac5970427af2f653677743f43013c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810239f17f9e14e1bd0e36e0bdbad8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20ff4ae8121e0ca96d239c73a7263237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63ea37b30f42c5c5f6bd59002a4ead38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6d75d19b9d8dd4571a3da16e3405639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998742feef5312c7909d40dbf08dd2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f932a7b0ef711d58185182b1e7acc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814eb129cb7cc8fc042b24524ad855542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07120356073ccb94e1ce338f37d1fc7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1443a50883352c3dcfbef65da94d49d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0075969a601fe5cbdc9ed1aab6a5d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34abd4405765cd4599849ad1de31db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c57e59ade1cd67b90ca1a3dad06c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c961b6928fa2a506ad3def17614b96748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb44b90cde9417b8781db690f4dcde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb21b988311e5b748287ecbdcc16b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa04f3662a9f114ccde4046901707551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550d1f555bb8a1f8711beb4152611652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb36d68c1b19e614ab99ae99f7148c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cf4ce597a02a5e818229e7b6804b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b43d07badc3a9f1831f7fbf3bda74e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b5b189c995794af1b802176eae92f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d65b8f754d7636c9e60587dc091cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02bd3a0942795726928f6a24011d6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b2702a35ddc9eb2cee79365aa445d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a5b31387a4afe89ab236505ab9d6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53125c0c7294490553c26373637c672161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579743acaef91bfef3856faa59af7b7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55e64012813ccc45656fff6857b4ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4673f297e4d6ed3ef852fe7bab1959364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fa627bed88845e780ccc61b14588865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aed37fdbb678fafaa67f115a9124bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fa370c9e2b04cc5666ce426233d8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a25098f7789088edb51891875ca2c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2016689f17903e101f2d882060805269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94a1d37ef37d60c9fa83faa2cfe70170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a013870309d7d9e52200b7b5f366971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f6f479efb52b156dc0a82c6be234e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc65dd854b396c3ce81af64e3f4532d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70252a02448ded5592eb9f6125478a0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb37c60d7e62868b249244024b5694175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d753c8913f669e22d2063896fb409576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cda3390a8e1d90c95336dbb6e4b1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb6ae0c81aace4327c7d9be70e41c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbde4fc74e73c82c6013bccc320dc879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e3ed694a69c5de0177d9d1f717ff380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817a8ff8788b19fb69cadf74eff9a0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ba87b9fa066475fff83c2493ada7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dcefecf5407cbb6d35e0e1e5351ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69e79ee3f976a7d9fa258da628539a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4117638e42e82e6e07ac12adaeccf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c69adc74ac51ee7d93c6327bd8d1ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d56d0940e47bada5d0485d6a81e45487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b94c39e523129fc05802ee322f94c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24deeda659c0b0879543125a74e5ce589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3067f83e0e9c6503b319d3876a91690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959395fb0db8571cbf2407656c4ed87291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eea364f2d92094c963d5fc13512c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22ca98cc2ab9d22aaa06eb4f17ad8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290a5db5b78af7013dc23bd7d9648294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6d588f39c530bcec5844aff1185bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23542f8694841be0d8539424f10fb51b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f081a9a6803d02bfe370042b94700c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af7620b5b838c8b81a56d14bd6470c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6e99f230fde9d996ca2eeca6028aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb311c315c6caa8b65091d24d022b67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714f6940a3a77f27af3a8604e8e26a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b62efd4ae4b46a5ba782afb4fefdb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7de73bbf8ebaae6632e85d9dc2660103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbd1d1b1594cf79ed63d07c797ab5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ac6d7869a27f2996820394d40b3c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502af59fbc824ad9b324f1fcfc9ee980106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f82d5b641613ccc35d717c76d7d378107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbbedef2e42bcdf6e48092137d1a74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e61345da89697d51a1de5ba31778f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81a696301972c384cc80d684aaeedd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fe6ab2cb34a16b6ba63807ae95228111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475732192a5f4608a8baeb212ac9c282112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994a5471232f0b9e64208f77b73654a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564e2dc4d8ac7e73c9001f10fd57e1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c3b47cf1df9f3183537a5d85cda08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3335fb8564d9bf299f8928151d8be9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717f1be143ef0d93950d794ffcf2415117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d13e5938a9e397ca90f02c2c676c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049d172dc2e5810a4ede74e2d330ec4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353d1729a875e570b40145af36bd97f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd34ccaf19d9b38f9aaa4a2687b339121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dabf163b9a71beab18dcf82e57b4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1a5a5ed5db7253a4c991ef7b9c717123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41920b6642de43e385b3f4e65d9115d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba226ac068ddfedf4f920632227654125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0c7cc2df2e3230da883d1ff00c493126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385122c12f2524288e86e9c16c055e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cf41296247eb99cca38b8e8e0103d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe3198904d5356a61ced58edd2629129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d8e672800690356bbf2e1d4e99b68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c730b6e1b7ada9783559e883742189a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2703f8c589fc998777b80152840723e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd03ba17df910f335cd30244ba7258133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d0cea85110850a5e6ae9440bf5761134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a4295be7c6aa24391890483d0ee8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130a4be2a02b771b890517d3c364789136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ed6ed771805004f915829c170a038137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f9d204d4833f14d2596be4b17e1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d242460180b63c457f204bdf9bdd99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16abd531da3066e9c3439e49f7bb97a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65761655d245b98185b3bf4ba04f84b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77117a7fba3a341d5a90fc9441f500e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c98f00363205110cbf167eb906c82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c642e59d31a6710d9f8779eacea737144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e26612ecce2f8a8a1f01a594092077145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704930d04326c565f0e9379194efd17e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728abeb264ab5e09cd5f69361386308f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74155cf973e5c8285e9f3aa58aab24b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dea5f7f512e8ecb8b8cb27cb68d23b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71b799d118f4dc96409cee62d662cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e47245ea9af837b66b0fa95285f86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90746da9c7de8d2dc0e4f09c8c5bba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab882c92e3811fdd7098e4e0749a033a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c8f48b3d8f7ee351048111dd76096154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a103869c3aadd3bd9d5881aa5f084b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f8ff627b395c5fd7b5cda9952f98a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f0799d1e3ac8a8f7c3f79b6c0a335157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc4f71c9aece22ed0b184628078eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cab4a10618de09ca4060b242d9408c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8f141b9d17465856290d5a3fc14fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ced6d967fcad8c7cc9e0ed5de90f20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a96675b3570001dbc028658dabd32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cac06f59966869ae2509005467403163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de447091821e21d331dd11c319f64e78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9dd2c1d66422c2559d1b5a85fa2b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb128d1f944cdbd513963ce66c40a0e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490caddfdce0a8b67b650a4edbdaa18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb02647ddb6d72ad63e14d28feeae2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2aba07b1bea018c9b12800ec4dc86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1c868b1e141d929968b704905e121170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae5dd8b178bbce0399eee272d97f98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cb3fe6ed7702f5afcdfd4e9eb92a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac012eb4948670076c2b7636a9aaf2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd68247220caa8969609b51b0ad693a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fda3af98246aa8602be5fc76f8e06c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e45157e60469603e052d7ecf55a0eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e12eeb91a6ab1f45c3721c4806fcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aeeff1d78ce8ecd4967d2b86cf48e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738a82244b9d7d11ef7d66182bfc8e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5412277611e17ff35348de88b89383180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fb3f42413afbfef19313e7350b506181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4305f7c9f17628ebfacd1bb58e79bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfbf756e504f0521f2376b2d5fd03a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd57d9151591f47a27f81fac9aca33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aec8c6bd020a6df4859dea020ef117185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f459d8d04768098e9fb17339716602186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e52c80f7aea7b9ecf2f1d228d6efd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862737ac27b516621d766b76533421c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397c39ff74cb31939144e34ed79413c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec9228e401bec52781ecb39bd74b4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b73557addb56b9ea292267648db541191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e364bfb6ef11365e1ff9e294d33ff8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c1aa13d902f8dc1c9a95c13afd969193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fcdb9aa88d01232f52290b5a04a96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72872e5f9b84f95daba16b3d71074b4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbdc0fe43bd09670acc6a387eb95ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05af5ee5479014e263369b15c46335197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef3f514e654978db4a2495e4cc1cce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e864b32a9d84fc54cbad6ca98b194199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893401ed1d95ee76480c75db0639ca05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c93f83268a8b728209f6a9384d6cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d87622fbe7010e91f5b5288cb3abb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f251ac8c2b02b1a10b9e8366e9e29bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00eea8f6c124c0f09ac45da2716afb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891763d00e8dd5ec7b6bee3eb244989a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac158fbdc58f852df71fda71795ebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cab1514afb660946fda988d102846207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df277288e62f7791e474ce167bb445208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c57dc5676bd72d3a541509a1f9fe68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6c3beda2777ecac149971c75663f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a75b0b171912f42efe42d4dfd49260211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0a7f50bb77c4cde4ec876162612c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81d98969dd8d53ae521015a446b899213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49629745a7eb26ad7adb38b98dee5144214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dd7c29401bafa982cdb68fe9aec23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094f100844efbd6ec33bb323e198e2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6d9682e9113f876d050ca263bc583217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ecc175250c6a176125cb75a7e39fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ba6f9a7fef71a62c457e527944025219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8b0da3d4e324cc4772494078ab82c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd23f860182d49f8a8573d37ea56db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4ee8fc67ab5599c0c422d7967ad4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772074485f2c6aea2a4af361f8f84b44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d252a1419cf1d238d362e1dc4724fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5e5f7abbe886486a89d69320a4470225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed94708553ae7b632323bf1a6f0532226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc81b7ca8bc11c608e19d767d1240c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ab48ba32c098b28b419dc605d2ca4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6904048e8f069cb8870fe2e5a5aa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0862540d2786c4630325a72feb9be18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862c8033bff9970096f9300a4ba4d9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b911e55fe977335318cc8c639b26047232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc22ffc0668abcd2fae35b6608d1c52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc6779b74140036e5a4ffcd9adefb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020d0efb4818cecb0ce54f3a5283323235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3770a5149d3a1211886d46d018756a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367c45e4e266ad3693a74143aca592d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04932a59038c697a9855c131e425e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea43f26d96f44d9ab3298a98383720239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5882cdcb488f6076138e216c6ca56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6485b7eed1d2edb0e43701c9125bf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354f7ec16d0ab532b958ed62d05181f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c228793aa4e31755d56573250138e7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c832c45fc5971cddeb4a8b859c2c306244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15552c7b924b07ebf3e1c65f751d7ccc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c6c36b35dbcfae4ed594a667b274b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ff435fd066c7d5e5d2332dd35f12f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456b7ac76905a76d523e802f34e8f50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d846578509178538828fe81b6a9fbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc9df59312e47d81232bbdd47f83f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1a7e6b0982a67697ea283c090f408251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e9dfce77d14668d056af316eefbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b06318dc3fc72f9d0d212b1792f9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89b96df4a79253e745a7b85002ab97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026d8fd5c62d6a53652170e194b7d82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca685a8f078d0aa1dd7b04b8133615256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f43add486f4c1fb2ceefba900122cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f807d3b12505f9559f6bd06e07fa5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9881aa4b926413dddd059c594528ea3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093322a4eb051719f7868dbccdff755d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818be0e081137719204cbb5b83b83b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff6948c930467aef84230ba9cbad3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaad60a7dac039a8fe03a6dc1201fa1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36f25fe406c87ad2c3cccc23fc3c18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72184d03d30d41ef54bfb9748a0553e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7eeb0a375bc3c8ca7c8f5c1e92696e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69144bc1168afd538ba1af635a0feaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2fbcaa457ba4a7093a692fae98e3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482124f6a1e21922fea55e6f673cca22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610073a5a942df21e1b7de212c703e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab1fd0104cb46ef757d0d25297b18a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de814f720903ac378856d0ebea901de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964a623847b0b2e4b9df59e10a21e6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c159b1f3a33237a44499170092f810e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215bc4e7207f49f25a94338bd3bfc39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b72543be16c07c930ddde0305009a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde18fdd64d70e2b12869d792f5f4fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20ceed04ad3c88d1e0c2bc3fb5fa3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65087ee3736855bb835597423a143f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa020a98b4f8685b1be2648cfcc820e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281e45242957c0a40cf5291d0426995281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40c78f80c078dc5cbd413b03ca57d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf9d354a932ea44f51025f3bfff74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081aff880bec30a5941350d4842b170284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c8669941c06a8e9792a105cf72722285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43126bd2ddb39d74344324daeac2feb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50395b924d4fd384d5058dbede1d88e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663c1e017e5cabade94c2e373d60edc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb9527f28550960c1bcf0dbb2deea6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13037f9366f66cd7e4f4e840f12798fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f0963dca964dc6e4bc8a313e80ddc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65ab816184ff68a6229a06cbc00f99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63654d6f1d499af26d4b6523e1ecc66b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec975b9e997416209778dab1f447f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe742dbbaee9b1e0382d4a668d57aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cf4ae98d84d76b0b96776c2930f5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266f6788acda627a90c3c8f117f0928297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51c4251e8e89fcf97c5e742ed7bb3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec91473ee80ad0164990c47bebadb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a08770ad7fd1e7b07910c15c91b057300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d859c7dc0fb78152958c75cd7bdd4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725da8ff16cf04e373f271c5a7b5b14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bb3220696ce914402e933c2f9846e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c49f181fb7ba095836fd8abe0b31b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f1aa292a655e39d2876f5efc1c1b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f29cb561208a66499b591fa90a0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5d4d7bfabc81c0f0b4d81678f185f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdbace5c1abde8e92ee95f0ff62b99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b52e75b2af1da60eff4d48291a9a0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ad89dcdb259629a82fa71049d655b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026067322a015837bdd6480d127e93c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd6ac63bea207df55b807dcb6f1c35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e7031f8f4c8718585bfa69dcba522313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecccbccec5ae928e5072e1379f7415314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99131d11d92b6207a43aa5969d6953315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c99d68e214905c38310195ffd9ab78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f0df48886c48eb2e28f38d5aabe83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479ec3787ff9d90297d0187284a13e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4ae246e541fe5b0faeb2f6a34df4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15677b527dc9beeb7a6dbe260dfb38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228d684a5fd0db3c6e5ecbae874d45e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01329bc8eb6edad307e4d1fb6aa71c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcfb5816d5253fdd3447f2c53b2a90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a24cb95a00a14e40361ec46751b9e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea6d2bdef32f963b023c979d6202ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81ee8f6d958793e4d43b916e22aa0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ff8f4d904104632db98697365976f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641d12c1c88ae676fe8d7937ad88876328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf3d1b65d41d03a0427b6943bcc8e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb21a4534a26bf4770f09ed3612022330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bac8affc300de766ef4e5ebb0332b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f5298dba23bfb7eb4f524eedf407e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6176c7a19c16c7eb70c2ced88984d6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc106473a81c57281e7bd34b98b505334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dbfd111418a3d73d5848fecc078fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde4b8ceb5bfb8ef96c7109b96efd0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e85b1bd4a8de323b17dc91e9d1809337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0851b54d3994567db099bc7ab92edd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1042c868254e5568939b658db0937f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b4b38e45ddd09a710ca679dd196e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557d4c5e2259c0a5d0d6c64dae923be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bc24d04eeb6af085dd8cef4f30c22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a062d464c8a82bfdcd1e8d8e58e33c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39134f38c6457440a6574b7a8956dbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a28ad3b12e8bb063e372a7925af83c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c7db0ef09b94693d037ebc970378d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d0b8559350f42e114192c61ccce5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709d754d100bd92896ba8a323f59202348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d7cd6e8dfc1ba18fb01b2ecf73780349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb596fca8cede9ea17f70ad2b4e9693350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068b8da42cd4d4d615a680a6da742c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cc0f2efbb1ff0ca88d7914af8f014352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e81af5e8129bebdfa7d48c0fa1c3e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51a695846b3177ee2ebca1632a17e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918805c003c978f9cd8b41ac14dda328355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eedd09489c0c550563c5662a9436a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b7ad99c36f608a3f567c589664374357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106eafc323d02a984e08d3ab680141d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5a0842356d23cb18d97e74d6ff7c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd39617280fa7e189b763707750eb84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d934fd043742083da6a0e8802c58d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e35a971b24a9af050b0f9d5fbeb59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76500d11c1c80d53c37e68511b92562f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9dec394088a35c72cdb859bc6bf23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2f55a64eca7eae544ae6d2081fba3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb3982f08b0358ec850c9647c18854366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce0a43fe0352d2342318a96bfcdce5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5729df3077ccd468bc128e131cf3e5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e498a04e6721de84a5014408603fc48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605475c529d63ee9d09a181c9220287370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6416ad3f8ba6b46ae807b27d8ce5188371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9363945401640253558009bf8e6e1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57ba233f7b265da738bf77c96f0ef7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9860dd718b863160f5c7410d30610d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edb07304e8047e1e34db447c068387375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb9a45149d25b934964ff7332f24ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b37866779535be9e1475c8bfe7d2f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3befb91dd6a36316f8db47aec8199ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc828058eddecf3c6bc9d03b24676d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b20102bafd7a0f5dc3e431dc2cd8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8644f4f0e8c1c9ee0e520bb449a6e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a8ab7467453c11b5fe21d1348bde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db115f7cd1564aa781a3fb5005a463f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45fd9766a87345cb0e79266499c4df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8f090b4cfd183d45a75fbfaa7f29d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c61f46fd966e33c1c4e940366cf5ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f0d5848eed62f707f214ca384a0f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26073a04fbfa39e535006ecba42e7f49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87121094d0ae34a4f57f311d03ef69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecad72ed8cde4e706229376e8db9507390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6056e57ddda625b7fd205fa9d47f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a148fb68dc1bb91d0affe5c832420ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652332822a076087220cf35fb167f9f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18087aed65de8acf0999723afd0ff6de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce7c1e37eb3701403fb94cada8466d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b101ad088c6614cdf7c01b4098db864396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919b770dc7e0ac0cd68cfe004e501b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae5604eb615aa6be17c724823c24d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5fc509ec5c887e2040f8389a67808399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa9573a60107d5033632974f6d4a4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e821ebd5492d6793f29809b65a464b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e248d791542318b8d68361c1c8cfcd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eb53fffab2029e55ee521df198c2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c8caef63cc88bb6cdc5bb34fef2b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7406654b7b53a1a7b586548ccbc2f94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3d25022db6a87b9ccfd289dc37614406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7110670d3a91c81a3e6bd182d29e650407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690dad0717072ae16508739dbbbc38b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614f8170edb47e63986d51dc892e79b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230226b753240b7593deb220e6c2822410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d85a91e73b22cd0f33f5a605ea6911411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8f3f215b7ba8b2b7ae8ab641fc8ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377bf45a0573eadcfba04fc6cd2e8d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f3c284056ce8a2403e2e2de19423d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495b17ceb8388833bf085e426914aa2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180bf62d64e44bb9ed45548968bf951416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fcfab57b03938e230aa64a06eaba6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97a5d8b2692227313d7cfd3f2855cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63bc076d89fe8ded5d1ef639b848bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2752edc28915ae191da5114939b58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a413d131d2850e587b5356c76c6d44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac507546dc3dc4798b180baa72c2ff5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af53f7708cd7a28ae802767b9c404423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856be8a0bd8943283ab49e065e5d8dcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b45dd4b08d6372735133eaa824147425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d5093ebea20905ab73172702ff260426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cb536b28b3e723e80eef46550b0aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1eb79c1ff98096ce92e488131ef1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dcc3cbb2ac5bfdc05d4e957ec62dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdafe6bceff8e46091bc94c9e37dc73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9630c82b5fb44702a92c5d153bab3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff93553a7b78e0c20dfd575da7989c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb019a843f1b04d5d44c60911757789433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b0a198f35d5fdf6f4afa2b6218f92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2626ea790c581f17176b25d0d1fd37f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d7010fdb184902fac5691b3e78560436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93530f4197300bcd92364d6dc8cb19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5b829ee0ba56205da71bb6ae96939438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4bad46a28e08023a80e4fefd76c25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c2f64d1713c79cbc7b2b16ba0b9a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a50606ee5d39c62fb7356298f5fecf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e869ccc539a94ddbacbe3c8001c07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53947668013d35e2ac6a26fb98eec020443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baed152d6420b5bdc6a995aaac96ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86585a144fb0a8af75f07a49497913a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8b605892cdcb1ba4f40b1609c49f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c17f9386431eb680a1f3ad61bfbb8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680978fe285506757162f65e9d0cd9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984a911cb9ed8d9e59d6949e672d987449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26fee7f14cf16914342797f070b643450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d4b5dcc22a4838f2bb97e650a8823451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258523009107b6eedb73efae877def4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b5434227e6d6a8817e1b23a14ea02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0c11a0a72a6ce8aeea0f8f9c86398454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec6a60e6cb4398e626c8af596bad2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e800ac89a122e0c7efc8daa91f53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562cb342b004ca5ad75d1979a150a99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064801033b290a6dc73fc94e03b67c9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f724abe46e7254d97ab7b6811f2d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512669a8b294c6fe80a310a65d2824d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743ad469f39f10ddd3a4a2fc9a1501c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1c21a635a5955f2c72036e040a5b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711979a52dd14639fccf1eb76b429061463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e25d49413674ec376cea0e0597ffb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa4492e7027df2cea8ea8a8f0faa8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9584e65c88aa082b8f9d7a545770d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cf58625b794bbfb23d6a094ea3adb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b4f2d702742d5febf25a7e571f95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15a83a4673140ddff65fe9cbc0cea5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171293ecf28ab5bb62b2a9224327c4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd59eabe6dc04c115e58200ed24277471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32786d9cc12c86c3a8f5005fd2eb69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aebdc2771683c1073d6fd0e8a5176473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba62b2849aa858e2d628bb8e2d274a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f7b8bf827b6addd8209bdaed0264d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc9f0f8e1390d9bb674644a4fe4180476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa14b163a0182bed90cf26861783c08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c77cdd6060d0fb5face9eb7e610374478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519813fa9fd09e1fb563713b2727403479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93d412f1dd393bb360df471d1fb27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fa15cd4ce4d7488f659a91b7a9800481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262da946af561fedcf2a42499c168b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de209bc6f4fedfd0309f77e2f3eb185483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f36c49633101a9026d0a817a56241484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6e5a971d9407e2ed8c30bf7dcfc53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab442b641930c84d3a12767bc944e32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e97b5b3645ca012ac5c6fce7766fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab42d92b10fec027d526cd92640e50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdb4f706e6c3e000522400e3e69ce1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb056c7a9f34cdb4725aef54615d26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d7321a2df2cd0e1f9a05f11efa1d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4641a9280c12c260ec50ca769219e0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647711f67349bcbc4a831ba497bbc8d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d01c216eeda0166e25e5959cb76eac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f832aed376c56b7579a71b76e945a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efecd9f270dfd71243467da23e497f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1eaf3b0103cc4860caf6e21b02f91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4de657a4c17ee3715cc643dc391fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b65adee141d68d6a1325f4aeea685499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab2d5fdc8297f01f9ea63dd5ef0d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce4db0ee25fbdb8c257cb4dc40a950501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d9e0b89a8bc3a84a4a947e8105444502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6e9e99a83186866a86a55ae172134503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dd71a7cff35ab6bd47489d551e29b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a7b71a5baf335dc9beb7fa7f678c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f66e707c117da40b22b91da4f54818506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393285a571ae24bfe3eda3fd7bb55651507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f3910c427cadd4f3ce1af14954767508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc17ee2d0ae2b561e8bde1a28f44e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41f7442cc4acbeb86e16e526aafad6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66606516f5ff9616941279196fc7922511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01342763e7855e924d05f7859bcb42f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996527b4aa81b21eeffe274252eb680513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd864a5dab84cd5b32363a4548655c72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823cccea6368be3f458341657c75a9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6dcc00a7487ca2ad6871cd29ea97b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b895b31b0669f81984f7f2316f960517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4fdf5ed6c47484897a289b515ba38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233b993646ca71c0dc3dbc7cb868bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbfbece6215b61cc58b96dae382669520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2ca14edee515f39848bd9106fc6e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089f2b4f91ca091d177539a41f1b93b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae894015befb5d9bfa39cd8b9fb7026523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec403e343f9130a0d7f6a05207991ede524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3e9f40c01db7b48db11418c5554d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2e0aaa137d51173aee5bbee0f58ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fe8537513bca5b6d1de19b820dba7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890d1ed92fa9be7661f0d2d62227ac4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78bfffdc59a98fb485a2c8e63053f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d342391e231b2ad08d9ffc1544bb005530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af5352be79c6a16c9d11fe2f0cca4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d45320d86650ab2a1611034a715bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b9072a4e7e7a0807c700f068ce1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25da7f475b10fbe25c0c5de8ea79967534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ed32f80a80799f89f71e6b5318aea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11e6a1f3b2ffb19c37da09c8a1248a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379f5829df4d641962eb34d7a1dafa2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e76b4494ed0ac51e156adf28372d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae787b46852ace0fb61fcd910fd5cbfa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1f7b879b9660f597031f75c83a521540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943a413bd596a69eebdd1f1cf6ed6d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21199bb30672a18e0425eb1df1231670542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16229d692481577cc176771a3543ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd55aa356ae32c60d444c176801fb3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89f093ba54432f141202f7c866fd50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58772986601a094d9561adcb1fe2a049546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa3a44a6be707ca7db2f04a16da42f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63df07bb373178f26e1ca4f41c411e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a59044769f2d45f33fc91a4e2100549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bcd4672af77ea814fd92f8b7602d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340de57f2187a7c37b23508046eed9d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee404349bf2b8f601a6170c4797d51e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ef4c3e4ae4b24aa833a7ae8c170a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14936b45bd71cf41dcad19800d77950d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5e77a34ea9cd8c6bb4fe3ade6ba1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc3b74dffe92cd1037b607c63575d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76da2584822280bdf8f19aa78904a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994764c7822ea57aa1bc6fbb7655276558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638602dbb61186fe733e9e277693f13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb37f7e4b55f245f56cb4865c78f6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38b13179ed3e4397e20b7b3f43d3c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259f19a2a88c001dd73f62b9593bfdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b23a01283949a1d15f54643719f721563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5167d19919a79c1e8638646a8ac82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156c0fc626b918996d361d6e8e46852565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099df474e2268e5e6a1757e13fe66aa7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd700423bf654208d52f1b270bc741e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2758c801da9b90ee6ffd1bba4f12a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9d33ec4619ce333c70a9b50bef937569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c325f146ab0f877fc9f4c6e12f0ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab320d00fd98add835141ef7b6e2071571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed222c2e2fb4d85ebf6861defeb2fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b692b27fc29da28ff80a95e81a5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e3f8acd00b466ee03f491686b8bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70004fc89ab944738dc1503f8a8584575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438e2270bdbd1380725fcc4bd2c2482576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a100ed10878f9536e89e1c37c61be26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a5b5a310e2fa3a7e1f2662063be3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95153d3e024459e37a10d0eb0349f12a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f6f974df633f2a5f0ea543967e7cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f42409475a8e9b8ae99640459d4e45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64cbfd514530662b6ac82edbe922fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef7288288235618427293f5eae2a07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df81968662ba75726978479dc38b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa993ec4a95eaa4eea7ea6d5fe9550585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30607139bb00ab4a3755236d7fd169586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1d903acad1e53f9bdd646d2f0491d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b0b4f37c3081f9948104584adfc02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7efc648b9a1877e9ae52ece5e9ded589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7a14f001fc48a717d72934753b238590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348962277c9e49ad46e153cc0169699591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c024705826e56d752b52fedff991d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0898eab6ac8ffd098679ce2f8fd98c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36616292a93bad9fce2e92011265c0d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493f3ef18dd35d1297a695be12de9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3650c43c3c7b4fa1724322563450618596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75ba5727a5ac937e3c82cff7ff73d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7463ed89711d01ab467082d5fc2bc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c4bd5544d3fb92ce27d7cebdfaca4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db872c2022a503f371720f28bffe491f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35cc677ae0955c53a6b72c421ca9c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e09aec48a34dad060b93240a7fd1fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e22d420198603a8fc36942cd6f2e48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e84947ebc55b5819ebfb87d0562b8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73b51e3cb73bfb6abc189554b9a14f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e714321ae551131209ba032fe50bc63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7a41f8a76917a86b44aa5cb555bcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680317c477d31b60fc490bb9a2c62797608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d688e530f58e9936aa18a9c949a4bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0131c485fa8fa985b5406057bccf17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aeb69c4fca2e92becfe151bf4e019611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5185c6d75eaaff22bb681fc0753d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b961dbd84e73becd5eb7f6fc9a5a386613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e008db2b6857d5000ce053352fccaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0fbc65c5dae3ffc2af2a2df798660615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433af8f9a1e8a0cb6dfbf8fb081dd4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e785bfffcf1daab8470665b1de708617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978e1030404c1057733ef5c749c6002618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35b9e96d7c47d98775b00112395518619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee06baac3fa835dfecbee4d036aeed6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d2b4a7c69fc4ea9c88fc810cbaf5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8ced161afebabf378f36ab6eed0e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6513ac18c5dfc731f0acc7e866887f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb92e244d5522a57088693ddb3b891624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6db13c715fb2339d64a546a055f10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa271b52be0c1979d9ecfdd2782d39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbca1e46c2117beb7f418ce3910bb92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e02e0e256605859bd5215be94ab3f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152bd4cdab537d4db1bcff67696817c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90497d28c333276f61e482f2c01341bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3030b58dc7bd4e6f92c2131f4f9842d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f49156ff3a6db83154280a04cd0af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365af1094aa6989ce4440416fcd1afc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7831752d3bc6a8465362935ac47cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13968331c67498b20e37a6ff03a8b458635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26525f350796bbfd819227dcee4a43ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c683ba859120536d91afa1d026a7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e8db8005bf304dd646eee456aa0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e262c706442ad351c8339c2875fde639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a06b9b1952a5d8946ba25b943cd6f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da75fe67384812de1f4ea006e6d365641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2badf2156122b8554df7a84a49e20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeefa75f6b81e4625c9948bd05da630643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f0b68b26ef30620b2e9676f5693f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5581ef03526018022bb7c8fc73a436645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236b336f9e51dfee327044141978925646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9eeb63a818bfdff167221b0283804647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96148b681f4c8affc8d1c30fbcec4eaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4f9801b1f137294a151c968c0be9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623c857bc96783fff0dd8bb42e6b7b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f7f445295bb1473b58da3c04cb5e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a346da64b36a5baf9c6797c59454d51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d777a95479dcfa6e9ec3864eb3f12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1535c801bd0c375600d791e9628b2f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcbba3d3b4341b766d536552e0c295655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc1924aa922e20827fee35152127ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6167b32d1b4243f53ce3d13ba5a016d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ab9d548888c12b3a42de03e29c926658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43af398ac8769c64d5e313d7e24e8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8d7e636e067b4bc0cc5f7f076ab31660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec0ad00c99a05f9f93fd132bbc64b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92db64a36567436d7a1e1f7041ff658662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d38a953bbc70ba53585b3d444ad66b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e4fa337adace80898e5d78bd0b8e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22263814d272e6158cb355dc995bf8d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c1a9af4ebce807bf7c8cf822d661f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a272e3823809366c979da6f5da037667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31eea4f21bb9f9821479882d6e9c9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3461007ec8c6ce0866bb7e7c11b433669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d98095c937c56273fa478c5d111fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac153b2aef73a5a5349d18e4517f4ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23d38e9037f100752afaecd0021e16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20758ea4b1b975ae14e5d7f3b4fde361673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219836c8e1b8e019e5dec055f76d3524674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d705f6d480c78c1453449a1e1ca1d87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7e2db7c7f5d4376fe85ea42e93a11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed673b264813d041524f2e620a4682677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ee8b41921f1bdae89be66baddf8fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2ea4d3bb87bc2763abdd23e8e9183679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65e460b7ec82169b0c2aacefb3acd0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0771f139b5716aafb84cb4725f9938a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00718c47947256e6c907263119a00870682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa473eb8190b5b7260ba6c02f029716683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6bb02d5d36c908d644ca5ead130e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c965e8b1a8a4edaac61b7e3edcd42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f284c93460fdb0c709c40bcee34b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9adb21168b7d14d35fa2e6c5e8033687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499f9f803cfef3caf8ff752fd9c1302688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6bae8ec8a4c8af6f656db2b91342c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a07344b621585e6a920a1a230cf68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3babb119fe3aca64265ae8ec52239c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ef3b61afd2219646031d75a06e627692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac9da5ce58a648a66a61d58b8f9f91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f39d4849c5b56a1a532f8489fa924694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f9f4d7e7bd0262f4c9654349cea2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8726821b3392639364224390652488a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6212dfc1602708b1530a85d601553697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7535ba16467b08ef8440f44f30c32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14ed6df7a8c3306920cfd1f1b1634a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3dba58c7ca446b9cc7e1b00c85740700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd7cb1f710e9f5a570dabcba1320e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52c1da2add1492455821a5dbf7c6bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec41358ed67dffd602a2c496fc82d2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab28a6382c6b6f86c2e023c74de747704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c6bc02826fd9a741c06e07a822d17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2388b2c8e8e6994994327a20c5d45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f332da2430190910a7fa72b1c8a74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bcfab0d94926e9ebe06f74a633192708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c14dbd5acbc2627539648e19f1a14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5abf37375156219639b9e6647ae97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dea67326e950ee5ce3ee9285c355a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094688aa2c86147bfb9fa6486119bad9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dadffcc41ba507be69c9b1679ad89c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa1c4e244b8b25b3e37cec86f19d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0653691f71c1c740b1cf6db147efe10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7538ff7d14d949b67b5b44eae55783716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceb1f6505f3a0cb9f44c8e4f164241717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aa3468f7db03743e5db4aa65ab85c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ae00a1973a059fbf09eef9f611ce1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4176a27b5375cacc2848fbd647618720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134bf591b5f9fba8a667594e1b34465721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0398ae102a31cdbeaa048170373e0a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea616136771cea172d08264f5d8dbd63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7cb1be2ba46b03ce83d1bdc50eb77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f2af5b80186e01fe76bb2fd5f04a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cd6fc627e88393f187e6dce4ab34f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c47bc41a1a5a567d742a90d5c846f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9b46ce074840e0d419befa02a1eb5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cfdb7619981c0b319f05f5039f018729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f31aa805092e616da6a8013c0a6bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32f20d2edb57d3d490b857022fdbe1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524877fa214269868dfd359d6f09064732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f8925c1316f522d1d9fe4ea51b988733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec20285ea5f4d76dc290e4c4654ca9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935206b306ce63dee274fc03c8dca57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ded42d3605cf363b2eb128af4d713736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723907361a30fb75737e7b64ab3720b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8818c6aa96842aa6b307cb5bd708f0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd57188b98d8aafeb217a5459d69dbd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90916159bac3be3b6f629717f2eb45b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af2ddac2aa7a9e9cc83ae66dcd8b1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea444485fc2d5a8f102a5ea57ebe3723742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff2d88e8967524e86de27924a9fa89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cee2bb3fcea7d43c38936ef5923a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01de34b7026952a44b9d51fa34fc893745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d60a1f6b75d9b184b55fbe4191799746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4500049e0dd2a3df522552ae3ddc2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd7fdabc0acd08663af77979fdd91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eab49c77add76c359733bead56a41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1160e856ddfd73e80e6e95b22b4ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3337fc7349e2caaec96984614e473751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c830daf9a40ecfe5e5d18ed937379752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333eb92b4f436a1729ed2f18aca42d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba3a7527517caf4e8c83156363b0ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb01f7daafcfb32cd68fdbdb5abb6b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6a054e5aa990a38dc72d76fccedf7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28350b97498c631ff3887d2971555c1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116cfa4c38fc569aad4a108b2867d82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7b561a6922d7194265e7c24dc801c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238e5c103f38be058c22f1e44ba3290760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83def73a53045962e276baeff2c9a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eebfdf11d37edbc7116ef2963d5162762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6db0c0fa03dc7a986ff69b5626609d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf377a7c7aefa2288076a388296193a5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbafe6605d0530cce7b1e33d16d2d29765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b671e4a957f5e2307fe9f84057e4b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794ccd01ef70c0f00a4b5597b2f9a16767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54514e95db97a0f22407f6664ca347e0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b753d40064ac98b9beba157dac602769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01373b879d8c5464c542860c4cb6926c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6609abbe8a369c84d01849e048563771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4e28c734b946ffcf1c54fd90fa2a4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf36dd5dcbf9e3fdeed18521223c1be773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa304a6eca2143474fe7e2f9ce91000f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7b5a518a4349d376d9a74456b7207775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca80991091bf7b1265667deec1f29a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622f54995fed7319918bb5e29c16f51777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7af8ecd0240ae4954f7781aa3eae3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a55f9cded6d7ed1eb361115995e277779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8831c80a3f3186ca1c50326a7329aea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5e2bf4cd0498d0f4ec875a5e7e600781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc1302def23b0e58ac92ce2714ae6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195961dc54e01c49dd687650b421428783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f0fa20206839eaccb52a61f35092f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47507bf43cdb92082a23a533d805e154785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80e8acf0b711426b815eb162fbde94786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e8427ece8a14ea721a66ec933712f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1da6928cb4c3e92c280c5ab2b0f353788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557b6740beff79d747df41cabf1ef26789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c058afd138238938383f8416c64722d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac75ba575b281d91beaf4a314e0c49d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ba602a617f1deecd4ab8eb9412e0e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963a899a33b7381ca1e5b200300c9cf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b7d1519e5f9ec6021b52c94913c4e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29653ed1470fe011711905382f69eaec795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c5336e874a57ad233d1d90def0a75796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cc576edfe1b5794a42a75894508c2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36282dcfc276b08664c3aeb49b693e7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1529e27fbf9dce6f5cfd6c2fc74900799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a725ec06836862d15c99931557137800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936ff16459d248bb345617706eca32c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be1fd2dbad7787bd57a65fcfa7eb2b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde428f896e4453f8c86328c93f22fc7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab750c84b6cc8bc13354ea78344056804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570139909440aca5f634192bbbbef22805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b669456095bb0dde0bfc33943a79137806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7438bd40793df6baad999edbe397958807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a50af44a9165c47ade02a112595ba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494010c7fbbf828a17beb6b1254dd0d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12ef447aeef415aa1bb3ca579b515f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ce7ee82f08f3ca9a1126a0c71a32d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1ee21f27947e11d1b32e2a6cf3015812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed267b2e1bcdb8709112e5cd4dcd08813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f810d35dc529e14869d35aabb66d2a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087960fd271434187516b90780c50181815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c7816d36e1baa6e393ca99fc6a83816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e6356f40dbcea69917470ef464019817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd89bd89dfad1598ab1bc19a337170818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52401ddf497c140570f18b33f7312964819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef494d0aaf0a9006d0e210c126c27f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d21dbec98521a438d827dcc46777f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8788531bd9e11029ee955d5eb49b7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41612dbd63d78b843e0ead53c5f1d30c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c648040ffd40cdac96ffd3b3a4bc88824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff4fbe9a22a97de1756e6f0479fe7f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043af8544f12f2a91e5b7fc1bebe34d7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c40d63f3286af8db298f9bb7778e93827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee845c898ba22e0dda3f319822e33d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472d5dd4781eb209f6ed8f4416a0df1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321d303b9dbc9e2ff3108bce61b8e9c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7848493790673836887d4e57dbbb0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6521db8a2b702f4f8d7910a8783236a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d87fc51fce3bb5ed491b07197ef5e5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da0d0b25dea33cae24c29d8f4b7791834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7bf68f21c1e4475a9fcaf09561709835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafc89b768255e318d651aa68649024836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457be208721e8bdf4b428748c0d0899b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6ce2d66256f6e3978d52eb5718f85838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b4489d1bba33cf3ef2f74023be71c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd3fd19e4e883e447c040cabff97ef840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906021c61893e833bf495e8d1e88af2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5f9b5f501746e288cfdf490446714842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c41ebdbaea64387e07974ff8be3542843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfe70a22c365e36fb28bc3f20d90c9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7c8afec5f425781d8e028de857f89845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d0448320094a0234b6dd8ef575c7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdf1217de0522b40b63988ab0ec825847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b21828d2c2e51e2c4842e7ad6ebee848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe42357062c699c416ef9b061cb046849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587efa7e68bca404b38a5dabbc02afd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323344718259a8d7b71e33d6cd71c94851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625fd24a8260cb57b124ac4da5ff429852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa55c0396a322a08595b6f0111cb29853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bac52623d9132cc9c4b7307e6e000854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d3ee8472d8a9e1b607f8f4dd708f5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069d61822ad1693062c6a3315475e0e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbe1781936d7a510dc2daddaf53673857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625711d9500007f6579c49b99963800a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139eddf622251f128a6bf3ddafcd732859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4efbfd1b002f8e68306dab5b50a5b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be627a2366a8b982f08d72c9e727e19861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5701028eec183cde104f88724b4e5dc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b50ab85cdca22c2689283e64b5711863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c692a21d54e2c0eb69b2432d08feb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678771967e2dec17c4eac29cab6201e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5441546b5edec606010aca47ee84c8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ff241769d4a9b8c5e3a0e0868276e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611667e80a1ae68c0ce7ff118163657868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0167210d8591bf55856154bce062fd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd27efe17867cc45b4910daa3f5386870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267ac6e682ec01f1144fd4e9de0eb53871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c77a00a579c32062b24d1ce92bbd3f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121959442dfd025df9de539fe7feed2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fbefd348af8f3014575a3669e659a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d23bf9d6ae16b0af8b749b083918fd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8cd0f9b081b3ca4259dd6faa0dd05876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b14d50d0e06e25ff1819081261e09877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c0a64e1a7732881632b9d68f34f5e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6de6b085fab5f97a5c57ec81178dfe879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65088092258d77c758bd328f0893cfc9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347e01453dbee0df49c5427e4556863881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dac94943d4d8f07b1e49bc6b92c4d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60897927cd73cdeb7c2e3c10db79168f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b08b11fe14d898f081df3987f4eb2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefe581fd0de510db9a916ac8a3de88885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e469b47b77de9e9c45ff40f8bc19c60886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0652c98c56cf80cc9071a4eb99144b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b8d06805537792fff75d83f441106888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e76ab3a63edb9cc598df2c86b255a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c63f794e2ba89c10c3c5f0e0a63b55890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa09f77dbd4af04645ffb7d1e7571a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3401b694f173d665117d1a739a7a7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762302820d1d43da2d376d8a0bacd46893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf648f81089657c37e725d64ba623ce894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a2ee10103f69cef79f8c7ce2bc7f5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4d119e61247d275da7d137a2bc6d0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fa992fd41f6de8edfaf3da3c79a4e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcbba9b7a67c2ded92d88499b1f998898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ddb8f1256c576a9d0e102e0d0d33899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfae527cd9646c440c659d77275518900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798a15470af015a50bb6140e6ee60e1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc6bf4c895e60fa04c751c93ed9feb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84b867a074732c8a46ae9a7c66a4df903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520751165fb80e6d781ab8862c9c0551904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70790b209ce7ce54d7a8fbfa2de4be7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331bb79f361eb3944888171ad41e040906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e2f980b86eedb65759d3149f864df907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd24d71a299004963a28c18e64c8a7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53905f97de76d9530612852cbeb44b7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b387344380c05fd469061e835da66a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbf466055deab6a5d5c200142946b2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f60e01ba46cd47956fe5f1b08d488912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc256e7a64da506675bb0169d6f680dd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5311b6c0485713ac92df966037828914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7657cce38e2731bcc5e4b99635c80915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05bfbe5e601c52da8917edb87edc30916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b7429b92c324562b466532da651eb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a993577809b2e514eaee7bc039d825918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93f72bc5d67559983d58765e0845ae919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d93253ff596b7990c284deefd1a99920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e6c95f8a91329e0f51a7a975d0934921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630cda7d235f5b658b40c5413b4e1f0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bc9416f51c16ce709e35676c45e12923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143597621f898406e95916588d976611924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034c6ba4ef28610b0edd8a40edd9e4d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca7903753b3462d0da226887eecd23926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089f4d0f37e3d80902e2a699c8b5f86927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c1036188e86ba6f4bfa558e529ccc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aa11a7df210af76d11b2275d1bafa929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be268f2153cc52590b0f90db632635b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0408c2bad98e5a77e589606b01de915931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5b71de094b8eb1ddfc06ca2970b56932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e47f944741c58d2fdf22d9a824c32c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb038c93857e6f557a405c47bd0167a2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b703c976c26794891b0ffcdd1eb671935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6dc805c51a4360d9b9366d726ac7f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a95ed437d8a61156d7e3cd9cfca6f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736df4c85e56d6bd450d8993fd01669e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0d42fe500fe4f9c24277a532bfa49939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858b78f127c6ebc642475f35415a050940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef95a45c4b54aac56cddf52c02cbe0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1071ad29ae8c76196bb77e843647928942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae75f4a56dc1a80be2336efb62ebcdc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be30dd37f401fd1beaf01f71fad13b4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d011a81dac04f94025feb1fa4debc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb33f7d6d9b69e48b13ed8ca581d7f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165f12435f4cda393ef485ad8279b32947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b9f6abefb08695b7804458f587e2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deff48b2072ce59d0696ba5e309db4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22835fd8d499202cb2df52314e23fff0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd3b3f9f48c983b0b8a2f203930bd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b694b526ea8fa23569f48269252b49952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359271a733ac7b675ff8192456990ca953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0740ee871051d87d81a9a77ba6adc5a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758845b10153e1bae2e07d9542051fa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd6aa54a0bf9275733dc06429650c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a396b9c838365e9413b7cfbb13e73957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e3addc99e70219673a10724e4698d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27aa1cc7384dc9afb197e02fc045e8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e881b02ccce1e700ce08353e55c29fc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c2951df1f4b0dc87ef813aa61cbb7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9997f9bd55a23e33979a279bbc673e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d085bda31f7559fd079506efd0356963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31069e78e49704d18e17f4d4ea24a4fd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ddc4b4e0bb41b724b184731e1711a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae5523100acef1ef4f698dbb9d4920966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c2fd5d5e6afe753b7f45848c5d75f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f92616e70ddaa054c338d19dc61cd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a867acd9572f1188f74b21bdf86bab969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54facd820cd9c002424baa676a2173970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5053aa6470a07e9ec20b853d38f96a7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a623f22a6af934fb9ef5b8762bf543972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c457f5583dac2dd4b877ed758624d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bf74c966eba5b2fec1199b230ef5a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac8fcccaf6aef5b6c90088b424e158975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb08ae0f658d54fa3065014a2ae4cd2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c4cfb42118ea7748be003c64e3a9d977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>