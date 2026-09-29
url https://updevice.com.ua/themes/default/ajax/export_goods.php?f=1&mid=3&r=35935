--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851092850d0c7828d136d2152e18f3871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd85b7c350a1e34eb62afc5a7c386c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b20443f24ee4c5197102c231839e903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92185c0c9671e07e37dd5158c3457bda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c0caae4ab05cb39eda2f1edbc290f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facb5035806e19d9abeb95159780e9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268169bf9fe8a343fb06d119bb5e1df37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdcf24e611a3abdd5973a230f7ef0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb86111a9fbb87e2ee00b87bdbf26c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee5a3ead27d98fe3440754a9a4251c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c53d5956e47236d6a36aec04c8c3d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc05575431416f9dbbef17de3b30b2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbf78b2672b6de87bac627e10112c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871ecea57078c0012239842685cd75f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23586eaab1cede1f9a4967879e25391515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff7f3df33c3989fafa4a1284d445e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96ae120a8f24ef0bdbf0e629ca1d4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dac199834e5da775a0f4daa9c11eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc531816133a9abea1771e1a84f6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4f6f52b46216ec380ba928904684b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf3cbf3e09cdbfc9bc7f533e059f8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd482ffa1113447de8e47079549682a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeea967734db8a4c23f7613ebb1e8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb3497f7f30a116f0230eb4a4e501d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d717082bbc07b393318bd0c4f85c3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4cbf6718f5ddf2f222baadc9ef37726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70cce48a780ed981d0c87981d9c3a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674bfd953a2545a80ca6369c0729b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320961983b3b88ddce6794534960ec929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fef60882d250059c62df7b18252f3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23566859cfe64d8cab216c7186dd66ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696be09e94fb3e40b9c9ddd46a3ac3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581cd7a22e6b399c8334c37e1c8062233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f764e7cb8a60dbc823f97b13494de8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeec0821cc39243132aa14f0e69da735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d97653c119344f20bf888126aca0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea32bd25222d85f6f0fa769b194f2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596a9e498e53d5b1f393fd46bce2a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3e04d719c1b0ccf04b0af3c18b4a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351cbb2665342a2a444f36b3aad594c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2126a2d3e66788f7880f088bb96afcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd5a216f9136acf2930cf4ab7d59f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd7f1924368f67a377c6065db4f80a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b86b19a7cc563337369d883a2f30144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d516ac78be1c691fb60307732457ae545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1028d6245df29a438a9e4188687898f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64750bacc51f907f88e41f1917c4aeac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1279f143b6087eb2dc503644f94089348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ffe0fc68a5749eb8faa045374a9b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b829bfb7bb837f5071cf0e7142f11f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83b48114ccf3dc594618fc810f0ea651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa4dfd28342ad2a47a39069bcffd3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce6dd46253b47555f566ce66a9c8d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9b083e4780bbf6aa0a5aaf7ceda9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602580906ec831bfca683b373d1151055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825fee9fb06b4cab52cc40a874ed00f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8de298d0b6659649783d5303225e6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d57e6c6c32cadd0f87fbfe9b75422558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ecb1373d7221d6a4ff8ea1b82d96b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42598c9a733afbe63a7932e921e30a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd9d3ce6059dae11c0883356905a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6263b7df7492bfc915afcbee9e553a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec456deea20c43189ffbc26a4883de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d20b86fba25513768fdd4fb5dd4f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca06b8b15962a29d4b13e4cd906875065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fdf4a4a0f35265122691c2a19012666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7804488a4d95ac6e63466769fa908d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a368d12a3a4dcae61dcebfa6887a2fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b0c750dd4c7980a233c21d623f9e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e389b8abc384fcae4b25946387511d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666fc6404f11a7435960a41309c712c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021fdc173fdbcac491bd1eb261491de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afd73d6ddf989da32f3bc8218a52b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed00397f9c439c127206c3db2504a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61add504c1f940c384d72d07aaa5879575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dd2b4d31d9ed5b932f1b1c86c797f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614995372ca004612d7040580fefcd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84611fb302c4623d51fd864e4e4f799478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5173df8c1657984768b24d04a877579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60092a8d632c47fb90a976d4983bf180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392aeac7321a95023150d850d941e7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7df787ffd974d9a2fab8b2c5a060fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37a246dfa18396da93b85f5ba8de7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc54b4fb22a5e6b4089cd53122f007984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb493f60be8ab6cbaddb8c4211289285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37761e74274f3fa6545881cb171119a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b5aa784a5c5d6bfe43a4418c4ccde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e590707823e8662a3d8d163cac7a0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d18b5737f6df3a57e69e72ccc7bff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c172d4178df00251444227f81eb6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e64d8266aebb0f99199a2e8d4d20791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889e2fe733d8b30dc1df49fcc9b76a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287a14440a8654dcb50f33a0a3a4d9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475be33bc0fc19a9a6668ba375a9ab4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124f8d057aa7ed88b141b0467df5ce295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774aa50d0ea7cc5e180cb30df5abab096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79209c076bad668bf88b89221a0cdd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50b93faf6e10fb3b77e0e596efce2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd69e78417797f9ac5be782436cb04699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf08287e8705d0828982be77346d7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5962d4cd63885072ef5ad50c44b00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186a5f137573d839d4359217b4cdaef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27fd7f6afcb14fa5239cbc6dc6bf0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaec63e3c28deefc1700d2fc7b45e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79556b88efece2e94eb649b99dbc5c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03014c2c10e858ecfcd3a006fdd9b155106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fc9943d99d8863943e5d28a1a3397107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1080ccb2a2f91e80554d127d8a72a1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fb08767c42ee245c4416002ee87ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e43689f4eaa1bc79a284ef63db966110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ae711efd43f03a70688c4d399179111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da19ee582bd554c9646ac72994487e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfdbff3402b8081a6b3b74892ea8af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e37ccc1ed8e8b3cb18e972604d55fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8313f54c50129260fdb3079196f0232115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63baa37d190bb0502b0315e6c5155a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdeebe5e2ceca26c9752a80f2ca422117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156d93c778c8b56d26ff6b403973a12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6a51b36954a1b581cfbd9c3132ce7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c1b6f0d437c9201763e9575aaa129120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410e535387026094c632e9571a90a4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386af19f085d8d4cf74e3113d813c83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a093eef7b1a00e6f4079fbef353cf05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a5d0c0819a3e726e5e7668ec1ee46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f86446ef5e09b6ec05c8f459e62d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8a186d982276036594f87cb3076fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe79a179770d65e17572033964aa12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2d5cf723862924f8202634ff9796f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb58a888e1ed2e1f70b6378fccc49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffa3341ac173ad0b8eed325f472b24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7789dd91f8c739c9695124a611abe8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e6a2c2f717a8d7a89a73c30d940f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52163826fff5ed579321a3b351c08e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa664f8d6092a2ef09e50631cc2295b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738b9640c2489cef5b208bbc55f8cee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe99dbc189934a6efdb8087bb9680136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769ea15074d7fd01cf118ac274a9b65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba4dcfcfa24b601697e46abc88b2a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d68896662de94486b019eafb81fc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b94c679af77c07a135a95bb768ed2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c519b8e0e8f94f399d33a7e2bc278141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30f2ef358149b9d526141edb877893142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe14cc998ae2011d7d7a485d27aca06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae0f841cb84e205a27cbf01d9a9eb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadd81e3e991876d09c507295976999145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7051c2c3cf2bb934826a37f698bd961146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59c2a12da7b569ed997e4788d8f944147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f384435355b82cf4e83e8aa67f3e10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507057270ab79027331d209995711878149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93cca0e2b37ef97d606778a09631da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae9dfad0caed8e878a03bb656e25a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a613c50fbca2517b4cf4027be62aa79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c57c7b2fe72b2285b7edba0ac7394153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d99b4e78689ebdd91be7388ab8e099154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dd2ffdab6d0c88f1f42c4807f8395155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a538a6262e6de8d13c2f74a8f48e5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc0767f754313c32543ba66df57028157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21803d07813c3377f5970d15e5eb4dca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72d1a8cb6a3280292765004e468012159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a453aeb0c25d357eb6d05915a08e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7d6380cc3e32da59f51c9567a0ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542654bc23a8b93f1acc7eb51f3b683162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af704f9207c1c2ee382f7af71dade8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331508d47f169b419bf85210808b385164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690970e9791ff3eaf54a33d522d7a47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea15fc0efba8e24e30b33b7ae405ab2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e277f5f000686bbee8460a6c487fb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2d6020557bddc5c2f563ae43644b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7e7d9f35d889ecb9ec3eebc1ba082169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228129d06d48ab68619f5404371ddf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2a33efa79be8ebbdd7eee0a95347171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c87bd5d94a6d94db108a9204cdc779172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843e8c84c746bcacca619d11c5b95d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efb703869921d84a909b59425d807b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f6a4415eece517361c85b1fd3942175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1de0aa45ec3d9ec2d83686f364b4bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188b84a86ffeea688b743fafbf8d24a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d8eb9e6fba591a20a9f782388fb96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444537c6d8e04f64c47e8beb43929cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3908cfb2da83c372cad38b21c9061180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebca4dcab387259683583611cbb6134181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79adb070d0d66c5b869330e9ef7c58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5327414d33652c9a73ccf1beccdee7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9743f554cf231e85d9c13615c254bff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f247531cf91db9c7650c33ee7bca6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce623d7f26294aa1ebb13cbeafba6e6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb9b4fade29051d84b5e9db78d65c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaa5399b8c56998c5c8a360d548ad4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095115bba6af5484666127b3d62678dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f741b91d6671ab00de63527189d41e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecc938a452534fc265a71f7da933e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd330d629f3c5ec36dd0c0ad926175bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdfdf296c227dfddc161091e265779193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8ea749d99a03c48851b30565e8de7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19419d8ea6c2b15c43649c76cb84e4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3453ebc6c350ad6bd5219238dfe2ae8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef0f87da7003f85131e70b6ccac08b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826cf3adb7dd35830cb4b8882be6bc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1610cb03225ee49983ad818c6c7918199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d053db5243c70ca306aba32f14a5c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b36252b4ee582800f4d761953c2b76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78c126a0d08dbf398b8b2c7eb8ca85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f96e93a5d1e0ecb540afe28a821065203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9575ee6e0dc232dc9d4e22309bea6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661fd3872272fb9397a8001cb5cb914205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811d0081a148ed3f9772600458f7451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec5d4b27b5440032ff9f470c0502b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6caf29a95d3755412e8655414a8215208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbb3e7a1c2b47665294280c70b2aeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07df0992a0307cdee3b2a6681a6358210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defac92e3d37ff708377e2f86f07f3f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602fad08a35fac9f991ad0fa44863d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d6ae637afdd57b31b167b039a8408213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114983c123fec515e1eb514e071d327214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50657aaf3cc4017a184244c370924c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0477cec820e1ddb8d7192c43ed5f2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c46e37502eeddd46f3900311e60c5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1daf5df84e45436ef98680d4576ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406908e9de143af4b93c2f34fb0b896c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07468b751897815d212e4ec99e6ff39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f02844db0c916343744c5fae06ba9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86663a1c71196cc5044fccfb78edde3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3242d7f2a0b4a77019d48bfb0c8a9d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b34e95aa4739187597134f878b32ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c92db4a701bfc8e58e8cf7d6b69ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab8725dd9c1e6e196c77b692c59796226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d1e90c1144e05ce740bd211e71b2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f47ad70cfb520998e3e9c550fc6ead228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d2d98706515443f6a260638314267229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f873719f7d7058d14ecbe10c871d01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2842758e07ffb184ac7e30b6c63203231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea03dd10344dbb76f8e629d06d19e57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfee14d93eccd6226843e3ccd6a97a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2d82e04eb5e09e6a99624b0a93501234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519c691efb5b872502bd19fd9d89dd4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab13662fd5f953a2dccb6b1b68dbc5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6bb257b664c3c8482b050864eba19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82b091b198d93f62033e4f25708848238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76016abcd17b84e977b76a4ce4959d61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe152935e106062529368627306a8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a524c26902141a1c13d1f4f7d586b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86a29003c805ecbe27d544c4d633e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780b392c6a81b10525e13e9357c7081243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b449e650cb2e95683266ebc3d1ceb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5842f04e7dfeccd41d7d5164c172f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51368a7c2c647442eb0dbb3f31089072246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a46554c370e8798f70cc3c848d8c07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2264c5387fa4ec5c4850a61bcc53240248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402668b011af869cb4a5628248704b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e8a6c54b2bd8a2565303dc2e96cb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ace6696abed678de07b3f4458d323251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf977ae1415dde2dffb4819d664192252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b50dbdbd8dc507239a5be1eefec672253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6990b48ef8c7222fc0c03aa6d1c408254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18237a08ce07431f86c82402789b33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99ebda82eb588a6557242c1f7d59d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db961507ac91f374aa07f7428acacfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cd5a6838830eb9a0c430377ece900258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8b288bd5641094b2461c7b047863a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724893076e1503e77c193f67db0db284260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302d0cf641c7f5f5f03a82663bf0bb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeea49371a233aaba2962956e81a26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f28a10aebdc806b7320a29c76a9538263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f84a4f419663961f05e3a140aa44c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f4e31113c8cdc3acce52306cd18c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a6e46732faaf023aa2e2e3c52033b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48218d9ee3b286989e4c07794f144e50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb6c140f5f0782a2fd76d74e01d371268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f480d2dc92c03687b92d5d5d21530f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13ecaec71dbd22da9c9f81e78505ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f1a0df82faca0cf5537102eb2ef4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec175a751d500dd90a33b15130c9d41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097b39fb16893f61de95a4fa5980f72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf3ee5a273155154a1f6da11beda3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0328848a4725bf1739a4bc4343dbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4cd742f093f666e4da89c03575d16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb89f9d60d1a888ea03daf185f29dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9725a2309ec8708b072e277f8e78f08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e00ae6705c94d34024a931a282bdb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9f75002cab2a316303ee15f749db9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b689249ac8664154f520122dfca9173281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b192ee0bb280f9b023789e2ea89ff70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214e27543dc5510b3c7d07f46772d39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893756423aff282445e5215836e3b7b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a8e3ff50bc8ce4d063480854a0148285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088f763e8cfefe01387c4b4657cf4a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78ede6c120755c33d59f3002beeb1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fff94734c6bd4330b46f3992c20329288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e79a2853ce4a116f1c11d29b231a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba4dbd8774b92536328319238f38d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f12ff53c95b32f78816939c4c50d2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660778a17fa3765722fc72d62808a352292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53eaa0166d9b0205c2273d2067e32a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aed3baba33f97b3dfce318259595b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe79c964c8191e9c06cc763db87a3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605ec6ded145932657566ca696c7ab9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bf1548b9184e6d96f99910364da75297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270929c07376e55c98449f9a26c1f0b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d1f580f8e0003fa87f3ee0a4070b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b281fecaed8b10765083c0d79407c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14cbf7bea2bd9970d9c62c1966c64e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707c0fb7b77c170fbcfc44067fa08b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3d33d8869743d580e159a2cf013fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a9f70119ed640cdf52ef923208b23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb57d78b81525643729a0673114b4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d000f03830442220eb221795bdc26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ea94e48ea62bd578aa72e9b346f03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51e17dda1d63a54b370c035b5b3848308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1b3cb011de2e4e638b15984c08868309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da50fcf731bead434988ec2d48ff90a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baeeb14ad0b5c8a1a127c21ba6e0c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c81c97d4a0f25a5296d8f7e400b68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55727d31127c297cbe28d9b68fbacd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385adcc6d5be7d557e150fd76331a81d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0289c45d55abe85b7ed1a6bd73d05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fc2a62509d7857a9d3e0366cad0d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2751880634d56601bb37d31b942df1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfdbeec3d21cd7288f5865808627e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88a2f6eb8787faaf119da14f394ab6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f578ba4c3723250f009205f75616967320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef26ab2f725b1a72b02cffe5787a47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4184c4daaad804f63cb3bca69fadb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cf3076ee0705057ea0932a5f9312d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a2a0db284b90b83feb7f89ca68582324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a64b5b3c1a0448ac48b1690121ca2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1886bff16871741a0eb0ae989f4ace326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da66ca98a8ab79748e364978b001e28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed302ffc133f28adf265ce2c89724328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5b54b1963cab4377d7defe8275836329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db803da0324ec4e1fbb98af213ff4fb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aa01b1d21bd07a72c38f7d902c9f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f3d0dc26082f9f529cd7da2a74e46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708227b44aec209f23aeee83f0ee59d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8a0c25ec49f515de39799052d4a4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb178b1765edd746d74c7fc1a20b75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ea85eb9d5e483c5674cff09259d0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c8a8030f835c944913da5a9fb447f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246bfcecf200fa7a2751ff31c4cb406338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b009704c8a06eb3fbf5da5ded25d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8285ceaeda51ae70bc5a75d00b075a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3dba1f6d3145d66fb7b02ccb31df2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3beddaecb9c19cafeb84633c3fced342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bebb5d7e6053ec463649cfafbe3dae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71408ba47b997df47add08e3b5d3bf6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbd92c6435d8757785626b7a601ab5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b59ac9a0b889fce553a2d73e8322c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d477cd765e3ce8d847867353d5eb6d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91284b793ce18bb6773e617d1254767348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ee645abe45ae49041ca01e5082080349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec62074a160620df3cd37018f51afc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310ee392352b1be0f8c761db95b83d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8dc166815ae63928348e1a5d16db7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37346a2934c4941c4bda0c5b7029d4ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09658f733d07dd6bc5f8f8df46ed611354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e2b48d1bb7d78a9e732032c99ef89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c73de89a77f1f5813c016da91a57b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928442da58263c718cb282ab138adc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f636888005eee79f2d8cc3336d9974a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950f82084ec63ea2c1c8cb6313c8d60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde52c3a4ad97c81495bf4e7cb2ec00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86342fb1131b289eea545c48a0742b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f9ea2dc412fa1098cac0b50563b8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e20a5743ac608496f3e69a731b9861363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300d2e76dc617f8ac8a14692c707ca7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1e58197efae8b53a1bef42fd469da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa98090a28a845303efa0b08fe79f8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73b2ce3808f44ee5c229e64a359441367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf706cf8ebe0985d00f939f1bba08d8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cef4f96edc3d640a7fff28dd6bf59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca5b645eca232439fa794f4adf17bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da901cac93f14e86d9e71fd850535563371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91a39404d35555718c287c696b8807372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cb02b6c40a807d7e6ce0ae585719c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde92991aecba3c6dda1f13f56372e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c775b3320720edaf8c09ceb0c8cb3cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28129c6411cc9aad308ce1268d64049376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509721f97a88ddecc2fae85a448475f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f821f09ab331eea9882a9bae9f49e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd2b3cbd390f6dbf21bc4e4ae31e8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00d0dace26ac78cb80dbb4e83c4978380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a89a920ceb2ebab99581a360924d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c19f27c10ca90efdf26f6e0cdab381382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7195d3c7b44d6f714617350fe2e16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a733a6fdf45d6baf621e6709a4aee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e50b0f04db2dfd09a8eb0b7701360385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583120a4a932cf19b4a63695cf9214c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15938139790417c612ab940574a9ae9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e1b9e420a7366c5d808f867700f7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b013342e3b1d3db9b2d206e5105e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab0b843525c15cc35080a83587fa4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a521d38cf54b9b8777f556ef9721c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d94f73690e812ea34e313f3668c801392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a944314d001d4f7ad73996c8e2255e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ee4d7ec5e053223e3883b33898a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15332987e219d3f351427e307053054395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648b8230f165a38b77e9c9e759281b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d9fae7137f938bf65c8edb0122879397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409f06beac78970c72e3e8d38a4d388398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcf8f18d3791ea417c45d5bbdceaed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8674f18cbd6eecf779874af61883e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d34b48a68655e87375df6e1c66d2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7e35ae73a62871d97f0773c2b79b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dc34ee8d787874929013e23a78db1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c1f20f3e6d66b685ee914e479a4d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cee9a0570d2b4a89b85a5b3a73d28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea376cd93e7f1b764675a1fd01969e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930077435e7c34353db11e72009d040f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21174667f57910c218087817bb99537c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2a2b08dc46515817cf4c4feca9dac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1f92e35bd0761fdb859d5ceda6aa5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d3f22ff09406960a90e778ad7f7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e8cd84e7e9d5856d49c1b01ace2b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d3236182cca080f3c49e3d0193119413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d66833a56df6fedf3ba4893799440414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881381d67d5e94d325f99bfd458686c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46452beb44ebe1fb199eeda90fc47644416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d9fc959fcad98614a165b12b59ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46bcdd978e046850d94f91411fbe19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce3b93472af736a13958276b3246bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07485198ba0703914944c96a1238bf19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df6a68948360f365e3290a7d9cf3f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f876837da19dc7d79851d47fad97b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25b556b296f1c5de7c1010b581737d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfc340b2994df3f2f4e79ed74f2551424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ee2f23bbcb31bd054c5f1b2a08423425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a03bc26a4c86d2b0ab25285ba984b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40c26cbf0ff36b0c79d8bc6d3369f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0064d2ab0aec47b8e54aaba54b0074e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fc57d3d8c993125b4eea8f6c3fe79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afc708c4eed1f86f7018c4e7b55af2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28fc128b425e737333ff236dcd2ca6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be4b478c0890591f32f3ed929854e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbdf62bbd466022d8da42c552c586c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa23ad8190ac7334e2748dd09885b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885677e222af38a31371c2a19f33558435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dce26d4739ca30efc4a3ed5e0c830e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85858d7a37a55e320b7ea3aee8a66af2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c17e43f23e2fb81e8abbe8a37654c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3eebb07a677144daca7ff62997f2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e318493d8defd5e5597a6edb6d294440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8a5ee88c58251f7fd3eac7ce0d6ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a260a8e11a9df6cf551fef2832b6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4c298d08351f92961b8116dfa9042443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a35f8cd717c05c32ca9b9bc3bd68fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a541ce4029da04061a3112e660a97b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b60f119bcdc92c84ffb578ef93931c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99b7243f64414ccbf0baf1fd605c36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e82d6e6de29e8c3b8e570805dbcfb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d67641f0aaee86dc22ef5758d1423449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aa038c85e953bf31ff43d5e98474d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf61fa9e2a4c8f094661e0da36dd03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920de8833f8a6fe8800b11bd39cd3c1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747121a4dcd42b6bd439d4d74c7d491453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd4c1e1895fa854d40a734a761f8ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724041ed0c549d365afe15d12d230879455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9536b6592c45d98800f9b011a2ff8de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d285655a6caeb3a5b98bdc57c0c39d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95669c60696b7ba4995c21a714b0d8ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71369f838ad9d8f5c8eb2fa55f8f1655459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eb0edc3b4ed35a81d36622211a013460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ebbc96305900dfe515a2435d30370461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59373ecbb50c4c4575ffe605a3a011d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1905ce9a1a7bcb0a60885db8fbfc8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061bb808ae9eb40264424258c25c4c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b007afcd44494832fcadd92a4ff80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5640f6592ca8b49bb3994abb35278466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3a2d7a604aab768644ed32583bfa3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdb05a826984ff12746f9b25286baa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e551d392d192ef2b8bdf11d101b1410469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04e8ac23ba761e3c626803e71aaa15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91cb10ddef87144c546ed1c2f2d7dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e697ce1ab67ff9621d908bd285b61a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250e9e8239c4588bc66bf451c1b87c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d645707ceec20e115518b1fd560ce90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadd8d6015f23c0fe4c6f1cf2874e42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c4bad2b2e330876288b3a7011265c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d7e441a0517e80487a45db8ae3277477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81b3f11bec4bd1710b5b1ffb56dd49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9695c06021dd28f2b43e2a218eadbe2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f03b863b8887eb1c8b72ae3add424480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89154284a03ecc746d3a4a7b508b9f9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3e141c0fcc449aa5cf065d1cd908f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733979864afe2628149ede1c1067bf4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b9aa14de5eac4baabef851887cb47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55ddff95077e311d212c326691af3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d6d0ea342207ba5d92214b35b121d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4f02aca266e1a521366132ce084a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c718e883c5544e31ed39dc0aba5cc8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9b3144bbc314eb701994d15076724489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b32eb840be211fbb62d8e783b4e09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c11c9dc4c1ec3a4b26dfdab816be5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fbef76e684bb41fa04a5ec0fa5cad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920c3275c3bada67249accf18de7ee6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afb05868289c0ea3dbd9bc3403f0b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b82cfcad226a5042d00510383a7f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd032ded8ccb7783ad8bc48f39db9c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f96bf50cc44cfb0c459a46c06cf4fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a69cdce40e483e779b3d283cd4d4e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ffbc3a9e63dbe65a2a588da82214a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f603928f6c260e5085dbf2a525f385d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4c32e5d3853b5b2c99a2297e7d150501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d02b46a3086e7d6718df7768963c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a3b6124db97581312f1ac61a2b247503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39580d506ca5e63b07e3baeb862ba0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57408fa26a5661a567f3d14f8ac124c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a671413586426057e41774e096879b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cabbd29a96c93afa53a3a92a033fb9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b6505acf2f96a7525adc6d55df0db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d5880ac88bb79cea716f90942157e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e040e15707d7e36724cb46e96672593510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ea1d0a8b860939e5abec2aeee5b68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33390fa665bbab43a6a395090a44dc33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6953a8c959f419a43601a2fd0c1816513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eb6ddd58d8368dd6ffccfd9d72fd8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377116b80dc504963e260d3335e4a176515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3dea1e572de6271fb038bf6903d68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dde157b0cf664b068f66d381d10ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df877f05a29810cb2c795809f74f90f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bb3b5ff6793c9f3d57bd68ad76615519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2277ddc1888f576ad83e4379702ee2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e731f6f4af8691864fa178285300122521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933eb1db633a9ae28d020a02b3518ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f765ebe9e06972fa396d43d745671523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf71906c5eb968d93f0a2bbd9f3585524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178de67adf0d0612ab1e1b815f8b579525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd545265c53673b978632519e6dd80c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9ffcc3ff762c1bff47d5cf8727885527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8be7ecb3659e6c84ed7b5778d10caf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc49d01775278dd7f3e907de9c30ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4152df9cb36c16812db330f2ec57bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272f39fcd4ddd73677ccb3885951d5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5805b6519603cd03a70adb7ea98908532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466165a0c8804d1526ef8d5443d1775533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a44a12791bb42401ba60e1b900ec53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b84c1c4ededea7120ff96c10afcc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd711b504b70b0aac8dd448de2df497b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b72432153a80527fdeedc13f19a5f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a845d18415bdb3be54be4d075c3aa03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd2b8948941de8ff250754dba0ef66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af537e12fd858ea624ce99fa7a0bc59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cbf85b17a04a2137e3028b8ff5f0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ed38b1652d160bc6bc58cc4a54f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e776ded95c363154383996370c959543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106130066ca91af49da913718d8d35f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e539afdda48ebd208602fc91a65f60b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f052823e5edc81b1c656e28a485751e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbb0f0f08ce408a72ed12a5c5d08e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576ecc0ba93748aa79ba7fd0ee5eb02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce9a71924c9629cacf7eaf540a883b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8fb542aba9f4908bc5fb0b4898d60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a05e052164033f2a3c1a2082b9a421551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bda1f6f21755bbf1a5615e48bc059552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f15da8086a64ebc2cb087da703042b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae71fbb66aedc3c3e777a2dd0fd135554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef00cefb0d9e407f92f929b2921246555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c565ac85903dc2f95494f36ae5e0ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f1a1efd8809b9ebe5f97e0f28ff2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864054270af9bd6ca67f3bb0252a488558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcefac4c91fcf22628947d77395580559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd794a3fba79e623c4503129aab27da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368879ec6c9affe8f0c51e5591b1cbdd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d5b0cd5ab95ecb4a34c4310a989b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c68abf986a4515e4ad6e750193aa09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c075f133850157d6f2320de010cb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a176aaa928ca73366f31339d288bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74930161d78250977b87dcebdf22d957566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acca76c6cfdf8f1935d385b3d3b46d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61133fc3707f1990e484a53d196416568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfba2ab30fdf6a9b46b8bc4e093570b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052dff7a19d7963c72921c6dec0f223570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e853607d0303eb3ad0ad524cc7c96c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086a70a91d38e99605f4062914a28a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32d35026391b5eee6aaa6bf93427a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd808f22f9158c237867d80578c6be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f51a3a053fd53e29d3803fdc3d736a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565450aee28afe5e3100751003fe9516576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c7550c4a0b78bdafec43ee78bbec2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524c477ced7499d3cf778f16175c3c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8ca186a9a271e019c7be8547ded22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbbdedd6c041fb20493647f9e59fde580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a3389c5c5efd5680c441ac7f627f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419ceac89d861a18215faac078035fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426fd92ffd4afe00458ec478931c1a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38319d35cf37e149d9a3179b065abb16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2094929df857a76354544f9426073a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91258f68c2afe3ba15824a274785b3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f9604887a7972545df3eb59db77c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e6368cc9f1191782e9632d0036fb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600abf10792c8554d11f5d101d8ed6b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eb7f00074e535f1100ae62837c550590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6da9c53d97920ae544828eae53345591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931d21948261c41f66c30ffa142c6f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f691085337a98bb53057c7b2e40c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017977e3cb952113cf84c694998cb98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4429e64cfb81d9c67dd3ad3a091fed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaab58bc161ba667fff8648c3d3b63b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425cfa006933ea0fddc112fbba615ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce21d78d85b1595cbff0fdf84d71c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d485938fdb6ffeea0503fa214236e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a800cbde3ce4bcb22082bdcbd1b00b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db7fa592f50c36fde39e24d672e6c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f05c12cc57a6526b5b39bdd1a0ef02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d891e56948211b59a0e39078af1e400603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2915eccc0862f886ab0f72baef5ec4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a890df183ed79b55d64ae42dc286a8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34c204e93dbf09bcb913505df610b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b8da6391a059473fe5dc56dee9d8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb613a8f1c1c91264b0204f6e3b3f5e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a534b5142bcb121c01ea2b597adfda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbdfbfe24ad09e2184ec6524ec0feb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79705a58a97d76b9695fc1973e6ec731611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31010bb4bdaf7e413f58bab9726fa0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd27712fd3e8993ccbd49192530032613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dfa2bf969b82c7dbfb52c9aac20cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a4b88b09a90b6f1d13f53579f31c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f264a09a8079061472cb622d0ae042f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f8f25dd1cd45c757af047f977948c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702b370e99e3a286950b0e87550b5a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14c0eb1ab5d48fcf6305a873674a99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79b0391517e2847e628f264dff40d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad121cf971148df3725b7d6e0eea7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc71e4de21b10311b806225e6988b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f344885b2fa31f38f89851c6635b33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67875c0510ce949996dfea62f028d6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee8458567473a14d88ee036825f85d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711994243a5f4fe73c6c315ef6d4dcb5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff177272e113c6fb0ebb94402d02f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b80978ab925dee63457935bd9b8bbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffa1326b5917f86359fdadf6559206629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee2bf79fbc417b61305200965fd4d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa808f0502e5d60019c5fefd31bb7ccc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2b1d15f2eb352012afbf1264127a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20368fcfe25030431b96f467b7ba18b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df59699fd0b00631fec2dd56ecfd8b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1557e11c54ad59b9360fd1ac8fa9a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af0de5c9785259d302422df6b8faf3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59f67c0f123b776b79fb1873b5db1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041d6e54d368b36b4fc02408b9bfdc4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed14fc744023d0a867858ec669e7e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8ec2a458dddd31e96afcd58ce16a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29682ea5363b2895722075d5c2173f63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95d14c92f6d91101d86de203938802642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663f6ed7638f4a77f1c97de4bff2913643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a8eb0249394cdfbd5a628675a4eab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5110d153c996a4fdb20cd9d5a83f759645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d8412875a5a6d6fb1c1b1c31fdfcb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a005e92d7bf09a41406ff142fd365647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49b8c78f46ad330bedc10e7a65df3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2e20f8e717af115ad628586cb8c66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c97f439c5c93062c6dc2cdd6f370650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f8faad00b09996ad59164ecb2968d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8f484059e0c1b18a9334255cdfaa9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ce12c8c2829106e7e2d3e0eafef3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac818151908a64660acd7f9e36828b58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008634bb86d1bfab64b96e5e02e447b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2e72dc20c39f2b1588534cab0b255656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e010c10c2bd61448e42de36fcd0c2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb63b8b7fce15357c16b0e432c0ecb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417640798fb0dee9005c48639f5ce2f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168983e01b75b9c4d5de773e4fc5f38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57382d4b32fb6b3904909e084eebf5c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6054412681f4b453fe697fe852829662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29069c9dd032335a82dac35a0ec164663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580b54a3fea5ee20082808aeb996c68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab174df38d890a0396d5c2c5952197c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d5a2537eb47a0c6b482325b42f92e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dea557ff5bcbc7460e81cac54fc224667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c149f56b5ba27610aad30736fd14a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e12567a3b2f0c9192083747e1969c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec7b6316830fa922becbe71d4e8097670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed2dfabae96bed9354ff65a21d5dcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfb2a51a8ae30e6907d5bcbb23b83f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191dadfe8c2ad139b77830ca8ab8da9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa348c5d394f09a020e28dfe002325fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438fde8aa2f1f226b0a4a497deb48d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc97296ce3255d52688d029f4ff8e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c526303842449b27f4dbb8bc067360677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648db1dd188bc936918a2cc4db0e6a81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cfef16db6b14e7aded4a06d7db9d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112ae0f9816e63e28d01410bc2c5b76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864a2c8b7447635e26e1c8b6d1b3228681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff15f5c19d9f234d87453eaccfca16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43119d1fa9917a189d880e894c12b6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1d165c496acb5ae403b8c07e4e651684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d9908c157f2697815507b53ef1637685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb90cdaf3b3ec952911a93e4524e5c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32671b069621aab856745348a121c902687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fa8a05089c57bf51e8fc6b173f475688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6aac9967e799b4cfdb96e75dd2a64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f2b1065b2b79b25edcef53f0db99c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b866c2682efd17b3a3a4c753fd3ad27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43004e137eaf88f6800484b938ae1e41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee5d747835c8e34e8a35119a6af440693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ee63e1de698ee4287aa14937a6d42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce85b48e58e891ce73507f3faea177e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2eb903184f9e24e729feda9c26118696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acac0180dcffad9f9c4973d646b1ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63216f639479a1f540a7629607a3349b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7c9e6ff08707cc26765db2483e471699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bbbbb645e5a39d67a4ed5646e3a29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c84b8de85987b7551fd0b927f10992701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1da00b2c1320706cde95e5be11e8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabab4c789ef3e1759def28c5b85d2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6aab5154e82957b5f9e16ec457997704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bdd4309ae4b4d06f045dd1594e4a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2a4f10bffec1e2884ea8d73c8983f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d0d4d84808018d723f25ba7c91fa3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e64d256894ffd1702301fc71c59b17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfd8c32dc353293da7e9cdef76790c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4df760de8687abe4e4e7b76dc4444f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f1deb11ee453b233a4fdbcedf7076711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaebb2c720fd1d2b1b12f07d7fa839712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ce0de7762955447fd300b25671dd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7649968f6b3c63e9ffbac67de3bf1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62bf0e00b0c9ea64d840589c64b414715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe57f953f4c82b7a3a29eee47853ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c733b09a5d868e15f70df9e6dd2d43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bb8f3101fbc2db0267139206933b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c85ea217e5ae48486ca082d4f68a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646edfb3edf25a0b69bcbd6e00ac977b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb78e4f178a34f119d8d488e5fffcd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8443765b9d8350be766125b23eeed4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9159ca3dd858d47e5473087e90212723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb20184e200083086d42263ff8574724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09866920eda6ac3556fc1d3d7cb407ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f3dc5f4f72384ac6c99e518485f5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26339184ba4b3f1b6bff5f5d378675eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e5d82c08de7cfe516bf0662c38cd9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dfd663035a07aee73e43c519c9cbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4999febd4cfd5c3837bdbc2113897730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab6c6b1ee30109f5177618979b800731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a80b73d59a02ed147950efd912b904732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2f8b271bd42ebd4f055fbaa4af033733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f4e3b2391ef89f8f6a7b52e61b3c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63a0931a632830ec1c18730517c2b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363267dd737e2b56e9e9bc62c3c3b15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41086250e1c9487b5a2f4a6d7d8513737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce8fdd12aa9b24f7a46fcc1898a2de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67888a5ed05c90d9eeb667dd502e91d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d33d3f1d52819b533fb12ebc51133740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daca13088a057d6fece43c41a607bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d254a5dbd3c79d620de9d9c1680557742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89c5fbec4b77159b5a855ba15c3768743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b921013b336ea48d653f2b1e60fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc76446b2cee20aa45db7cc8e66ba21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104461365710f955646861b2447a74aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac784dc4bf3a0d9349b8fff99a741830747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05188d86841c0a74befd5e99a83d54ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265950898fe800c6480f9865cec518a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef7a929c3ae20a956cddd76815cde750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4b7b483e1246057f677a326376ba0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7458a4c50e02881a4ebcf9ae729c7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c22b4d194c264414b023fd6a59565b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c3ae5d8535b9b391fb6d659c6f60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caed6579fa2f5f64989f8e36f7d9a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20497e2f9f2ddf4556f5b5dceba3ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18024a3431990d7a80fb8442a1cbcc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5bfec8318ae62bd0e4e7971d22c67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee9607167631eec0c062de9220effa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55791d41d54fa5e3bec397e17d1e3649760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5581301261150e1360cbc4d2dc4d9d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7000daa7808c1a16764ba566a2820d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f02b1965ef7385311ea5485c78111763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba078f1640fbbef3d1c9ac00dae4e79764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03530ace9bec3bf3b2984e9c03bd55f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3416462096998e6f0db309e001f36766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d37e10eaca937ba0d8f204049cb41767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0825946cabcd94beaeee3ef15cd1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f89da7cde7bbcefb990eef4207356769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ac590e054dbdd906917ce9a7afa60770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e25acdbfd249b560a852abd9b9581771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4d492de8a5d72d108035e0335e05f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5216613c368ad75851d6456f3bdd050773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd39c06a83d357f48908f9162278ea9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5ba3d308c2d96b5fbd796b6ac80f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d487b3089e293f7f40c115bbc5f09776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90b8df96524504564e8d43118ef124777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6984cc3cc8c115edb01e9a22aeec1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b49e1cfe7fc4cd8e457378865fd335779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1580c690d6fb919ef3379d78ec149e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef506760657b40d27b74d81d2e8e09ea781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1628780450818be989d6c7c254b19d9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73574a00f2f7fd02de54f16048f96ed783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492a05fcb671c4ec1ecdaed3f7d909a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2479377514efa9361e23c16f36a3e2b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6805b107e95f95db7d947c86b628f81786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964d1541d46ac3575e91c0328767f34787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d154b7543838b45243d530462043fb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d08d93585267de51c053478a25e87b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ea6cad7fbbd16318c00e8e90d757d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f214b82e8ff7d3cfab6df43d1a2b04791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac16e7c8ccf11d869b222cb79bcd619792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0f5940b2ef4083d845e8b80d2ac09793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801246870af36b69e93ebeeddf1b08ab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020a44dc6e9d9f231e6bcd3ebe3a2af795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62377963960c6de7ec50542d48ba9709796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54e77ed7c5913acb5cfebb348ba480797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd0b60a817ff8d3bc513216669f676798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d2cbd57aca4b34357c3d2a12714b6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3065a16689b9f8cf17a2cd833de6ba800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b9f26c517d270379a290fc0fe7eaf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021da1129464a18ee9eda7e2f618a25f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732bea5f1539459ba17c60d2a352368803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac854f3df7240eb08907e277d20292804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d1094cfe8e2e0b0b2144839a847ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36f5bdb7e4eb9ede09af6c3ba88543806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baa10c8431badfc1bfbe408c718c18807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f168a799b87c020e326a284062a29808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ba3de6e53fc66a190a39988ba1935809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb046d35b3d9417cd19794ba325a14a9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc992de8bba1c11eb52a4037862891811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf4b16012bfe675a694de5cafe88ce812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a24fc0627a7f7f495909c55b86a95813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb75c548fa8587f4146d8868da949e4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15572ff0b594d8b8c3ca5c105ffd63c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6687366fa066b67d6aef845f3688ced816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fe18859dee11610fceaf2ed7d409b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc595540ab8d8608661535225de7473b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79a4621f67f106d99521867d9f8159819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60683f285c511107be9d153e5a12a0c0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6097fa4678316a95bd05fd6c5fd0d39821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a63a0b3e7cf57320000922d7fdb178822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ee5a3138fe560a2d5d23023de5d8b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed22cce5346e0e6709e053d44f05da824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8906fac9f1647071d8135f2152bdb49825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9750765412ae75f9f57fa63257b678826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00413b3b694a03120b39cbdc90865935827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0699b5a06e2af1450a48d5e27dc2a05828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124e8b048f3091dca09a840414494ec829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91da1a3c641b0fa1e9fc3629cc966b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502948236c571853a92229ad04df8850831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1d30981d0dd4cd5f3f3ab68217d1d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6effa5b494524de1b19e72d6d9737a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573a0bc8025b0b98efaca202648712e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35046dfd980af294db7ece32f0c196835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04d27ec57db963d66cb2864e817e62836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bc9590994a197f132d87504877a19837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fd71b4f94db934b6579ad0e0776f8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd044b69d2a27a85482126bdd4da81f0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ea241f5bd34d3c68b99dba7f37e3f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e24f7ced9c3b5f531ee463322f37ff841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd82912b988a367d5cc84319b3266842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edc8b6dc2b136864b3f989182b1ff9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961428b2ce58081f0e3a87d7c380987844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86347f232a94e27eb95c2f28a12b70c3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d30fbc387b763865620b8c68e07f48846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f31e1edc6f8a898115b8fc2e7b587847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d442a24ad01c239d9003d7a0c9a3a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234ea05a315c690a162d4278483bb24849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61467e917b9ed3d6bef71dac782cd7f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee59fccd4d82f5ca002f5060890c304851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b040648c48a28bcee52541c4ad4657852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d8723bbd9fb51ee13090f32c93510853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab52bd79257d798f30a2a68b742f48854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfff484fca9196b0db8e9fb4617a5a6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aff925e11fad6bc0a54c416e266468856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f211e9c8e215bb834a26a9fd55cb5f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646a5fcfca66d51a0d971fbbbeb0214858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b25c969d26b48d642b55d054e90d1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e192a6c8902c459af40619af5b434860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9aaac662578b8613821e20a452e7c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bd6598340c8e372ac4b280b1041b2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc9e1c951ab3a96df7af64129582fc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2453cccb96ed9e93caf22f9196aa2e6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65af694dc8c9fab3657c2e2859573aa865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6160e10efd3e1dd6f795cb887b9ebf2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb69fa316f5da1476a1fa273466fd6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5464d47c84034b8bdebe4cc41d826868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811ec36db102e4c2894aa2bb285d5f4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc234c78c8d0ba251bcc702bcafb26870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026880f6bdc86ecc7595f3bc5157886a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499c6bd7fcd3b81b5f4c8febc58997d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b48913d67b75f640e5dd42060fd83873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2940ade492045bdecd282a2a4093ee874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63871a895e40f0d9eac3dfc259ba4fe875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08be76125146dd492e271984c42c2e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8e1e31199d50c43cebbd7278616e5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f389ffaa099b8360af62fe517b626878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430312a1e4c22f31058b81c4c826adfd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e93553e9c252e8506614663ce13998880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1695f1b379bdfe5d305d0af501e56881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab7facdad4849fa1aec9e5bbe79c9b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dced1634e1b41cabae69a4d9c01d24883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498143d8dfcb98991607857543022cc4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c877909c3f7a7bb2cc76f081fe1348885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8e5a6d16cb7e27dc5d0e05ab057e8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac4e53f832c51093ac4c6432fe098e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047873ea0829896326fe6e1665607a7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ed8b8c8214a0620613b2107f2d6e6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506cf041e098557147fce504e4967e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbc68d704d7e15e62c246278cab6d4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5dc15f166743b3465ecc50d4c6ffe892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8a3a1f5ec1b4e735776fef2049800893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d42d7727ca03e838905f406d32d881894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ca44a3723722fe6f635e1e790e35e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d6d831e289023aa316933e1bc2e4d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e03d0344256c9be066c51f1d93529897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bf9bee63ca9c6466b65a4d047bd6c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f137452909d55eea6065f4cccfca2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905d625b560c156855e95868a5e0ad4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4113c3c5b597c920c913d5bc1797c2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80d71acc3838bf825006365450e64d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f7b0d69b7da4a5f6338a88cd3bbdf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619e2589d17d55c27e08df7b95ac6ea904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259eb838c17c7bff4beae24aa652e2e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ba0343d11987542b2986b4e4472d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f924ae0f9da44765d75f88526608e5d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb31af05328410fc6eaf8d648156c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535b5dcdf0f2214aaa8ebb4f28c8c2b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed22fa7ba43f587e4bfa12ea5567b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e222dbadf7ec651b207eea978f35a49911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9c4154671533a1aa4cab7b87d0787912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295459b51c188ce81c3551688e20aa56913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6888d52535ea5a0c3f8b321a0969371914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166e9d91f3c96f12ae4738f943f2d94915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e124ca11daa988663ceabe51eedeb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ab3e8cf74f98dd0b08c6338af5f1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840d16a12dc00f7f9a2e000b5386ba6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d3c86b16a8a017cf78eb5f16eef99919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a76625a660c4fafc38c11d64a9968e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f48ed3256e34217794d7c2c80b33d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718c0042c54e4c5603570729c3c5588922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1c0aedf5b5de45555a43e04c60b58923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ae41a8672971758c687e7a77638ad924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693d5fbc567fff054e19a08679a4c5c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a1032e3763515c28d0ce3c3c4adf4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d866546a8e94f0048b4fe7653d0b6e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c374bc2de87aa852bfd911892db77928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90cb16c17cc1e6360703d8d37af513929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23082caa4aaa64559b250d9af2616c91930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12feddc1e5bc6a677a68e85738fc1e1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a157054501e8397e015adf50b6eaf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64459878afa3e9a852420163f0bc55d9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e61b8697255051fa953cc229fb634b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad20fd8b9a1d26f19c935648b28a3e6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f743a61a284478502de5aa67a733a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e32633ac6edd835b71b9bcb788617937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66515d1c197141bd9c7f37ecaf81d9ef938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc73a5089ea9948e811e35d53a32df8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2aaab4974545b595c4c32ee703366940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9b66b538dd787558467e52b9d9232941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a4ce69f9740f7b10eb80699dc673a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8215192711e1c4729ff1f60976468943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e7c38fd8362595505e2c81ea478eb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99896415a82b7e675d7edea0df3c773945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd67180a1c782d52784a6ea8ea2dea946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118dde909da2b94ad7eb3c8dd9bb909947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fe0021edef9aaf24fd9bb131ce75e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2ed678b4bd704de425adca62898fa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665915fd86808fd91238f46e24ba436f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ea90b3c9eb8a35ec0e65f861aa39c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e032f15ecc9c0feb7e9aa640ebc7fd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645f5fddcd2e398a1513da7b5c39791953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada978f62baa0555ee7ecbf2a23f6b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42f8e75e5cf73edace460de39961c9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc149eca9ac07104d7da918a24552b47956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7172c96aa76ed070eab3cee2a5d57f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccd0365224f96180e18734989e718d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8943d5d8a08733a30c38350145caa959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5fc11db109ff98d73f47d96a104c2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a96dd10f46364d08c53ec203ac7f05961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26484c1c2b4fe734afe26c5a6c44db5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4319c704796ea48ea69f85043e07e0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376458c850a6faff85f507fa00e4d91964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04ee90bc2966f26e3baaa9a1dc3687965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf176d42b28f8e9cbaf0723a4a764966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ee3ea58147fa82a635842c0d335c7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6543475ca5f4c6c8d85fca6395934968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b53b902ffc23b53d06dfab6873378969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e3251a7b828ebe18c107ba76d2ee1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357bd829a30321d80c1803ea492d727971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08062ef66c27ccb0a9fe5c203f10f4c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a717a9b8650704a159d1a1811c0a2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41045c11670b9d4efb8b6a9d8477cc5e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c50150a8502c64af9ffd0361d397a3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705f54430412e7d9e65197294a2de4d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88104cbe28be0bcbd29ad424bb31306977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d72aa13fa74d4338fd4188188a122e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2274191bf1ee425d7acaaaa95d80882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76015b6726292c3b4662aedc9c7e9ce73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970ff07ce229a3f6e78c915e604e5bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a0797056ff99e37c2cc28ff1918605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f08be71824b6a389424df30e31fdce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dedc75e1495379815996267f8c3997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749e3a36c3be615d68841a0811b33c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7fbb567da96a303b1cb02f2c77ecc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3bf060235e3e34c6c850f36233fa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88268d2b51fec791ed82a4b37e1496ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81159a8419268e87d88b390d86140b8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6c63082492840e28a62cbb16e062e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5275d7466cd873d4b8bde03eac2d4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c63d76fad1329a1e1959bde9ed39f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e8d7db6d7fbca520ad9253c871cf516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63692d37d33590bae8f388d6f8a6859917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04016fca828638fffd093af71adf840718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2509335837979b664c2366cabafea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f6df4904ecdafce75945180b74c1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f29671e7026755dec50f0b5ae94fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c03665bb092eb3d5e1a090e0bf3ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3500a31a1daaa6049498a8493b8f4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5956e6a89ded757b6e0b3add9301a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0da1a66b5e64ce507a99900d14b76825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b93b535588a82889759b990a17335626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543ae523db2dd5bb180fa8190c7150d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680b8ddcce2f0e37d25f53a54e1fd4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e3ceaecdf6518b6f415f247b4b7cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f6ad92a6bdbfaced40dbe6885c80530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5316458fe3743291abaf70d5214b53131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b790f632f034d382bb80a652b58fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b72b261a171b0adfa464f9d07c3b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee677ca2e016d3d45b1f56e831836e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cdd4fe4901b6627d94e0562a6aeb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3ba980e18c67b01a21435589ceaa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7c2520ef31ed2508ad139969e73aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f19d85e1dac37ce691f4561d707bc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbfd9dc6ea8a3a3356c03a2bd5b21c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7673475cdb0d49444ecf4287355d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a02872179032fca063081c5ef859041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bec5729d910842379cc1057a8041d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7c96d30fb47b578d2ef11b18f0ab543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b4e112cfaa5fc7686f54cb44f73044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a526564a5968dd9d99e9f1e2771df445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b6663968816492a508af0dc1ca63b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e17d933bfadce7bb9393f70ff43ecc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764dfea2fe752182d92a8ba2a0bfacd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d00da0f66b2d866c64faa387cd881a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf1659a4b8a1227db834f369e9029650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85befaa32d117ebf402bf7bec9b1fdc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2547be27759db3e2e51c1b964821f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b3df125aea7c5b7c49da0201ca73053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025cc04b6df16e93089ccfa312e749954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5613695f0bad642174b35e2d7d2d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc48c246879621a9aa75639b3d05eab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c2a3e7d12c3c2f05de85692d224f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece4e7badbc7381af34be2633bf1b7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05570c4b8c9b975fb309115dbbfeb6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec08cb2c06a9a9cb4bbf0cab6614ca860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4397364448af5b391d91cdf40550161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71618a0192188baadadbf052b751a3fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ff423e472fe078ac42ee202eea45e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b00da39c006b4d12d6873667b5492c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a954773d157b317628d2ad6f91417af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba198eb815758d86ff0aad7cf5be9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110603369067ea86b1f5d148d69706367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88880494d8b281a6109d8d7d064eabd468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ff3c45268671943ef874c3bd7a55769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cffff90135d4e5284b421c023f64770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ed50326c101168f2b30aae6dd667271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914928ce838845873e3e6fccf672bed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec09984591719e8203d5ac60f91a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f2883c01120a503eaefa5fd94b9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93385e9d1b82696dd4dd5f720cb755d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb0407e0ce2ad91f2f9b28cbb16b2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59a206d777bdb32125f0eff20d41ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116b640a4813a5260694987c7482aa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989b00a7af1a4af2c38de9c8925f65779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728d1a5a41635bde08aa64ae3ef01b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376725be541cf6b10dc81b17bb0ff6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37500c933beab00c997e5c0a2cd5392e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d036b7c3e4d350ec85dfc80c3eb9a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac0ba874d9d9ecadafedf75b985d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0d63f9738c3d501f5148fe6e15ba485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cf595cc400beb5213baf06825366986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1942b5e32a3a908a10bceeacf52ef9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a53aada97d7ca46c21161a1a641c2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fa81ae0aab07b381ef351b173af2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693486bbeac729f42fe24149e9f3cb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2f792fb5b95dc408dcf31c6ea780091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8f9dc41b27d48197a643f9b8e34df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418b71bd576226a740e42d8680eb82993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b52b538e755ec0eabb433e4641a2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e0dce1e05955695b2cba38c4478095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc033a8ec1804802868b853bcf2a2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7edeff8caf6fc24152f2b0dabcd3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1794714b0594b36934473a705e28dc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f287ca149d01729fea37af7d1b15499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032b452448d817514e213227a6d71f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6af6fa7504e9791d4f989a48a1cef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020256173ea0c522e1f3ddd05d42691102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471c299592c3d35287a4520992af5fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fc434ba06372a449ebdaf38a240d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9707cd2e3789f0f3893998f31e8910105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44593d556435f4e64a72955be56bda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6787333d995f6b5bdfab3544f23d5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb19a83dffe864f660fbb8db2248a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48980936cb64aed4a1c1384b54c80d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda841a051d200b5e1e883d9793088a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d01b84eb301322502b45760b42be94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d79e2e7febcbbbfd93533135f70cc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dad616852ede8ab26a357c27a2c8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397b553ab389ae9f88ecb72d62a250a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3246055f5ee3cceebf757edb2664a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fd61b30d8364f244dbb040ce14811116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3262f1ca763c1c554308931e84a20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaddb41315860064519b4b4971c897118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84459add33063312c2d5af2602e8dc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bef4cbf5286e8f9660a7f431d7b49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724161438e2d5391ad1d3b04e7932cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442b9c530bd1991c75e8029a6485bce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13790365aee5f9b24233b3b8482946123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194e63ac850f06578e484dfeda26951124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1300471358189ade9bb64e17d65d6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c86e8af1e03d62845e7f8a6106c60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07931cb3236fec690b1bf4c3c19a72c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f84f59d83d38964f517a92f69f9334128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71ba03a3b566ac06f91de269d70f18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f47fb5df648f4941566698f26d1dc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732dfdb478bcf1dbbf1ae14b9bee27a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8526dd6b7a12bd414950df84993a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf53be792357b336515081e6af4472133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cda8bfff53dfbe9f252b61e03b821134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cacf4a8b1b32947218b2c118746398135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341e42866f2d5bf1570bd3b31d9173c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd55d5151715f23fff05073bed412a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0980240d6d50f9fac2c25d4043aeeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fc4a8e64924f0e03e9064c83307d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510449d1337277ff2506fd9c4a2449f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66560d39583df51f0ea6886fa542b7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03443c4a81b8b694a96c64cf5ad9dc1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c78b9eae72350815990302b3818f6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cdef91fd85416b247f74530db337b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27db50d09a9e1c0b3f7853315938463145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7fcb68fa14ee04d580a7a9ad2e641146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38695ffed7dbc08bb7e2b938dc8d806d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b278dfae467d7c5e830f49f1b8052b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c4c9fdc23be4b9eaf1c74c895524c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb83b32c858f0c7e5d74d95c60f587f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16618b3fbcab8b1e7a6eba4541fa551151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474508f5724c9e73d23e2f9b86e28f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb313546a51210f1d5b25629da1a340153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcd795d7fdae8823d9b7e7f313b342154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb727f5aeab8c74d567e2d2767d3926155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe382e581288e6e3d98b7cfb67d09f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd810ee9f17ce11fb9405d6441d344157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbe83083eece4fb1d0b9f998e48b94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1628374bdabe8bf0a494e5e79b44c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efde2531817c330a7308b6f13e5bf8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2683b2713331f053abec654f152f1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc92bc084f2757fd36e865e099c121162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d418b1ced4f01152155486a9e4eb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfce73a18634f91e968f70b60546634164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f0ee1dd8d130bd9348d1b071bfa05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e721a5187d9250a0263930280fd1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ca62a01f96703221a84c358f24c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be87fbc05e72eab170c61909be90bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3a19654a918bc285bd32f4cf8ec18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd065107a0ad9401838fcb77bc3f5ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96723ecda26ced2473b9e535b31f1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a3b49fd9b3979c425d0a55f343c82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41f7c393c09abfd3f1350940d1602d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8832c30f871bb89a83db5f20747b59c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4329fb050466b25dd3eb7b545c4712d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805cc59313b160b616175a8f1f83c17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40643119305dd5c48b1572ef283fa5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468e39e9bd12698f18e1b841aeae6db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f747fb95ec2a4124438ccdfa8f848179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3da4233666d61200fdc6b46a0251bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a18acd7c606078b14d253c36269ff5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56946e29359fdb96324bd5d72a810dba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eace72e1ede49ab8f0e61aeb602c18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004b3692d5b32b8abdd52a49688cd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a084cf08ce03f2573f61a426f1280c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08ecf02f21d5449e095903269b576b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c7a0c48430f6836388c10b21ad280187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a865606dedd925fdbd9964316bf845e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cde12682aa02a1632085781cbbf74f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87607d09921f703889d8f6c9c3cadfeb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465e6e4e70e530652cea8cc4216a78b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a97c95fb8f84df8da7a2a8621221cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d2fcc6d5a0ccd602109301c77633c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d91d5d4af2c8ff9663e65217caafd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55598b96bed7a3a9430908fc8d8904c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6bfcd687a32d45e7bc77cd324f4dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f90f6bda3c6ce0de813b76f4464dc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90623a79bdc16704401d71285164a38f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9ddbe6824afc548c0b83cae6585c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c296abd772f2f9c909421ba08cbdea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23a2e2880656e923b090acf6ce078e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac595bc80ae4643eb7df3164980e93f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a95fd70b8a92dba6a24b3daad5ff3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b17c4157bcbf7a484044ba34e24f05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68e932b9db2ce9aa789752c58b3b34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c134d530a6923b5aea41f653b7076206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3306bf441f907d7c5f2696e14a936207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6a3c926c552418d3a9b2df680ad5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0b36cade316b473530087226316e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf50e5448e65f3e93f7dff9fdf8df7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dddb7ed46c7a5b2d3399bcda736052211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030f8cfa6199999ffdb9066d5454e20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e298fbf9f0c1f6d5bba1ed55a6ba2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac943785d6b0c46d59a01bcaae5d595214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6446016c3bfa673b6436aef4e2cf3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93947ac5d1c606519799eb63faf0af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575efb24650bd8cea58d0dc658dcc9e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528704fd711cc6f083dd1470e5b8c783218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4278c61f43634b64418b53068195c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb40c47f2c29fa505c0c6a90dbf6b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4367213e8129a1a59c5bb95701877221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0381eb27942f152e0818263cb387ddf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24b6264e8988ffb298dc4c88c7b9cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517501e102402c8ff18f0eb4f108b042224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9ac96729091e5dbfd588981250d41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d050454d3dfdbad44e8d2a11995cdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9db50833b0f01c02b6581f150659b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c02acf5e2560c26767a08044102a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52586b2dfab89e1088006fac5c8bd24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8e5bd8be19f2cf74571c746459cb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1ee88ab779295ab8bf0dbd2204670231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f468d0db9f832914306caf0e9996ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593680427f1a8ba1ec88b718cfc064c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567f2e2d5a5574312882da4b26e9436234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438e40e62f75f62260914628f896e3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8167955af2cc038b352e11a6ec7a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223a32c7ffa5e1ceda37dcc710195a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d988bb5bca107ac3b99fd61016870238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29050626f7e0eb19dcee63feac13b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ef22705e8f63ac9db43b804a4d7e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31140e7b03c3b78ce47befe2bc865986241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e6501752fc8864485a5efab771432242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bd7a810e63dc9a2464d616e86d6b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4259dea98e7c807e519e95a742a764244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfd246d3162a5f48c01988f27d996d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe56cbd1156d14729d7a4c723543c45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f720e418a8524408234c6c2edd46a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c72aa700e8afbfa43c93cc549580d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a979406d705701fd59624dbdecca4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6850c98dc1d33ad115b4dd9d755635250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfdc7b02720195afaeea08f2d48a67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e6388979a93d3fd157f303e4b58f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c68c400215b36856db01caa48675a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748fe9a181f8e022a96760c7146090a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eb08a743dd731b1669d8928f053bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544191235168cb41ee9d4afcc5d5f89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24bd6b59066908a40656b5b6559b2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdb66d9a2070a83e95da043eec5820258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1a43eb94c6843cc37ac31540a2e25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7983fa5af1356a692036f6da7daee4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f4319fa6e91be4d314f5093444ee3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4919711375242668ee6abd55f58a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a873959f8ad03167999f1cee38de6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b81d5ed5a76141a0411e1b92f37e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be3fd32ba82946756d6d7e73777e77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864baa78aaee6fa181d9597f8c3df1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58f5c34633df06f413e33b69c6e430267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4e1e456190994c27bd3cfa9cfc00e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd61490acfc724a14695db0c323364269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae2faff7cf870d5104892c7342257c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec998a290703f99e0b1b93e982c93a0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011af7edbaa2845402dea0077c68f2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7dc70a42b809fc2f256f7e485e492273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f1b67e5f8595a3c5ef5738ca65de0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344adc3da60bbfedf159d767d2a910df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340139501b128f49986729d34777b38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5636d0c6dd0397f0336e34a26ca4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4654642126b70512479fbc547d636ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78eeb764f05190c1c249498f79d7a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e84f1c8b3450712237d1dbc6ec97ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2a549cfea8aeb6f639eeb90baba8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634850dc56cf319744d274fc7ba2a88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf69c29c8dcd53b3fe27270f118a3c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dd55a335817e314238e55c8587e78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b14a29249d188841dee2a97de0b891285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266bdf3030d2fc1acf8477ca4212d6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46dabce236c4535b9cd2a60730a368287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a8d9d97301892c0e242a5df578e0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacdd6b705009023f6c869de2dbf62a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf7036b02fe0dad3a48859a25f2b47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c030c5afaa22a3e35c0b966c55b191291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478df931bcd70220d11ed91b099d37f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914456c4323780c9e3e7826bc1221ad1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaf84c1a572f08c758eab36a081a92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f203c866ab9f8fbd87a6a17e4274319295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b39aa835ddb1e63beaa6582f733bfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d72faab49f63b8c9f5298e42c3cc42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d9fc9cf380e44fd8564831fb6241298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef921098ff27fccbedad80bf5c9b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfec28bfe65b92f85d2ccdb1ebb285e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384867687fd498f53012b14855f6669301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f359b767e27fa2efcda58c1fec5d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cba31bc612668c099ba1cf2123fcb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b07dcbb7f80cb272edfdf364a8cff5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcf614d13f13592940b5bad90f71be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10b9454f5afd846d5c3410cae08d51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841b07691ba3e0d516df7baac15b0d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510671282752ae28b9a30fbab854fe24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023b2e2448b2300a357ee9dd224b998309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f51b48aa70c1fded9ba108d7454ac4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccbd6bf7462f785e09a018f9e3a5d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab7de484e0f83567c6a4bb69dab2fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4accd91a979dadeb1444f0f17dddf65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1fde4a90cd648fece06d3c0f76b5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0504b6a2d3e3bb6c3cd2317c6f512db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4139fe31a4742aa7b7fd4475219eb26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb4f56f428d41dd2adbfad5e3a9060317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69554236b0b06d1b7ea52ee5732e9e2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fba8a6ee8bc51f8f05ac3cd4d34b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1afdcb53df6bf77d44750f69c4fe6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a3f166f58d83d2c71c4040e636a32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23a9236cb0737d3b666e47f828b7d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32127f5b146577572e6ccfdad203d2ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87589c468e6607832326cbda64909b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f656ad864b9eaa4a48bbd8525e14e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355e257d323bca0edd6ae1798151863326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fba1cc11d1a51486722e99bbc02a7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d571d058a00dbec451861acd18a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901b8d9478a2d54b4243ffbce4a76b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd5e711ed81c46d739947a2921ba04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaf687399f2962119731f7bc950c3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d8a4ec5cd5bc93977c97a0d4f6a90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45633414eb267fd39336d5f4e2ad3cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec266dde8c7ea431c27bc6bc65c8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352a2e5898398e89a9a6c6e20075dfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5ba5797b64456e104a02ef9f55373336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92159dd2c33a457b4d71500edbe10f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6752747e074d927d856ab2fa2b5c55b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f8d79650bfca88e1904c82f86137b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e1ff76820eeda6bd4d0cf64d95816340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285deb0f60ebf88137e8ded5dfeb623a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077cb4ac3794c234072bcb860d555bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb1f939551a4a6ef952c5079a56c70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41053d3f2cf1f31354e6d0d77e6988ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fda7ff07b9632ca5fcfbe7287a1611345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b1b1fcbb88357e175ca1471a59df6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d905435510951a1bb4f859a058a6036347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3bdc264adf51a666c2205a1f7e4c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e490de3b32d3d42b78d06bde1a72c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e191a4a3dd159573b1c60d9de2fcc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012716aa5f6abbf3f4ac0f172bccb502351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e283196a12a3422ca9e8907134f294352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c660a29b7d143769f2cfafab3b7184353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea20b3b107c1fc6ab6e7cb71ba948ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe69ea76dc6b0ef26fdaf2d866120ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ec893f59ea37c295733fdc8ff7db8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df1c1785d61705b67223d05a9a3925357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96a5955ca7e8cec66c3668dcf98f7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c696be70345511f862f02d9e0ca934359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0f86a5d89b3423dae072c164482bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a4487947e4e6f66ed8248008a2662361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b30a634d0b580f25715d8fedcb9a44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fe6e950760929c0a9f440c6f9736c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f3d3c208669b45dac3319cca8f7e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39d56431ab38370fe57508e3f50185365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87907d57ae10a195d82ce50b3acab3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841ec4ca3c392b7f9cbada29e7e0b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360723707841ed5cb2b502fbbb8bfe99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837efda3ea836d2372285ce17f7ce83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c8b349195a0def8c871cec33911b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467abbb4d1872303657a00ac3dff7ad1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9cb3d93c8bd325a8c69d6d5119ebe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fee8441c4ca169f2cbc910abde7e73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8da6b9873187b8255d240cf7733f85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87aec19db08066e39229b5a123dc12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef001dcfcf8280805bff3a25a698f51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36520827771fe472595308847d51ca47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86936645f5b9718e3ea6ea9c700719378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e3687b9d2d92e5fc23af859715070379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c337af5932fa223839f52012030f89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ebd2a8197dd64f7cd013e93962cd7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132c33ca45a88d61581355cccc614e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6306d457d6355151b1fc50909b13815383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf588b14675b19319ce54dc9305bb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969bc91953b5e88cd14d5f83ed4903d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a31ba5cd111541e66f5065adc225ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda711ff6bca6363f0f3e54294b696f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4901800cc66c37913c50851f6a5fa4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee451195b2387b1ba8d68112ea4f9403389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40498852919fde30ee69f24e5afad39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432378542f673658a33aa892bf86f9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92649701019f47f476b91554bc2a5d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b451edec11a191c3eb2824db99a54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2367926956cc00e6187b1374d43564394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2777be795f89155dcfeff432e115cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af7ba5e9c0ec02c8847d3495415f03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c197532f4808bc3f3d61f5f967ea5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57207b7a9ad60e8efcb21938d80bf3b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04b2c6b4a514fa71f05089880d3403399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a363bfffec541477daa7bdc881f28eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a89cf730e5eeb86dc64c724782b861401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d36ca8bd84ff7e49885e50a32ed5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06f7bdb05914615acae0fc548fd8b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3ae2d429a00777156c2b368f78053404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114dac109c78cd4f1af8c9481663047405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aa1ed2a3402febc53bd5996ff6c29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f241443a67aab10c6197c7e4199c1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc18fca1b003767677dcddd457fe90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ed29c1be25fb671db2b547cf30e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c2695a3beb8748f7858298017b43c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb362772410434e076ad669a3726dd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c8790f052282d4463baa313e5008f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41952af2798e1f6b05cd08e2a844858e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75060a4b33c1390f865a3af0b01c51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ddc293165f115c7d581ae9bb7f9b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622c1564c42203c5d8bc31de19a8372416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264958f263b792e0e3207ed093a97d49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb888e897d97136d49ff9f67b71aaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bd4483bf96984cd676dc7b38244f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745518cd01388163bc2cd588506bde8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894c224bd4848a8724a5de2ad949ed2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c5da5f72126a13b7b1dc8b4c55fe6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5bdc41ea657db3094e256b9e6cf43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afcd33fe343ad3df4f1bf926a9a4df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1953997f140eca446ed900dd3fe4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734645fe430a73016281cca0f239cf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1365b26953fe52964714d5238fe25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9045e69a2daca58f0ca0ae25eb671428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a927b55b9346f3e6f5b7b19c7aa541429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed23f6fdd418ae5be9611efa41fff92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b81be5e4005a1b8d9ceb9922ffd86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79290e40fbeabfccd91f09b989432e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b553b75bd74d0dc9a714e7736c0b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e415a94676f2255b2dc8b35cbccfbf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b1317446d398714491aae7e6862ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437f2a8389f812d59fc94364bf9811e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cbe49d19326b5a1102669c544c15a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab52f03c951de25c4b3cfa5ff0efbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30a720697a0478cff720723297d2de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae821c9e1d98a6cafafa35630b00f454440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee0a41bdf3eb2ee97d0d13daf2c6ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103d891886d84c4404f206ca6586b0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6519f84dd6be84ad37232dd837f47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bf2a5f8e51d59ffc6f4d25e4a0aee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eedb0f525b8396623bd749a8ec24e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa3fd7f1a8543f8b742bd7417375a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0127e91587405b8df738dc875b4fcfc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12f3b4bf8686516f8a72e5ff94ab0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847904eea38f06c56d224a913974acca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae69f030be9f9216417efa71747730450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314a58e57a17c61635dd17c9d71982b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a788950c542c4a735e99f3aac86b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9bf238610e26fef32601f0a57d53b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774d81881e0d968599d7efa9c053f00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29114218d47b4e7bce851a9a5523c59f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9e100a35ef3081e5e2df31afbc136456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e08f7edd90783985ee998ed3b3a21e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa198c28572490e3ac655624ae4a2438458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e222b8c8e0200f2e77b2f8cff9fa56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1813b55c5fe673a669d0bf9d763f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d76f32a2d3d7d43ac5f30819464138461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764ad7dfd479118338aa3af606d73d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2b85f4e07689470c716feed52be88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcd0d4a7f6061e574f6abe7accfeb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2230302307875cecee704d691e19918465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05229a6b7f6dd282379dccda2fcfe632466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2c06bb2cb2caa327fbd77cc7d5f21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257448209be5c93abc24c37091ae9d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eafa2b7bf8308ccf4e26770b715a45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f7241cccf3f5a564e4450a7448d2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c186b1eab72c391d0f1c35d05b6a5ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ace22dc909453461b795e94956308472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57f1e5aeb09d71ad1d028cd332458d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b598cbb364f77026b48ab6165b3837474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c569d1f27e849fcfe39ce343c5e425d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6dff4f07d9781a051e210a2324418476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e219f67970f9421270b5781b3f2c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4a43353c581773ddf3497da96ba7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855296d95e1468c70871a736cbfc5f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da349326e0ae35d2f3d0daf07d412a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba97d0ab0489d4bb23fb09e3603bca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c742b5e07dfd44a0f714c7b73e572482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09c7a0d10d4cd56a1781ba445a087d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d43934bb183dab4e68b88a1310ef7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606839eea063058d3008ebe6bdf88fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7fee7d0e467c1c0258b2003d99753486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1f60a127ca96a89396a7e86ea5770487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac9dad21049941439082be521da1ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1a3e1d8d25c5ec5d75743c3d1cd3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8dd719ad04a09e163cf370a016656490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646164b928a9d306002cd5b23981c5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b1fa8ea8d5d9966ca7273631b6374492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e735ab082215964d200e42a4aa4a843493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ef9b967da268c948a694dfbbf4e76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e75d8f763d5a32e9800399f9e91d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ea4bf77f6f394de19489b8e907df4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608513cba72d875c8ddbeec68b69f0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec09ebb139ed6fdd14a9f9fb29e10fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a01d346f368ac0ed4c089b5931cd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add14d400d225095cc41e1ebe13a8a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba67838f2effdfca363d315d7a0c70e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e61efad1a39fc135d7321030f7e0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518adfe87246e32173238d8e28edb2a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222c81a81bc7b0d63599850299f23c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf94ddbffef26df499f5bdcb314484505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d04cc38b9344ba8d9e8d6afe56e796506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dd9a97f7d5e77ad956ad00a5614ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45235f48fa28d778af0fca603757d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4045676200641db2dd841d5efa01355509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b50a9cbe04df77c63faf5d8be5639510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70351e43f017993ae88c040366a8c1fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06ebcae2079d337f6eefb7dac95cdc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403f28aadc2a800d915a77e12967bf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0d9667d9c31d3719d6235eefb2a03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c5f7b9bd378283d5634b43b0fd03e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884be1ec7860eb76aaade6f220cd428516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41e8bffa73609fbf44ef33e16a5efc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9526cd08e96421d4c75fc25c22dc205518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dbdde9215a85e1e6c595cdfdbd537519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94539a26afd624e849707e046c90f38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c251e8253dcebfd83380dd4ffd2195521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29402fb536ff7fc06e786a54704447a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb57023bc8aa83f22aa5a868177d6a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ccaef5e2693f32f87690610d26a32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c2ad557295e189cafca9f4837717c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27b0dfac659585b62dd36204e3c862526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08403e06fd4a2bb320508d42da7fb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62e9bc615d748c933cb8ce69bb0b73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66977da37bcd7074c0c1bf72abfb43e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc93e4fddeca4634234cc0c7a7743530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05c0a6c8df18cc11ba70d463251337531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47875ac34fe04289fd136985591e9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afb55d18a3aa7a8c15f8c54055af35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ac6cd3423c135d6cab053297f268f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae42d49eb38695355f2da098959387535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d5578b13d3a64ef986bd01df47a42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91336241682a2cd88956a63bdb337a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dd74afef639ef44df5f8912891c93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02655c2c6b85bbf079114a65edb955539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4226147fb23c4052882d8784b9515f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c026a7f91b5ab8b3efd17cdb6835c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50978c2ec969b211f169fd1ac1d000542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d4137ceea5935651c202b7b6d7085543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e4887938b0e11a74fc2bffbce7834544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578ffb7f1be50eb99bd97290068245a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5c3d79fdf0573678c04478347a1db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978251bdcb34af8a3a7f8e95db4ee49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2c8e95842e11e5ef15bf7070252fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfa4240baeb9a2deb3884d8aefa5e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00083d09e9f8fd63ecec343af3710e97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf50f60d2acc79e37e8322b9d373fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165302f882cb118e74be263b9f2be107552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30085aab9c605cfef39a267f9a49497553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54d102e8ac22259a4fdba953c36a6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f598e11fb6d9fa873a3115404cb56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec688625788322941e7544840198aa5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64968e577af12d2057859bda5fd47d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e9c4a0eec132a9b6463155dfa3c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3a74b03657518073781b8383225a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34362e1098cae8659843d7e576be244e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917293edec204b4950a219444b88c07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632dbf682208a6055d78e42da9ad506562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc8ad899e2b4b2eba8f67a82ec2663563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16fde306a59478f954eeb30ea435b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d87f03395e023beffa34461b15105565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18694dfc8ec4bad5cef0d1439f4e821b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02579d9c2bf53f53ea1f44af1e78f00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf7ff9281ece9f0f2ef8a3844de6e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a598aa55036139bb60198577ac174569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bd11ae6710fd6c90067cb759f42bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c09867bbc0c9b51c87bf8aeb03750c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e228c767a1175e0f8eb842e5aba88d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161a80957d3ebd37a3f15d458b29d03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783246cf1ccb88d99601be9110743b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac527139f4cf9fd0bcb04685c77f88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eee3156742768577596c26bfd4d445576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f985d5e1c3c7f6ed2e8ba3fdc77cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4f4594bdc17a108cbc8a3a6c9b289578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6a7f0868f64406cc2a9f8528816bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140406658e74f2406502f828721b270580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44f28098324fe87abed59df11cd5ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ab3eaa1fae6f0db3f9ff0264f639c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73304aedd1b359b6d5b2552c1dfe35e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6df24968e73d3fbc863b51c4600c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fbc0b1fd6c447f3ac18d98f0a74ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1ebb1aaad4c1346cc94252b5ee187586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d228271cb2c38bf841de5f1f3f6468587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bd8645f617a783eee14dbffd7dd08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c993cd459db296fb6d129cb303a6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640437e325b40c62f5e34dc35f33be4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f924487b3d9e9abfa0f023a496dc31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd0e58714a941a37e8c0326733abf2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1ee3d4144a0e70071ad6c97ace332593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fba0897d620c84033d153ab9034364594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a76565015bcde94c6c3321e0d6156595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835cd3b4b9ae8f4f68cc1d3f8990d88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478d1311d23517a4bbebdd5ec3cc9e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e7aa37d02ec7287a34a0413c7b6b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6336f22d709b9058df0a9666e7bac01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34b75ea6ecd3c1e72dc9036c097697600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50630b15c00cd1f25bf8644f984b2ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228765a0046e418bf96dd2446c31a6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27facb05798025c197c6c107f3b15192603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75943907d017ec561be55ad451f51b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890fd66d1537ce5ec565715afb2626d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e188acb5fd13753dfd8f43739c796c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b766dadc139432f519980c9848e72be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce8edb77184957f609ee19338a163d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1124add332fc703a6c0eeca5a50cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797625847f48ea9732e3475cd7656d39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba4212a74435e010f6e8a6815ee72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0870ddacc3e28b6d8e8c8d900c4cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283079ec62eca90ab1ec1106230c25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89054f4c53412d8135a48ed5fb34eefc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64d044d6fb6e9636e96ddcc0458089615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d05c38dd28bdd7f2b1f7a76ffb7e4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d01e122b7b7834452920acb421d2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4c715ba89856cb8a2d1705002c4cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fddbb5097d526ef202e58ea76175f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55be29b0f15ebfaeaa0d00c2c82067620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa677f7524b3314411c5dc2fdc248371621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e3bca95c90cbe88f19b3a2b990bba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f77e5d1c93c0b6ee650f70a91e408c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb09c4c992a594e1e0a35c39a71f7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9495243ef5e3aa8603e28d79e364625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a46c5da19d937fc800834c5cac6f96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3e8361ff592c99ae3ae06400a3584627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869cfff8922cb3dd729321bacb0eaf1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54965895ad1211aabb61aed3f5af71cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebdd27e9260c087dc23c8bbab3aa16630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db20444e07e85abd58d500c0a7eb739631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042165544faf921b05c375f4c0b5a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef91ac4cad239708c9c83efe255e918633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbcdfb848137b029105d971856ba7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb646fa28715ac53433ee8301c6fdc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db5035499f73e61ce8ca5b84a8e491636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bde1b498e36a85ab385f100294f36f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d288c3e2edd4dab3f8aa124a5dbf4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c8083808740d3d14197070b2818d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ffb236cf31dfd2d33521af49f0151640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8968a3de08df5054ee83c7c8e507e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a78ae98e1813412462842af4732120642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777833290d1cb770fa357cd1781fc55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619db51e8d6896fa24664a6a4ac9ca23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09c755c4b5f26644c2fb8703a1034f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20debe7702da8277172255ec5cea8601646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338f47c2ad088eb2c655f94cdf69fa0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31720f7bf8f0e9bb8ddedf5368260756648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15e2c41b4d095b20f8aefb565f17d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a40a10cc6c55dcdbf829f1629c058650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99b569ac8ab2601be8c02d02deabe7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a177ad780b721a59c106236cba7a1af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d35f950272ff7afcb4b6ca083650d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050c600151a3f1fee667664df1ea3fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c8ec80dbb2ae926bcd5d8619a431c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158926340602f5e71b6456954a963c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d495405fa28d5044fa62ec38f4a79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4f76987d3b88a21473937d746c195658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43bfe6dc2060c12eefe8f7293917f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5cae5d1d5c75f7c699a2810efb5cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fa997be9bc69f69387ed48da9353d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d79f7542bb59171954d08c738114f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e26a7d69481386163d25542aed8d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519837f79c99e811c069559b436131d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f80e2e768d8e559fdd723146acc98c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719f3b424341ceb48321201b0f3fa66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065e9d8d60f36e739a600d49728de53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60868792d4c598e69b72a9de8195adfb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e905dab69a5d2deb424ab5767f63ea2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbe8e845df471c9fcafa07e1a3d91d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773b91bbacea0c6a8dcefb33737c933671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb463cbcf7e3c391801e1f299dd091672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3e632bd6b144c542fdd3ea0c2a86a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb52e6d832210b25d0159b5e5194bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6231929fb8400b9b0d6650ede74310675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9799a3b2f94eaf79dfee85becd8e74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb467d20a4afc185125fe30bfeb9373677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ddc3a26653aa1c8ad42e4652b1eb0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323b2119bb1e69ab00bba4e8075201f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f75bae5a54c68f35ad4cc22665e24b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdcaf80d285c5a4fc75674fa2b5f24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec709ed2cd9638ba2449fef82042a2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa986ab3cebec4d5d956726bd255d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c5f25150aba11238fb35d55d8518c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7d2bb1315127540f1c89feb535a40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ec906a2c779ad82836d3e49adc1d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23423156d28415ebe0dcc8baa7b422687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656cb82affa159af732b81fc498d8b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd87e2f8c266d2c9e3b80741714e11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f07bf9ca9f6525622b062dde02c5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1607da1cadd886f8a52d32743dfba8f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b3b35a1f0e8097b18a99a9a197d9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170241ef97462de4b84770839e1b946693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c32d120bc6e2082d251d1a7ec6ea1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc7ec9abdbf381e7aac1482aa1bd68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e065a79ef8fe4bc9308a611362d5c8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc693e4f918612882b183b7d66dc4bd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912311873f3fda031f07d476f5c4d2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe8dc153ad6985963c3c5370538e78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363841f2714268e2997c5137677e841700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26806c9a5daf15ed69833dcaed8f8b0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c292ece7c1212b8d0010bf3f25cefd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504390dda105152fac9b3fbab95ea831703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94c83961323fd16ca550f6811e6f97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25004cf8f51a9935f4e166b2a6ddcf3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead1fea132a13947e87fa6a3a1721df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9022e319ffdf89560bb44fdbf602448707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd443aed6c4e046e43c2ed11f06af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2489b8595f23a5d3efadb69e810bf27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842170ce4e92f191abb438a5dff508b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca606ecfc6005315be09b9d118698c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070a1d2c991857f3f58fab9f2ae6413712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040636ca6e61429f7d051a9e62b5f8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bab228327c7b61a76f994b6145c041714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a37289aa5042b5082e121d56e156c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164507d115f5ed27c94561687a030fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e3ac708e3a40269719fae78ea80a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9328afddf0a22b9f0f881874e4982f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a75d46b5948454b8a5d4c203a8761d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194d5e2ac64fb1fd89e83d842055dcf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b828aaedc4d96cce04b21a25317315721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb63dad5728209d14e46355e090689722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ee8bfad7674e4a8d25a95d9957e36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f63da959f2e38df315193c72c94ac6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a185221a6539d736151ab8be6fd074725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7efdfba1b3c5327d683a30cb3ca6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de943be2ec8e1a96c5df512b62f8bdd0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af66e556809752a7abb91822ad6190a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25e8b43fa4b1d134f77ce8dec53478729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0e93416e6e460ed01e5a7a537082730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9b31930c27a5aa9d0a6fb428988d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134760850a9bb2ff04705620ab03b273732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf86421065ed0b7a29c9aa8aa54c22733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bd8f02ecf6aa29f7e59c0698149b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068676a0365cfb077b65cd73209fc3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25489b50178f076afb76dc8e14032ecf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cdedae370eacf2f84ef89b84bfc06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf0fc352868b13b60bb7d046e909c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbecf2427aea7f99cffcebef65b53d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bac058a29e092ef28d1268937201d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0729288cb57ceacf838dcd08669455741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5077521d268af005f47988b03feb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3355bc7fa4acd2014d8a6473f1afe5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b517f497105b834d991a7ee68db749744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df10016f7d47790a4e9f610ee7c4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc5666cf14d71e8fd5f063d14d2cd3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d00c2eb53eb29a8dea034d7389712747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da150d51be582900697e6949ef7ffa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53733e230e1f2d43e9bd9c997e2a6069749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68413169ee9c27e273dc569cdd4451750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa6d7d2f8a6877f7ad3d9e193b3266751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd098757b33e1c23643040cb80f1ea4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c440393a9fd9d66dd7c66aae5b09e9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1993c62de9e9f0faf2f4c7591650589754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f897f8b1f3dacee1e7a6f79dff725755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679008b9bc0f517600eb1385003a92b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e0f68debaed29125e83d037079471757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06731b98719bba8f532edb79ffe03a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c87c84b2a36f1f03327d5790577bc1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec915eae72583946c531ddcb42bb0a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f515093ad3b2c08713ff898afeb51761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a87e6f46dacb455f1414b170dc2581762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d49781e47b72d0bf731c7a58382cf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aaa994bbcd400f065120801824e47764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22b28592919a01aa543d3f631e9490765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b12494792c63533eebac2eaba31a32766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f613cd37bee3197c7da10833ca3e9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cf998476e53b915f4e29c9964b3a2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d3f6c003b45461b93ae2cb70581fd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4151c139c307025ef23b42994b2a90770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b054ac5f650afab6f9e1959780d1991771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb232b100f5063c0accbc27b4c8b9c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1275678e906215285a3de6f89f23d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c6e6e0c2574f345569d2790899ea4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b96cb6e019f4f77110f68f86aa5e1e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c9285045dc96ef31860874f2ebf84776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98876abd1095ce59e9aec96403796284777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52fb7a7eaa900026810a237c471303778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91c87b90180afc717235aaa687663c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de02ad892cc05bf46cba126d0f3423780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9263a17d2bf7133936ba758b2e053781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685487907ce670d87ca75b3abd127c01782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c48f70553b07753f98cc3413fbe8f8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ff41bdb09d672a14f367349aa03fc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f36fa4a4263c26abc4a7fb25059a28785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe59a94862b6cd6ec90b7c9988b84c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e17f0e94f49afc448f1a0c12c19a5f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b5db7541ac2afbfe57c88e9a38bcf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2197a4f474d6f8deadc2b5e6f3842f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcc6c01e4b45cedd8d543b5e8f5e48790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0af5cd9e544ac94805664c8e9caf7c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ea6ee9faa5bd4ae06dbd158a08a93792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4518487e44c752a7af53071e217ed793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdb3bd9ec4461caeeea74335c55f70794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee93e329f4226a74179cc82569b4a0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a1c62c7785b7b8a70c6e392e49f57796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9c4ca4351011125c2e4a16e669f3a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b11cfe064cc9c23184cbab585907d6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08a95a6449b25f9e3e6909efa0bc7d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d7d462d1aa7af9af6a456ac5905f7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa9ce7de3f782d093d7d2734dd911f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb14b38b1abb12ef5dc6a892323a9a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a9b6df5493c2cb8825a774b3b694a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55957720fe9d5d7dd4a7ee3f7ba859804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4741a76c82b26e8a188354c16a181b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ba89443547b50f90cfc954fc8c644806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d703e3e300c0d1e3f2d87ebf28080d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981a978663a0139cb28c92920a7ef9b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0396bf601f288e661005a9cb74fec809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640922344b5c74eaeb81686d4ba400c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4d678b2e7b5a5e2d7cf5468295dba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d67314dc4b69054e0b0a821704dc1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d631cc31a7e9e0342b0c8cd731222c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44c2d557d925dad4bfd7c876b4bf52814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e210cbd16b1f3392e2a968e7ce9cd6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a94ab48b3a2fab256af5643619de8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c029e0f06b6840d627be9bac37372817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d867aaccc637b4ca89172ee2b4c5fef818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c297556d48523f288f4e3a2aa8c8f4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede593becbb228d4cdb55b298ffdd040820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab922d4d751222673d323d4bc5fff821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a714bdfdc36af96a68ba2d0032aebe5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5f1bdd58a32ee9ea86a424f74a347823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19523d7dee89382d33fe3264eee7e5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636c1f6bfa30b0bac0d10ac9eff7e78825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b4eb9f043be80ee4d7d50a850be1d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674eac5945cfa02bc2f1c66fd056cf06827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84600a3f9aeb6c32a49d0863527b457c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df0afca130198de16a15fac2bb2926829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57275588f6de2905c198b7c41f73daa5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51926db7e3fef2769bb2c19f5ae0ee5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5817ad2db1f6355fc198efb82d690832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1f67516f4b34f301e4b4219288d93833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459abdf37a04987e792068c3a1195be834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d04754f344f4dac2047a54fe46ceb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e353684a9e16a61f5c10e2ad30fbe04836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c63bb87d515e584741015cdea362e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f8d30404d5a318d2d528c91e4b864838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2acb4c2ad6ef00da8db8535185918e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aa0f900eb8c1edaf61dc03024f6b0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b492bf91238d46ec57518dd1b5b1a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d937b0bd7b2fc6fdc5a0e96a2a40a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d7fbea1196f243f2e701444c730a5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae05ef6df3c137247de1a2714a58cb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774bbab6928a5dc56770016768e21c2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136d4f34817624a0bfce0d9c33394a4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2addafc48c5c9e34961a295b92572847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3d242353271cbb8b476143b8cd568848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ccc3b8b5cf1ba954d89476ad81cd7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc93f27f45433b7f6fda4307161351850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fd2632b671eddaf805f78dd5aec9d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5d3ca5566493eec2d30b961ba12d8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b999c597cb4dd06a7b15fd0cf55e640853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cf654dc9af712443bcd292d72d74e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bdebe9db30aa9afedff09cd7f17df855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b4e4a730b4e401dc4afb8db30ea9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2e595eff937b1739011b80b52a5f1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983afabe08cf969a36ff2f50700f217d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7f86256b6990b46123068151cb566859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea701e7843e179583b55ba640de56860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31292bc96e897309b26bd0f8a836c4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f464a7a7adbd82754c4fa23bdfa1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259bb4d11f504f71cada52f08628eec863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4584f3414136d7aa830f1a5b9aa6a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7efe3c1e38953322ef08a73cda4a28865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ca0eac30bab68680564889fbe6753866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc2997ca41575e425f562ecb3e132a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c91d49e4de659d897eae7806dfdab868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d4f02112bae9274fd3f1c83882b87869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25da555adad9aae24129cc19bca12e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef99554c75c86c608bb3d4b4ee3f3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cb39bfef7a2533907ad216a1cee5d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be03d1265e98498a5653e0fc40247c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83ef61390d5965d6f09dabafe21b2c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743046a045422d607e5ed4e9155b404875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5206c1f0030b7f0d7416791d2199e7a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b9e26571fa0dcb35349311fa211dc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26020874a7d4dab148013b1b69e71bf4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8f60ec70580fe19e632eadc250958879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c9f4d287fb6ebb57c7b2b6110b84b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62376f15ac5ed14cb7a81e29ade3228b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306050a33ee49f1a8305d2bd2bc29a54882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738339f1b04743519173ec0ff4af5014883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4c906b047355d589af2473ff2e4ff884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd8b5dd7a59efe0f7b359267f13dae885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bac0df65842fc0942887ed52eb5ba886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e6cd8881fca72c87b5ef1f31bf2b7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9aa56f95dffe32bd922a628ce3769888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1024f0b71fffbed0945fae8ddb0704889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5600b6ea7af4057f206623952056b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d683d97e74fa2982b416ea59b4fa6b5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d75c28baa4c4b0bc917634b433ae5f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9416709886db3150fc3f569b9a08af893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ca6c8759cd1d811ab0b111811e3a1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1240afca7954a6b91252d0b004f36895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef004ef79f879f5cc28c6889e2d9b5e3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51994a777faa29fb21b7803df3b205c2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5793f0ff7462b222c6e4c43ba5ee6d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a309ceedcd1a5167e2499f00fde6a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cea42c5a168e99f4a29128cbe0328900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c50e94c369aef612412df952525c7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87397171876a55b9f0eb52b46057b1d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785290625ce1b64e3aa4a19cab1efbd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2d0abd51d7b35028a2fd98aa130f7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43241c412e74b24079aded04ddbfaa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805624a8f25383b73b57833acc55015906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246ee2f8fac9bf17ed1828ce3a1a21a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715503e154fb31dcdaebac3b01e1218f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a3297aaff215bb8c000d2d2b736de909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d02304f0a8e7c084f1663c58a272f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd16cf82484bd9372ec41f3c3a14e7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230900920dfcc1bb3cea3e644af5254912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0264277f955279fff29d4fb2e9b97913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb6dbe514b162372deeee096418238914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cfe6d25d50ebfd9e80dc029377265915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b392cd5b8a281af92c5fecedd78be7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd300218486bb1874499d35f84ad319917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdecb205bbd92e0e6c4d8cf7767afa918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf1c6cf51fd3c8b90db3c88798be01919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef6cb86a05ee5f408edfb1f421e1b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d85bbf37c38fa7ba70227a17f0625921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd483333ef2beaa5130fa2cbf0e357922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35092a8b08956cdd5b8585ac5cb501b5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b45d2eb6cebe8008326451f3bc0a9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205add8a58449c9172b9726c93a973e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14638f065592361a0c35300cce6d9e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41e64d0f1f0c09d22d67521472268c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76027c21c46ad90a7796823587673a23928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800c653fa0f8e8f4a12c3a155e771fa929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5526e095d2cffcfde5eb58a28e7104930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0375f4f0f81ca2c4bcb1cc6a4fd6d9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d0aa9ac6f61debfc0c7d6acfe75fb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427289725a25323e3aa9ca2f1b7edb93933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60300e6a12becdf7c5e615d591123e63934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59573ed8cd3403bcdf2a770522a63aab935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dd88d10fe7636281f35c485570057936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6df2ac5c60c1e3780e50b554e6c98937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c23804f85a0f744be4d3d514b78930938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07327c664a8a290578765385ef294a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89d0510eed064cfb1cc36dab974682940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecd9a78d571cc54a46ab83bea9d6d1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32407b872d03b50b3af1326626f20fc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155115b02e670eef1a4ca3cd98de889b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d108d569bc1c06236ce92869a2c0573944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57894ab301511fb1c03fc3fbc7577d8f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890809831237cf2bcff51506805477946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e9cf9204509c957f77b8dc256b555947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794c8582ca8f54a9c81e8faaf5dba16948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e166b069865a405b8603fb1101c40949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ddffb24f5e2ecd3b11c00c22db331950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc855baab4357a7699a2af9e6ce7da8e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034e043bd58ebae61574a8cb9f3e913952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ecca774bb006c94110b865ce2a758953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597a6e8621c4b9a45d66e8ebf808769954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5fba4056692751a86c3cb0ebeff80955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa98d48262fb3d496b3f2f5076b1730956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75eca44b38110c69dbe0e18055f84957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157db4c35b9b9a6e316b4b69c39adc82958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e98f033c367035014d689908ed0ae959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4d2c28eed9b016f5109e40b26cf9d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b0ea5b5cbdfa4118010b89f0983c9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406ff580442f0fba0b025d0e202be87962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809c3c86c1df4ffb0ee73c0dbc2c02d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0b6ceaa73441288d293bdb34b8468964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50161ac24da099a287e269deb862b01b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114a3acb03484967f81969a9e019664966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b7054e3b13dad3d9eeff7fa2ecc2c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e876daad87beb0b423eb0767eba7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b99ddc107ceac586f0c0fd9050c48969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcd7511e54565ba5836c12ff5a7a16970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be312afcf3943404bcc138b67792a7e2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e82b19a603821fcd142adf8477d58972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf452a223dc94f456565c8769623693973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf045ddc7027855307d8c860fc0e6b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d3febad5062fa9b59643a7fbc6ab975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>