--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66642df6ea3edbda4983754b08a6b4fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49a0cf9cb527808e3262fed889a4642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559918bd83713f456543b524307d6ab93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd382b2018efbced27aaccd54603af84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4172e447778dd19c779049994933b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32e914cf7a91b9045a1296bf3e4ff66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0963b348d0bb1be0c1a1b1dc4f0e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c2a0061eaf6183a9c7812644457f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ad2759e680d16149055a444b867209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba356b2adb613a0d43fd726c1c3ab810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff0198bd29a0654269a22a658757f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11416214a0ebe8966a139843c8ab63212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31acc4ce4db5f09693ab985d20de17c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff814c34c49bfcd6c607da0538adfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af6fd5ce5579f31fc4302456679c7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9abf9047c7f57eb9ae0c1bad990db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8777cb1bc90a79222204df12a7283917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f2926e225d9539ce1ea89e1f5f7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931fe8f59fa00eb9552225cf52d45ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386720d411680068c03f11787033e53c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac8cf3411f6a6ab39dc8240e5bc2af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a10afe3076b753ba8d00d3ad8b0a1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd032a840a0a726422330374a34306a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944e44ec77e68ed573c510bd302f4d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11476bf49679b6550de788fe215b46b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61db2fcdb25c95487a3de335eab736826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5c6d2d01cb74adb0b390e30710af527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73db5b727cb0fc7757305f3714b4b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f31aed2d98b16c385b999ae9ea96129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a407af5c10e6805360cd077aaf645930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f8d289300eb57c4aef9aa2be10b9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98697b96bbb3c98c51f7571ebaecd7c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2fa7664d812404966697ec0319d0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe455c41e5b9bcaa21f6d87009a1cff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da640bd3d2555737c5685ff339bbec335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec700afb330925617bd3dd7db0f117ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ec3906cee9b6e136511c0ce2ffd4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a387dd04a912a7157ce24765194ccf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0bf8c0c1f7d9e18fab855c1faed5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c7c7b6294171a7461ed0485cd552e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3f69bb9a32c9ee4134c3e1fe321c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4df4b60f7443cd0310c9a183ef32042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d93ce43ff2fd6fa85e99b9e6395d0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169619fd95aeb83f816919fffe86ae2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542983fb2d2046bf576d7f1ac0449e2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a15d205f97c914da1acfc5d075c4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1562a0404e0fc47de8ef853156cda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84075ef18e00f2251a26f226d27e1f6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddf3908290e2a195be6535d46c785249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0e7f13b4ed038e7ba7fb5e9260fe050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a997fe95a27d16e1531a16c7599ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db008af34cf58156e23b98f1868fbcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d9ed020b05b4713999d2e399b07c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c10e84e3fda265d4111ea9573046b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c8d4b748ef5685c77c7e3f9ea03455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e696a73ae9509d01dd36f1018aad556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6968f3aba231356271266bcbf82fb7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af97bd149972bc09bd30ca11b20f6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f476afecd9c3e24d062ca566f689c7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b990801fc16d6672dec3b7a5fdd1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d630354fe404d289529339b051c2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e88da3488db86794bff2b3bc5f1c6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2541655dc46d7879844008349e6ee2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d4e4f35f4dfe114150a09aeb96ab064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42662819ec791cf152f3706a6e9283565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4c45feb4090b83638b52afd594aa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf5bf0f9075be7262e9e103ff07c5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5f1f38c051c05adbd278e1bab5b4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cddd9e52a95d03b412b3bf5dc998c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7bc4baa6dee2d9249e29d76a0afd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6291df1134928a12f22acba2d62d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcbcf0153ee2152ec5663c1cfbd78972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551bc77cbb2a1c5c3adca326ac8e2f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b58d6349465e4bca986b7711908aed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0b0a9df77e371550c5ea947eddac875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797633a50916512f5e8a4c7b53bb5f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694abc4d1ad63190b5a313277d1902ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52604e4819dd6ebfc59898b7c3ab658278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb7d93f3ed857d6354151e8142e1ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71436c067a1e7350ce3c0d79ad327980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80654ee2d271730bb27cdb3709305da881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495067c1491398b3742a5ce52db7af1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee76dded0d13beeeb9f0154a51419c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ad7dad60f91f76946ae614b43ecff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771e40c68eed6e4efcee4cb0b422d3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9665e3d6c843ab5177511cc798342286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807069900629ebf1f2c6909adb2191387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ede8627a06dccc226540347dc413688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3bbb7d87f3a4cdd7166a70760590189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f9ad46988ab695573b728cd61334990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665577d4feb5436b741e3e20278788791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced41df6f8cfab85bd927a98ce5c1d2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377901aa16c78190e512391cc4ea39f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7962cb64a1ce912839978149305cbca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fd409ac56eb4b8caf37fda6fdf16f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d0b2b40e668ef1a21193629cb6d4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc159a19b27230ff469463805e1fcf7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00620029346cad98e1bec11e96d3632198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cde6130b07ae45372615089bd6a3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c52383add0ad4bd247e7989d24af0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b4b5eb7db85a248c24fb5ad31591c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e0ce97d500d241561b510f21790f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ac24157bdb59f943fb25f5656345b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d838f1e11a61b84302190ee68b4488c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce6836d960028d98ad75ec62d715a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa452889abac7a9841ae887aaf5992f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791624258f72e0e4f53e6cc9661a2f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727098773715dfa6de83876f66d631ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e28e6d3eba9afbf7e559d07b28106a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb642876f0d099126a81e08309d1cc03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a37db9112ffdaa018851186e5d353b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef5995a5679670e46ccaaaeb2b8ccc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f03e63d2a537486a968166a23ee3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882771bb26f754a9d9e85f4b893e9883114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec1da28aa1b09a05d00d19a049654f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e249bd300cece66b49be5a79bb342116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058b1077065b174b2748bc124d8d59b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc44b7908f4f0af67148ea4699b51e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982abcca951c633ccce2a40a237c8a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eebd59722c404c80a9474cbb6738ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e25e195b999631f2dccfd13e054c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e29a10c199b1be9146056b036b4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb52a3b7566346cd94222b5f7ec533123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819a3251af08ae206b0e3982836ac7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fb0743c187bbb2408d6585e36cddf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4fd1cd0ab700994140c3eeb5cc20a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a94daaa8923647f041502d2689f40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac493ffd7a3b236e3ea4a54b956fc95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdfa04ca741fd08e59823e39317b86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9854cccc11499535c3378f318e6baf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eb36f1ad3c719cb29a623c968fa24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688a7287694556e2a513dd7da0ff72b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3096b19db9a74cf91240c434ef95bb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d695ed7ca01dee4157604c323fdfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf66bd9fe815cd3d7f5228c9bb2661b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdcea82c067428aaec48597111bae2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de44a730f2317c1c9ad314fee35b517137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a29797f11a5305c20c96169b98d843138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d53ea3f9b28a3f9e1055f7f3355b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4636dc739d335ab8dd269d1b07b3871140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d523cfdf3aae6db335286ff313516141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9076d20a2d0133608d47096638d9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bce231566311f0515b97478a027f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204986033c0aab191896565c2b70838f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07616de70d46c76a9150a4ce7aee2ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff027eab2d0ff6e8f946d8dcef5a6e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6472a2c3f3ec1e5188c06d6c88ef5d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028f628757bcba070458e390850a9a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350377b1d2938c0f956129f581845955149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426d5968a4d7df30406fe7dd14a71ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f23e341dc63b16efcfaf2b8b8c752151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1e717bde867eeed117ebf04d536e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f387e7b23e959c4b9e24a158863e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc9fc36e70623274023de0ecaf5592154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68443a6b68cf9ec24e28d998aa26da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c793d159b05f43519e01d356cd88c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412cfcebf17a81636332823ea59c32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5b0e8ff78da45dc4fb10c8597c13d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85545e4b0336433b741aa42b57205a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d628cb36e9d7947a9a83d09fbeaf301160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6599a6a940cfe2407240c3b97660a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2fb42c84feb5d31bfdce53336eeec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135f7977f6b405b0e2ff8c6b287d9ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecd80f625a818294acecbe725fc371164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb702ceccf17ff44a059b3d6856c68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b756bdeb6323c32ebfc9be835da95b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbad3b54f695584bec8b5037fc3d9c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c7fd3fa6d2d8c062362474dea5f64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ebbd39a7911e6c86240fd218dac58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e3fb122b9b09e2c36b12d719fe7a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f09efc0a3b27c154d7be5a6ff2712171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a89c1c34e3e9f18f3b3f4ada9a29d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea18cfd136214836197a1a0aa230f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a3901feba29a7c24dc0563bf731a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67472aaba5b6e51045cf4dc3bd7a200175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9985ee6fd611df1b665883614c988176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd49d11692d9c8efdf115b330296174177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c51f415d8b2bb59eb226ef83047ec8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37376fbe61d9bc0271444c164e4ffe7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf1a7e75a58dd650f5dc423646ba96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba137c16bb29f6be3e494468e4bd26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f727caa2f6baecc9fa267030d1917182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fd9ca224d10c7a72ba992de621737183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f091e2b8c4eee8ba8302397e043815b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b006394a2c42d1a7918c710ab368d65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c58229429f36b827943c31a196f5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2c76642f4812feb31b9f50d5ea041187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb504b0c71c14d9f6c43381ea2d17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb2071d06c360c12e70fe1b856d5fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb568668793633019bb4c9fc9162ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d006a982a06b5dfcb069a544d4d07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4da52b484567c4f5a9c1e693eb857a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb714ac26c3b7c00e8b9132247f1807193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66a3c02b67e3dfc54801503e84d66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeffecc6f0912a45735c05594c3f4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4be4c0b94fdf4f792304c7bc40327196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a039a235a667324d5a6cc736453e4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce076e8586566e3399741cb580f66d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12546c2a69f6ebf52c5c35cc12c275fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65659748bd79a9bdaebd8295bd8e42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424340aa46dd9c96755d8cb7d56baee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c1e70771285ba857dd2a212b8f2db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331a89b5713baec490f1e40d8fa6533203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9df97a5a0c4a581cceb9af40f0b17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15956af66bf0d425e536edd065064e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3764dc9a582f93e6413c5d2e3dd5c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754d0bc3474a2bf6bdecec3b932b5d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfce3047798e5478eba7ecaafdd555208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d4a3f8d6a0e1f05255d6443a5c9b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975b3f8a6cc571534a4329810a3cfc0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7950057321661bce9b6e4378496bd05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfc1df5fb8931a30637d11e043b631212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bcfa7c7fdd6dae307285bbf2d82f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d038c6d4a41ef86c18b7a156423bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acc9e8fd1217cdaa76b9b9f1b89809215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e80a69fa0a71a55d1c4eb6fe9dd06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13e5ee89c9b4094e47b86a7c490e51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b9d3de70fe1d975595369ea03d5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22393c218ab449865b6882f20beb5d2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167c1008d8fd7bdd4a03bb0bbff1453220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972325a36fe5063691be66a8a46f1702221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8d6326e6b486863878ddc2ed0cc6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9fa13a33260304e8c13db1f3c5fcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d320a27c1551cd4b93d95d9da73c52f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954af549d9252906aad431db346921bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8163d9459f242d53cd6d75582c9ae2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da08874ae904f72a1dab21fca7f71a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a0de9d205a764a3cbd4487f7dff8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ff6a4c47f90c078e305a602c2c897229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098bb9c14376a873ea639469b61b7bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3bd0563e93bc96766835711c2c644231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7d4b8b0ed35811d78ece16dd84a2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b648a47832a796d0349ecfb68710a79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23df66dfbcc9797cb8dec72dd7fa66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e338c1e9ed1f83816bb95baae0262235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dcfb160b269cdd92d57d7e7fa79f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a595b59a2a0c54ca20759f039676e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0ab690291ac3cbe1a4c819d2b06a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8f649d2862603de4109d905abf16c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dec48658913f7bac8a3923a9c7273240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d4d75616af3d33aff7650dbccd2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04260a8af0f0e2eaa901f53a46493fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58c8a5dd67d50c4264c774ab7907e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9508bbf0f82efad8705a44b117bf505244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90b40eadb3c7762217e85ed932b186245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9a8d4bc7f753a55209a6cef33dedf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dd79533472e0a3e7699fe2478be6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628bb1fab0de2542b08513974e4906d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba98d9961bb547ab70680c35adcc7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce68bed05322391df8330b219188e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c0945e975b93843eb94fcedcef594251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d99fc9c270e2823043b648b1aa5634252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618117b4256fe5d83a55bfbb8ee966b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95177ec0ded220122346e3f6a62288254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d81f86561f684ef3156ea540e34d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea1dd5e100c118227d50be65400b81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248026cbbcbb66aef6a916c53383fbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d01e19d57005e4a3f0edd5c79c373258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b9b282d57fba1137b8c807e1054da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542899a0fa69de38d9135f9a6645015260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c533603befcf3940c72ebefa51d25d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dc31731eb257ccffbd2946f95a9c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d20d56e5f32e1133605e90c85e429263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed686f8e10263953a618c8bd6873164f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9bda66292185e05f3f2584fd2ea04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10c9bd6fc0b585e5dfe64f56d36280266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50677aa654efc895a9918d1f3d6bce9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d7f696211170bf1ab04e9569ecf95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a994cafba1cc2d73fed50abcefff92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238448785d4b6ed0633ceafcbb5f4e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494be83136a53da13b9da7f7dd738fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075e9e1336071cce801799b1bdc0694272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f06558c403a4c1a5bd28f74846dec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901bc22b3d720e9f60ef7329c8ccb92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e011e7342884fcc0284007c0c5ffab0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d482063f8513296de8ecaac7aaa4fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b728e97779b4784504faaf01b2cae9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06578dc9e2fe11b80c1d62d4602f68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ed4cf8539363a5f08c9e11d9ccd7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799def158cc73dd2973fce5e22dfbc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f54e27d8a754ac66c58a375201dc9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668d046e47fa25fa339ac4b5f74964d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98412ad66cc3223451129c44c88f472e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f0d8954921e989bc41392770099a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8173a6ad677344376d14553b16586285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353fc4b400186d28f99f0a7ff3ddfe9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a88e5baad4a0864965a83b0f695d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b894e99198273ac3377f92b575d139b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f2d046264c6f1a0ef1618508d103b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3660c2a4eed3d74a2ae91c6e5f6706290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0e0aa4dd92841d7f262f21d0cde62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa9e0880a98f3bdeb1b6812847afaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c9d8854e0f7fdc19839b1d448677d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78bf183a802ae3921e7bf8e33b9131294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93194b2bf9e4b50e9fe97ca4c9c2c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f732d40009113de9c7ed7a1825f260296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5725b0473db21f61d6f906261f8148297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cfb93524ab215d05e15602f857502298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d160866ee7b27fb585b2c301f99803c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916ab6a4c4f8f06f4f56dc1568f2fb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af84939e76189e57b50086e2e6e2071301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99ade8e97d4519618a7f1db38ecceb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbed5cbbebd1435120433b01d6c62b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98553192bdc7e49ab3704fb7fbb30e62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8d2966fdfaa4e6a8dd8ff1a554c00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d48ff7896843e0af049ed72cecd760306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57b6023782f249b7a397973b6ffa2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f466247cca40794a975da28ca6a11cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e15c70481e5b04b1ef02178cf4e5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caad5769c3bf7aba1b1c07131bd9b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dab894d587d273983c3b499ba9068311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36a223c134939bf324f5f92746ea46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab08ec6ea3fdcd319c354cc1411c11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb8d5ea03176d2f67c45b30e23b776314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376f4969c8bef84604e0ea8077150a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92415d0f47ee4ac04498eeaba6929551316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65881e6a3ac544dc83fe2405b4dd33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e974c867f8406f4fe8f1497c63946318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d48eeac2bcd05f3becaf5255380f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488b0626994c3946749e9b6b22bc6e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ef9b72b61c1db99cb80764832fc4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9f02351c97dc9a02e9a1b405e6e15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c558da0d95e2ae11335a15da515f43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb94b9c367abf23214fa4127449a402324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeafd810ebd73b3bc780f86053e621325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da07f16fee56b843787443fde109c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dae8e3b57ce1ab6e1dbcc471e968be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19967cb8eb2541bbf289bfc0c0bbd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f417fdda3017e870cddc8db69f2eb2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd791922ac242394d78a4d0e4df44015330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252d912e615b5c2dd4c4265ad3ee1e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b9dc4427b2b17f2c12d452ef0e18a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce0aa7bff95ca1ba4ae5fe68833109333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf9bef6cf5d316edb7950c2a038ac1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e5206950fe4811f70ec811e37974e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee60b80dd1c5ef0ea5f7c236524cf2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236c01bdb161aaed2d74022a8a8f4b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e897daec73c1a95ed511d620a06222f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127a0cb6d84f50a9ba7da2473e76ede339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ef29aea39423afaaea99a305edbfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c332019209df555efaf228ed3250d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6c42aa75f0206bf4c9bfd023cc34a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01200f6a2e4ea2725b886997e87ea9bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8cfe1b5e24ba7c45a6ce0792a169d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3651eaaa7cf77f8c267058521ca692345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddf46fa81e014cfc15f90ae1f06b2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c371eb74a56c340d39772d7e389a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908b88a18ccd22fb8a1dad3f249e608348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c355533e7538caff24177bf5f43322349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0194e7c5240957275bd6419236a004350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0a552d09c2fed6e842ab80fb37feb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3696ba3f4c7e2f41c2acdcd3b3bdb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f32e3997255c7993d2596334e7ffb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af681815ffa5bf0e09dc7582cf7aa784354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7808057e32bebba39f7eb2bf31107355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb00e346b93ade167c7a88f41dcba1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e20576b8e95d5d2587576f8fb45d7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afcf7ebf85bb05262770807e775e92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a17982f7ded66711e3e45b0a4f78bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe287c65a9087c4290e9015b4cfe41d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf81a6af836b1a47a53157256af7b32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7603e35d444db202afd7722260dbc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f52c0845b52139c084b3f759146dbe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11399580d219d192bee6f110acdf9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579344c6110c9207445d44a87675e21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355e0857e4019cfdbc2b6208195be12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff6b77a3ec70c471dc4eee3f0bb092367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53774c22a2e404e2ab413bd1a9f186d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaf9cd6e4f4832dfa3da4654dc7632369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aafab3867456667e2d91334604d96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b28559a26573a6492cdd9463db3c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05b5545e132235e93ecf197a1af4d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dab53221cd0ca9b48f279d3bd93bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1e79a40efb03ffa26c69edf3ae26e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8da38b7d337003d3cf276c423e6a3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3ae86ae1f322d5dba9daf3f6384f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72f6f4d61e0547ebc39551bec4786d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2414a7741bbde83fa5767e3c139fd45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed9971103a80f46e42b64f008a0975379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cd94b0ef293213f2b6708f18484d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dde47dff8f9fc51a464bbfcd2668bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfb2225e6fbba40776d4989f235267382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5bda626c63a6f7d80b1a3a79412ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486b0594948e98559e6f99e275e62f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83a3a3cbe8e4368ff48e54d4b490b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b88511d10dbce810990f731637a80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5926f1d8a2c49926f1891fd6dafcc01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8092d86c2f657780fd32bad83b07f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051020675e3176811a10f572c7334cf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1be506bdfd9714ae8e4679fbca421390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09904f585a6159b2ac92d7e0a14c257d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060baa792492e8a52efa11df4ea96c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2b4034d0b61fec321adb9807db428393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4231763ad5fe921e3dec315e3b591d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db181942970eb236bb3392f1b5206081395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f9bbb6cab3a75dd8cf2d8f5740bac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30e629f4aade08558b7e8afb761728397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6ea1aa2322cd520d65f04cdaa1909398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74eb28ffc1be2c351b99176af159a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ad439fdb6ab9fd767f03d8b6e6135400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a06d1891389bb3981b359bbf2710a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa51c9730e7e99d0c20eadf720257ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afb8a42f1fea099c8f076a347c6ec7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d92a9b377bd560e6710c4b9e718b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327a6f23485469790f8072430ea4d87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27757c694e208f09d4c65c815a2d59fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca173b2398eaf395e10db239be683730407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f973caade806bf1503e9fd3c776a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a64ac21573a529af79a27ed2254b20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68630c4b2bdab7bc01d2370b6d49de98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9b2a8ef58d7e7e8bc877b0d0428dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dbea0d16e565f0cea13c2bf333c9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6cbcb330cbb46f7c5f2e425831dd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6221bdf14fa5bb5db62b391f5cf3e8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f5e9d8d5cf2cda8b31d5a35492fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398c411a107b11b8579ee0e3f89c688416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92182cc52621916649128d8b3e8ce2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6dbe27158c51f93eee062278c400d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e056ce61768ba703b855aab4c94d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba532707e280b5da8d723171971b40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf60aa6e47949cb71bcb48b3578dc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69250bfdc54a480b0011a62f3ee0e9ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3d19bcd318065355ab9169b86f953423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c980c239c30dc99b39944374b214da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea1e6d62132baefbb0c8fd934893a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7d88c8ef813c8118e4972502bcc85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c65de5fb731dcf82d6f0efce73d7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee41113adbc92840101bbd57f8f9ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74e8805322ca351dedc286b2994eb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e331fee4913de56557c4be85f162c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab5b76ab0104c753d0f83fc38fee30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a98cdd5038bcf3eacf8b9d4b9c1227432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd53a5c4d601ef68d37a6c926e7a468433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c467fc7af7bc162933a995a3d17d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3160c174f5fa06143b75a8c67f5bbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d717dbc32cf56642710f1747bb4dd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90accc941afc76cc3791a67351199360437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deca678010323453698c4321976ac2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb508f6597bfb9d9376298bda3f2836439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499971c708fbdc7dea8d3ae4c7048cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40b6f6aac181d10283f4d7d20c74ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b84b9a2a2dc645b77d9a15bab64771442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b43b0757e05f6135eae1feec509357443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada651e1256dece6369e6d3dc19bfe7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061474ba4b20248731599725f1e70276445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a3276f6c2b8f5530cd30b918e36cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed931cedc2a051f210db72945bafdb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61fba1eb07bead7d842561f3d9857d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bfde05c243a14e1810e190208bba5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e6add1b4661f21d662a3ee14816a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc815ae1f718a8bfd29838408cb2396451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1806456e94f5072a8d28e4ecbb4b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90604f04f119c1ecf99c7321bcfd331453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7850a7fa34ac536e602f405e77175454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7273d21ee6f4a14dd41360633aa20c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5baa809dea42a2643150d27e3c45de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fbfe6124f1bb6b1273988aad0b1e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed872afa7d9000faa645772a904b17c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161d2a9c369d44be66c18f4a8647206459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c9b49a5afaffa0f26437fc9b42d1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad7a2f821e235aba69ec020a861f63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dae460f7ca0db5ee43bc5d9c47fba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d204463860ff17ac0d538425087a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229024672235014f12545e2428ecb5ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571dece13ab161c2b5d2be6f369c139465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44cc2ca6f782a6a6e2110ef1cfcd4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158007827c9f589b88a81378f517b0a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd08e8f7f0b5fd365e3e02d72fc2a14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d36c8acbcee6e8c13d4b73c87c7a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83513a19f7183a411fde0aa4c01a27aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea1390a7e2d6fc14c48fe69dc81f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461f9ac2074a3118dd77cfb365eb6bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be88a6f70b9490face3b75289e5b575473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a500399089fe425e7fb80c41043de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43acf74f0705fad8dfb4037dd663995475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22caa1fac7cd0deb2e0d0d521529cce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6990127226bdf6ccfd26c27e45dd1b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b499ffc71217976bff6500df17fec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95766f352b7ddb322d4992cb77f7423e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c7d726dff739d043e080e21dbc985480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d94985419726b6502dc9c1e6eaaf8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9ffb38e6b06a65bde5326486ea25b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed43ec247235c7dc6074bbf34e538d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe37d017316fb188badb6660ced941484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4609c190a8d7e82f15ce3832cac428e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafd36bf3213b5fa3c13b679441e355486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc9ff900e7c0ed711f31b67c92b90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e55cf29511e52fff37e97767f0322c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ecbfa42a9b7c7ab2c29aabfcc3fc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0107f1c48c505b86e1ae549318e461490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf8379b702d713da76edcd085fbdc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0106620cbf578635317f3f61ef0b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c19f628f443590c67116fd201e3fc9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ea32e3a4c28da1bdcea1723ab76ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1290ca459a34f2cfbbb43b23bb8499495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fbda6ec9e22c2f564c3fe6b84aabe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0b1012843807d35dd48891f0d2908497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9081398482d5b76a3fe03c3887c748498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c592aa0fd3ae5789bc70c0859de30d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf79a19b9ad3245c2c78a25252ec588500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802ca1ba496f0c944a16f95f617a9b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857442c3f5c2032a487afded0f1ecbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af472b6000efae5d57cdf5de9eb7eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8108c76369b29bfb2679f854a167d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eb907893eb14818d5a01341518275505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b8c517bf4379a398e6fa810e4da2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aaba7f98e2ecb86ce7ffb84976ddd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072c7986de6e4409a51b006af1e71c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb233ce68441bfd5a44fcc5980e2161c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407153786d61efc2a749ef1129c45838510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9535736568474dea0cfd1cadd1eefb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee0772d6a6d2a8cb38fd409a28b6d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d2f2c4bce111d72a921e8719083f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c4b855f8d9c085e51c0ad98cf1ed6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf9d60d82d12d0fa29df3a67c1d147515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95233071f91a5c4e30b98115ff608aa1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d72e4dd64da5e1a572e6b0a10070c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21d7e8825eb152e4f183b0a57bd722518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566a040cab71fef97204806391f2dc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ffcee7c6a0e0ccc0ac68229c2f08d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa326307e00f600858448e49d9ce46a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9ef7b7d3a06f0a30ebfa974770c1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc9f5a6fdf03e176d5c4c603423b2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a5c969a7bb4ebfa564e2cf07cf0a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fabdfb234b8084663082e9f53eb17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12384fa9500d1edb0d804bb66a86babc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c2e08a4e699cf742b150c5b4dd8fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e179a1b7038e12222022886411a5f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb34ef0d66d6f5dd5a7260cf5024d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd2ec073537d754a14880ac47a241d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173b4a4794c7d5eeb8231ca68f259c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a62852953d4657502d220e85072425532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164df4d70827a816a97d06220b8e283b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17747d32e4b74074bd8c239ec67b9a80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b21831d3906494416e742d7394bb31535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1de7123b3bbe90c8485d3cf5c070f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6401b0ed0a074b138dec443fe183f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e184c2ee16b7ef5c1be3bbb7242071538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5e15c5f3a10c1e6f1e2a22233042a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c5d36dc67cc1f9be95845dd8977e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72b8ce756a702957f47b5c22bb8641541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453546dc03e1bb8ba8839089e134781542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504ac13b82aabe52416ce0ebf07e49c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba388c697681eae3974cafe477877c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ff49c887ae2c065a96c2fd770af41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac85e12b34f6e5deee8ed7c3ab6fee6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6a0379d1e4571c8d78bbeaf8fade5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a5e08650bbefc68c5524947e1ccb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f80de30dd8cde40466572ebfc31d63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6517a174142421722bf01549c2049a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a736930aeb71dfa8bf3cb5dd852b79a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631af1cac6d1cc700e1bb7f251b66bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cf6bb61abf694b891db99259a87e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa6f04e2df4dc78722ada2ba42c421554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca9cb5ca8c000d44fe6d31892f522555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7360a62ab4a139672f6ebf37afe6cda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dbc4e4a809a1686f82887d92925c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73239955bc33e49c10bc4ebe8729190558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440435455ce34aecf6a01b67d1c0f66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6c948cbe0badf23e0af4f26f00335560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128385ce56645afcf256f01a51e306a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de933a42940573dcbbb173fdb631032562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53da19a680caf81277d4db7631e17ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86484f42363f8e281e9c88951e90be5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614f8b5968e11c88b5d05ef3089b3f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab06fd0405fa5855df20ab16e086f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a448df1b4c7d2c3da8a9ac6a91704b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395c3468225ebc6f0dad60502ee0d7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab913b62cf223d9288558b10c975300569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21149b0f383faa7c3e626151cacc427570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a46ccefc1f5cd6cc06b30fcbc52c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf713e66a0f87f2933028ef4f719d15d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783933a38b23399acf90d40c2cdde51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a3fb4531b0c374475605aee16ab46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0fd9b8d0a45b1d96c8a9223fee31f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b03a49ac6a5503421db1bd9951044576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e0d8919d08484c9c49d2614c83672577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86544bee13dffc21f015d02949c39b58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1e7da5fe6e53fceedcd94da5d23d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9648814aacbf68172339dcb049c61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c12cad9fc9955f5aaefc557c11306581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95689b10708bf8fa1c7dcca87f505663582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84e7846e612a0bb55653706702603d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb687849a9281a93e827bba1f75b24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8794e622d106bd9094fef49d6ee99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b2a3078b9a24c5897f1365a89bda8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6365de1776bb48688cca73c545a91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c48a1cd6e12ab4cba4537cc5ee4b89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96525a95417aaad2fdbf5d82b69bf018589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc80c643cd5612421c983a1a9257a4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0989e0b8da50ed6b292ba2ffa2a21f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012cd48279ef81b2d6f0855fc45d2f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d208df75a03efcf8e827bb2c783ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee3b297d160d28fd8a617ccf53f5eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19952916052ac268cda518e5de4060595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6757c1200a4610006eb24a8a416e72c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d7ee9754800c2f65ab98ddecc5d1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd91ba5aed8f3c4ea4ac8513054967598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea90b41a426a9fcd70ff3bcce0e217599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce9e48878c2e269478b62d5d880c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c16b50dbf2e6ed2585498285bbe26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc3479210c08dad0fdd2f81c5bd936602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acc6f0eac87e8a4c657fc4b48c04f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35da1333dae875f3ac8c09a833fe0d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bade76fbb1e308d5a244a157ea27f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b097fcace55f786d8fd07bcf4a78773606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b705bc3a5c4ff2f8a4e4233a0117ab6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1875dbe6ae78ed6cb17148eef9341608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7edcee5154b288631639306ec7bb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40eda69465a0343eb0777fa23e9dd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1d967da1dd20d40380ef92cf834fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fa96898dd48b4a432171fc6b64f3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09be2f2bea3a4ed0a841ea978eb9f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146db737815d0d7e5c2e80b5ec915757614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a480121cc7c827018cd4c9ac1a93a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bf74fac25cbc1452fb013cbcf2b8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1e3b9fc8954acf633a2ee95fc4632617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdb82e8117556ababafca327751d54618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70846cd22000d2bae96878aa22741671619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b14986707feb8f9a83a06dc3b26acd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e897172c084205957c445f0c463015621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202545658dedbf092389ca420e6f6f1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f05e09b1768899d28f0ac9324f1069623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad52d62b4b41ee8a9c5862b87324ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33724e53802453c4290fc3e55d3642625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b9bd27072dcf54c68f26eb33081b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b16dac1201c94bf0bcdf7c093ec6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637337ed9b778a1fcee71c8072158572628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67122858b7d8f58251023fde20990640629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51d5fde1fb87319087fabda073628c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf11aa5f217e0bdafd994f1e604544631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da711916c369e8e215f0ef93b323a933632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee627d63a4564a3de74812df9ad5370d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309fa71c0510287e4001e3a50ff6c29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085c0a2741b3d62891a05ca43e1f131635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e13e76739c426b934c4092aa9c1d79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204f9c8c1f63459905dd76fe2841056637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719dfc9f40353abf89d05bc5f8dc8a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eef9642ff8d95738f9d113d69ed08e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589e1c32de4308765651bc0dac78fc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494386d6dcb91053e13d1105b4e5ea1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cfb97e53fe20b6d3e6659a301a71e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bd598f4478a107218c188536944d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4e94fee950a7a84b14fc752024cfd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada58fa60aba4c9b491dcd30fb74539c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb1e02c863d76f349cd46a9ab7bb1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa04b18323dba25e82c9108f99c08b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59c93f4249425037166746282e14ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b1fd7440ac3b431040edf0217213a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b975a1f3970cb6515fdad6f0fdc042650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484bff9449d395bd8cf70a5c09312fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445da8db482eca23ffd32663d08f0959652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839cf605f80bb0046fabcd3a3faa01e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910a5a30cc2599f6d04bcef8548f0ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee2a0c7148ec618b030c0ce072ae6f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ccd880da7888ab93354012234a447656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099328b94b2de5b9709d72f7bf8ea91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f5037f74a3d381570e3ddf0f7b663658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59048603e1bdaf31adcf2faa6d0e88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54abdd6cefdb521a387dcb3f607b97e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9771c0233b9e4731cca4aa19363bc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd31d3cd0a17ceb94b18b25d7384ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc02beded958c732f0a5289b48e3f8f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef257928dc382a42469b782b72c2293e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10283cf6242aea578d60f50daba083665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20a890f70973290509727e4dece9ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9301053645e136439eab6c31999c7d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff384c03e5bc7c3198d84e9a195d8a88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcdd9f45b64bdc06970b350e28dd1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da10c40dd1a1551213c92f3fe2abea1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6145622cd7d25418f9eb8e165f4f79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f89f08364b48e6ad516430e886c2d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc6a1bc82118bc112b5a54fcd34c83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edbb805a138ac9b794cb158d916f72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa980a3a705b494edac6e5ba5834298675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd8a6614a9f60b310b39b7278475ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea022ec84ff3b2a1ae561ab46ced12d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cafce0f209e1118a71646439b0692678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3827dfc2efde8055e3d14fac0aaa9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d087d019ef839dba6dcff1af91a30b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beecd1dd9c6c96b38554a7b205b934681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf14d99bb3f7cc3567755f70600f56d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d744264ebdca19a68c3563b2d8d4b43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc05c47707219820da493231096039684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c85ff5f8e5f72ab5c5d9bf4df5c5a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319c9e2a1cf85b87e0deb9be6906a36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e312e2006a9e212bd3ed195153f5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07916b6d2c9867b10afacbb95f37cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e729d68783d556eea0131bb946390689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9896b6d607c729b48490e8201f9e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468aef9b0f0c7cd182845b2892484a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5811f71c8bfed07bc48c8b5e51e1b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e87760f4fa3eb2ba205bce3f509a74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81269b58ba1a10e8a60e593f764f4c01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb6e0fd0c82ea510e862f92d3f0874695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47966d6f65e193c61cb14284927202d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aabe6edb68922c2110f21f1bec1fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416d30dff5f7ebcacd0edea93b7a09d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0efc830ed38ee4fd5464575794a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f44bcb16025e849149a2cc9edeb0a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af643ba2a5c16e03990c05846ff5267701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf07442629f84a67a4fd8c37140153a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717823514439db3103e797fdc54f4d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4236d5d670c3a2206baddf7258c40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83621c05a9d12e600979bc665e53bce7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bfc38405acc6883bc0388fb36bfd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee42bdfdbe5e75f19d1ba4e6f49b46a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e8c4f1b8ada6a4b3385f89545d3f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d147e3fc8d8e4a855b005223f96a74c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0589fa9764557a39933e7cf4141cdca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb18fcfb38810a9a0da2c6b6129abe4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1757032b490276d58b23b0143b09dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9c20aeb1ff8ab9eaad09f4c2f7cb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154325a2ca401b53feba48930e4c416714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62b4d902edcb2730791517c8caabf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534cb9a5bf77a362e743062ad13d92f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b42d2f0eb934a9dde70b976b530b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d403a09caff95728f2a1970c1ce3f45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9334153df11d06a20dfdfcf2f9e9f8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b1bb3237b909117f492b387d552fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20b1a56dda2ca37e2a8020cdc5dbbb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f4196425958f7521f082b046e0f41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b39e2394f015d5df172adab74adb39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc0917e580bb8aa9ff847b67903d60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12488e4ce6a8ef5b13f7005454ee3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b09e4f2ee4105c2d23730f76dad71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fa513b580221585ebfcaa42158ce3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f7381d7b965d382e759e1ec8f5454728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312637926338bfdedf59f83b1dcb345729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c6f0dd258393cfe324d952839994c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b430b2ccad3c4e94744ab7591aced0a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d1a784b007730cfa1a9b8b4eb672732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be830df619537423f95fc9f6d48e7854733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae83c1e5e24e23517b25e5e058ff33734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ccf3066cded3a1291264d3b892142735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b744edd2160c72f26cf86224c3407736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6d3d51b162959e25eb804128dc94f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69e0803af9748b0d49c9b6b7ef65b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51654b96e33b283cf09fabe5c3e4fdf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fcb69ec5c9bb8ff6b9d604ea57174740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0c6dba4db2481a9d8e2389195fbea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5081935ee8e69ea815790659536524742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4030a6b8dbc6c233d6da47d16c0d6f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7757a66edfc843496523c8de539a987744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8916cfc220de535a4ba3e4479da3f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176087e97390bbcef8fc5e1a1f37bb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aff466e63e140d289aad849cc5f08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54c0a2ff4765e1b59778a32f745a00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42036f28e79ef1bbb68abf0d06527f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f83092bcad160a518cab62596061b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797a9a9ec840019ff07c9affe54445e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7e4230204c71fcd5c0faccf60dab0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1b99366b816c9fa4bbc24231b4bc1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcc8b8cdbc44ac7b0fa8f92c93d567754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a929e7d92c7d4060cc2393d1825a26a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d4445b702a514804e530557cf9216756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef8ed97904443788b556f9928a8015757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8284ae82b6dc6c6d0e157a5866c8eb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ade193359f6a2667423ddbd216f5f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8a0728c6bfb3c966b9530a1ede814760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90997c50c91be254a4e77c50841be3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ccb0233c10f2069011635fe00378f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee27f2f2ee0fa3a46d84088a379ca8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dfcb29e338f33a69981f0ac92d16d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e269fe902250c9122b2ee929ec56b3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f1249ddc4244a56478df6635c54ec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d099b82bab5e2165eb117e710033b68767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbc1cba782d3501aba0c90e37e98e2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c486fb88101b77df45fd85eeeffac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2171f3ec76752290ded9c3b594356770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbc44cdfbe7073da8337e34782fc97771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22728353a4babf198f360918eee62e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd216dc39b0559a566eba20ed28a558f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe501191cb30ae8efd61963193e23e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc207f03e8e86e672472538e31efb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db697a97a59d72c3079fd73855fed0e8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b60fea863a19aafc29c77c5610ead5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843df413cef6efd9578feea33cea8fe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160399426d14e2c4c71bb52817f5496b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2333e3ce9960f30615ec11dd3164d44780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7883cbee7e99c6f32175cdf8dd1eb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d5f0723d5dc7573f6fb63ef426f66782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de4a0b61e6f922514c55cc2ca5a327783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a69a6bdf903fdf5b9f6703a4f18d11784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885fed62ae3ecdac938acd651773f24785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdcd5848acb40a89331836a215606e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e88d71b2c030275a7b92fe93e3d9ce787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe200593024bb21c95222b145d516cf5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d2ad1e90bf598346aa8f5adcc766789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ba93a9af3106bff6d3534202037fb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ddd1710e71edb1a093e715456dba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a558ff51f134a962b9c03d29fea22cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7deaacc6d3d7887ed82c7e2bbb8c9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c502d3d3230424c1dfa7caf6ff3f7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedf7c26c5195aaacf2b404ebbbb4c9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc8430782136145cdd8344dee402b7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff2c4aa687ffb5f492206f57512911797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c422dd460060d61a8eb34e8f05457798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f7b72eeaae12bcc10b7d7ab7641a7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004279585181e26e5cff437ec69c1416800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd615e822a05c3cab198c7ae278a22801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580b2e3a78aef7000e1a94b6a135a90802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d74741c7347c09116ccf3601665c1a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965fbec3f805d402294c59f09256d14804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad23017925b5a254488a6859118f8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429770b12e544c858de00064795943806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb043cc6acea902d3cd9bb997cd3ea3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548e95225e4eb4dfc461d3e6db68d22808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e24eac4a0bdb414a26525cf8b69b52809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652e50830aa2b8e7e418ff67ef03d69810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d6097f3aa91d6b3ceb1a91900574811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97abae4d9b6acae6957df5f05e52f7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bc4fef869b08d9a68cab9dcea7a25813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c218b8ed30046c12b8664ce9786f307814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180df82733a7338714d2cd5814e45683815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d52354d6194fe21f97592297d38ec5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b163281fc882639e5c53a5537afae9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bfb01f2b0230f335b42c370a9ce71818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bba6baed6fada9b8de866113d40b8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626a97ef0ff66ad47d9fbbc7ac170e6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f7a63ac803743fc4215a326c7ef68821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00cc5e96ca0dda398698bd0c07d9c5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b17f3302d917b55a7ce2284c1d236d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9161f9ad58a472a6af547b464a78d76824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183865e45db6a650ba7e9223961f868825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11800a9f4a49ae0052aa9c1c7dbf65e1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab8b867c5965a2c028354559b5e589827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3cc926353353809b407f7a6674740828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35181540648cece91a8ab0485dd13fd2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0029f9e368376991c75f85b31f2d6b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252185dcaa996ed37c917498f5ee047831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490cc8b2e791821b84fbcdf721e985e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd9aed5d26b5dde93aee4f4d5c631833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61659415eb059edbb18cd860cf0e3c1a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582da3861253ed565c4d0ddb1f3df76b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082cf77980b4ede1d1ef47a750eee63836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeea01e481055bc402e8f10345bae29837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c99d83d48c07ce0d3b4a8ccfa788838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e9a4af3810cdb3b32d38caea8870d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead56394d58332188aee90984cc5f30840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692174e845c3d6f0637d041576cb2af1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124eb6f1ce3327e97d62a2551e6f77f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb76c5af5f04c152a16d9aa3805e789843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c39c3834324add113fce2f7cb564e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6550492ce44585d60b70925f43e119845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91eec2c7ff54cbc5d3de0f91f826e9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4876defb92b8c90cb234b421add78d0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e956a025b708e93c60d3d381bc6cf2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5f6322e0c0b0210baa518a26fc394849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c605ce869c57b121316b410b2af31850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e783a190472915842acf659a5645c4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a564943761d43b37744d060d866bcab852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5753684fd60d5a88095dcb3cb723d35853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d7fdcbd8d3ff48292b418f1252993854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e1165edca133425a94cb28ca46b58855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db7a1b8025c3106d0b02e4e28aa5a0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109c8b4d28e1a7948e1752cb9336f91857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da055e1250c2e6872779772f31ea22858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05becc0ac64325e6aa3dad9c67eb1734859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362a675604857aa108edede4b29543d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594bafe0651c675d7099822cf918441861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd65ebd37f23ebc170abfaf2338b899862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6e341c71683b9ce0479e1f6dcbff8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d485fd8113ca6cb66dc0f7133d068e3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ff13ed27b0ebc9228852b9472901865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ef5a5cdd1b3415d7cc4cf07d6f15f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244d518a6277b6a5ac5e8010adf500a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76db94afb8d3a69cc5011a19cfbe737868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdee7cd7eddc252c149b3dbd0b3535869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44332496e547545cf248a14d72db85870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73150542ad7e6f3a49e8857e243b746e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af472fd2b5f832259d2d0f1872484f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ec5f160a5e65074e31f2fbb472b44873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcf304cc16991a0145ebec8e9c24a1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913744a181908218d9942f5430491108875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e27f610d75981d81bc5d3322af539876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4607eb04eeb506e633b44668b5f937877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9f48557af8153c6ce3c75cbff8fd1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f5e594ca55a92b3ad3404c70680cb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8546dcb7c84bc62361bed0768b93e0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d35266a2b050aa836577d193475db881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117522f02dc2b5641d8da96d2cb3143882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baccd903004589de3f3fb1b70a4019a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4bc3e370c89b91b24a6475ecb23f2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b7a0df285e96f05bb73957a4998c1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec757286be9b886ee0dfb4b652f484886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7ff842a7d03c847defe6878733b47887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ebb618addb49bbbf576ae3a2b5bb4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3050019490c1f8ccf941b009cf246889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976225ac96e2ff3e989a215a4d74fe49890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c40f52f8a4a2381d3b2454b3ae08e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de712bd6921475adec2b0e74736158892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82282b69062c31363e5b9a7bd20ae8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ae689760822b19afe8233fe51a782894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f7cbcf2e68a500622a5a3417f53ef895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b565cd9815db581b374b945f95e55896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd3cd9d61c1702a34f979b282c612e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf47a1c9862fc8549e72e294e9fec4e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97937ef018808c69c97207ee4d3c399899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8379ad597f34dfd8343cfdc7068824900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6311da438df334539d36c0ff0a08cba901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c02d5d8539f95670a90030e2b06e34902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07129cdff1aea9aa6ca3b1a732b92f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c305aeeee98c9ab6d194a1da7669fa7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834e81c68b70eebd3a1b0b399a2c0f6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d18466a224047924708a834df369906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8915e1487eb05fcb922941b456ee1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fedac429c21d321e808484f2fe6725908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4893d9eaabae5808ba85c65aa5fe5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618122ad58dcd6a4af67613465f0232a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19905543c5ce55fa421fc793f80fd0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d05a16b7341caffd6382e9588cd81912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c36f81452da6badfd5ed553ba35be913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4ee40316357fca3e4c1e658de1b3f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b19f84359120cad5d43f642302f2a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aef5f8ebc5d767dde36a80e00ee38916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47724b5770403dcb2f3f5f7f2e3761917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7254f5e4f60b60a0af0707be919ad918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109c8a436bec68dfb9397d9205e8989919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25f7d2e5b46b4781580fdc2c775a79920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2f45c449443b352c692d5e4bd83f1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9c7c64b17fa47f3f1d09549739db0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ed2bb617980ccd9860dc8b1765703923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58847d2078dc726d62414a178560a3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6351b7d430e08cd6df2b7f1744a67925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a10f3b21135d2da51cc863685527b6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db7f83445b0f159cd50cf25ef29ba927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ffd3a63108af786c3f691417a9e34928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34012d395ac50fdfc60b1a4d28cd369929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275a051d6dd2316a5acecd83db8a2d2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17e77267bf7fcfda05976bce08320e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd4ca47e4289cb56b8a5da054381c0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bebe5a418689d0769d637770b4a945933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ae3558184d5ff511812d1835ebc9e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94d930fee1b0a78264a9624d115e0e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbececd3655cfa69b8ea8eb3102c03936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86283199adc6ca320cbfae32adbc484b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c50ad7147c9728f0e0b41857706f5a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2425beed400aaeef162c984889d17c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07e06f7f117aa90d8d80cb4b398285940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad016f47a635c7bab25fc89ce615ff941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ee362947bee3af59bf31f5f5cc2d6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56529bb5c2382d89fdb1cb907d0cea08943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3551f861304b740ef688dcf9d224d97944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7b05e5d7b501c38c6162726ad7451945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c433e9d60dcbbe2f87988143a35bf1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ee01b25bf1c8a58a303841c0f66f8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e584d538915fd4d9a4b65231bf1ff0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ef960f4d3859aa74eec21be8e91f5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f90b387218af35d83da4cde6f15832950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32a8e37839e502a9a0088aa818e1f1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e978eb2d49767f116ac485545da78d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aacea5a65be29dca9f2cdbef37421953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef26b954d96d6286659ee8795b3a016954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dd4737df04ca0819c54447033df69955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50fb193cee797be531ccaeea4907d3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3e1628b46795b79dd17018ffb9ee4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6d705ea3aaac37c1bc10b3439d042958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eeabdb9daf5a730b3c86d22a89cd9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523d4cbd88449dcd22d6fde5916858e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848985717e6b7dc6b412d7a30cb9f5f0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514a355bef0aa4b8602d34eeed24f5c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c089bdd99ea007beb1be8bb9d01e8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa0975898150dcdb67fce4d57d7446964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa914bf2ad12cf8e7a2ecebc99ba2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009dde1183a71a7d2ea8046b18c67d5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb4c667867cb6c6c8e4a5ee9bdaf8f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a5e6972d077c6842db27961570e83968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaea346084899e2beca87913eeb75ad969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cb3825b6f14f5365b09862df50f47970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edbc3a846d600a80daea79532c7bc2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd58775f97f8f5998ba098ecade3ce0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25e56c6a81b498ab215c1572c1d6a4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599d75bead521a5ada8b5db2dbb3a61974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570a08fea17f624e4c4ffd5bc7d8332975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03ef22f87d6ebdc5601566b542637f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f5c5cc17ef12636c8929e29f1cef9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85e4ecfac89d9e60c468478f0ea18e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f6f3e6abc872ecacb329464183372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfd13360b9123f70ee74a2710d37b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73b707797b181dafe3154c44279c5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31697dfe65416239f159c05ccea044335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96906fe1af15e9c84466dcff946092336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287916db8f9b937612ef267ecf0ae3377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c059fa6674df32936ee6e55e31fd0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c9b0ae86337d286f2b02d47f08f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa29522b2f1a4edb5465c31534fd39f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf5fed7db284a6f73d418919c4753411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1542dd8f0bf6006fbd783f5cabc8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c19f5c86652bf6bfa46fb147be5da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476557ccd282da29040545b07404981814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacf081603a2a70bff9b4665ba8a4a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fd64d997d1e0c866c0f22b1d53a3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ce361bf3af38afd9f695d8779c92f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dfd39712d3a18c5db3618a8c6a41d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82621a037bd183a4717207f36041628019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afdafa4bf371836627692b484d88a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f62a1db70cd8d17472a0da725fe12521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd323238ce157e735abbc8d3c4df25be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fc0c1aa5cf7c2041a9d281386cbe523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516e26c7e935a8d47b06fbf6e26033624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf936e2aca113fc14dad404b6c6499925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a7fa63b809a79c635956a7ca1d3bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c7174f70b47e9e3148135215bbf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a15ceeacecae9d48f812647dea706c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f70dc0302eb137f850af8046e6f45729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffd33e29033a693faeaeb37c2a0e6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d35d3590b28c525532e3c001c5ddd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe21f5acd81e7981ee6de935c8c23332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12017b110f381a2f636a817afa0d32d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6021b5a507a72a666aed63786e33334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e597a2751d462184e75c5cdcc89d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b146b5ce1ced3d6a5b2f32b198005c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e52bf009abe3ed341b2a6e9b654fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f8b3d3b5f17037f872778ebcf356838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052560695cfe46c1b171aa3ef91e578b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f39ef3a16750d323479b70005eb4a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b7aa884f07c06beb14845ef2a1be241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254dcf78edb42fcc12f61200a5ffd3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65068db7a9ca00b6d12207eeb39d1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae96f06abe72722d39b108b6118eaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae1e7df202559e23b68e7424e0df3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eaf37a7a737ebd2eb257d6fd9ae0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be816d1bd4388b15888b8adb7f99685a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d01e88b490bd56ae2d5ce796ca804748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85ae82729e7ada47465946558343849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452da9d2f97dbbb2ad0bc4bc718d7a1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2d1630d5542a6d8c2b6060f440d8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bf087516dc869c5fa12b911fda1b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fcc5366705be0ffce586840f86e1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d299458af7fcf224e3109a1bedac454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9903b9d0c58a3f2fe9f4de5cfcb1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223685fee82fd81fa335f429aebc40a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414d5983e839fbc31373bd54edf7b5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5ee832a5bbeb71ead3ccec6e335c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a393bd1c49467144055bd482f97b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6bb4c551122fcec0060a25d1703be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a1947c79c44ce0f7aec24d53333bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550baac94dfdebe2f0ec6652c21dafe762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1359a9fbbd53063ba288ce5f8a2887d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2418837aa30b19be3bb4772ba4c58d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7745a4aa8a4352f98ae97879361eba565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ddf5693c4dca7b007d5fafa28c70066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2f721a1724cf80e8b7ea05972d37467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c19e983b9a4f6341038811dd98f9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896dab9cba4e4a54e989df2265f735569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcea3d5066b43f7ed261139347b77a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2c499714ce1a964255dab5eb9233171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc6aba6f5cbc754a1554c543d70a0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351554c6bec18254d9d4b95356a8b2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d77cabdd7a00dc136705c8b253a55574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182574f98176b1bf83c7c07a1b9a66c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26ad301c3449cfa72da212fc1f1f0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023ff471b75b262e06617a9c902f5a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9ac11362945f7817db59c4a3ce1f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dcc8386c900cfd5c0d8340ca1a91179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d7b731f43d469d0dae79b22d15d9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931100c5104af0ce3a068af265a839f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d99bf59f2160c83c2c72a9d5953b8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fe8cd29c96297b50b21746647d0ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5e14375e748132276d80f976491d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f092992a2d54396112bf0d7d31e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a748e5fe26d61736fa02b438433118386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02804b25b737b5a0847c6f5824a0a6f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96aa7638f58124cd9c6f6028a6c91588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef29277ae5283e9f89a0f1924aa5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0590f7685c81dbe25810fbf3b09e5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260694a8b4f387fdb7bb183587b15c4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e0f96e096819a620d46907495e37692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c408e8bbb48c67d9f8cea853c64f0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eed4121e159a477e67b77bcfb277c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228c6c13775fd71340ca7b11f2c708e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99380d0834857bf79a8bbf9085ae4c5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef98529d2de7d02129df25bb7281b7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55f8f45435933a7942a82d3563f56f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3175338ea4dc79e61991b9138298bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912cf619ff3d29aa3dacf4acfa3a25b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b0f56ca32f9c89bd056667ad346a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368ec960377e2c5eb4b2e0557973879102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139b02dd86e9ed90378f9a3893f6afa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e8cfdfbda9a9aec0a2352732df76e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa97aa297d25eb7a3082512a1e4803d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606d1f1d22d51c1ccd703ff305b75c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788b0f8414ff90cde04261d4bd875a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d893d1c1f067f1df515ae50fbfa26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fff63d065e9514da11d6901895bc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bdf640a64227f65238a7cc95df2c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba443f5efb5f91f32680088b9674878111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075659ff8345844da434b758956955c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e64eef3c498af811db456b586d8cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff307467e6d834407256331d83cf08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8c5e0b0ed7352a37ab4341034eb35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6154ee6f3f6ccd52ee39f3bf7e70e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceef29e8881a07c9db8b9dc8b32781117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fe52666744a4a4295f3cde3cb3fe4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18902a70ebbd92e94605ab28e47e161119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bb733cc663a901ba87fe4b919fef8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb1fb806c7bf7a106d1ac8c5b8b8cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559304f78950a5a80fd596cf8a58273122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b3362109cc7067d971896a84022e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbeb1528db59ce0b0731e7f8c29069124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3162357649b68e36847f8ec045277e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c827b36d4e4a4dc5bfbff8f883e433126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e350bdb4ba2db888024ac60cf97563127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299b58937f6d50191052dfd7ca07463128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1815a48180cba82c6aeaee4bbf96a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895413645004c0bfba9b4adccdde7f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52fb76886694f67b6624f17a0d43f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6ec99b48a393deb35081d7d7da9ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5c5e1b2cbb9c96c2ed1327f1f9b6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0eb91b2d36284f6b82fe0111b224e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8ce0f2e1e2308a49281a2fde6ddc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1de80e56640e80b70bde3bba85cff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f374857a7a1ac4b211513e08904b8ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b199b1f3c350c08c62e4f775de3d21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d1a3a5c17ec86fd76ffc8b7eb8b61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34772eaf6d5592e0c7d30e7fae1caf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0645bc223e852c3e6e815dae344da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b19c55935178901fd8c93a9162fa8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcd8a87d0ab125d5e13451feade2b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc0752bde2fffd7580c84932fd67a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9bffe6d51e9f3d445f813873d7c81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96925022ec36683c56774d04e582457146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e1e401c608d4b5847f41baf0543cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3a9f4807437edfd65804c18791d13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0940ef5df679a4eb94f74b73aee2151149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578f7cb6c173a0bbac4d8f92c7d957e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91869cb3765851ccebf12f220b63a0ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af2e77e1717e9d9a8c264030a9b5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ad4c817f95bbfbf0e86e4c8660eb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaf8d85a93d910f8243255cc131c9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d7a1b6cdbb30a2798bdc468808125155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6bb6b91497207be26c2c12428ee2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035743b26026eb1ba63899667b3691b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4647d413bf8f29c985b37fa331244158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17c5406807db5198bc000406c648af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042fed4c635631b31df31444ae217a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15f6b448a7bf4ba34a2996f62f724b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1024d22be6e95c5ae16b4f4a5863c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c45c946d88ba11a55bf7f4c93e8a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e915a2312ef31872655b0724d893147164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df862b4011a3483eff48bf1af1bc8dac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5a0eeb26cae81f50b82dcdb4a32e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b89ec095237825e38856f437881c21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa71ef1189f8e9239abbeec847b118168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fa59a5dfd6a4fc1f03b165f1f3ac8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fbe60c36cb77559a5d58a7dd83648170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19353b7f8f40e7ff4cd93e248a592eb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add5857375bbb848dab4d4814700024172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c270b34a53b5e87d9038e24b1c3bf3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babe250e539936f5e69838d1cbfcd47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f3c68231aa4f3ec62c07c9d2ab35e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9df77d3a1bc8277a82eacf30a09aca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d3175b14d0d113921cae73e44d02c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e35e357bdd35d621c2a9f24e331665178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a734432d5ba187009185d8449c72928179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1705cfb1369009309c2d2f5860297c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcabe99f507e96ceff33f005225f1af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c72dacfaf979d9cfcf82eea84a7a6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef26c7cece75db90397ebc6321532d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1db3f440c35d3ea1a25de158578206184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52486229398eaab9186672014e0b6ae8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f502d263b0a73d9ee6062f78c075d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e04e7d2b3b1b52ba76ee150995b11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740cb286560bd659591c9c549893517188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbac1d39f5bbca389240d38ce19ad1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693b600b885115c0089298386cfa6bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb97a1245bce68d1ad1365eccc60a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885f4aef1a88724df8ce438c7d6a115192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e4cb9f2603d32bea51712c6990b4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da0644d99956dc13479bcfd89b0ed6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e91c71952c9413a2554af4e096c8b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d15e567d160404d9b1deec13c23e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d918c85d3f7d5bac0e372f536b753197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a35c4c23f061ed4a6dd66c26037bea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb27a2a7687aa2624c7d8154e51bb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c7681df748f4dcd9a299963309cf9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293c4c101680b801556574952e5f337201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9a7de53a5bd5af034e3c7c8d2193a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b037499c08048e0fa1aae0ffb6bfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b10f1f077a72968218e4c08a356246204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a900f902bf27833ec7ae4dea3df096205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2312b783f95510330c81d31cc0e46b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158da03d727f47c0d00fad72cd16eb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9a0007ae5916c3ffbc21d7eedb698208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03be8a373447de4dee9c8541369a37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc63f7619bf0393f6190b0e28e7758210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9903505e84aa0a4fbd880e46199280211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc06733b31ae1dddfb59ba29934a4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464552c0f3b8715e089ee2201c2c5e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d37ee0aeb8951c1831ce84d5deaa82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8345490ec0972e4f88131d20d927836215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a77c4caf9f3e2f6592ae92110790d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592561766360a4331b09a4bedc12111217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f4b41591a3b726bfe0033e423177d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353cbddf360615a6424386b1fe8abe4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9d2763032f7cdef21d935047ae34c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74110fc6d1261c963be48222cda0cbca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48211c30f77c9846aa9f4c6ea198293222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832732d7c985a9d9c244462f307c53d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beef430d94611b38c36ade368325f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d84e2b97f5bdabac60cd69a361d5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd59a306ee872f2cf6e3aa0b26d72b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ca87a2e9b4ddaa668227309fae7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5c1211a156422dee46e00549da3ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f7aa2fdef6a81e6804468d90d5d56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577d6648e49c6d1ddb8832a9b1e041e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f82e219548b4fceae8ab1be1052b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08f0c5532f900140a289d7dee6aa86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2866de7eaafc7de53d2b32a33396aa4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499944b064671af7e08b26b0639f4cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc12a9302fbcd4ded9e45e904ecdd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06c3259d2124a4d5b396fce935c6da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94de9c391529aed96ec7aff12740ec9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a950a4e6e2e43054b9684d392f36d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea620ba9b90623bdd1c5d86af8cbd0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a4090b367d91420945db4930c3f0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efccdb3252b47782968d6d6b1de0c64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12284c5389961262640092679edae852242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5622767c198f7561e607318b6508b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72754d84201343f3ddda0bd90f8bcf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78446c8aed08a8e8d89424baec4c4564245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342f9a0dac3fe9584be57d1f24647ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adb72af43d5aa3f54b22d50588831f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2323bb14d582206b9095f120e062fc2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83411f00da4305645494b3ac587353d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b0044d75e60de3a5e7d45dd60261d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926b8591ddd4ff02d05c2a384241d1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64856b4c2776d543b83da1773f51be3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deed4ae300cebdbc665358e2676792253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67add4ad13d3a4fb0ea21f1fd7407d25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7530625460d4f094cea92d1726d345255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa56c49bb17d26c788f2a9df206535256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c970eab1239aeaa9c8ff0ff252930c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0e361d91b3532b2f8cb1f9f1205c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec853911b89e94b6f44eb998d31d06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b27faf40d60fdfb4ab7285715d09d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c6da0cab8e282450624aea1092767261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bb9f3e610e02663d52217794aeded262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06027d445a9d98a18340644325bf93bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8825a7d7b6ef4e24fad3f2ddc22ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb934d3b6a9ff31b46304ad100ac2cf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ba03a299a473bc0141864ce27afd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ee37a28bb283d76a4acac2333e65f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c6ace9fe98afffd69f4f66c6a339e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b962860230fccc14bf3fb62fc15d91c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2292b80ce1b6efb6899c4110915de01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6df09692762cd26985fbc468e00536271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f37d57598e339d26b8d17e6ffc7ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31ce3755f51507a189c6cdf7dec241273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700efa31353c0cd89802e7100166c9af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebe7b8f720da1fc95b65d99248163e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbcebdcefcf6fb53a207fb77b6923c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da52867f98e1d5ba1a19aa3c721065277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a36d4829981a9b0065b6c71b0e622b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb4389d697623c8f69984d9a9af9ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccd925af48b07266d9d360030c508b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17471b3fc560680e341a7115b327f68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ab0be32a17b32f7dfb0da87378589282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0918c4d4a76f97e43e113a195e67fbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4d3f312eb8e2971644d8259f9e3e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7fda7b3ecb6a99e74d0c5bb52c8fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e95f46babec0583940cefb5ceda6a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e58ff447e4d78e5e8562823abb0ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7f1451044564de0b4094ae3dfe170288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594dfd2aeee876fea14f71a4c46111c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90382b62307b90411aa79c0143b2124b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b43a3e76cdb66c30eac4045fffc74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d758f8c2d244cc581c373db37a79070292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902c1486b5a26cd668b874d1529985f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88113fb0d568e19f66d5fe33f6252f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305058d8962d43045a6104d76613ca4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eafc82d4736506ca452686efff3ed2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb353ecb4058aff43d91c1ec9942faa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b583871619fc759475b4cd67b5f4f9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f8076eb4ffe6cd801884de6f72e07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6a051f0dc4d606420b955f2909150300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a140d6e2fd8e002f7141db00236e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61959575678660740cf20b5a8ca4c92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa548dc56d4119e5410f15b15d7813303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3672e17f3caca8096b4e58e9bc329304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954bef6ece09698183a1f75e69d46e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3af5c5c19aa0f78e7541084eaf00b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73c3f5023c9726d951e64008813ba0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb1c87594e22d02598d631d9e6ab43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b50d9cd632a5154c133e145f4e870309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c86740a0ecfc0f8fa4fa320eb71c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5481cb6bf10eb2c3433a62e52ea71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3e7c48b8d2e93153b3e2ddf1b8e02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c437c535d6cf74dbc8827ad12a7e50f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e79edd078efb4daed93e2fc5800cf4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdbf4ad6b91971e90c5c53f1e8ff03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460779e3f8deec5467bd6680b9b0f1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e34f978790a6408f37eafecfbf5ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18f54be25b821c5ca973f2d178f41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e576f7498e092cb0ee875a3bc275d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04a1793bf6b931c74c9024b4917738320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3cd3c864b5058d9838fb5407c6d73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e50babe59841ee4cc5b0ba6581524322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421115c9a16885a1960a93ce290d6be4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc87a9c32a6a8030c14fe9ec8edcb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50995fc25cc00ce6a427ccf805d3d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a30625d761ca3565a167cff610c27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13720def2d219f14a99a95e9b5d2c290327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2310decf6375e2fae9b65d21142dbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582d890c4403ec41259b3535a4db4f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e85dd8115614248fb8a586607fcef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b4ad9f6bcdb943e190b909f1a1b1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977efd88f0553015ffe59a268f53e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c4fba6f86c381e745b68b39fc9044333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff93df27c3273d1504c9c5d09cefda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bfea4c0add45f267f27a67e0e9eb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdd8e1ff244fc14c5fdc0b0dc240ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a44d1cb78ac51acca73709368c5720337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cc6cdc36866ea7099e160e5dd9bf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41731d5dc5f3220667c500baf7626c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067ac8375f12f0e5db98f400c045034340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fac90f79f5fc00907ecb0a18c46f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e38fd80917b8391806a984475d6e54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad48f66f7a7bce29d93af466f80cd9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e1ac586d3b596dd97324472454b78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c044a8f98c80ea95e50a555bd4e062345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c58183c79b9a7281cdbbba3de57c86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6209d6904c17e37933cfe821beeee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3574a33b140d30bd1a40f66ac77dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b74ea6ba5e72f4cdd434a0619eb855349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e53a9c603b1fbc417434af30d075af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de0db87efc3c0b1a0c302660ecdce6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92628c9bca591d2d19d10177271108352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8f6bdccd9fca26d4002089e4ce7f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e23279aa9ed666cc365b53a43fee7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02739f004aa3b03e6ecd426427bb465c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0d9689d6dc70eb11625b59ddd87c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805d0d785447e291a280c057c4d7994357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b681e3468b2e0239a72ff43889360358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4167f0229ab450a92a4fe2c741c4edd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54936a0e9f8579ef19185e9b3c1de686360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a246a7b20b84db53e2f716edf426b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30f7bfc3e1cc5b9c24c306388b0f3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3337d78a20b8903943aae5f5e4663f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd0654c16af717f1e80972b7a41202364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39640e2d92f805a3e6299c8ceb6451365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fedb6d98748d4c3afd7e67cba59195366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221e967d35bf9ce644401f98c8dfdfb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1e7ef5b5b9fd00950cd57a7ab327f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446e544263335130292e975997009d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cf018bfd455cfea2f040d23a6743c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2c34f02c3314ce4ad69fbe174eb82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ca7faaba84d34ddaced6ab47cee69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59972481889e8f6b24ac6a1c8c232baa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d49a0e5160c1d60e42ce6075aa235374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6a283e9a75597ab3016715679ffb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306be743828d7905259cd89606e3d30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd5b5e0fdcc2099bec601bcd68444c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5c4ca9ab801742c6ac3d25af245cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f872ba51a33d53f2415b253df9a11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d3c3af198725504b626c470926040380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb9ee33c8a8b9ba97cd85085ad7114381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8919c7037375af88dd509d2fb3418e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f97cccdcec11af46db61d447ba24d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81452559830e379f87f134c10dbaecdf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb5a785326dab4a446dcde9e736b15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da408d3de4926a260c7dcdaa0a509d4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2642458979763659014787663d39cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c551ceeb63038358d2d34a5ff9860f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a955c4183b0f3a5666b4eff7c34cd96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a7229717ffaedd46ecd8fe55cac43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286ef1f0905559079fcb1c913ba29a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202a6d920c0d5b5b4685c1124221f49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d42bece64492bfe58f8335761282f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31acf733488c04ce93a617525727759394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17edd6229fb00020a046dffe822ed71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20e531936a5f82fb529f099f38da0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282544c87149049a3eca5c7f451b392397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f67410c540c29bf351f62823fd661e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc084738e24fd19bd44212e6575a82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f20cc42a49222414e8341acbf20bf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d6e9156ff4d4b12b39fa62d5e50b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd91c23d935e076e72f61d0ff09e57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f746799b0700509434f67f7070ede403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b0fe6e8b789a9e2f68da983dfc388404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde963ab4d36be0fd4b91563117366e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823d434e42765338eef27e482bbcdb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883060e296b8faf824f667597f0cdf5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812af28a1a3ef7fde7af71a7a75d6abc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf591c59fe67c08de6bd7eb35dbe49e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec154113b9250584b460b0e9b89bdc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdeeef8cf2871f8cb07d0ffe4a6724411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506de346e47e0a63ce17582b23f8457412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9a0210511e93e7ab945b203e200b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f418e6c52feea2f098d040f3330d03a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d1acc9f370fef4dda860157225fb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e3e8750071bc5171cfd120405a958416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297e87f21a026d64413174f8d555916417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950999e5368b3bb39cb4cf0945ff306418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d7ee49037901ce29776edca823c63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8677ced43819f161dcc9a76b2f61292420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef84f2ff39677b6fa9b6c0cf279b36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801806f14e414a290e732e74eb39316a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8a7ba8aaa8d6e6b8c2a4ce4bf0b4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4dee4bc21063fa76ac40c64157ed1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45835d0223bbb973ddd873897ecfe1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991beedefa38c01dde7e734f1f95df63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eed2582ec4f10d39468ca22cb0bc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49b75feb19ec180cf7814bd30cff1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb098a537e22a3fef05c9063d8e930429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eb502b7bfcff9a487b4542b7f787c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b2e6d81b8e3a64f05734f6238a47a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b69cab8bfea12704843026723dbb5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac276c7f00adc3b806e4c178a5be9d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd6e0571d70b8e7d2f22dabb195899434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cbb46078106b7dbe65671322f4178435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806891438f014f89fed84e30078790f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513b96ab4dd7b1f8b5001c0ca815146437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c27eabaa04d80e5aebbb5a0fb0ae6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b7cdf8b6899dbca14624dec89aa99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd1634fd1a573e6e110b53bc0c22d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae1f10b4b387d747ca6b6bd61a3a94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675034923064df745a740b164317f8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fed5f34b94259b7a2387cff6efb09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b598fdc75e0f030af3654c4d165b146444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ac924ca585a51733b3cef9969b02e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86aee3cd3b094700d13e593115806e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1316b1b058559aa2e808cdbe0c3b29e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a16508e078f7625368cd0f4229e7b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e3a478514b45ecc93ff783e04858c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6c67e957bae3833fb8662a97cf871450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9271e8477befecd09a409bee980d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05c0cbb551b04e2af6790759c6d520452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6ce4a343decacc7bbeac3d6aa9381453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad6934defaf4ab685a098d2499b2e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cf0550728c18a3289eb510b876b75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c25612daad37cc5d9872e8ef3e221456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bad3daeba5039ae8ede48014106eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054cd74fd0fd24e2bdccbf64338de9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189fe600baf2c6f897b32d91db6d6f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfaf059558d6dda65c0ea10d829f1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be327edd108e6d6630044ff7a875cc66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2f9953cd6f689011ab653936e30e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578234fe3760e5308f361a5822cb561e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e56854c44d9ae5a7b6ea180b80c420464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148696e2632c7196a01db147acfaf21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8842fb662e5b079e8751ea81b763ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd905c7d184ae6f4f0ac81c40caea9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebfa9c020b6a95a5cd8d6c2bd287c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaa459c75c01a54a06ea6c97f97315469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0ec42d9d5d093636dba4ffd24c29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319fb6b7f2803ce8ff1072816b2522d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e8c9c8ce63fb67dea2cc8d3bd1686472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb421818a123531c16e0c4a430896644473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5888edf7302b4991b16136a64cfeef2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d80d7590c98babe2ea36936d00b6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a18d48ac792e6cd0c07c27d97d5fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f11d19ff0eaa1af99787e1cb94315477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efab2d4be7995cf31a40b576944ab3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d62ff60d4f9c98122b5388ff437b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1325d65eee9a1b0345a239a002aed45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f376f4ba8cfcd2979313ec5b9df3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86734a6f97d3bb6494bc8d7ddfd1d14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c341c7ea7335265ca672d3d5c40da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34637e89aa73bcf1fea6da1c75a126f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bb0dfc5462375c9bebdec0cf31373485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46def1ebcbd675ed82cc4fd3043d784486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60678be87445f2cf46c147fe11d6cc9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90b9cfb9aafb6ca13c62462f44e0c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dac1573eb9a84ee76141eef1a2ebb0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee6d328785abba909b2af1feb100e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cb54c6618ef091d22b47c58e79f62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62e6165ff7732be2afa6a4c284be95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627140e37fdf6ec59024adfa2cc4bb16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d94284d025369586cb81d19a417d7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f111d72079ad6cfe7f8a69a5be509e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b536804a7251c758060a3c6f308f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad954c12151b87bad61011cc77f7267497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928e116c6e25f6f237229929b1578b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408e1f2f547a72c330c5967c83aa56f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d01f84bec7173c13f424e4fc25bd55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab26dce588b5eb3cdac4fc03ed9dd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177609fdaf1c6b1e680a47c2c43a52d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327dc815b4eaef3b09e64154a60e589503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ed1c0ea1bdfe0995e205e3289729d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147cbb7aacf4f8fb6ee08945f25729505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dbc73a6bb9ccf7ef799df1fe0b9e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba41939ec4810d134ae221c27b6972507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863878d8eba50c4e14da110af5e4757508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962d5ef5e9a6248fb5589f268cc23c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66d85bdfe6d46590e776deaeda1954510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e9f6447db92937c0e13b4bccab9ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63e42beef98cacf05a6b9476c77c16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fa476c7ef26089009c7874cb0fc9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ca9bcf472fe01d0e1908e0b60c7f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44027062eabb49afdf275b24544b00d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61861b918f6102a50040a8bf1fa8b91d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aced5af5795297bbb19c1eec3d5e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0a79d6d02f1f24c2a136fabc472a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f5e0c5ec6985ef611ff22411e5274519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34852c625e694da00ab538807c137f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3afd5f0536133e4f6287514b2915f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b8ffbcd6cb759a3ffe12e2e0b4d60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f2e48709abb7bfc5dffded2ff2ca3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce93c1ced7a8d9fc6ed2bee27726d04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf539ee6773b1b26ac94699efc783e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605d9f97c40d6e59e3599340845a071526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8b61189bc0268b024d79778c8723e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddb75ba8ddf911fb15a873aa9750cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1043ab5259ff287d5687c92bf8def62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c1489eb7b95641d1ef9967b48a5e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a06c7a79ee7d33585c81695c23169531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d1a4ae9a01048248be05074d95f07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d72043abe90fd4d4d9e0074e7ff41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db43e4e54c6a49108d02fde2d2ac53e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9898545d3cc7bbd27048430946fcc64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a010d1c7636db6a6f389e1b39d326f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df1c5f5d1e78fc96e898d9c11f1e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01bda808da2a42315cd270c483192d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c5cc33dfaf1d31a0679cab28192b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1404bdf028e9ed854cd80c804ecbb33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492fbceecd6e71346d7d5b23bb6fb40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab5b493248761a03f9b7bde9120912542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6681bfeecdbb8cb29fb812abadf7ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2115bb86609fa411c8279385b6eb661544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c7d0d09dced3db7fbd9787fe433e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f459bd4790473677c1bd11b035627546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e3b6d61585799496df2e0218fb4a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3b0a39f5e0bd1a600c5a01e2796a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe39f0333dd0685b7b0921657a78f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc06dfe66d68a06256a41fa1bc71cec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115537dd3438875afe281103b0acf1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e87aac19b531f24aeb80f88baee8f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7210539bf47e75487bd83fadd7416e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30103229bb28bae11388067f911446f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74af66039b7175e0ddbc9287900d1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40e30979101df6763293e75ca92b37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419d5bbcc997b1718f641669135c728557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daef9122c843bf2135e9ca65d017560558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4d7c411e2475507f6b55765274a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869a44523eb844bbaea96dc37ebe6c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60fbc26b1f26ec03d26bd970a28fca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfbd40f4edc7e1621b06a03859b1aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c51e7fd30d3fc0f902e842057afbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d6450151656ad9fde8158f043a3bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd976fef1e2f4d2a1c29a4ae39f1dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cdadf6839020056b5eb7b2b15f8b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef9d5fe76ac4c720d49a0836a949af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8256c796fa0dc8814633410c8dc2af6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a790c08b75df14911a3dfd3f718b3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329b97f819d83e9d4993f2875200b55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e1d99453e3892cb50ca32d6c9cfb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb94cdd8eda45680aedf89a84a9b00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cc72b8ec793656e0ddd772be69a7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d665cab3760037ed441cbd8f6ce10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd221744c41396ae23f527d177f8611c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55777b45b525da8d0bed6268572155d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344e572513e8021a3a100d2d85ac110577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11bf13af4d5c375d7fe02b83f2e4fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c8b2a8ae85a7d62b8ecad557182eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ed4445b9f324151e5f244e7300ec3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53e4800c8b0686f56d23c5405ddfd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f631619fa806d60aee3db31ce65c79b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36ed42eaed7797e1121a75e659b319583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49abe22aa339ab5ebe03e144dfb169584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b044468e3dfc7a038c49ad70b6dfce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2eeaa25906dd75226a70beef1a2e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50d14834149595c08329f3041c6796587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb751020dcdce200cb39a75cf8f8fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fbf6fb717144a8d6cedbed60d76df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043727b317367d84c005b62f77f16b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64753e2a5e0a95f623bc4ce6d75bec2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b30ba7dd1ff5f43a114c9cd76515c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f083917b7b11bbf8eafd288488fd59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0265dd6d6286f42036b5d8b64610e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18868af27ef67bcfe15336c13016fc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2286b6c4ff4b38833fdac857fe2400f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef8f29eee86f05a1a78e482a59414e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795747efd2a3263f68babb4f8b93948598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b1a48c2e7aa418b122ea8060f9142599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2288242d7dabcd86ade8a42f670a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8167c2cfde08ca36aa4eb61fc2d2694601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac65591a6029f4117a322c67e9f7da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9505683b15f891c54709fde746aab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb9fff88781eb292db3db3305a6afc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b431bb3afa2a7f10c28116fdcd2046605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1576b3ad2fce6c7ec43c02156cd07c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ce669cca4dc4f01b4a6ba64dff77c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea0f981bae45bc1c358d83e8110465608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e45162f4eb988a32283a669f63f0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1f5f5c89009f8bc39df76434b999c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7220d4ef0638b01c85ad4c16bb78306611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd5d65f0a095f800bdeac481a90107612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aede6b732f526a1d99e3003966d061613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e62fbd6fd8df593cc8a8279d8a11b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3861467af1e13eac382c87fe78f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481fa96018393d8884f115f6b47b4dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995077fba723b078e8db9cf09222561617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552ec340f4e64781bd11d675116a25b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44a9affb2003bac7b6aec9b8e3b853619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ae7a875ec77f3c928b840d1e180b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb4b075ff29533a47f534d7bd78dcb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c343a0fedd3fff5752acdf10203d4d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e179c32f4056641abd60ee9efffaa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87c0fa2d5a6a0bd4c9af82bf43346d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5726e385dc401c6ee63f4c1134b4cd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1a945a5ca5ca5b414778a2b8d83ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eca0883bbf9a89d0218a3bce66264627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56146887657ad19ef89dc132499686b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d643223ecd09518df6cf62ac1ed0876629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988849014c4aad50dcbb98ee13db332c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cbc8279c8db1f9a9367850da63e92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8d81ad4ffef732c6f66e0501bd58f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9c3596a988491e69a00eb8fd3f0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f60763bce27c368c199d4ffb4dc77e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd8f1c00067f87ee9b14f9d715e682635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09ae4380ea2d357b8db7b70a08a7aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63b975676985e0b3e740d302fb626c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafde6f79808f01ebb53d8678be7028638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c74fbb22b5cd5120aa9eac21ec852639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b95bc0f6ac6d1cc36c61c2f0ed692b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c648a2f390bc1a868a692b64d52f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487ef15b6871b1908c5de6ce30bb08f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0798d22f5f06276eb1832e57d4c651643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8cfd89e8bbefb15afbdf7993c3af0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14900b86b7f2b72b755c86a9c96a20ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca2c9857104958e6e6480003142f3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c8462080572607c212ed6f9559525647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141353c8c66c0ca4d9d9b46995e26d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1c59eb228c02d125a396a1d4b8fb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a34983ac7c15856eff4a8e65deb79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86934e9cc3a98845abe280b5029eb70e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be720010bdcc1a2f0f2bfd02468d41a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22c0728d43bf8d3ddf5c86a3eb9ed9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4a43216f9a7e8dc2300749bb7867f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3df24ad19cc27bf585f7d9d5a512c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d2783fe8cdef6eb44696bbe2f8f70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312212cf454dcbfbc3e0ebd61149969657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c329f87f199e6a75f03986a4e91df2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dc9f31523172ca1f7a0ee749d7c67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5cb2ba1b09dcac339675fd4712539660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f95c08fe5510e486cee5c7fd31ba00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87226efe8afc8af442cb04c05a465f76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e63801a86804a663bad2371cd5b094663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11cec4ac45614117bb5ea571304d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec3f312677ff1de2b0ebfa6743050a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857c5bfe31a3e2ec5521ea3ca1eda1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80769f37b8b708d01dadcb80a945eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c3eb4cc8ee41f7af6747938d0f19b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b78d16359ab140e80d02a87db238ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df1c3cde950ecf2d234c7ef0a1f7bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bbb219faf0c102a799a326a51ea83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4848dc17675a33f0a0c87b2cb0c31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9398f7eab4e1de19fd40b95bfb84c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4534ae1f93d6d48eff450e89e2af9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee177d066a6be95b8bb18356236ba67d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429abd9614406973dfc1df83e1333ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afb12a14989380bec523c91160fedd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c34b4604a90500fbe14364fc8a4b8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d41b15585802c6ba481e8dcb353b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f0455aa1f4b7bbb68e14ffb2914ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a90f0463881f481ffc290f670e5c63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb744854d17c4f59dc51a70869dc5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6df6747638c792c923dcfd08202b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd5255be7434a95c7030b0931023b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5676383b3dca6e7184dbf92b25f1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37334b7f94154e85bbf02e3f5e0107e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34852d7aae026d646ffcdec76dc28fbb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d04f148c4882ca03b066075f3d1d8a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7513eb9051afbacc09dd50b9157957689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc9e0e59d3b5324fa1dc029c0d5edb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4fc2c1484391d627a6715e7338d3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355294ad215a8d7884c2d4ada5a4873692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd7294181c519a34f9af1a747209c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4f196f95a283233397a6728ca5066694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e80617d26a4f7a57a12833256c33b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dd69c9cf77cf89aff70df23da9bb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951fb89ebb2ac94beffbc1177735cd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a73af6b42a07940fd4ee59cc4f1ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0b7b7abfcacd6264df27c563a04ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec622213504e86bc963c3167906803d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cd7de79271826c811aa4b439517ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891a6661dda8daa8346f1a5f41e3a3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dc19675ed492e649bf1d5bfa0f838703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e248e7b6a206b895b8584190a7d3c59704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3f5c5a51029e8d50901a8265e307b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab17d27b6a2eb15988503e6072dd696706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39536875b1e34137693fb4e7a4a4f6cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66099ddec9fb0e5ff60f817c470380708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54600036451689ab2529e7386f4c3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2bd55842736272c6da0cced3c206d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f609726bd64a84f69e491c41ebf6a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d0f4920ddc0dfab1acde5a902b73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c7119db5540e4541c8f4cb07e5539713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ceaf24df716ef860c82b110c44c30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eb4b6a9eb0bc8caebe3c51a3884c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adfc0cea807c5aa34f74f426db9136716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79736bda714ffc4bf03873b628cc1622717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591df6fd6324b4ddd1be3998fe1085b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674827b73c3743cc6083275cd0f6c812719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca845cfcb76d5186c73e327528c708b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c19f809a5fe829cf793c13bebe2a34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093b971d1270fd4fa392a3b3359607a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe32e9da5ff4028373ec3fa3e47f444723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1e049cb7147f59ab12eb7b6fda384724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3b689b5cfefaff589deae561a30f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e006f815e2ec1341a561ed6a207c8f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ea3f56672ecb97e618bac70c73751727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ea50630e9af0033fb6008a0f2ba32728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3b15a50aba3cd649725b4a25edfbd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b318f9ed0011d83fcd6c1a7c9d800e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9e84a52471339a914b8dd45d03cb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6a995fe884d7f768d84afc573a16d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fd682b31c16dc12050e6efd34be54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf7f38c154a6d24694f48dddd09551734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa7bf7f93ada7a697d72903b8f28e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5b984cdd9179097577ff7fd234c42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bea567ad7cd509b26d649cb112f8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f0631044d8ca7ae111dc2b3e96204738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ae8695c85dcc954ec0472a417b771739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea6cecfd18aa85c7e14b28999a1f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d1224eac2da338885787882ebc85b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ff36098790214867ab45e40d7427e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526369eda65c4c70ca36d8d1918211e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9715d571e63f1f2f3803c0a2aeef65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799a8dc967d6dab40275a3d6161c715745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db7fbdeb70403791213b00c81600f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35407beff713521885b57d10440b4ce5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea06cd377b08a0ebcaf7b7169d112fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003e28a6a5d4ee5dc00a76caa0cf7ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960e16fcf6c8a6e8f631b522bbb6ae5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ae1872f6bc26f0f2b52644da7a331751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb4749bcc934be4c847cce16f1f5de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc6fc4a08b541a2a5eee1f01b8e36c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27019bcd3668c7da5848bf395d0eb2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956c8051342b9fd900bd8d7db3d1ccc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589626a14daf00384cbd05689464b6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688dc8e5fa2ad05a762858197e63f5e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa008d1d32ad54ae3cd1ddde78de0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876edb9b96dc3f2d35a2dea50a40aa37759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c961db4096cd72dd6abb19522f49de9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53176fdbb5e25efd8736165151b377761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d11ecff919cbfc6cb19065cc2fed5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdd8b5a4145b2418442e4e9770b94f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08361cb0abea0dd7d6a06af008454da6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aef29b70337dc028485d392a8150ad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38e7178bab25d92cb3ea0802781c2f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfa1f2fddacf90521a96ff12849b9b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d27bf0e1baf055090d47a5352a63b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7bbf717b64e5aa7a2083647a3638c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f1933fee53778150cefd069616140770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c02eac7cb094096be1c481782ef554771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1116093ef5427c908443e3b3d0d2b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cc46cfa1d81d6615b3c92a557412a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f34d7a55b901b6ff8b7f496268ea8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41f303fb5430b14d83af62bc0341bd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280c92a11265de2918197843f881bdf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe26d32c049356ae30cc861403abba5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22604ab1642e46b225330d43a509310778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693e618bc40cce050d612aca9ca337f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0177bb6a43958d4942735b5780996780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89eb998acca8e2185a12eae5a66cf9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2a500d6a6a93ca0862b6b7d9e0a25782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5627b688574b19f5ea0b9f61f500c3a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffa678964b9d95591baf3246164126784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d43c65ffaafd5a7efc53bb58e462e9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd75f7f06758131a9ed78a3f56af15786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0045c43371480cfdc26dac7c721905a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2ffa2c064ecc348daf34a0659ddd8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e98642410000a919fbef4e1547d79789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecd8521974c78977b974aea8122d7a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afca128f0025e1c83894cbfb9e603b3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2f527dcfc275d40c758005bbc63f5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a69c55c9247535ded71baf0a04aa4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476034646af181c4831e5b9f1d1e8c5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988e0ff3b265cf8c426411be5374e4c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d642db124ad2cb04e2dcf61f0b6f9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779277cdfbbe04e77af6fde18615db6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066e081029fdcea68a092d09c0eb716798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f13f4e25e3bd55a43da03e5c70332799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5ac35c40d9c5ede9aa96e5bef98f1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b186c91dddc449c9dc217463719395801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85467e74e02155d7d251f03e3f0b8a7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aab8ef078ccd41aa015af66ac0d0c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b9edd8dc7d74848abfee30b347012804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d61cd4286efab289e60a48e884c0d9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb970c450532e5fa4f6613f7cf8be9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f45f8dd20e6b2e09a94a3144d6926807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951118d33fe85d5db27fce42c9e29a5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d2d4e69a93b4f1934ddbd9f173617809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f045a9018076baa6e9bc5086be652810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224e6de10bd1469b46fd4ca07e69e81811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a2663fd2fc5bf8d66daec38224621812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ec066574491e8526e959566222362813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a95e07f4f9ae001191307ca385eed814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd1694df36bc50cfd0b6d8752f3567815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7a40494df52748c70e5f58e9538d3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a2cb99d61c14cd1df4235a9a7cdd1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462f509e824e515d11079db1414dc94818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79f4074a6ae4a32f317299c754ed33819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53619c005e890fd485a70de913d85e0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48ae77ab3aba09dbe4a7e20bd60a45821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203b023acd666f6b92e46985d911cf6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbd1fa68c9992b20dbe269e58ea061823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164afa89352a57e1d710d993c8b0953824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dd1935cb22660d535f50d8498ce8a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6d666b8cd078835fc276a2b46faeb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded9247630285b9abf7853e6649bb0a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4e9220902deffb87686b532e55126828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30c798506b87fd87f975c5a39823c7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a98ed205e36d2645122252a9860a52830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9de1a38dcc1b525a849ee4694d031831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499a65895708442fc3a5c335f5b0780832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534124364602205811f6589fbb38297f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637bf75e3c9ac047d146e0013782dc5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03154ee1a50127ed5e91f29d71a06069835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f837f435c8aa53e8e91fabe183c874836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b2efd0e3474cc02efd81cd179b6e7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f5cefa1bb20ec195df71f2180ef0e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41377203cdab5c8429be222ddca7ab87839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8191bd2af106c88cd55d7fe30fc25a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f26aae675ff874f482260f3869132d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b83bd6afa82d781501b26dabd28561842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698466fee41ea97b806efdea88496ab843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c348b299614d31a34e72fd780b429844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14c66db52b84c5eb14166824dcee6f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b20049579affdeed1b299f9274ba88846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2025b59161afad3fd19704f797ecfb6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bdd8b034b320f70a301a45d8c3ada848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b447773b995ddbbb1127f879e107849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f18690c11e897df271082fdfb7b61850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bfdea8886c9fdaad6011780eee633851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0222e07b05bb4526c37853ed023025852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5585d7516b3ab1d3992ad0a69c34bfc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d08b54ce77ff4cbc0a81ed17d13fa854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cd408190aecbff051890e3be83f72855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4d415d15289f4f3ff62fd6c024b9e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3361f1f17a851fd182da5528aad30857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee2a1ee70c1f14758d59fab4a58fc5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379240f372827b45711f80a98f600067859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a5a79fc08733089568396467c051a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cb42f7bee0265a4b0937b8f2e02dc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09f95b2f90276f82670f914e7b8afc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b22fa8ca9a511558e7d2d025655e18863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20467f06726731b168792314acebd3db864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb0e1b6c725384172fc16913707471865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa4f1f23fd53dae316b8e2153cef4e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c573b035aba7afca4988f41f4d10e6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b903ca00537135e6724d66ccf375e0d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1464977d5ccbc21eab45d9f34d880869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc996448fe31ef118bac57b0a3a7b46870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bf198325c5960c91b0bf684a21988871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91498a8d348dfe675ad6dadaef1c23f2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d4a3fa5423bdf1304e0c31b84c563873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c93e09c168f72f41de3d40e9407b30874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735f2579baef097a49ec5b1ce3eb5a8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0339eafb4432a430fd5bc7c66ee02876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f78580f079a259e89e667c6123ece3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2864517868e00d04dce4de93645e36878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c0f074f42b98488b59e6810928e56879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1b295d7ef615e23efa273fa3cda12880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1a877c3bf76a9f9f4aaef465fa1a3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b179cd8aedf710a657780e9073a0a18882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcce55cda8d7d681ded51d842fd4f2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee50e9b7d1210218e26f14ec430c3f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba09a4a82d2ff0fd190ca7da077e547885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2aabe3205c210e8d7b953a903e657886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1021140c5dc2b0b606a67a414c39d57887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9c48b1d1afb7d694ee28740317555888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a7a45685ef1edbb7e393a6c5b3de8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6a432172826e5a2c0f1865a251d0c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d438103d32f041ca4bd0c2376eb0c6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbcdd70ae27be9f36f84a582d4961d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711436e6dd38ee213f817fd3fa9cb6d4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580d9dd66dd53c5bdbbb7af976b3a2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02ea99ad01bdfdac80510ddbfd0569895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997044441cebee4a083d4e16cccb0b7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba615d39be458ea5b8296e531583902c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cf802f5e79042ea1f50abc5de40bf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45e101594c717edfbf65eeffe884b7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8cb35f2378e99842e6eda0d11e99c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1939f1347d8743d2829ffad66c756901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf7eb3f01bf187b3e9655ddaf3763902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f8c85e0ea70c96724aefcf2749198903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705a420b1f45d69c449e68acd166022904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ebc5a1d756eee6d3ae18b4117e81a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a77c29f7be5705477446726a52151906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a842407a4262922b21115b2d796cf4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01840d4b006629c6281281cc002bba8f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca36798ff4f6ce6c32625c022396c0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0e0cff784097213b2f9ee7983bc82910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8738dd68d5d372f54cd802c1ff5ed8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9495319b05b1229dd45930d864135912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff05af773608b9d7343df611beb5e6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b739639fcaac274de5c61e20459fb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a6e72fccc095be051c0e8a7844974915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcd203298fdc3f04b3e7ca4bd56d27916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd5bf902351542119669ddd44f1795917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b54b10a431d140442a528c4c56103c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23f1042cf4fa84294c793f4b93356b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb16a13c96143ddce29b84d1b1b5f94920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455727162ef8ab690bb339e37cdbe8a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f06790578488f75db381ecc03fadbe922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3565070f939be95eb17cd26d1acf810923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a11a6497fa23d2918c1da6deaaf649924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2878d8f91670b42242ffd6f680c2731925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2a5628fd16341c27d0bfe8e77b39b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88271eeaa7a548ebdb1c235685663f2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14ae410469a7eca1fece7ef823ebba928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb49e7df7dfc959d7f8a1dd8fb0772929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83723a2448a7e3200d7f5543a89575d3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720453cc7319254b8330036e442fdabe931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efaf162133621a15e7b9fa68571344932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaebfc153188cc5881d3f014379faa933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da7b23fdf5422fc285bda1350b98dc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f927af8098671c69117ed5e05f90c2f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053f7a4a7c831d777b87eae6838ec45936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b686d9d1e63fc4ab81ce94e60d64e8e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a69cce65cf1e3aac8984b11755e488938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d9fc58de434b87e198f59e6b2239d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdcf8f05fff854973fea237042604b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6978382a932c57748d0a9112adf1b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac82ce7e06f3acf678591eef2c6dad942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bdbefb5856912795b036652c0db02943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a473de2809f3b492c79f96536bf79ca944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0af0d6d4ff16335bb59573e5b149a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f604d233b0bbe32f739bbcc21cc6f2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ff2b1deb7535162fa44e15a8d6936947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528453edc4680c85260b08a07c81b54948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750c534dc3324ec07647c7a2a4069c4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16842ef846c04b6cf80b7317c25984950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c900f6b07b18f1b236131ff52b5f941951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f3796946f7ce6993892ce8286af9d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13b241fe4980c37e7a2f05d200dd6b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327168dca3db876842c9fb09c73fd1f4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3961a7da13a49bf7e3ca71779ff6f1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c348b4a1e8ea4543140ffe821d09c9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d8c679d371993b1211892841485f3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c0644a7369c470c1c56b5936c2f70958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b8b12a0271e7a37e3be0378449284959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c63ef2eca50c623c795a329f9af69e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e0f4e2246bad4efa49d4429b44a60961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52e8ce6bead76857d9f957e4c549f2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f482973ece495c6623cd6c7b84947ee963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb3755680a13dd11703c00c48fd50964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bcbd781540c12d4c79df9f303c45d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bde4c46ba5745a849087c46f475b8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c95d1760ebf98ed881a01b1cbf2e7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb21905889baf92bf0b6b13438641bc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f1a00128e272179f95270048ea170969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933791084312eeb74abd288c85b864d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a66e64c3f28cc192a55339922078971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1c7884a77f677e8cf7aeb5bf31008972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bcf8195e97a5a4ee32f7b5b37fa34973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c937c1017977c23c2c022eb2c8390a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1016d01a0d0869785913da4ccfb60975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>