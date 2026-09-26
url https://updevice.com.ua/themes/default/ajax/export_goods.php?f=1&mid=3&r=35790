--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb275dc7f4ac6f66721ac48fa5f21b8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bbbd324dbb004ae2dd9d3cb23d82d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5820bbcb5ee47582e3a1b6bad52153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09380da494244d727e5b97b3589b10b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48478879e5162b4519bf829da6c0d635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd421a57492803dfda70172d52558e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69d0860ba4117b86aa5260ef990e647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f06009fa30c950acddfb30da7aa8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931de87c64348578319e56e87759c7549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b64ddcf303e5b1111cbc878dca0b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d63a880d49059df338fb72896e72a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599bdbf016b475e1d68e7f52a6e890a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2c505c061ab090294dfb46f9560af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07370d0b146d69b795a20f367120c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93c9f1ca04eb04c77d7390822f68d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab79b768dbd0c58f4de501cd5f1e6eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d8e392dd30495a225a967b823558817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef980e275f7738ce6dfce9834000f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019ccd4c177ad6857721e46e635ea0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b945209a42e565872b926cf529b96720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910677344137fcdd1bbe68ac14b4516b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea444f2a14646003fe7ecece92662a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3a4a8c2cf786014c04ebf63979aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65b8f4ff6e25f209a0cdca0150d1e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37450988628ef06921a195db49108d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e5fdf4e47b53684898d5848b8962d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba97870c097a9230e7237e3c55913a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb740a6fe2210357789d374acae4a4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319223d3c5fd4c6ce119784b0cecb7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa95a9a08ffb438022a081d9aa55c7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b57b9f0a099c0d59a65089b0f9cfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4c6f01fb17a81cb855c56ac1c5a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b6605d099b051c0e5af30a34557d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5260a2e03aef69a55d61ad5b6f8322934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55c65a7faa6efd6fe11aac748b2df635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc326a0914789eb29dd971f8f6f5f61136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb316194e76562bb947f6daa29aecb0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71403bcb6fa81b287ba808a397e41c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c062eb1388fcc981ab9b419e2ca8cb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9c8c1ec169e04e8a89550eec42a1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d6bb67bdca42114e9ca14117e6c7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c374fcb2dffecd8a3eb5a6578c924742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf5e3f242e8f2ab7a1222138ee258b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d62188b8eeca9357db7760bb3c01e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d80cb32ec48873cc8d9506f36a531245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d20fb221385126b3cb2af8f3c3e0e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae0e21b71e4d196645643644a57f4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262bfc2f02adb47522f93d2ec1e608a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf96ddcba0a38185d732e9d037f06149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49c0098ff448692ec617f56663e54150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5aecde1978ec1887254980ec1ba8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6b2f95eaf79f9d265b52c8c67ec7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170440ab04ccf99e12ba60ee2e77b4b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5cfe46ef69087f4c2b60172877e8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5e3e832cbb881867747da18d82fb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137288210ab741df6da3843d0423c0fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f04722f17858f4ab6c02142670842e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbb3b03a81b207450073258f99de1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f066115047bea4c5f3f150123d6ff6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a016276753b1b4217022224af384d4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75c3f917730869f700611a2e2cd0bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649ab5def00cb8a71fdbcd87c0bd37f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e0e1c8e6b0d0e048d83f16bfe663d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65079f458bbe71e8484238980b06dfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7166cdbe5bff2837d0b98a49d8e9ba765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cf118a564d6ff18cfa42482fc9fe966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502af6a7e59d8a9fd005eeadcd8c526867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93efd3c9690849d7166504f4d126068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9bc26c5ede7e17f98ec21473a087869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83e629b50e02e128292786dc3b24fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01900a455338e8f64649c7efb7c8c76671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba0e4b9003a74ebd851170193759cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2740558fc70e9a70a3b47be3a2625e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5f3b012cff56414093b55bd84c08d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27668b9b403ae5db94ee4c0067b7478f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584633d25097dda20ff402ba6467b1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc8f38e9fca17f78de896213f809b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5de63b3e144b55aa6b978a9f8b9af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c1728077c98c8532ea3cac4e1b20979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549685aa1fa00e1f9b78d3c3f8dacfd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d5362b02152d833d2f7904b09d11781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4280f74b87c40b118e04bfbaf569a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2f64ac18e31d529582343cbb7b0b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7a43061115a6d7e7a7cbf85fd7fb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a458efc197a62259d5adc0cb60fc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ce2a1c3d45dde4e45f0b0562c532086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cb971dec66c45e3b0b1f19803c16a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de96534977cd4110e6701034d58178388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1584e1082b423fe647e2f3eefcffa389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11619ca765d452b0cf888537ebbf91790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d36fb3dbe5dce0b585333eb39990dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77b8c731c4a4d2cc631f57308e666b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ac1293f0367a9bbd27274a87af2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299657738840f1943fef387011f399da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e968e123ceb84050f4f86c5134b5f5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738076719270465c9bc277f26c2894e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36024f1640658bc4029aa06aebc4f85f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06183c7bbb5a920af8935d33dc8ce65e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd345084260f54a24fe59eeba000ce9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6455880137d309893b94722d9b3e1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac6b499d1ea7cc8493209d69dab178101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe6b8750c4c41c8c4072a736cbacee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2665b098f01f0c48b2bff0121aef481103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa852642331444b304606ffccd840301104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a31399a87a844b6989451188cefd0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48327b5e3f11626dae6c0f4c99b935a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada5c8e08d2c9bcb1c5950e8dd63930107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8a099fcaf6cfc4ba4b61746235bfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec45ce69461ff2c04ebe787e345e9b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aa794cd53ee1f0c3d4d4a43f152bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0732c1c65046b6c03a038e47d76be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0d5b623465ba3a2495e3a865385d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4f69469937698bad85e678b5225b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a48fd9dc81c4f99bc507ae4170c9df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d95044731e902545c2cdb83efc64c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351ffd0d1ea793f7fd919bc1dec95b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed696ffe950bee0ce126bd546293744117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039e96732138087971ead976bdee5dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da941b490e7cf52b1905407d5a75108119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc338e1341263d33d20526e0c1a336120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f70aae7ba81cfa3066651b3dbded3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61216a9330cce7baa64ea60bce079fd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf57f7355a6ffbf81cda8f061d783f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab9406207ba5927d698e40a3e684c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63508ae741feacb10d3fef24582a87d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dd2245a6a7f74df631bcf84f4a45c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae4261a9b6d9e6c64c5427699df4a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c84e466803a54a49363c4368dcfcd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106b171b78d083f628c929487ebbd19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeade21588809696924c50bcfbd00d1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899ab283bad91af4f93df5c5435072131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ae0b997736ae95a307e8bab56094f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daef6db2e55ab8e3d44c2de9f3f1eba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78ec07ad804fe75f8199947e83946c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9650a5f4c992989bd0a757bbed6959135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619272334efc42fdbb7bb72601ef13e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8765eff0aeb3634cadda1090aadc3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f6a33b95ea273df270f3339c88554138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbd0995eb0107e10f3998439780d27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29319ee8bbead4e8f0fb0050f32a78a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2599edd7f732bcfacf47fa2e2159e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fba475db40172d6ee34ed5d01a5a56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4a209dd48f73d4e2c4d2c3a6dfd41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fee60db11d7d5c3c135c5bc4cf46c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583639e133ac9e44402afcd609480f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217763a9ed06b98f81c16862923099fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb94029de19193c7b8dcaa6c3bfa995147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2441a6901b2ec39c86c37a2c112f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d209ec43100804d9c6022fbac787b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cea7d9da6b7f4c747c6c300c2a49a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b065b4146dca41ccc4e81aeb3edc9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbb8ca8de7e5535c0c48d568ff0949152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e25e820ce929000cabd962278789cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846ffa97506b1878192e9a6feae23dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a6b7cc55122b44367a4d952184731155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6e6903adf37c8a24c4c3ac205d13a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9770bbef23f103dbc2242911b182e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71739a57ad4ef3db5617e44bbc64995158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312e5af61903010331fe8874943d8aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414bf33ecda8ed27398c49c88c64530160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35d0f16e11a615d737227a6233283b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b1c0ac84a427be2d236f0db1c5127162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85a11bbc62066578d2a8f30ff56c52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790665dbba09c4170690501323cefbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55dbc92a341d20f6083b98c5e28aa8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a6a222e749d0dcd009eb4319232c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668ff9d5b4703f264b85b1a55957a2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f923c626aee6cebaf415c7807a97dec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea344e59964957e35f318fb560c81b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e3a6c2c65e1d8d79d0e0b2347d14b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566186f3d0a9923f4cb1bc706dbd980171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a1618a77f3330433d2caba4c2bd23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a54167eb0203db9a326110ef0468d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a328ac79412ddb403dd050de055c4cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1df6c13569e8048c4f3b6dc2d7391175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb847215c1dc624ed1c794c3e9007176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d681ef2ab6c2b8f97e4ffeaa2cb01f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d6a0aff68f678f5c765fd14ee3f3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5515c97bbe535e4f85593cfea78671179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855b8aa01bcab913840f8fb76a6af06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b172b8fffe9c7f7d4326c7f49622534181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca405af39dd7380bd6d596a2d2cf51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b925ef99112aa397607c739fe3f952e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928ba11ae2d083807138350cfad90d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27612485067f95fe6d8877a897c143185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0962cc7cd342ba72edbefe8206ae84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01317648f243533685554fa2651b7904187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1382bd968de3e989e01af83018c04f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be00c63467ddf3499598900b2e78d07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab35a60d884539647b2fd6e740da318190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d92eb34fe589f2d587be100f3ff10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc098aaf8150184a5861b0b6d974e584192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27244c688c4766fed0e25431b6d20b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc155b7a162a9b2f09de2f01666aee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa7c49e082688d93cd0d99c40995ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92238869abd71253e481ed40457fc466196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925874ba88488da09ad63b1070f6741197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6e3a3facde9656213fb0af6ad7556198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c35b7aeca5fb79a0cb6b5b6f72ae9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eba49588eb06c7f11480e05696eff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf91d4b5fde6b95dc7fd397e66d692a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea8f446dc8cface6f761c85c71b0b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b8d19f5545471ce8d5f045a2746b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b9cdbd4b78dee1f6072c9cf909a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f3a78408e0cb2d020be9bec4c6d8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db9e77e7e41aef097c40f7c16adc1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77d3b68a6e7edf20b1d983b5174352207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52048df4042b4776ac2dc6442169d72c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8cafcd6479c507f5fbd081ccb5685209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e6ba3527232562eb1b60988310133210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89921c65408777b7e969b069ed1532f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baa529aa1d4bbe8371f148f9212d2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba0d415b2f483501db93bdb9375d73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30750b850812b53241655c09da7cf84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f07c2b2b2b4e40d709269651932128215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b4cbb735506395af7cf7f90911b3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c52751da61f6de52820840d24823d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae917638d609081ed1ad4b8b5721826218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d2a06dec557008fcd063fc91dfcbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cbf1731249e1dcfd8fd6d6efdbe0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bde5edd0a7d951caf8c2a7b56c2a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab1cfe4795bd8262e4a48fa0bb81af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bee1f1f8fba3e8255b72cb64e02a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da38e820d1ac85b020a18bab754caf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd13555e81d0c6f7b6b23f1761ef8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae106f3dd3b479183731b6655c7c2b1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463e2b4b5cd1f96ba489818a2172628227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff19b98eb387dae1c3ab154eddf4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eb1c05ca5d669e583bcc03fe1d8e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c1e7b4ec49df047d8f230ccefe95f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d97bdea6bcbc2428acd9df42e4c1c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061c13bc0d1d175cb64f2048e628e80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ed9b0e33c0c1cb7d70af7a5232cf8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ead40ffd4a7f81b551cf08fc55532234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8981d6e2e73acd69c97ecbfcfeb11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0cf957a40077ea0c176cfe3c9d2c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b45ab68497b8c832907617e52f1c8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22e4b22b7404ce1e1671ad08c2f407238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee21abe0fb7e61d99adab7645ddac6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20019230bff83ab174d89207dc9ecf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526375b2d27634a5338e7942bef4c487241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e917e7d4528c876cb977e8d448ec66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efada7ca83d14077b402dadfbbd8b852243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968db68721f9847e9a9be0cf3ae2ef2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63bc5a0d5c0eb8af5b021baccf0e23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e216d6632d9b2a8f08d76d00e7a3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82e6bb7d47a68f68fdc54e15695d7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9a3605d0c2ba3dbd9ee921eba92aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21641ecc13dcfc8699cbe8b9372d4bcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516da31a6cc7500831abe4f31c90d348250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0309e032fcd7ad1c9d744c5ab929bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dd01fd5c3a3e9a57b7069f453f966252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b995879043f728e581e1c57ce30e986253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee95391fe5312881adca69180687db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990c2c5b7cc03389e942bb956ffe4eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066a1b3e7556c7bc08666fa56677ea6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e3a47a2be195f2fb52cc4e4b98a7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78775c1e30d63c0117b387ce9c87227258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b21d31b4320997923cb9a1b0548638259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47891744d130c7b07ed54f2c5506d61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1036072c88b9b7debb90038f99749261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d2770326061ab1b0741831a9ffb3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f6764e3961602207d075b4ffe0e08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dff56d848c64eb2ae6dfacf0ce23b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b135b54333153dc9be99c4e0cf7558d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92864b0eac42f3cf1d8a6f099a391fa6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e3a4dc15b0b3d5507f6fe1d321d88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fa2296c31d8e416dcb59764fd3510268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea77504bb0d842a8699f7f686fd0b1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdb9f2f2400381eacc979dc76d3a3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994cfd7c9f9797ec1d36f598267cb5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8161de724f60a82abd604052c073b95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006101742542f7c59a2b3d8f334f2cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae52338d999b9fa03d9f735892e886274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051a3ee3d9325ea4849fb3321cbdd48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3a1e30c38723732093e0924640bd5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb023d39057893a9ee79dbb4f4c077277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e86f87758f64a211805c54eabb15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522daeda8a710455713d5738af2df91e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd23f41bbf69ee1041d0dcf9431a9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134617b7a8f3bf31c9961f1c7da47c50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68e5e1b198b59cfe61dfa537a534d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e291ae36622de1785b1c91abfb591e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963051c52c3f2f5f57a7d6107481ef91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85488b95e01275ac1bd6c107aeaa1676285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373091e9a5f81160e33a02b08ca0bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1809fcf76b531291812e0449391797287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd765c8c5001eda9066543414a28e168288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda0a46fbe4743099d19d9a7d32b30b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a52d14077495c94019eff6c1ab525290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde8a1ad3b9f02f4cc5c55ed51df390291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82369a1ac1ae69103bb752af042a5ea1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4513caf00f59907903d846591c199293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03d72286c690dcfb86f35eb5dd3a78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf51bfda06dbb8a6adc627992e23b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ee17c73c17f3bd5e2c0d78ccfd83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aec36b4f34802ab139350281c7c0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf94d687a0344d586e54dc9d5a3a85f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb416b19da7c843be15fb0d3c6b5184b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d57d32936298c2eda59db0abd464300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51681c470bd27dd6a6d28c8efae2b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca7e2e64f6206d2b94d3e7d391ae67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c8f71ca31d51226c2146cc1a61d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc5f1a73b3b99434b9e520ead4adcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ecf624d2690a22e1d9b0fb243d342305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd89df7cbbc80ceea27f19034ce6dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142a34527f6878c567a01508b7708c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4b5bca846bbe319739811985e8028308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abea454ce5e35a8c9e73db698f6575a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804701c2626337c724624c2bf8c4d05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09db7468f0f560334268e2e8e084803311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d543a939d387544a6e062b6a5b522312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd27164b9a48cb5cbf5e11f1c4d18be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70859ae8493693cc3e0ab312c6b0c9c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f92039dcc845f737b2fa2efb394a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5af2abc8bc4478b6cf8a53055ffad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a70fce90e8e60c22ae52bceadf794f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45c1254c2ef2033b6dc847d43a4058318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ce9c18883ba74073f9c29c44bcd7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ace285b28debf2699fb19d589c3e27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63034b5b910c8accb793cea375243691321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b348e6519487d0837b7da326d99e6f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e09c0d1b3e56cb0e9a1f5fd9a6686f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37979602ff3feec04329ef4e7c8281e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9b4f36f7fe4fbeb9ae3a65a428661325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff79ec563deb44b6e561f7c392deee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50794b99c718a6ba30bc864a676615db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997abd4cdb90398bad920525582f1de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8428f412d9985f296ab42273c13ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872269928bab8441b0a3e9971e9e904a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9202ba02b027b5a0076f254925f524331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98500f13929715363f7d2459f5085b50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fe757e436a31ec3522a12c52a4f21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d8f646dc092dcf6ab666deeb1832334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab8e6c77bca48bf4fc81378ef26dfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b60697097ada1ac2aff6e360f65e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85576206b4d6e96327d80cbe813f3ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd8ba5f704d38a72f522b16f74e5c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2769a4781b61a8dd847643a719a37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b831da18d1c7b9c81f6ce2fa05083340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47ee4cc9214440879330318ef4cc7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923b7ea41793f2b6e227701f082911d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221644db744d4934820ef6cbdf453c64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5011676b6b13a34d41ce734e1c6ed2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5825fa32d4ebcafd9c982de9460f65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4723a0082ab59211a56652407abc03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d7a16853d0520c299006b4860711b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153002c643c06cf1247aeddb48f38df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05b54d3189e68b133466bd96e66e25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9dabb46a1ba846ab0886606882474350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c013ca6de1dd23fd67e5c555729061e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3610483fa984154431b5685f3a79d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0207d1bb38b1c49577b355fed024de2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b89d218692c6595e5e4cc0eecd3d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591c339df15c6cc5ea75ed53d24dc27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb35f020e98da6efe12f82cb7cafd1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f89f7c0a7eed6baff659ec3f4f7fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc17bd6e1fd672c33de8ea014dece358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d1edfef06b0aff238b5a0d92d5a4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1fed04dc7b3bc2ceabd09012c8022360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc249f7ba6b2e89c4dc005dc8cda3a17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb743e5b76a2d3388c495ae9edf593362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5310f32a112df94356fe110974cd4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d0f7fafae38836da906e8f617e0cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ce4fefc765ce8b8a63410a85bd9ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b423eab6d6aaa7dfb3fdebe77a0d62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca904651e0eabecce550b161a8bdf4ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b9cb296cdbfdddfe3d067b95ea839368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f2fc95ae330e53542e60b8862814e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49893d6271a58381c28eb9ae19866cb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a3c46913480a6467df7f56c13b9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddea4ee1685f717b909284d73da74b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6ff0a9680fb99056a2613af8b6d5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378dbd71a51eced20a405440e8ad96c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72f7689ae811549820942b8ef00ea1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd122b5fa5b344c2f5e26e4ae94524376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049512710f7a0e75b518ebf11334e7bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de540c276e16f6aaa05ce63e1c97b2ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89cb417c6e3c556746f789a2e59186379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a0ac3ecbaf3ac9b2476c9f634c9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc448b10cddfe6b4ba0eb85f925809ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01adc57f933776e95781b5bd441d12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb11612dffe276e09e88ae175b92013383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d87769d1719eebd0e3731516af6c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf52ece84b96704dd5cd63b46927fb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8eeebbc21a5d9817f825fede3c7f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee47fdf96d6da06d1fae7ca247cb90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eb73f8bd916b8ce153554632a088c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84180af5dda55ae32901c70b847e354f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177b983ede7f0aedb23deb1e42067aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5aec4b60428a3769ae97575262899391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726ee81604e04ff3eb2ac97483c961d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4bda0c1263ae22ae57807b56c714e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d512faa2830acc23fc04d2b9e8cc1d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42f6d46adb6c17f9aa520af80e5f64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf36a62ae60cf68e0dfafc4e5f2c1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9d4b174c1fb15918b81cc205dcb07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dd0a9ccc4f214916eadac9b6bbe54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdb65d57f583211546834473ca98bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87284928682a385c5f43891c4c6d4c4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07a78aead660b0eeef7412f2dfc11e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52fd540c775a3820d39d88781e289b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52111e1c9d3f1bc3e23b3f0c12619b5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db07b0b59114f92e185122cb6f32bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53124cd7bddae2bf84c3634c87f7107d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c97872aa0f4b46481200b08558e3cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd26c8b3b7841853f72f5199ba225be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2b6e916650f2c0ee76f329c36d92d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7986fb4052279d988fd0b3c8c335b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b190fab884c911d7d5224e75e736ad0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ca0ee8e0a3a0647c94f85cead305c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033110feaa4b22c15707314238f8a56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65c068b9a06b9bfac322756ece3303413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90715c708084b44c57f1090c6d235f29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c8f6d61c8130fb0a4113a15d7a8c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af5821290e5e465df0d03f48ef8c8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999ba8c88d58382784ff178033cf367417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41778cf476b170f3995356e7504b1d02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09920bcfdeec98c3af21d1156ef158eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f57d2672c9b74efbe5f8b42618d17c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c305bd6b67b563617ddc111ac2f591421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04e514c8da41b2a52d85673d37ae36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b67f561bac8bd4bdb0d90374326130423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cba68ea322e3348a2362553d3e0d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385129e34fc80d3827e224e5aec8b1a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a7019ff587912e6851afa026bfe4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c811e080386ee62d7c36a2acb1607f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f447773d8b31d7a80ceb0f1402d3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9994dbf838d3d586e9164f7dd4c2337429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3cc95dad0f4df8c697e7ab365a4f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac622543aea551cf0aa435c293bc2a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb0c88877e7d7c9b8f8d16ff5627db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dcfccbdf7f54e23ab321eab6f5c85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfff8daaea5019a9d8a5640b37aca87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8afe262525ad58cf0b7f21b800b355435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f4e349c7bad645ff96802c7acffb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0174098afa94f482f9dff224de91e29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218d1e63f65b33854b8a484583e475c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05909ea644dce7cf12f40c9fa305e9d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aa5ceab5faa3d9d6f4000e2329281440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c651d007fb755d488d1e3835397f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab8e8dd542f0b58f90117b30d8a8ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7408379461350af216928be199bea96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472414543d47047bb7a70f12f7a9c96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260963e63dc58f7a5868936022caf52d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907f511431dc1c0444fe733a5e0aa73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e8446cfdaf8ce1a77ccbeb86d118447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4820b91e3a024b68e5f0cf625e9bcbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320e7fd6541beb96a65bc298a8e40c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcfb20c25f3620765aa970bc47f578450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091efb4c646f0fd4b5d8fc59914e985451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14587044dfb59336d852fdc670389e33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e61504050d558f51edc4706b8c808453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd37bc6218a9d4b0bdf9304890fb419454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb7763846bef0ff3a89c3c7caff324455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515602d254a1e3e1cef3e948964dda53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ad8e210f3586f940660f148bca1f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63625c067f85918c6de4485ff535f3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0758e88594a6c3b9d59694cfbedad2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4418603606b05144e68646c499160460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d6abf94115a106bfc61452c80336b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25526851c9cc5994b9c2ea5d07326856462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071a159b3e935f15af75611975a00aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328e5e269901082fbb979cefd046c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a22355f1cf4088d9ce1846517f1894465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34a87e5cb5caabbff104b30470e307466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4a768576c6608ccdcf7e20fe29287467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8316806df1ca8988f5057d392b60584468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1213ec3c3102f4259da20255a56b7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29658e5f3df75a500f8e1aa92cc42b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533eeb24a8b524c117218088c3be287471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e729b2abee33e12e96eec95d2fe1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c534929f8e64e2a5178f08bcbaf4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dc4b937d62a30f18eb45e3d58d6ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a763d1be3e214bd90ccf831fad7783475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b73d78d4dbdad261f77915b54f09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cce17f4f65bd5e14c3cbc65ccfc3b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928beac4b7e5a5e121afcf1b58258d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3082e00f94216839f757964e0fe25ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eba27da5e5fa3f963d36a12c16c17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a24ae0550871fbc2a79011d28fc07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e774592265bdfab7cb32adaad5da447482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e25b31cec38961d853cb2fe51928e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eace7a4a6f5108c75d3401a0e5a1e8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db3e931276fe3498d4782ddb942e7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513354df801ce149a4c4b4873e20c20a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560510fc5d8b6e4a8848a9978b67c0af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ad8c791de251a6f277aa18d35e861488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16073c4b513d470a28188f6d68f509489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f644df8a7df840c80934ab32ec3d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752230bb0773bf2dabf411dcae80a12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6405800069d69d9a68463fd47dc7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4350227d34c78a89615f06ffcb8e94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992719405ca5b3658aeb9d76ec6fc652494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca021e4ea7f8cc933688171bb8a84abb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e54e60ca35587d0260c3be7f874007496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff03df6384955281ca27c32995bb32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25fa858a85e7e16d023e8c5e32c034498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64d97d0b40c8d037fbe4c9011a226f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d72863d832a92c7d4eda43bc42d1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b452ebfb94538c94709168e35d86f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8edc83e092424870ae32b99925b49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cb1f2bd344028626fdb20a1c697af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd73d41b2f678c19d13564ab9599d79504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca937b4f466a33ae7f7a49b45f0932505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe878617967e7c5d989e98acdaeda96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac451b0a4da72f6d8458a1732ea458c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ce330371f83557dcd95cbcb2dc29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3fbd847dfef6f3bd589c83694129a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4af06a92cce6ceb9fb91249e662b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869af99cadbf9043fab615666dce1714511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5068bb14ae9d43cdaf9b17814bb09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafedf5e91ddb099c3bed5c5daebb592513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04097bb33bc8b92805d18fb8df06cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b34748d539db4c9e5766d235f5e316515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4706945d71c6ffa74e1f834ecfd7a22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac469edcb55cde3161b69c64a60b212517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492cefee2f3e726faa5ba0f7a07874b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927d0e1ba7a2807644a2135d76482e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7112965bdf1b28f86ae5a3a04add0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dc040c0656ad861ea9ee2e7bd2569521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef1aa3f4663e391870d8e9a16a03c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c969ad688584f482a930fb4ece93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d3b0637eb4bda89e88daa395faaa6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6f6e3f577b1be6ab251b816e0cb9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9701877ebdc04e67212afadc54cc39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2bce7573a2e8f1145e6fe92e5656c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a632e5ecb8ab477e2cb783f1b48ebde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8440f9ff1d091b35720fdac18e88f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21407ff877f49538480de3115197337530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22ebe9155f0004cbb4a048a0286c80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eeb9b73e41f8328ce4130a854e3e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e310dad5e62f2f636f913a55c7126d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd83d2bdeca06d8e4e997daa043e9f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d7f0147f030923ab081bc60257946535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810f63ff0b87f0e23b26cba910e9429536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ba7ef387504d2538538660933dc80537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5538f9db71e592fa901220952a592d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d135647d2dd4efb342433fffd5390f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691a02fb6fa17eb9e865b32c0d19ad6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8367a00721f00423493cfcab9189bb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e91c00162fb04fd5c7e97b0179d61c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b756627794d71603c15ce221e7ab3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d4f5753556c43c277a45d9a749c82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812692e12f7c98b639bc0c2e1208c670545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14d79415a6c8650fcebc8ebdeaf6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f8bb55730b8f50c2915cf52c120fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cb8bfb643bcf7c4eba8c20b14eab8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7faca5a44d5a3e77027ed3bb3958e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939f709eda38834543f9cd02a5bd6c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9145c185f37e0dae4af8c0f0eee804b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6bf64673dd9db35cc2cf072b37f16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850227c28a813aa10e76e82d10a2823553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd2976cb9295f1ca11a9c57091f4d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9162465f1fbbc4185252c95c3cfe9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e705da0f4f2ddf9383803cdb22730c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5a8123204a7bf52a358c5ddf16bce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff857cdc0b47643904a4127c47fd02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807db1c532ff6fe4350ed2b4e5ebdd40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db0ac992c4e670d80e5124250f6bcc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c74fe571e61e31abc4d2fa823f525561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9746330d0360bedf045b2e9ef4bd01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eb2401a847b0cab61bfa42b48553e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee61063ce255f2394eba17aeb88261564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037048bfa596250741a958ed2f78486565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369cf942a37713b91df8095c77e85e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067eb6198d61226679be2c45bdfeb31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976832ed8d530b7fa9663b1fff88588568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e239d7ad69aca908aeb372b164165f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab747859ea7c7921f65d850de1ee0e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1908c5b02117fecae9c263866b4da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cf567e99fa338c745b58e20ebc2e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1421ecec83b10dcd2f023c7ce7ee49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7500b6b22bd2733f1e57e38338f16a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadc0cd402e9360524adc1f14f8e902575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9637c2817c5c8ef67705e50cdc3f63b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd45a10bc7f4d836c1dda83c482d482577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eccaa5b38fe359a5590faecf7ef2aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5551a048b355e757f410fe3486aeac2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749de3b1d0d2df0413bd9670eae8548580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970844ca498e6f76c0f6d9847c32bf57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb815115abf9671db50d3ee140208e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f4603afbb96b14940525ef27bea20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c2f8f44207f1f608d8c62b2e120f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f67f0cd748ea1dd1b7e1f6933fe8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646eef0e0b66295b84b506344b54a65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaa2cf891d62334b4dbc94a4b32555587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ae2cac786ef1e248f350f3d71649c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd156dd09562af9174526d0db2400e8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de7072014d4e0e85e8feda909f2288590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d279d89cea20646a0516650403f14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32cc73bedaa556fe83ff1fa7e244c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871a3548fb762002038b994ee94f554593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102db4421ef7cd9ee371a1a4b09a4ea3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4976f297a8ab76d53aa3bd3c8f9060595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8fb206589cca3deafd0c02a9afdb6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d214470537baf6ef5727b17087da8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c01c094264073fedfe0c450fdd0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c0ea5ffc9993a42f69170edd044e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95f2489ff0e1500a6fe6e473d30dd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7b5f26e7d3c62f67e293976dbc1e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece94733af5cdbc8dba3102903220d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dd06c9add75af172791465b7ad74a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4608024d61c112ef1f4b7a0e2e71ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a733e68845044c0027bdcb9d17d55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea262b12f457f88ab7b7dd31a1c73b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c565a770ba0a476f25d53a452811f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33324656cb0820294b6b91f7ae52fed1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc14a0b6626d32abc8be3e4fe2c571a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ccde4a2e653e770d809673159e814610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a622e87394011112eb08903686b6c5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431905fea858aad7242b23191188e6a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679e07224e8ea555e5a08a366a1a79d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8873e0946055aa6079f6b973a00176614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e4587c21406b67e1173652d46a625615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0380e961f1bfd7299f6e2e49620028616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e240ff692ef27f90f460c2700b03c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd67537902caa0ae732a8db0746de6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23697410fb5024c5af1e0f06c6c411619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234c490a64ae0ea11317e269a9a51b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8623488c65cbf6481de1726e15ec3de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bea6d9e09ca0c0ce3f388be121882622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac8003b6096098d0d9f6f58524ccc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d7c96f67280532bbc7b3acccb324a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3780ab96b5eadfb247c4c30849afc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac57188eb94ab5ca04af3777152ecce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd646b3018e1d5556404d37b12ee78d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c720a4eb0101c8c3d146c635600c87e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59051c59f09e9d99d291bcdb77bc6961629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797546c2280cc2623859c617c2fe020f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77403a5929f6a9e8b084de34b4a409c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baad2be19bbaa16cabe0bcfc310838a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969ab036604658db58ab072c91d8e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072ca062a173926e9de2300d4971fd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc47c2b9544bb45e532a1843449dc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ecb4157b8d61f42cbde92f540b021636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d75e7772adb17038b018c163edf34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd5e4c8c4ca599dfa0577a3cf05d26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0af2e4199457847e7c7b473ad9886a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0408fda13f6827c53ca18da605e0a98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276758213d59e63fbf8260fd84583172641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88f1a6e97cce76a737546e6ad8a782642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e744917ef9e8dda1970340ba0e1246f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8b4945b9eb150482739265a871e70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f6e3c2c3d4e4c5e878c30e53cd8a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9452b8ea65f0793e90b266ad07118f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16736686f82112466fcb7c25d5ad837647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d02b40765c4213287dfadea753b1dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c94539b0f8e97a12f717396a17d0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54972a4cc059821bfcb010901dbe660e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2768f83e726d3e9fc96bc804bb699651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878b6d2933e203cf16870c9048f645652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7bdaf0c04d2c75f08d700e4fb9af8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4e396d27ed9368aa726227d12f920654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394015f0f994e9e38085cd7a079e8201655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaaea2278c853f73a56b7a45d7f7e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c30a024d02d83b119d009f715d67ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e888ef0e8acdb916c39bc573dfe0e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7207dd4c42d090c7e741f8626d3582659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a78a17b2618a5edf88ab8b0b53b89d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30440ba476ca95dd7e21ebe6d9452007661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37a91bcde0e3355a97584c35fcaa72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc43e0e0a9dd8806e71598094b385fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bebf772cae2e488cf2da464e0364e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e8618ee53445af640550a2d8c443b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9d7e48fd65a41aff939b66da01acc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b3c49f8ee23e2a58565d379b27ea0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21115e08d02fed69d725222edfdc3580668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31127259a8c2c4c63428bd9e9e3b84fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511c09d28c4a8f96eae3a620a599417670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95650792f8d66e20f0db670c12bf9c0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1152ef98561e58b990964038f8bbec1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad795cc233160f8bc6805440eb20f8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13379141005acb72cf44550cc7b4fc54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a312b607398b3b1c13bd0854b89705675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4accac5dbc24c0933a6c3fe1d5a75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf49a2b4fbce323714f35272e6b980677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8d9ca83351b6afde8e460778a6666678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7a280a6ccddd17f6d01b203fabd43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe88fb70bb8adaa45239a2d64b5901680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a0dcbf9fb62b41dea678862e89ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81412211565d1664c560c7d83b7d28fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabe67748182fe29108176a86e5e5de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546efb779edd9b14fe3d5f24f8f5cdf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa81429a1815dac60b3b596014c6e4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067f091596ec75c7314b07956fd7639686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389886d512b5a4ec01f53a5230b8980c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69900637516c450ca026bbc28aec9a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359d23ba30da89ddc66f3419df0cc18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e253f2b94a36cdc383ef0660daab910690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbb18557a31f70e3ff72db82c60f74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360b9d6892b4b50261b79b7385c07f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c732ed3915953c300dc8d60e48e464693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142cf93e73103feebc825d8e22cea98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c4c4440e60f8f65ef9e36df828932695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33b0701158a75b2e5b7492e9c458d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951837429cd4f39bf7f982cab02f3a7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2a62a7bc17af6b17a0004df4f944c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f0a74f45bb6546b41a4643db4c0ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20656861e11879bd2e0a23c85d5f3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a692cee4f2d398c436b362a5d3455701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4377c601533bdecfde1feef6a8f5238702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae4a2ab44c2e19e93fb2abafc0825c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea57a4aeb7f273948f0b7256fa6aa2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5939c9aa15b7e2e068a17dc7eb2fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e5be72a379940bca4e9cf3eda8c94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4576b56c52db4ee5772bf2364251a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f50209b88e22913f1ca85fa187dc16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d92252a5aa9889752c5cbc60cae59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed04d09fc77e08699c6955e523529ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a10ca5ec1a5bde5d1bc9ef0fdd66a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1ea57608fe7e585c18f959c5bcf98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbcd1b36a8432694914605df07c174713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462461e77a87b2f274d89e3689020cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffe1de7bfd47faa3640e1638e74025715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84f33fb5255ba39b59798e35a43f66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb092b53bf66bde6669119eeec581b79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e7734f9c4d61061000d7690d6d3ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19edecc12d10d7f3bc4e723426d802719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59675447a0f9c906fcb5f435740d7088720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ba41bca3855e51662bef3813a151f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b6a7520e2df426533351521b84311722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69525c750289586d91b44f80234f778b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f75d9eacc76c67932eb5033e5d3f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0814acb9029f93cd5e8cf62718924725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590f4a0d2eed91bb4b77806d27d1ece726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168be6b46ce6d61e2a063f7d5e6e0af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38c1f8e2a596a84c139f17f0f83b47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700806523079e2877b913756cae1e483729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2265b8a8e00a6bb687707791a4ebc6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5731fc94e326b39e73b7a8ae52eaf1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229b6a395e2eb6c52b0077fd2b4765f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3206d0d170b6b1f4465cc1fd4c249733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db2f5352fd5adda78011b95af01024734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d70e7b833bb8426e7b408962890aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264afeeb66a21c976d65d71484da60ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cec1e80981b8fd428fdbfc8600b83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed312afa574d302178ea2075ca61b6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9d245384d7e5049cf2f2d05f4c5df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d8562793f2e6158ffe62f07ea869740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c27236f5b405f6781c0c0b49aa200a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f5285987f15b12b97ed421b316781742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cdfcd94fc2ff2f85cc30bfc183f2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c561b6881c308006f353677f6a97e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b470a80797655a24eb60bca42f5250a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fcc445bc392e77a6dac361c59e7ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a894a7aadc73863880133f27403d070747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c9c701ee248a7e3eee62059737c59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4eaaa1bc2206fff4a5c101dc167c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc0dc1cfcb84422580fbc2f05eac0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c33b49ab27386e8ac00bdebf71e059751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499fd008efb9e95e0daeb3f00e26da9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b08ea4ffa6d2941f153def1d9a281753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc24c60d880cf9cad256428fd951319754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc6dea94d0bd73c8f9c9584c1bf2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54bf671a1ae50c9b0564a4137687e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec217b0b6ad55d295fd2a5eb8e3ca813757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff3f67a761809c3f8240c9821465eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6247976ed064884377373abfb3d63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdff4d6a60668a447bfb0a1c8a9880760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7616305185cf9b95275a02b0f82b5d5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f66b12f292aff8bc858dd4a3d9c4c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c45d6e5fbb3600e8016406c0a92a8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62601692522c814ac217ffff9d10f786764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d044de950d211fbd995e451a26621d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311385ed0eb41f5af2b70191dda95f56766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9a1bed1f3c12f4ecfd906fbb101f8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55671ce0a3946d416f67cf86fd3d9c4e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc93a6685197c1223093634e5c93e5b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f636879d1fd18ced08e33e19726d81770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bfb27a14ee15e5cbdebf747316621771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449299ea3331e979ddbda43a5480ebbb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00047be22149d7ba974ae563d0df7cf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17908783e3ae3467b9a901a8d068965c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fda05dfcd15973fa8dce88b7bdfdff775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f05db28d9a6273a20ed1b9a24c2cf4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f04d0c9e88b3f169ebfeceac4dfe72777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de4e95513cc0352522a54bbf07cd81778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d85828077e4fec4391c34463089ff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585c3171f90d529bb49b50cbe5c4499780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338abe6a41b8615c0c53847f12735deb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73810e4750e66209b5eb1ee5f3f4d7ff782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c1f3e99d48f183004ee8b7bb6a985783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4b349e31c4fa7484e5fdc41b0d10d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105b4158f0085c6914d5c8691edac10785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87b7a829805517e1c3f7227809c2a4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57927da36f31ba5c31b132fed9caf7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2e88e243db2b258494b2c8815a293788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bec98ef9e467d826abb89929edb296789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28f84b7a804b1b64f3b3e33f39512e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f08f03797ff1e65cd50b6d0d7b25a0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a51c9e80251ea166e70c80a83043d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd53bed7fc729a0bd72c0792122b05793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244db1d4594b9b8ccec2ec0fffde1af2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162413e0879a63f5328213a75f32882795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e3137bd1650e9a96ef63e045188bc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11070a1a7f54e7ae9aa00875c10fe60e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488dbd3643d1e91a47adbb543e34169798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ce366bbdeda4d618a4e2e884fcb82799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b0a2058f4d0c8f53d6c72a4345d84800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f84453a4282651c19fee72b942b15801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432afbcc7ec9682dfb895dc32edca8e7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df55b25f54c057e720d3f61228f3404803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d75cebe91a8a33bedaa240c8b32ec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f279ab00f5c5e07ff023f71f1f86a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61478d6e49eae1c150ad8fa95dada916806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99369691e64e7d38a3f40ab854ecb355807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8554c3c377428d3455fd9353badde808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505104591e345d5ac74cdea5ebb652b3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e9105af627ef38efa777d5a65dc30810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d75ee88dd0613726bcf381765b23b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1628e38b3c9bdf1d1860b1a31c09c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c15fb4f6c5190faee5516dd341e1a0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17487ba359ae0885a5a424fd4651efcd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08530f5223e5d4531ea3a35b5dafbf6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ccaca8f48632e8b9bfe862c76f4e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf0d36d06ec11af9dbaf4b781b889a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefa0b44088dcae4b879d215125a746818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f5ece91fc8079c59bc7d1e489b3e0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f9bb92938daed92d8489b5b0b3c38820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954884f3edeae2470aa4785d230afb66821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826b81e65fd7d97f6e4d74a2ee37611822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51edce5a5161a6cc006218d62ae870e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5dd4b7a7729979fb3b7bd9bd73053824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0d782f3c0ef0de1071dd9131221f0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3902f2ffed12316e1065350cc5d5d7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872283f472e5dd24e692ce7a1828a82827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f018fab8c7795b05ca56c023038bb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84110b26619561cb7dc6a63104b354d5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a103337f5ec4339ee52782428bfc45b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ccf4a0ec9c8cb7c167bf39ee3b0f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ff2f8f5a73b912e8273e5c6f86104832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1a7274efd5008c28913f0c3c6a2bb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545434e7aa4d04a6805f6618976c283834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbea6a993cd276e7ec8a720c09392b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c781a04431ba308f4f983bf469d56d3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fd94f0585748d07f64301c31922da837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad26853bb666e4356e48228fcc33c2b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4a85fc96e9da6f9de0d5c799ac235839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfcb2cb1c2086d47ca328924832a3b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2061ffd6d716dd92d6bc1e647a2714841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0adf1d5de7570d0cad46dcaace3e72842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a2892cf959c17db04692e1f53e47b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82d059dfbafc26d5ce73f404a80ab7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d197943231fd52a406d786399d42f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287083fded659113acf9ef393654bb6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620135e54b84ea99d6fc21c007415a2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5067ecff4baa1007f2e72678b7851e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce890b3220881e516083ebdaf26b59b3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc679f34732853a622052944f158bb9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326b81edf0535eb59cfc138d5ae2128851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff952e5b811a1c94173bded813245852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d667e67c8e035cae6c3e9153036c9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8de743b49f004e70098b4f8351cb3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266c882465547c065dd515e9c61fdbb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd411fc7afd8e5785f1b68260e074d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291b46438e2a05ed7f277ed15a869f4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2c70fee91bd5d0caa7162a69018c0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c28f57341de19d05e3aa2960fd27bc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248512f23fd38188a9ff2fea14151429860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b154e8610ae51261edf48c3990df6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55e4bc8a8820bdae0c35e22bfea9b3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb6d2b37b9b63cb0ddf20b99128f61863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85514c3697c3048cf3a0a782db96750c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c750e6be083ed3c1dcc801b6e13c39865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a865c0bbcf11d2b1d810d82fb8d69866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf6b1705f2b75e68cc21b48dc33ef5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166be3e7c119075558a53e03a32493e8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd3bc84871a14df27557fc861b6dba869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cf222efb0f766f13c6c7bb1ca3825870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c03896eb484e45fa06ad882dab7568871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734849047ad7604620b06573c8d445ad872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7502acab4db25fdf936e2cbe957a244873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b9c097f4d497d2077b1450a0b82da874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ddbd0b57f3f51976a10c7c54e6d84875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685a99cd76458e8ff7900dd6afaad88876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2c69f19e3a78b2f2e0f3b213930b9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e65424c5a57b99e69318527c422ccf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26728e73564ffb6b39cac7966a12be03879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b87c086bacde02a9f80886e8d11457880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec2d3bf77feb71bffe34a89561e31c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5862c1fb4c05fd7e37f09aa00b222a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa671ebb9f2cdc8f017c5cfdf103ff883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9327f7cf8ed56995ad1a6fc34dc768d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e3f837136982ff4ad73c54af58789885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84da6452c917c3e5999cf33286ab6d0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e184105b896a14c3c1dc4a302549c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00ce0214da17a726647a4eef71bda4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c7d10126bfd2ed1e7217c2bd1c57c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a3df6a1a293d87a7c6e73daa16fde890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37d6e318327bbb232ebbfff204028f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42b7a127975a12563ef561e1382c05892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77814e350d495a8a66767b479af1b4d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9325f871ae325b9ba0fae95063093894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12d363a2f8f9a26366a0033bbaa03a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0188ecab3103a55ab66e6ba55c689a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733a76d45eb8e89626f1f53819a0785897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d08805b6caf5ee357d58cbeab64b52898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5840f75c503de6d7bda00c2b9f8c493899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1acf74ffa08153153d2f9c30e7e58900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851858f3c013c6ac2f65afc276e845cb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbed930dfdb4a5e0c82584951245284902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e9105abedeb74b3485655b8269b51903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca687b1f97c88ab63affaff4289e6473904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc7cb7b4504563299b84364396e2e2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90f3472471545d687bddcc2f6acec7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7ddb01845372fe82a43a20c0b1ce5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4d727a1af867876f138cf763777ff908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f97a2147349259df2f6f2eee1a71909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b787b0410e6bba937e179b6310240910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcad0a92e5ef0d3543491c816dea7bd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a43fb3e32724b88a72fda8059fcb37912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3d5bee9e5d4fb66fd8a96c15a5e69913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd261e4a0f7b23090ffd05ac3bb1883914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843050ec23e7eefa5127f10379db653c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4413e098144033a6f07d4f8e5db988916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84d0778a474b7762357ff50b353c84917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af3a1feb89fe7dac9c1a0dcc7777b1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ce7a409170e993651b7d2e016f1d7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a50e4575125e66a9002c176d06af9d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adc154866a6cd5f5e3e76609fa492b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17261d1ee94a2740e13b65266a284f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0634c7d38db2e8eabfe8ef33280b3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295e02bc330dc500e7f2014f86586ea924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea07e7fd834530cbbdef2400d0860b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b40fbcc55c1c8343a376399582a7fa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cee6a0a8ab401371300ee28846267927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d327a15784ee02537dc51eafec54cc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa64cf9e2c8540a4386a248eed1a5f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e616249dff346ccae0eb23d8254960f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096318066fc7ef53e7d581d1e00d23e5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129349f556d773b9dfeda232783db90932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9740cf6e83fb8388655fd3731f23f5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637c13d6d73f84535309f03162ce2e1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea096445c08281802caeb2f9780696935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c771d1a88f1d5d31c6811a3da2d7b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05a82991718ed40a7d6ac9af3a5729937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0714238a90072a402d83534dd344c7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d43b32a4072bff1d7d72986b94a8b2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43ae89b033a5d7f6df1440de663365940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776795ec600c07aeee3285ba6278a6bf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42177eaf6402bc8733f71fa36d7f5c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec63440c81463f9a35782391e8968f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb926b121c122381075dadacfc97f89944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c3551921ca69d7e98a41ee45e4d7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22032271133998bb687cf834ce7ee420946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0d72c3e7545a9331ccbc7520404de947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dc632bf63a1256803999d404438df948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34eacf38da78e0162db1d2c5363ff9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82971d3755468c4a66ed6c114bda679950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388948c396af70a90c069e21f47506b5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d2d93fa43628bbfc805e6279cbb24952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7080dffe50f0aa7776a2f5871d1d2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb0cb0e9a8ea39e3210bc9d879dbb5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67219a35f04bab77bbadaf19d66202955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410c313f5a0b82632754180f4f6ff55956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802af371e395be074aa134ae3244e4d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f705d53be051bdeddb7e80af0cfcc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48ab7e463c5cf395b5117f87d28106959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54831b7f6add9176034a386ed05bc77b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9e12d23b007d0a8c6795195f71348961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998f81d5013e59dc0322b4dcec1e40b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030715700a248889499661833192206b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58575dcf90624fa487fed5e160d66e0b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aa8dff40bb519a57846343e1be0dc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae2378e9a01a1d2f72f8014b36c56966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45198052582ddff9d647667369e3066967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69946dbfaa122c6c0f24ce09ae639422968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882aa40a6a571c76d21aa3fa41389fe969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9512f8f6d0ead624cb2ac627c17d8a7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f198979ae9951e58a6e2f6076d9a331971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b5aca064c8af19f0a105a6db9f327972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a1951feda36938c287bbc60fe47d4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2280fb2a28d796c42620dc8b960c76974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de41b62043cfd89b911c901f3a1f2e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282bf626788dbbef0c78f6ce58e5ae1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5c57f603ac35788dcf846a3e46c6a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad631d6326b26b078cda3e00de7c011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa50a648927e2bfc41ac6c06d9da5b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf96c8747312a98f4055e6ac8351103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df80341f8303eefc19a0cb220616e4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dca41299fc2f3a711023bcffb8dda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad1050a2be81b1fe9db745f7684ed86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b925519e77879eb98c86240d9239d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d09fbdc8dc85c39a8acb2b09f7fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1f158d3d1536edb0475a486405a279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd7ba422a0eb7a882dd4ff1e5cec810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2fe4f6c2bb6cad9ee518688332e2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b20be3d515e0d6234293e61f059f7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37e6ae3fa55848c151f8f1d965b27813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f421f92625954370f70617acaee39d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ee7085758afb06e60d29273b0dab915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b630011217df5dec7745e37675d6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abd395f62455e27d46f2a8fee74aa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b7eef8c31348f97b4647eecf6cef818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95695079d30307b6dcaa0ea7ecd9e8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed951ebb3f4f35ab7f963fd0539102520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305421893d1311221aa2a4f95efd23521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956941ffb4a30466f6a961b3e3475ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721468935e15ef1be5e7ad944c7f71e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6349ec48a67988b6241321e3f23656124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845853413ae601de71d5c88b77cfbde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54f39429de84c56d9402be6b088f9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd8d62e92fa8c75d9ef9849b23a51227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762754e696087f502912eebe465484f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56813e7a3b6323a8927f877a98ecfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f675457d2cd3adc52fc4a7234376e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c421be5332cd54fa75e76c1ba4ade1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9b0c018697e57aeef94fbab125b3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd32865cd4b5de43e79acb5452e609a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42410e11ee2068a4e589cdca2231c1cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03706b1baf526092b0220415e684242335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d92a61746a9cbc815aed5f2f996c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e04a95da768314ba541ff4bdaefab037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b77f31a15c2b1efe418ef70d9307138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da57dd0ab13b7c2e0664c492bd139e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72ce6beaf7904e50313c890968a39040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38db3b1ccb78d584f84ea3622d81caf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d6b36cfb796cc534b0a28cfb9f5e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346468db405592a48d157426e3ccb8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2298723d5672780a1e7235fee5b14244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bcecd43331acf83e94bebed15162b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa943d1825fdc50322bfdb6668614046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d478be7b8d1e4869d987b93d336e3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d12f142d17ed40d3ef8cbde852338548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c98cc3e5776ba5ffda039bb85b218749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4989b3983d3fbf7dd73169a131bd71850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7d91760f69a59bc3677155699bb2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c698c0fca19013cdacccb462a2f3dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3e50a8420449f6705ee50e4b6290153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce80dac04450dddba0d2052a44bbce654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb25b0a43f06f3e397b0a6a2547e9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1577e411b0115adfdaf7445d12dfd9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271454fdb5ed54b7ac69d009286f3f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0d0f6cff95ee94f2d49964de226e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519b61c6a20fac3ea1cdd1a8c034dfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f9ba04897087b475df6152d6c11fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d16b689e18a8ab5c5ee0b597f979461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4865610b0508ccb01ddc6e83b937bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72216da24ff3ea88f53aee051f3f240e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc585149f4556ea821f7a9e19dfe2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29fd88cda085545b686825963a1c8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1a2fe92e6a410b683c5dfdcc82de866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7e3b70c18daf04489f2d8907f54e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5ecc44c6ef31647c569d23461c01368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651952c10aa7dc9436490d2ac8f309a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae059bd3ca795055c97ae8b0c89e9a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6a545810dd228ec3fa72cf7d79bb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0664f8993dbc013df276e04dc7e661672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bd923ab0aa80c84acf0e655e522f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507a8333f0b0178b482f992bfd2417c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349376f092ee74298279092b905fe1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4b6c195b2411d2c48bffc36b1340076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b40d0370d8c4aed3229d99e464c5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d548617595088418efa7324c1dbb77778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40db52c66b25a997f4a6f54cd922d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c2b6801910feb176f596c93fc0d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae998f6a6d224f6ddef1732d4be40081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0df2e3cdc11ead552a0f15815b249682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0fba50959a8012d3b7629deea865b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a1221c789c132e39b46bd1eb17d6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465878e87759a37f646920b2f9167bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6d67285b5bfe1632f40bce3aa7ba586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1d00db10f07560bee917f44354b0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7799248a80d20f53947d589deef6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75f9333ddc51506910d2deb519ffe989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446f332e27c90bf1daad15c7800246390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b9b5dcceab032b8127a2b1edd2d5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca78524da744f9632aa7986e4a446a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c08d15dd32bf4bc5bc613e5fd36b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df70b2c3430b5eb05ea1acfa8d01e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b89bf9f3229c8f7f5d840b368b0a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b626b2618af70b6718d513423cf0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f066fbf5e407a277f6fdcc4bbbfdd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebc28e00549aff497858008ea53afd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a58a723e755790a86261805245ce199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17514fd7a2c96b605f71422f5a2f081f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7726dc13a544e42315ec61ccac643101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c810b18a71263153965e99da9e0309102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a714e9e556bfee19a3a46f22944c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95bd39197b1cacc0ea50513c217921104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718baa351f8a29abddf4fc9652c8714c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1551ed785d95466664ff6644b76713106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80144f744ebe168ad1d40212d99d79e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfa98057410661c469995c469daba1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d07dc42f4f8b05a4afbb739895737109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f566d0665123b8afb9a69c2570e30c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c0cd589d50e0e628297a4767eac51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47b0ea1ac3b76c345cf12e063e94ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353080ba697e2ceca371aeafd1a11c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872fb8cac7a4d1b3a2a48af6076004c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6f116249dca91d7de9c0ebd3008de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55c2e991c20c2b845edc5fb03cffd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf5009974794e9064cbbf89932a066117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e34e09031330052dca7b392f587a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ea5920a45dec01cbc5ff16c46beaf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff153e59abf6a48775fcbbf2eb70292120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2a8d9738d2654dba61f7fb153dbbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddda000d9014b3cb819f3fce313568122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9b129e015c9475e4a8e03bdde0529123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5948b51dd6e3ea72461d96c79a7d919124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4efb0b7fa7f8a958188a9f641804125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ead1e65a9fbcef910810cb50a85faf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eff1804b49d7fea8fffcbd5415ffe1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd00f33c5e354b2991b19ef29268d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97ec9d363b32540eae2ef6100511aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d6434b781a0269b14ef366a45960e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4d3db3469fa987e4c94e3a1000985131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78f8a929d9394bccfc3c4b18eb06d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51c999a0e8fa66baf1d6d7734c20b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33756cf459d36af6a1dc5ff3f7519b10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126cb28d5ecb4fb8722bd4640f70975135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581ef255a51072f2305f8d41e7b477136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6c1d96d1a3f7a21bf50adbfde827f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3061fdc9665ea3e85d6f3cc07d699d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ad4ad43a0505624e576d41896f2a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74524e65311c0aec61ce591356d10d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0ca4b40434d608fb02a814df9f55a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba928434b2ff3cced03f7599d95d19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f677138c07a181b55accd53c3bb864143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53570eeff30b5989cd8c3f0bf108847e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0731ba2a016f0ecba0df9b2650f7f51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc2b43f9ef81b669942d1ba5b4b087146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ea5505fa460a0a78ce8aba6dc865d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cd931ad93547938a1ff76ea0bdb54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03335929966a71d9724bed108873ef0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47bd5b4afcedd7e3609498a30ea907150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f4b12ab94c48389265d36af0e942c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b2b90f4241c48c3c3c040930b2f22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa403819004fdc83c3cfd07578f24bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7988854e55f9f52e229fee95480adb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedb8e0a82460660fe0ffee980502f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402c4f4d1bf6f2d3e64ae6c52e86e79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee977db8ffb9dcbf5743aa889a5b2cce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecc54e99f4b17e886fb37715c6d018158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c21f80c4b5de2ec2afaeebb19988159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479a42bcfd50a88d1d9980baf4853a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097bb68d8b36174dd2083ae23bfbda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e7c9d7c2ff27ad43ac87adca9618162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080157d9769c61a52a62d56fd0532543163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd919827ffee8cae9492293b21a5dc0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d1d40e4d5b111212dbed7f429da2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb441f472aafd9f5134c3f3604fac61b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8fe7263060695f4bf00b7fb7cd4f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d45fa916e96446ce7e67e5427fa58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f34de62e3c2eb02a028e44c017867169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593f8dade842a2cbc87d100f9b868b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccd0f175ea5957bba71478cac9b47a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11717a686346abe447abcacf232a442172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574902f2afd85f6fddc63e0778013a16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dce23d36e3cf40c418e59f7d812fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c1a908d6e05ec9c012333172ad5b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724de2ae039a5e7066b22025bff358d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83686127c1f76f5519ded35865cca162177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0537ff742f595ff069dae4a87d901178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03668b86630515d974a8343742f1819b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5390cb27af6d873a3faac8266ba08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157a83f90d2417437e2d15d8be5f1e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d380fab87b49a9f2e3c403872e56d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3725c9826d35660b04415c84e0c98f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b2dff3ae00a48abf67520b80fcf4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06637aeec19b14f1c0e7962ee40707e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c921ae13738ef96b63fd3ed813943186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534af7654b0b0376c155de7be429a5a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49a486ddba54e9728841d441724cc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bdcf37e5eff09b441a58a252750fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a4aa27c3c7815ea8538be4c609890190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdfaadc63512f722f6a2e9e5fd81ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841475a3f2a47f29dd781579c1c8337192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614f316b7751c31a1af1b8b199db7ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316837ec3b91d7f4963ab4d56ebf6e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd37503714de77886e4d8bf605a9b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27867f79d15bdfb7a4464c1d31e4b026196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af720c49526b134fe856a209243fb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cc597e795b369a3c4a4bc35e90dbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a302d5360f99345e0bfa6903182b19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e5f480bfee96bee5c42fedb1e767a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bfd2afc53fd078f2165dbb399f738201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdec85676b97e397a65c08baf7c5908202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10489c48d6414ca66a43bfcf1f8eecce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfcf68fa0310d2cea7891a8bd8897a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40364f4cdc7671c282f28d75046b615205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca858ca110c11672f5a597f0ec032a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820d8cd7a35d1afacb1bc8a627b8c68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0726f0c61cd1ea2474604932fe2aa83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da37279ab4e67ed2b9d3957453dd1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6644640114a7aecbf4fb98c5c9043df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65672c61bee7300e8ecea709f7fa3314211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254beff9a5f014e907c6a729ab340a55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5963997957fed86c1d5b80ea2138358213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b7d0d428c21f4c1c2e3c49e2f4721214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1330322fe9d2591c50d2cdd0417ba74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973444bf0fb4048342381d48eb77c104216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e51ae4227ceab67540ae8df7bd3d99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ad2e92dd774859904c5a80114123218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73869da90dbdedaa4bacb4c5c60dbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e767968c581dc1d131b1024152c26a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae99f121da9e68850c6085b07907fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc8b0ac883973d972749261d53697a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee63aba76ae0c7b2608f239d52d1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9db0ab4e00689e896a636d37b3e46d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6677ed8d526a1e9211df3fcbf39f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63fa6277527f6d6882d3d3fb084f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb82a4ee643ee94b871d554c39edfcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3551ce1702c1b896413e760433433228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec66af1ea6dfa7ea7b5974c30e0003e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2887522976712ec40af6cbc4076e5c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265337f16d607434abd3871a72caf313231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa4c7543072c3020c9714a83fda194232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd61314fccaa77af5a45b07a526754233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1df2603ec77e0700aae4dfc2fc532234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e70a0bc9029c1e05dcbfd0960eb4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6189ba305b76fdfb79552e031a5275236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc471a79189bab07c670ac2edccfb6b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f60da936c016bc488421b0545ea87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fb4c3833636f955fcbf251815f2a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeadb51cee9c3dfabdb63d5e48fd96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9f77f5c4b2c1afbe7428b4417fdd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe72712d8260c85d7de9015be146715242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872da030f1c13d3658842f65bb4f6ce2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd846986585c70a484247d8424ab5442244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c72e6f41bbdb5d824b8e96c422e80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847882738c16108d74dce9006417eebe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b38f57e2cfcdf5e2688305153139f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7062d19f925219020fc6458cf3cc6b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2851a0eea2af6035652ea5bbd59ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbda1b6b98d416721d48c058342b67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d251126be89525e876055e110762d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04292949163c17c6f74f0642b9ff2d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda62a51aef4563a531ef4b24f1e49af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b88b2ef97070910fc5e0c212d60eab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4f8ce9284d637e05c60e827055bf1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c285fbe1e9af7b8e5045873b2837f90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b8e5d237ad56a5ee91f655765efb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31e819467b351c405ab07ae7497637258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513f0919affd2d2fcc35c0b4cd0deb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c18d2f38f045a07a417a0a999e194260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa75891a1434cb086c90ac76cd7e334261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6f87595db12ec96b1511c81b607cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819a5796118506d0e0d619e93c7ad34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190371c8bba4b6eb9f326e960f05359264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce391f80739b14dc7b352b8754a9a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405f2b1eb63ba990b7f82e97b8afde4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae49337963ab8a2eed633db4fc745ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae978f83031b36361166a77a6aa43d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214458e38145e680a7549d6bfdbc5897269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105d27467d1ce99e533bdb742fab969270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa94a02d6895c5d193454c74146c4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6f493e9ecf04df6b674b6984e59b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108562222904711b976a1c67b8e56db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d11da84e02d0eeb519a2ea9b73834274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78279207a5cf715ea28f6b95b7a49a77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d5833458c3381abb62ef8d1b0bdf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1fab0bb3020eced0e346726835f3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1d2661000c5e7b9fb90cbedcf2e92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e24ee6d0623d1d5f8133050b35e1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798f588d0649f75d303ea306350e4f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fa47e77e8f4eb98d6c0d6f0dcb1f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d457fe95221cb53a69ada1e5814128282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001abb10361af90455280b15093eb78e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d076946757e9e0f56b666b272be76a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c27aa8c6dfe855a775af7eefeedc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac259705dea5f9d309c96e588fc35d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6930bcac13341de0b555c4877c7fe4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47869acbc5caba7ef2057cca4047c80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84a1c26e1eef5d6abae54fc61b021d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc963fe23f8d473082c43ee789bf32f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33451da8e1f466fec2fbf2d2a5e58e12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae59c65d985391d4e026c1ebae00b99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4854fc0809a64f43664bb59904425293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109073d391c9ce71289d5b2ddbb17169294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06aef6269f07bfd940aeba05055de4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c331d27eee79937a0bb00c52c72640f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96672c50d136bfeed8bc562244cb6604297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb16ef51e1bdaa903bf6794d37eb35f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee48c057db37c3e943589aacd848a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480183cb1566662d6170d668cc26ece300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635d0385e1d58f35fe3fe53f61e5d1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d257918f3daf53d550e52d93cb7bb0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da411c524e3d2787eec01b7ac7953d05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c11edab5d3bdf95b75e937559855d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fc91de4df7b602bfa6ba48f61d3d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d571f2426e05a842bfc0659572cddc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951091cd02615f6a6b4d1cab5cf288a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecd9f795949c6665f2b7e32393a086308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876abe594e6777eeff55c6bb4f56119309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbafe80ad8aa46b1b5a6712d88c293310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890998c0927da77240aeb266b8ffefb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d605cfd37e6176c8c28ed6c8f51903312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bccd43f878e868f7a4585505a074c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250d4b7ca749a79ad33050ac4de0e7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e622267a60bff183f177247820c377315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab054a7c03247a09087bea740919765e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e856703767b4aaf72435e0420e94a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e4474b1a40d3956833f503f0f8a70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0e22494b5b856c83e7e2ac7e6b9b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b263b97be2971c68df8200d85aab8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675abdcd200db71d50ad6f5940d2ad10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb364a8802e9258e23fae0babe6bf18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119191c5104b4dfaec915c5620757b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf963e347af922ce4709f489b37cf8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d134cce504f32f94bbaa45644630ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774dc388e9e6a1ef4c464e0d42b1e2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1fa2d69bf04d72fd77749e17d4dae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c688dc6abc18fafad0739054228e16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8be882463b8a35c9d4025e574b135a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21eaa3323eee26b03d77b03b2ea522330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3daa5e20f9b0275bb691cf1d914112331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d892990a66fccb8bab7e541b1dcf2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be030fc0d5f3a8eaf5acfad8ca1e975333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7fcf26696bd348578568714327318334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb3adce5a1c2a8f0eecaba77a06296335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb113551dc75f6f49d5d6ef873dc12cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d5b2c58b6a4795638e61e18ff87b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57241fefb5adced43d288210d3dffd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193cb7d711457e49c358d13ef82c584339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9299655b5bd2af053e72087e02d1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57e9f082dbf1d4a1a4f1eecc956e0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e640efa06049be98dcd8a2d2f09bb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd867befbeca136f178f93388ccfcbf8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb77e1279e04e4b0204e10959e459dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21382efba26afc01e939eabdbe0e0304345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d499781379d9a133922da40a99c04f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cc3b976855b4589bb7100c9c742b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1139c683bc47c74272df9df490fff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732843e3c7756a2093dfdbb21c2b970349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaac1da37c1ca8ba915197ad2fd949350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6458ef77a9263232aa97b14d13e3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d37e046ce628874aa4ed7d43cb8b36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401a01c0f1a6be19b03c9c275ed0d12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85313ac749ca787470a29fb94c7b03c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b75f789fc48050d776369622ebe89b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dabf75460085d4488e2f63a55f29ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5095c79e185626db333b03dd57952f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd423ff88112cf17026ff26e4e2368358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccdcbb115af16ddefc92dd4c0c38f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50478203500402ea9de25f94e55009360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c53db5e17df6947acec3fb9a3d778361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be51d55a97e7421b562440244c1763f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9904ca8b467479b50e655c679a194a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbc0fd27e68209fb00e79d9e15b2ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad7309118b1eb55e32d6dc7f5eecf7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998fe2b72661414a8b26ef310a92a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a758aacb2dfdc4d8397be316ad411367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d844bd43bf32883e40670d7e3dc9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0411977a2cb443a69853116e8daf1aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d7e6782c3597e78bbe7f858d9ddc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f234cca1a7afb88e1a6728481163cbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1ac7eaae3696ae26775eb0e4f29be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fa46fa29699b824d202a1c6717d6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2902c77b7f7de44b0966ae6683c54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381c444a0284ccc36e5461186157a22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f3abad12db37353ab6b8be5c0baf3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35ef8b67fbcc76b6f811058392d113377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c57e4e84b4fcabe8a2f2e72fa0312378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5d0c4006cfbf5c6495979aece9966379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac92a7c86a5bbfd238b831f7f7c9bf5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8b59d6e21df6dd246ad3496bb563d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23ed6c1241c97cafbc2b25eb621998382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa159deb75d1ce42bfad05ba6c54bfd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786639bb0938d1fbb576519ffbcd0353384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7f7b805e13a2933b1b765c369d525385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64bad79d0f46fd5280b6ffb3384e0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6574487bcb075f53e1525af92d09c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb74a9c8f33f7b7db0b52ee5ef08397388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fda8936683f3511266a292791d1d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97774cb0dcb99b5a524dacda3391a0e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23876f25b09ba705ff132d39ae2900c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4ac558369e822dd7d2360e7842ace392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e6aac02066faeb3eda59585de9953393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9838fce7154722dcde2d56f61d374d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6681d59b7822a1fc5469d563d27c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8060f77e84b3b87dd298e4c8d4d76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c2936467705a00208072073fd865397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47266d964373e322e85f1328290a659398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1580affe2f8640e352dddfd130892399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ea0be18d001ad82ecb50a291a30b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbf72a32e705ba72569c5500770632401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01067d3d220c0db4b30b10a9cda9aea7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d6b25ad94dc5a9a869b9cb1f6dc8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bb083875c9fd8c8222b42c867fd5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a71ebdeaef488447af117138d435405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f933d7db8063ad197f3457042ec4c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043241128e2a0e5448f7417a7b0818ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d4fcad36c8c09b233c9ac451ce49a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfaab6658592c894c863f72846c19e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b6120ba1eeaccd480b96f17f2d4bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5dfd0c2a3df82f2b23a85651789b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1947be142518870bbbb21fbc0ad11b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8a4dfa22461940dd5fbcbfb47979a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9bd19b8474561355c87d4a826cccc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eec9caa15b581df3b312363813b941415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e72045a1f469b4d5944662292ffc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7b2482a53b18069f717235e485b66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39226e1e2a32adb92668ffc3f99de9cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e72e5959464db9271947765ed8b8aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091b40b0e3186fc9d1d2b6551a5e2e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478523ae72e066d62f5eadb8bb0ac617421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5683c218927547017988277d5fd6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41836fa34c0a38f16a33fb98bb70d24b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b3a6e9288bb9f1bccc4bbc465d870424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78da24d294e7e2fa423e1dd25931b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4fc5892215b94a391727e6df8cddc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c779ec1636e625ec81b2c2e936f38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e475d9ddb27b904517e521d2f788b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648a93429a635734bafdc455b953432429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0af2c5679114677b28e4ae444eacf5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1565efbfa9be2aab04ab4db191256f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d004a75c3490f9a009ad072b5ff309f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89e64a4edccfa94a6dba2183930ea9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48925594e14c69f4bdb2fa3a0f57727434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1478e2a691a4d01a96417bbfe61aed3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bd39d6bad367f4e44fdba20a63c9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52bc6592bef9884d15daab11ee5bd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1a646fd133a2ef2ba5e84f83b281d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d54092c93100c34610275f48b1331439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dde33a347781f4a81e165c977cb54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950285121072c8baf93be71d106267cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc6c7bc50abfc1d3e17c6d6ecc5170442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3576205541472ccd5a92b1609d39a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c082da6c4c400b620a3d65ce93ab45e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb83145477d5d5d6a4f7fa9da15a53a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee98c720da248ae4d60989005ee71c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebbe151a3a1c5b10892be40b466dbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5171bc5af08ae6758b09fa13ec875448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced207aa20b02878c31cb8fd46865db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0f67bf97393a16c39420c53fa8a0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ded69779f1bf35feb210c7c626f4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdc03c6dc3f3a6c8760b9d1fe8a651452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9f8bac14eaf086e10a3a199159148453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e053d43639b0ea4c089e91eebdb7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac40b0fb1b6dcadc08682d0b2caf3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947a47865dc74b406b227a52ec28f19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5ceabe6cf46884975fca4b9e2f535457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1adfce7370672938a92ac109a3cae1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23fcbf352c49ccd6c60827d32403e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef9c14a20701cd02c34c9012ac50a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b58cc2ed3aab4713af9eb28da50d95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef72f66172aa644bf3672a0b43184be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b4c622eb6512554a1cd327d4bc6f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd10f8209e227e8eec75044f045ef82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7287e8d5e6675546dc91159aaa1a14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90201ffaf013d406494e599f382171466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddffd5372e6ee9ae391e005f67b801467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0379440968a39654224042c6df5b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e50952899699ac2633a57ed28f33c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f046b04d018c0a7f2ebd01573d52b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbea3eb2b437255863d2b72d974914471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b684cefc9ce6551089c81c001fb6ee0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68e0ab61b8856b5c3e41cedd33c1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901286de374e78b40be075cea923a87f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b283d2b01e417c4ca398841bb253fae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb213e39593ae3d85603d5b7cb9c6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33bc0d504035184f9d5a43aec061d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d710d8f9e566b709d0b7fddfdec961f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6d415ed6f868fdf36556c9381bfe3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76398f6e16579350baacccb41816ab1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db83cc02acd6db5709f8473b2dd1732481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bcb7c34e219372630faff3a2148c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f48513cd7dc71c57d9b4826c526a8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a72ea5d7eec79378bd063da161073484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42733ef9cf6cecf9707a24bbed445d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c762912cc1d245825960710d1f832c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4dc7d23a0e5b798409542b0407e4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761aa183ee350b3966c3b03fcca1f21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c25c5a02fb9b8d21c855d5f09c77f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce2b6e416d1e6ef43c6476bf32a0f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d84cd8e26ba1427372059d81b25a09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0efdf9b9b549e53f26a876ee78530492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275376af68bb7b78971a5c0324b88b27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0d75e287b3fbf4e393c1d5b8e1b44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f54aca1e445eb97c04ada0654783f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7bc7de11b55732637bf3f3bab8729496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca67f561add3cd1bb50a9889fb56ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2f0e66650acf1028f74b94f133ef6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb566bc161b8a8eef33ad39512437de5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f192bb22bcd5acea9a58a95464488e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f11a9427f026b70dee59f0f7728905501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93976ce821854a58d8a8d9598d6508502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d614c9f8faf7e3680c71a6e8cd7cdf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479d9657a801014fb3f8ab7c19680ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aee363092d4ce88db3a750849aaed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7bdaea218ab56a1d264d69d925540506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d354f12ab05faa382c8e6f439dac480507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afe6f5c5357aa4fd3b773abef2ea73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78f6b9e7957b275494f5f257769344509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04d3801cd2d9dabb7cc6400e8af6a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45da45d9baa8320d1814696ebbb75e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece241375dc56286a3b7a922feee94e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07671efa0290bee8ed586227a16b7bc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f823032f80535b9f8e064ad50b7c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8e90629a4997fe50f1de3ae66b43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25eec046ee28c8737c5750eb950ef13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fc3923b49625dc81285a1f52ce86c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0dda51f6efd57b908c4244f0bfc4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108925015ad6b36cabd0bfa5eb7aa08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c608af9149a1e908ae15e11b0e901cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebb5b18ff7cc0887e09d4ce0575334521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becffc02227190f0502bc600ee4fca4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879ce173a86b3e4b1ea7e88dbeb8fe2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e952f3b186f728fa29bab3a2768f6b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c6bbfb74d093be1f22e998a8cf988525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17767191855f75615e5614dff16d645526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1e66717289c2ba47c46c8bb48d174527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad0278e47da44cc6647a944e842def528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66330164a4bab89ab9ecf96552087c18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e76bd43adb934a88b7da987e88c93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e7cf4cd126eda3f407fbf25a13f9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db401cf2cf8e051e38da385b08d161f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec5f452e52c055e69b273a1edabd53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf9f15785b69fab9f1347793aeca14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08896c5a360f27078da7384254783c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcef6e352d98c46e7359d3e3be7ffb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7d6f4a0d5c7f654a6397cd52b7eb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff7854c49980653421be41f72dcb3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ef58b0d5499d38e5b5651c83623f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f487e76238d11d95fca0d4f10e4014540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4452fc9c8405f537c7023c1f34eb3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9ebbc43151cb933587637c6336972542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cb74820ce4445b49d1ee64101d44e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ea88bc5aa5bc858e3b8fcb398d2a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547421224c137f52b060bd46f50d832545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f88ddcc937b1399317a7b2b11ccbd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa7961b05491b5e542d2b7c3d99748547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627a90f6e001582bf41c4b6be02d072548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48bd71c31c0c874781a07ace71a85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff05624d59353ebef20241e073c2d89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f19adf53a422f1458724be00a96592551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8f8de28894b495f9576c571fda851552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37053763acedf023ebd6dd44fbf7c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ecd9a39a3b6f47be80e6be149dec3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bd6456239f07e4ecb89c31be64119555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95037c614513af9dfa1611341984bbb3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c7aac1aff56100c5efe14edc34681557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116350fdbffa8ba94c82c3980539c8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1786124efa037c5112f3ce20c21575c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0c92fc8aaa7854bae911ee6dfe997560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33756fc483cabaa3932ef076080c71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04fd0e96eaed93ab39ad5cb5401eba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d4c5a3062eb008ba41957b36add36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa15539802dcfcf4aa95a94617155d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57c610d9da0f14371b04eaf0645cc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeae4f8bb1f07045b8c28bad4c0d1d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dcb07e90d8ff75ed53a67852ef7bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7b372d03bba168f7b9f26b60feca8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df3736ac392b4ba639f018f40e847c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4900dd30a097964fe79dcdd746c2ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75088bcf1a6a5ec122de09830e2915ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b858f48edabdb235735da0318413bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d102bb7024fd71ffdea5a8736c980573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb0c30adce2f7bd64a7306dde5ebd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92d07db369a67cfc9c8b9caaa9c06c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778f83a0b10dd010ee9f20d19c4ea26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895153e5de841e0c5c08086d7d767c8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2c11a5ec6d9a5e7f0da0427c24786578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13283fd993cd9c7da795920969889c13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b70138cc03d7e57a3a39074eea8a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fb92fa56fab8ad1be09895e2e794a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b82ca70bc2126415f727e02622be6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d8617f371a9d6b23dbf7662caeb12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730be4ef3bd1d37379c742a7385ad059584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100334e97d35b8037c8a5d4dae50f09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b37e2ccabdf743e88338f13ce1350586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51029528d6756f01623e4c713f1a93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ceda321fa5b4734a16dbe2046a8d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff73bfa6d936ae9482c77fb792c754589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f07d86313d0d47f34ea2b63c72233590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35953b1c15e9e25984a405e9a62857c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b3bc32647cb44f48443f54e205eed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bd335b0e9d0285d26c19318c16ca2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c145bf80eef9df3ddeec588267a841594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddc3106970afeda2855957df3938a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc201df8338759038f50297ecd68fce4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c752af7c2a125bfef648deff61d07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2e633824315507022909538c161d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fc539638a062933c76dc8b5845a6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44bc7e9be5437c0dea768ae2d6d34e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afcdadfc58b2c224a8f2c88dd4b3ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93426074159882194f79b10fb1fbdb93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9d563e40b7b218c86a855295a5ef3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e22ea00b28491976eb167bd7b28329604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8fe687a700ed7902ff4d9c033d868605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4daaad579181404541c06f9007759606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7483b70d4e09b66040f805afcb8504607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5af0a55127769cb073aeab52bf8f14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4df55305b776f123f045a7a59d3b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551984870d3aca37b6676349f9c2647610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdf1d47a584484916885b814823446611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f77e4e633f8f9da6860fb60307bbf2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d6ee95f8ad45742727138231e7901613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fda34347aa6268b0e12c1299847b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6f05c7f2d8dcb64a3a7317e72835e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9de11ea464be41a86694708df4f278616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02c38b96aa012e449661124d45db4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edef8fe6f1220a927cbc8e2b7b2d4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b65d7baf961279f070b0733200c49b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5e96d704edc055951dbf9f28a9e85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c71e097fd396a3cf5663fa5da7a0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05046c943ef6d88da326b605c5eee5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dba6d0a79d1f3bf2552b7c5ae9378623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23818ba785ca94001102e86ccee9cb96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d650c7131b9fad6b1a1312d5e7a25625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5135099c555fdb565f67289c15014f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f1add09bc290f7fd3df97c3977ffd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864260ee95c18f4edbbbf8172871d91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90324c092203e69dc92f62512f8537629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8e61e6ef6c82f81d4f691f0435619630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f628b3e15f40a381ec4462f9c6957631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b16a061dcf4e3122d8003c46bb56b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e0382f7fc114c0b37249a6a0bd23f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2c4bb0922069ef13cecb53499b58d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03750bb06cec063d21ae989b90c40939635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a475de55770426d98ee8394794f7c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd90668b6547bfd060fe0d791edf8f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676cfd9c4a825c9dbf5135155c47a6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92c40c5ed20479864ea0e159235d02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978f6e5780399c08bbf21d0f9f35e9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdaa9d0ec9b182e08fb89af1d64dd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d75c30ee7d1f1b56ccfbc2863734b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66209b72e5cf2ee4a63fd298062e840f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629d422a3bf16d426f4df3d9f2c9e83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca818fbf6a9222c75d85923d1e5511645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c62ad919d9b743443bb57b0a76326b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9e18f0c1328dde78bc8b3e270898e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451414ca7278e27fea967898a5ad9968648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f2877d6c0f670c52c8a94421bb6f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a83c78bb11aa98b287834597e3ff6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccca5a1b4d906522eea6be703b3143d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611eff6585b0cb104f0709660513c15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91abffbb48900a3e4c749739c1dab42653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3549ad9823eef3f4793ff14fd0f34a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b1d4db7e90750869a2e5327aae0e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23135df8ab9b7cec86fc2edae00c0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f9617b4f5fbaf91bba8985e655855657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f58901e6f931ff11c79e34f6aa2a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a24df7dc845e90390acbe7d9414db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c873d81c0ac91b4b03080bd1cd9f41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd41dd998a95f2f6e8ed54b55437ef7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4665c8eceabbd99ed4846a8104c068662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978897681da1c6272cc11defb9ef81e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6c83b90e4229a6bdec740ae88873e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115d7aa36430654047a1a938203248c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4b42a1ce8c60be80f0fab1582b6d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957360bee283a7289b875f869227f8f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257d9dc05ad0d47132f92dd68d989eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf821099025c7ccef307912a02f50aca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cbe30bfba1d30c0a065ef359dd30a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c92620544c505e8423dd74dc19d32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105f2b5dc95eacb35fda544727e5a29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d923d122df4cd36638e2fb7ea1bcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0685c18ed773c6c9526659a5219c0a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7117622e13e85a95774f8a4c86c21a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d58ce5ed521d2958dc68bcdee5449d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735bdc80da51ea588da9709507fc10a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e210f247bc2f942ea391a3173168500678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02614cb758500dc738853eecfde9962b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3410165fb76055c0234da6f0a3366680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94207846c227240a4eb78e1961eb1a08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121214a4d11dc528a0db065075091a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76908b289dc467ce17b9841cc6b0ed1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21972415c7fa9581b9a69ba374ce0e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13701c062e8f894fa6f09c35b12fea04685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c527f603ad4b69411293d0693cc6d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bb641ca0da1c28800d9f606fb3e3a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3d817b0d120b5e148f21af1052a8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660669f9deccabc7958ad1bce9d38eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bb773177805bba5f38df7a7042f00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d764b8586119a9edd800b76906843691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52963582cf933444e2516e1fb3c1ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25175a65fc2391fcd8f05c8b04427327693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ab6c8daa5735659f28723ffdf22fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab404f791b214022d285893714afa47f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9bb60153ec3ef9e6db9a8e6e613d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272ed4a5aef69ee85cf9a9c17885580697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d917d40038d628b28c9179da8e45972698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140154535b76bb692245fabadd98249d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507eaea77dc3bde45b9e56eb247181b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17ed6a9773d028ec315a0804256fb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82668a25820b7092938b730e59ceacd7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bccbf1b28ce4682f75e7f2384f3d49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab45d4c46ed807becb67a9df37ed04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c384245f10cb2d875d8cddf8ab21e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708311c6815b4d579dd6ecaccb8e51f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ff65e730fd7e5b52d78af587e949a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f872315319a32bebd383e9b92e695a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cb45c4e75e03c585a6e07e05bba40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec3ed7ef1a2a9facdda4c9ad608785710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfae8d10a2e0e28513863af1cf3368711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91126deca4a206fa498de422ee63f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02312544300d344c81d23a79e41e6b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec7fc475bce4b8643dada0c57cd1ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4799b4c27bb21d00196297497fe28b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13c4c617c41fe038e846e23cdc6a67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23855578d4a6f8270e30df83c6abc4c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60215222c196a1f6aeee18dd37f662718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63511df1bd704eaff3e68ac7f8e2f6a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e718906fd33f4ed9fd06743677867f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735824874880402c2d3b400da50b32d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a77512fbe656da9fb7c006f88b14c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c687ea08f38afed5103c92d608c90c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451d956ef886f6e2494a2aeafbeaeef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f870149dab712ea44fa12461143cccc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e90b510827eee038236ecd31c2dd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a2dff111b6cdf157a4577ef9c10eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c15a26d899c890a4d06919a67ca968728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216d1f8368b2366e35dda84f0cc84df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384b720a95d982e7daef116bd697730730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e803e8d4a14591cc3c85618fd0c86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b3b646913e052d7ef011e46a3f754732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725509b5a2da9cc86034a1aeaeb18ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcc47d913418f8be5439c5f87e3d8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2da5c1217d0638ca2dbf78cc49dc9b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fb9703c2872fe6647ce6afff78b07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68529199899026b7ac111837294e47b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbf13e17fb9ddfc1262288c0daccbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545b3efc057fedccd84de6ca75358b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08bc83f573c5d25d149c84f07ddd32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56016e2b5b6862e028fb9d42d61fd05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149c29e5619702a31fc2439d4c89d35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036c91cc0b5a98cfdfd3942de0256d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec086458291e57bdd2846885967233744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1a71aa18ba5d627f7b726bac25911745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2af257da00d0fef4ef902ecb1ddc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299297679c17cdc58b5c9bce7b78a9f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aff0f80ac47a7dfc2445b6a8cc6a3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d9eb7454a8adc7345e1786dcd65c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37e2f72d1365a5792002f93a238f0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029aa2b8db8a30aec30f2b7d59c59f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111547e3877eb82ddf630f1ad5e52656752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e766e2998ed52bae45ff107bf90317753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1cf8b2dbb930164ee27b23ae734e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f65516e9ffdcc25ba44062d5f045755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aef76415a6eda6c4bbb4b42ce57f7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805acef938d6ade075e0cc9d0a8fcd46757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8c3f5c928a61ed6aac4cf81a79af7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bead748d1448ee7b1cbb4e5448a6061759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251696e15e961d9ff38b078d2d358eb8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40a97b88bde07e6989c7356f63954a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881ebfcc0255f2feb0ff3624f2bf0a1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e1f340aabe6950585af71fc1c4454763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17096fe7162a649314b57496f0212dfd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075b4fed6b2efba0d0e4764e956ab42765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbf3225b8487bfa6e9f0123ab8d32f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b53da811d9794768932009666e1396767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87513ed50645b1a510dd70d23613677f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ab0f892c995592d5a129ffa58a728769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286658468793182fe67369811e71cd47770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76edabc8746bb255e5166eb4c60a40771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaea0ec2a3a16da054369a1a7432a36772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c53decd1cc387f8cd8edce03f1f11773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a103a585690673e72edd715c33054774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8382092f2fd734d498d647dca06744d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78462e09d9c14a8a71d7cd257f6f8f99776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d39655db90874e6927742b7437b3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cce53fcb839199aa04e2f0dbd7f54e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86bfdd6646df0c70d0b17892573836779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09a01a4179b6976921555246e43820780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f254a5d9950d386a7af10241cab33781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d4873da8174131a5c9e02cfb56b26782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679d5422cfa4d5114e428cddde8a2bf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9a8478ca69df1f2888d6afef91293784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042cd0ee8c06479c8afde14a60813b2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a024514fd67971895d9f480312c9e4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe081b269c857f79392ee6192b9ecf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae03293c852c9ebccea4659bcc5fcf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff218bca0e256dfb890344669ff99fc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c1ef6816df04bf77cb59f5fec7247790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3c792364b08a3b8dbe6fc45a099cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b081a3f3d660fd4ca7d824c5433635792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad9339d7db57155195f5ab6f949dee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941132e89cbdb50654b60da612470579794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e65805dd4ceff54a29f12eaded74e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cfd0a46cad9f161d729f484d2ca6f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb214e10e9c0be4877f4dfca1b6b4e1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9b127fadd0f3eb75175bd50dfa809798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4790d796906b3a7437172e11586e97799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eda898b59f8ddc53b9743d23c12f9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f13501635fd45383afc0494fdc82c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6d777e4b575d9a5d0da3d3642e2a4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f17b0fdee036be5376d28171b1550803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313eb977e90610ad176e9d9be2e022a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dabe26c8b77a212031e882ec824cb3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0192869160ead7b2c44be10b190e0a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f65289c5921f1eb69bf5cc9fb9a40a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d2f80923c1f882a4627a43a4ff220808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c1fba3f4d72ef3a2702e196f11100809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0447cfff9fa57e264e98d5ac55e1949810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405d2b7764646583873f4bd67d047da811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fb1830d5d93fa68955dcf74b67f1d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd38894a5582ca3e8c9774955546a0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a286cd4508e6f884945b87593ea0b88814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11529aa16ffc2b3f8ee84d61455812a1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1d4daa701521c73bd6114f60bf7a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390089a892af8febc019689556d250f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b87fb514b2dcaf1346157731252f9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90825fb6a6adfb4ea28c0a94a95d8e7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161bbd7a1a89b80c0ca32f443332f6d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb4c0973bc84519f3303c223c7dfa4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b957b0b93fd5a8b60700297c5bb6e6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce041949a92ae418a1e9af4472a4726823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889c95e87ddb3d64f32887f8fc70283824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f50f4ef795692fe2b93da640ae671825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9e300da9499a5e8e138b6e7ac47e7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb418b8355283de92debd363ff91e4f1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d593ab073cde25bb48c8ea48509b137828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90517b9723c9d4c7f397bd5eda362afb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462715c45c6e1664242ff2b67549adff830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e54c20aa7f143eafc70d2d7f26db4e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85ec3ac0f43e09d717adf97017f27a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be151ee902ef3cd1e5dbde8fa9f288833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599c6d8bfdcaf2c6db15657134233c2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ac6fc02abb082f8d42f3b4df95f15835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb356392ce8f505d484cbe545e19df39836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b81dd7afec3b51f2d1e7816e17ad0d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8f75d31c50b4ff1f608d27897415838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cc90d143b05a5df74cd4e7f7741d8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d61e7b8ef6bfda2f31d48b6f9da2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e07a0febb69dda9abf32b9be22c3e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbd97d48646f7cf750ad8e94b79fdd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a06345331e2d589ef363c43c568fb5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9a979bb211ccc90c2b50f1efec9b6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55be8ea12346eb0246be4d56486b564845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc0ee7518cfb4d51484763d8defb1b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d564353e26e1246ceb09eaf3e6be0e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf53036331cd68961f55fa832bcfb3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9833642d359d968bd36360cc57ebf7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead72472f344a40076c048c258e15b16850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae85887d3ccbd673fc367b6ffd9884851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f85a51073a527089fab55169fe9a6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60e36f37cdfadf72f7e71ad16e78dc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a86ed4b9994ba803d9b3338519926a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609058d3c71b7f8dcfa29b43b31862a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87628f2b94400487976b1ae39f01bc72856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3b204a51ad9d354a0d8f16983d71a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab40ddc3ac587626d4c80977db4eab858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d392b327ec21b168105485864b0ea859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae543a17b013f2965a01382ccf6c3d3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a585d98fd681f74a1fb155a33e55c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9d6944039bd6b22e914d4f89c915f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e479d17fb4f85a85ae5c01839b4bb4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45573feb013787f1b3b4562d24c1805c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905fc07b8c1fe7d2a1101fabd564ddf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfbc6e811a6c74984723af15211d09866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551cd06d9c1249af1970d1c670827a0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6c63e028a0e73bd7792ddc2882df1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc175d2046fb5ae976a20fb9abc4300869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a1ae3d2303e9d95d03628894797d1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cacd82fb31768e00f32fc377c07996871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f483d0285c6c9b0dbd3848229111ebe872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295e8ab6cc7161a93839c141876279f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad2344c7af5e7aa3ceba2bdcab8937874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2f2179fd9f5b4ddf8daedc9e70b21875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11f85ffb4893f95eb4348a8fb04475876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75344b46b59ebb537b99d95423520c43877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89ea6bf091e9c97800c7cea6758fc4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32c631778f821182332a3d73258256879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5dce85e84e2fcdfb6108c330653bd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd5c83b5af031275cda169cfbccdca881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cdf16559cc4234ffd47bb5cdb26cb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c4e01dd10489c54b86a6027aab92883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14913597c562eb086bfabff72d53ec38884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcf5838ace621147f8e9d5bc5a1bb4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3265549b3fdd97a6eddf94fb76ab83886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87114a0f0acd4eb87526f0f0e73a22ed887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f59587948063dd372af56ef4f6362c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe331055ab3f5e097291071b989c229889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229d01d0fe03e5ecc2b3093e41a1b3f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634212a4eac6225b01a45d44efc2ae0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8027413e208a2e6fc23f553e63dd52892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec93e0876c13e76f481bb43888df25893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cc450018c820d5668ada2b1550b46894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e7cfb949acd371ec4d5afcc77cd36895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b34ea2d05b77af187b58ed4c8729a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14705d8042d2524681e560ee8c93ce41897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bf08092fa78a13df1fdb5736191b9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06951e61fd2f311dafd733832885da2b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df993f3c8ec0b9957ccad4dd635ba6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a41d988e401cf1974141a985985d7e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa901aebef80c7d9b30b192bf418ba8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57c3fcd5651906dd35b72324d7b774903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b800656c0b3505c20f592501221345904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23965872b8c18c63d14a8452095a678f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f9d2a85f2ccc84657f88cb3b86c4e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c9e93a1e4f10d2737ae3f9f18450d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49081aa6e51e9d87a81be555019cca908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae540ece8b5a3aa7535ba44dbe5829b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb24b6d894a16cec4424ef4bea59840910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487af3cf30c2a392d7a5a77ff8e764bb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea68fe2695f76fe11fdaee37625827912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805326624e24f1b605b894d12704414913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfb2fb638791ca7f64074345ecb04a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c46fc40bf423ed785940ad3739037915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b58eafe897fc09befd6585438004fd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544e6f892d003f050fe853f71f605e5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959d6f23e788f8c703e3210efb5f0ed918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fc69acdac3ff92d0a42ec6fa238ef919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c76105c9e5a15334ae896e25c8da4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5fb4681f0f2d0924f5ce039bc4a6f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07707ccd224f4df30e94d0336b60f9c7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e2683a4f77ee8360e7a15648a81fd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049859e2e7e20cc7ec3e6afc05ae3fe924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09674d799efe7999c0f8f8cae95866d2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdbca7d60ae07de04c9e74a330fc69926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1602bfe1b99328c4eeed729860201a5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea900eb4ef61f77b0b4e0eddc90060928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c57f5f5d91af76e9d0cc0513e60d8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7918dabd95f153ea9f163ee1f983af0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0503a65eb45dc05cd485ac0ce93616931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376fdb2567b234b6557c64bdecd13f5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57560b2abbe53f7077908deb9151de9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af6514e6b974257dd72bf09d65e597934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323bae90e0f88728e84d6a658a56920935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e727ec084216bec146eae84fb41ca936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2804cf2e5104f02ba8e0c444a38cb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778c36a111b1c782bf5271cc0dafaf0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ee9a8b0512aca994b82c8d2d39079939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6c0a09be5ccb06220d630131a5b40940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a5bcb47df1c1beda391a65ec43215941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62cc89c4407853ee762d7bdf7eaeae942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd888e1eef54b59bd171ae61bb82eab3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef0c6626ca5743ce9b9ca3915dcc8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b541b0c46ce2fd8d280eb79f90458945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784c2ada24a893118590c4c169a08c5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d611c1521088a88d3cfae9562acea40947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d83ae658ddcd5226272fe0c668dd1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729b5175aa7e4b9a50fe3b02547d2f4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c7a3a6d9a56f15f4bf8b05f2fab91950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93c23b8688235e1137a8d0bf1e989b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bca57b262d50651b58b77cd0d704b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c02db1bff9f11aca49cf7f9dbc0f5d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961fa221773c2dbe4de59062ba8dc34954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce7e928f580ea637a169e84f538f10955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b6b07017a0afb4b7cb35e8918e33c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e19d327750ad29a01fda6d2e1f22c3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45307d73d29b821c0f2ebad9595c8dd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b89f7cab3f6083537a80e949e0cb55959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981e60ebfb28d9660bfe1d3c2e26f62960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4cd0bd32c0a2043ced28fc652f2ab961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901c1d564e6a06031aa5a76fc551442962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb624e501e034968e41e9d3aeea298f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864411fb6dbf1ccf99d89b16e0911ee964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992635e3c2ab8ccd52cdff1dfd62169f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32431bc86826e7d9857f2a5c4f3877966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e90cc1ca4a4f9c29b897fdebfa0d1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb74dfbc775a2376ef0e3c6075bd4c9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2660f53293ac6fc5ba121be500b30c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27452ce1d808994e655286b78b27f7fd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f03842973fcac9f15b56353789aa0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c6fb46c1da22ca5294c8489c377c4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc2c540e26e96e7ae4016df78c3260973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858de907cf496c91beeefd767e9fa427974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e707ada38edcc16ab07f431dc1a86975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d9b7147ae05c60308392303cca1d6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e33bfcfa140d880a0f304c5ab81bf3977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>