--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836ceee418d61895785900733699cf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744b75e11e4181115d9b5b04298d9d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cad5f2f3fb61dd3cf69706f6530d963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c243b7e1a326a9561e072c96cf33e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddede0f7a744011c644a945ab6ca7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190138982cb09ea71fe9e293707108c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dd63801c6814735e7bd4dd1ef2c757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1cd8abfdcc4307618d0cafa4f05168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dc956e1960192514b3c2fd83847cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956b9ec273746bf274f8b9a4071fa3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd79599f5e96a6ac77a60d8867fab4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790ac5bc4e9151334a7fb273447a8bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c32ddb9bf9fa872aab30c932a9ce613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905d32fd78cd32e2f85f6e05e6680214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fe6cd859832f61c24ea7d4185633215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdb73bba6a02a23a6226f699cee03816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff3f20b0de5f8ebbe596d0ed3935d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88309d862d249525860156610c1519b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c88f974da49dbc555f9343d367d73219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1bf18afa9229f90b5e3439e2072a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2f606cb832214c1ff11a37f5bd24a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5f3a888d4e7ff891c3ec2f4c3024e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f37837fed021af5da61823aef532823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18c08b2e9e9e352b7d04fa2c3bf87f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e98a39dd2ffb35446461eb0f5cea325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922b44f2879a8651c3ebe533c248e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61edffbc23705247261f005c75d113727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2aadf5ce46c1a3cad4a40b85ecce428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa5f2b3f4c3918b58e050b4d70414c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf719abd9fbd4d610b54912cb3baf9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e774ddf458e4b626d1be63a725182b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a13421a47eaacc7c970e738a79e7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044f193d11a6ec7dca08fe05d8284c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d75b36b5f23626e923e0b71613d48b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722ae32bf68d32a9985cf0fae6e7a4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53b2154658a83a484736fd2da7287636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5802aa52d97561fbb315af45e19a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e97dce3a4cba38f63181981164ae0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f652efa933ec4e554d8b8dde5eac939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c3c11f0e3a19b5712723819dcd60940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ce8952e35c90794e60fb46309bba041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277a0350025941b2e46a58bb3e7cf9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd9e9cee454a8099385485f452584043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff5a6ccb46a7ab7865569344c9cee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cee7fd427d07394a4bbe1e2bd214645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfa3d5988ea79ac623d352adb6d14c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79288c8c90953b588c59ef2635350af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403078843e917805c8607f17a366b3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea0a55cee3b7e39d356cc7b8e79ef049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce6eef1a2214c617d73aababf68f7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c2cce3789499fc4b15383b978c2dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f85c02dc6e6948fbe700a237e6146652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fdafc28c89c91203445d64ef0deeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb7adf42692e114dc254ba2db6e3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6746502b1b9879d78b9c694a0b8e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc683e9ddf8a54d334e52bd450947d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62219b9d0213b4afc2cef0f41b19eef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa158865f84149fa08e8bed9c88f93df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a33f03bec086e1fdb97ead5ec739359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c17e63d239f60ba70046b9ddb990b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896e8791bbcad36f13e17295c10ce7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8349e086f2c890608b8ed5f3deb3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbe4c1e844dc03ed2d4ff3a4ade57963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39b3daec41b6a2c881c5551f66234264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3c8b6122d08513c73ca917ea4accd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec0f8bea130179f36fb39dab5b3b3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3a7cc66175bce3477d65ac4b49d3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f14d4de1807eb92ff27cc80902671b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465159e51fbaeedddcbf81d4176616569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed963feef75fb993c7ff329efd36e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a02661fcf747d56e20c412777da49f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e850fb31b78c2c65c40cc1c33f15dbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb493291edca64e775c2db5e1abfc0bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35db5d6571ff61d33292a642e3f2e9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edcc3c351c4eb4622f7183a1a5b44275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e52af12bd41993e344312da96d28c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed8403cd2758aca9fdda6891d82f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b0ea0b14eb15feadd217d608d1ef578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b9d127ccc0187886e7394a4ce474d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb4828d83f348421da37df11b1665c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77102e4af821c91165943f46ebdb376081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2861647d153bfc6127572fa9b6320b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2580ffdb82c230d41a4791193d3d37583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55080c048acb831f7b34e4db8067f51084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab74cd9015d69037941f8d2da101af285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3d61a8b5f2db156ec9104eda0038b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0908abe6bd083170db129f751053b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675d1d776f85202c4134e88aa3e131588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483735a6ce8984143a6b59eb2d5decbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e5a0f6303259ac0c523060fe9e2f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56baeba4e463ff0f116f99f7bd36d1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6049120084d472d3adf568374c4bf9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baf6754a197213966b18cdeedb4b7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01520c6e72400f14a98a34d81a8c00ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d77dabd8f90e5be3696632803423095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884dae892d6f8918d8a6b0396b276b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a388439a7d9cae1c8f38cccc17ab4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3338bb65e2f8455a7e9a138350f72898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4cc2ea219c4ede93b2fe4e62e021799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88447896189d9830be815c14035d35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967e492bd6e01caa6faa08af7ef564a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047bbd31fd84eeeeeac8aa61255b82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059229474fc49c939d733990562f871f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c501459d4896688d2796c0c7eb91f5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67be33708fe43dc1defef86031e8a29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab144f82eb16807ba1038a52842d4380106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e4b45ac68b2a2927ab5b19aa45a38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12505cb0583df608555bb48aa2e28b52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa19f85b52d0982a33dbcc829dca99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8379eb77c1fb8c0aeae3bdb3a142b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e731488993830d40ae27d9a7a59367111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d5fc6346af0c038bfabb899c5348e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcef8a21b9541d494233c16060d41f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd6d22c5a32ce30de7426947606584114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77cc1ad23d3bba5de942e3d691a1be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d147d5e347252f41ebc68dff0189b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e65b2ffd7d491e78bb474a3e78f86c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5740d55c678666fdc0cdbaef83d3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea08f11a3f1883fa810ee43a6677a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520950d37f9558af2f61c2d9bdd25ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1dc0e7c3f06dc33f37c5c50cd5af8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624872edf23c0ba8fec4822f76bf74c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a915bd7a1bff296d5c284e77e02db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487c38e4152f9275755310a52eb9356124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c519ee76ea975231e990e6bc31fd23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510de2316619e6dc2220aa18a93b55c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032cc88a71ae367a319f49d92e4f7bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de490f6b8f274809bc0062af950d31a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd36b0ac0bfedef3226a253872cc02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1bd6bd99f79041703285283d6434e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1e244030f7c48413b4e34aac1b05c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfc8cbe8bf5c6da68f28e26019026f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed2a37de4af245dabf744fd22e669b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d242a7c79212e9086f74aa8943751134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21358bab6ce96e36c8c7ce8fe8a508b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e35fff10ad576ff01ec8a09cdf3ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254a86b8854cf9c9160ffc47af0011f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a789e84cc7970ed188b4a70966cf40b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc508a56d7889993d80b860bd8a9b6c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f17b83a2cab4d2023f8451c382f6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b165016f3ff96133d5469adae8ba7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43d8603ec1fc493e73948319b7d3a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e37ebed523fa0b448c867bf3991c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae80da152ef0ef2f14fe48fa3715a75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80cc5425cf507df63a6e76794de3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416afeeb5fb205ac601992c8893dc717146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f0772c3111098fd4bf34abc9fc932147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e201d6a427aae8cc0159f8cc0eea4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da050af87fecce455be5a0396c9a264149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df9b8ac308adc03a6ce380870f392b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3578c912a8950176070a3957f3d550151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c2d8b2d8c2e6fa67f7af9740cfc30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882bb0a35ea82462f1fd1183bfa14ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70daa6f95a6b35cc0f3b8102cdb17b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d52d82611aa0b20516cc4029a6c051155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b16e4b3b05e23bb050fdf2d85d3c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72a909f3d07a255f25b40539c5e1a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aded16a8f920f7289705c090fdf74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55d2960e6ee8d86a5de573aaa066c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb69866e3c4598bebd454ce57267c02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36768c936d2c7f263c38f289b12da729161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c685334540da2ec1b0a61c93f9e07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49306269158e00ad650a8826273f6ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706fd2760446a68456bfe18127ca532164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fbadb27b4dd571fc83a6a87ff5602165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23798ec85dad6ec4047385520460ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228425b2aecd3719b966f907dc422ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6918d34506c1646c0ddc5b80b47d96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1a89ea1f8c360f741a7331d04d572169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb123ff4e00c555eaf2060efe11650e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263d69258aba25272085906c778e3f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95f8929b90dd190f96063ea0b929b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799e1dd7e584a76ae7965796ac76d4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15c54d6b6f2447ad0c89e87feef678174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66f408717e696fa475583078fc61e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02152fbb1ac6fed6f3a1363da848be45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f5a52ae6436d03c48ea0bbdebb1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccf0f8ba26a426e9d53b82b1ae8c17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73922bc49eb94de88682d9f2a20056a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20953abf69d63e0f4953a7a726b8af75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39950ff4cfc7e52a9a13fc530081ab1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16a3c6aefc222323555c3543412cf2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d5b0154389566c6acfe31434fc49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209710163699206e15cb97b716dd240184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf57f7dcb4a64a3aa7bc7ae1d990f2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef8947c711a3cd5b88fd162d8b99b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae5960ef3d9efa2bf32dae6d8c993b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be33535822e833c79e012c43ccd134d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af229659e3533cd6106c84f23003d386189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8090c667ee2ee91d91604038b08f0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9157708e431ab120f66de618f08552191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf79dc697cb9bca7804424ed9f829b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ceab6eb41476259e7129886540334193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1efa51f871db53469c48da745c39b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5851b0a41d4eac919df0d278334db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8f13f4d36f92bf4362316a81316d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0ef0168b20d4739c08668f844f11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a03831139259393a5cafafad54aa4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bb094529729d659ea7e834fa915fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f40bccf0d53eded64aeb452049a42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb79c5520660998373d8bcf3e06d5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05617639f4bf60ace6146962d70e3fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792bc7d75a8bca18114eee41e0a9771203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be673b70e67c05a904b078ec58030d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ca93ec4dfb716ed64c78aa397566d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb1d2a410a27df1998f4d03b22dc76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13e20fd13ba279661bd90c158f6ed5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0806e69c4c904fd901d53b06b30f7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8559e83756ea6646a68a4ff3e824c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b2159437fbd3f894b6595531e641e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a384e97698ee2c701f6dd6c4843f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e870922ec6c17204d33d30de67e705212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8f3c1efed04359632053bf6e4bf3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a134642d0e39f0aa6b35f41d345280214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410768f2e04b7b5588edde735509de9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963374ef3d183b53ed6d882ede38bf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ae6752a1cc575f0c1fcdf343145dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afeb369e7a777144cb0a646a2d5c6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db87104533d070c93f00b3ee7fdc57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cfd6ec070c80f9e0925e60557f196220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65111f7fdcc23c6733ef1ed04b3b622221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992ec333cd2487871fa37e1c2b89ff8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d6e1da1b5e8abc49938fe7548189a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13ea26103cb882d714839b3fe789bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada14f19a9324acef04a6f7c0c3009e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756806e93731a2cbb3999068b194987226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46647a61eb79dd117a7d9f0f100c37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff3d89407359fd4df31fb669bf07ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893470a63a7c75fe6975562ae91fe1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c7821166f55b2f60f518b3e02a6af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082b83eb635308cb8f25c38fc369633231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1a737644aa0b3f254a2f15693a5ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7e2356d57cb447a54ad9a616ea647233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea05a336a2ef141ef7e183d6009e9ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d79cbc30893f793d9a638565b38c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e23aeead795b10285af5457e961b06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41803036d781f3eabc8ed46ad35161237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ff465947578249549a03b79d44640238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883af6dba44bb77a0e538d7af06c934239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bdaa78f026a0e59ac26056ee19b9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f157335a8b227bdf27ed66c0f321b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41862992b71e3a419a9221de730973242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9d2ecf803f0283e413d7cb98ac92d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6770a7347f30c96b6907daade70f763244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccc7b47fb59f4e6896f4c861ece5e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b16ed4a81ca87d594088c6c983dae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a1d72b9fa8354e7f755b6c505386d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c2a861f1aff1d53c8c0834364a5bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8c4c897d720a3889e8d2b05d42783249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da864985b98d25e8e1b532f75345d31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b25abd39a603301646c98d34ef863251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f0caddf31e94716baff41b4a004ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e815c5b02032cdc8c09b6e852964e3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8b0cb883604c49f76d73f9e3841c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae575d86d392c41535216acbdec1f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543f18a5ced5edac98500b1aa8be73c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5f072c4b942d80a18da3ae228c99e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d83b0c9f164e45ab5070cac11a4d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbdfb61db5c086c961d17e842ae179259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435f64c53eefb829986b5fd26d25986260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825caab68250cff79e88d9d0411ee0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16413c7b1134995892dfb043d0a8ee6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade623cd4da93c1cf438714a70c91eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327db24abe62ce36312aff80e445260264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6542f866ce2f09c9f320cc1c913ca62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8af2ba0a21860d8cc3b712806e3e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512875ae6b01ec22011e3aa5699d942267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3673db709fb03692a8200233a558949268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1663b98385f0e57fd9f2a14d547e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b05d6dfa22fee30f036cfce2a754c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51269f4f97ba9a75c3bf3f29a72974ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21261481782bf28d5fab696fb5022235272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f14e54e00a46faef99f5e6ac35735273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434087ca084db404f4292fcfe111842274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81185fa3f5bb6c5bcc44ec9fe739868d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd59ade98e0ea069950cc296f9f30fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aa1d3aa1906cb5072598aa882e828277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a733eb7d88f92736e19d0828e207ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7061fc3e9f66878196c42b3de4ac43b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdb5b1ee9b15c7f7032bbaac85cd90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8e0fd7a94a5d8274a76be82a1490d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07624608d5df2ad407e542a2f8a9ac7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2dfe1c3925278f0c240c57ef7af01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b35e89eb2d80bd20d0d29cb72d3864284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d07e460df81e4c02e669c4870afa40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe0c806fcb61361ced22d3375b973b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299f1399e813aa9424c2bd3d335346d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74320653fae45d2fde4373f7726d0b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84951cbb100bc376184a373c4aa847fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cddb35e39ef3c5ee4e65f548155e85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa2b4db73b63b58d3668bd753538e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b095e775457305f259dfb4bb1fa8d74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131e8cb13853754fa021e227712ead2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef986b710294bd206b7466d573be793294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f42cfdb8f71258b092b4594a61cbb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6014ac046c4889bc3d67d05e91f64a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb64e709f02b1d1de5d1719c90093ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72435c3fc3e792fd8e8c4d8f1416236c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41c1e663da6ddbbde904a7c13b7dab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f8b88bc5451e7fc80a49221890480300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecd2b1955cb0f47bdc0104da310a62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca780e1cee05e96e35b56b5e31d57c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4b04dd2e89a47c49ed51a79aec299303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65e4fae635c418013b96de1c6f2a0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621f965c63b0fdf3c031473b8ecf5bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220aab4a7ff1cea72ac1116e4679c49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7def2733f37386e354c4270b2ceaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de95a13faf0eda8dd7119cf2081f7a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280c19f02bb0e7d3a1f48b18d708bd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3420856c59bfd88f9fcfe4a9802ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772c08bd558f86e1cc264ce4870a503311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594fa9690c1c2f5705a9d931a7a58a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546ab9c5f157cb481746de51d33f46f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500b81d783652f4e23991b3dd6a0e5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc3777433dc953150ac537205f4351315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d8f1eafe692ab286990525f740126316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63dd8a6b9c1334526f0df054fa6e73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf20da0252b53e54e5f7c57fea0a03d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0e4ff9d23b96c80f3cabf42ac572a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863527c9e8a9f71921ea2d355a8c84a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96549e2607ecb6d803ececcc46226a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f99fc88387a212bd4ae950f051fd08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c052175376fb629b79fd30a65e7d908323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914834007177300394ba236156ccd3cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf72d0149600d2ff46f068f445e9cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98975bec67a4b45c54ef274785baa1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c0db21e27a92712c659912c0ed58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5af760ab7c2e43391de0f1167b6601328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eec471d6d9e577dff2e27945ecfa9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5ae69a9bd3e658e751fe8d95f7b71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c65247bb2d2c5b9dcc7f58dd4d8ff7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b143d6476b42f94303ca2f3737c77db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f366b793acaa1e870cba703400a67a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b504f04d3180d5cb5221bfaf8c61f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebb8d428799fb5bb52bd745bd1c094335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6890c1063675e29545f3396b7069da8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9d843009e87b7ef4e5329048a3639337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e31edfa4ceaa251a6e7a53aed42b9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd96cdeb7e17947defef0224dc89ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaa1cc400bbb8a41547fff520d90f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e3303b4a23ad343f4315a010242ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e6ea73567dfa5c2dd1374e8ead4ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40b2c634c2c33fccfc2953ab122c45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df3557471e5cbf77f63c426dcf6ce5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d6965fc033dce201cdc1154383a5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245930d10d2da24e06f6c35b8964e6e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f507d1ffe8ba6e96ce5f5f4c60db3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6795f17167c5f34a043b23686e12a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498cacc9cffb8998d563bb728a3cebd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402a8402cf0750a5db2712624557088350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec264fb628281e6b344c407c1abaa60b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa03796c228cc7ca40927e52991fe2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320b4446a99187a81fdf152b69a9041353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68135295251bfceae831a096e4d94a8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb7c413eb3f46faae267361c7fa115355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160c46a57e463b500ce1f739744a0f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca489e36a46ddff4cd98b9e83b13324357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2309268b0bcf251bc0ccdab43f0267358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624697d6106ab840e1f83f4de5b88857359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb5964ac0781fe9e6de1ced7efe8ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cba8bf03b119bc1d88ea24a8693421361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdb20f85d5b3ffd3a802b985823551362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7258c93c6acc6b3c22beb940ad685363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445eb587c8728114d7b0d8859add525364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2569f9518b740dd9b9ceef6a296d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caf7935b5dae5e192fe1459cf3ce88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca7a95c06ff5703c01ad32a44caf9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a6c8080fbac59e896dd4b90d2dcb7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e8bc00aca81eccfccb4a3e1946f07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1071993b0ee59408a032d0288eb3d61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f362cf3fa1b587137f86e4c96b0bc86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f11d25b40f7e8d38bfcb16e7c2dd5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118afbcf8141c8f13990e6527ea41973373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703d0411abab5c2f2705803507d360a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8a80ea927075d298ca3c0e14a7fc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1102a4c09a4687278c6a1981045584376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cf1610509b8eae21ac8787e658a51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00218ed3c7117794e854294be85f499e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16ece50774f42d751ff4f994f5390a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d8d691557a2d9f6b5bb8a76905aaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad85aff45274a354375d2ae32c0c697381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac11b16d97a0e8048fc3e9bbc87892b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a4fd25b955687c3df99365e8f3628383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca47f05dd6ca8e16dd72fa1e71d4f38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49ad0b4a078a42992ffd4ab193d0d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19003062e10287413ef75cc14d4c50ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da06370c37de3c6e2ebc33b712edef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6bfe267e56f81c4c55943badeb21d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57e6dce79e310455787f7fb43210c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6de18565dfcb6435d8bef9f4c6988390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112760938cddf90beb59de97bdad337391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469786bf12ad34b86f36f27e2f82bc79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789f8497597e2700df51e85d489d9b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b37616859cb1ee902532051dd05c08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f7c3ff823a81ac3e9f0489d2c4962395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31650446d9d4d9a40c0f9b9192a34b11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b126514dd72a139ade1c1a62eb4f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc3fa9130e2d2082f813f01eb6bd91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d307b3737abd3e860f7102a42053c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5eb80965d6ae8a6ce26a0dbaf7a11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be51bf5d16a151b3424e402298d0087401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c342b9c3cfd4f8bed5b5a090afcaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15347367895a980efa284d856a2fe1a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6b49128553651d0cccdca330a35ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804d7b2d144a8f2943e65190f67e08c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87abdec94f560e0f52d0662de16c2d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f97e74bedd7ead799d18ae67367d1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdb210386a9e803c5859df3550b8ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38675b75ba39159abbdb6c5f7a4d6c92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490064756ab953339d486cb5fd54fc6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92f43cf71a62ee48faee57ac2c30c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c8d1cffc95a1a4272cfb6a69571f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac41642fc26db7115288775e2343aa4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319c63b411458fabcabd7f6cf835ee7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3698cb676f5fa6af05c86089696d20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47e56051e6724c4dae19305443dd58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39501f2642dbebfd5084d8afd6f8e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d849b35479e4914b70b9423d09680418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7733e105250d210c7084a3c41cd3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e459eabafde8d7d18d9dee96f93d2b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491532def9e6836f88807bc690e52892421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295ea6b7eda6e6eef3e37508df6b7ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01641ba3ca992c710cb0d1cb2663fcfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01326b30852744162fd66d9d76e82c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa5cc9a2ae0d29b1dd7a8d8881e575425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df03f95a0ec81b7d7d471dde60ae22426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0090d7c01f7e76d608d7050db25157427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f180a78d9ddfeaacd2bfe77d4f7230428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb52ad23745394d61b583d256160ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a3121664d42d1a97898b2f64ea015430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b878d17cd0f4f947f817a0a1e5daf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed87d11343f733658c3f754e21489a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea4a9c1823d4b90d4b92cc0a07ac73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd284629b6aea8db900671ed441208434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a67a75d2d5ab32f8b1dca73711a3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0d5580e13abf607b1f8f774c13344436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1bc5c2e5dd51a30d1e62190a28754437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f49f5c0b0d67d7e5320c05f45b926438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a0db7553d335949c492cb71fc343439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1773e582b1eb54e4e6d0edf5938deb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9435520c890c5c99f0b1c49a9e88d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a997c622c816f6fce6fbe9fb270c17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3db13c0d9936b26cdab00b85945b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228d91daa5177756fd9ec190487e1a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f4e4e8d571545393d38a2a66c9ada445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb4ccb14100ab58d5a101367e618b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23aace24ace144bb2c753afd775be41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce6b2596577c0a378dfef1aa2fd90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df440ad4c90c10bfb35e2451ac7e58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b040eacb65a3762b6e907a723de356450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee48832450bfa505af69cbd472cf667451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc7edaa94885fc87098f5a113e979d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b3c9e921221ce613e47b801e35ded453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e32876ea1863fc9c5a256a75cb6d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6124919e06b19dfa585a6aee01172e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84fbe45c01c1de6cf5888eb3c42482456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be71b0c6b7b9e2a3f2634a0aa46dcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff428de301781e071fd7f92c987bf67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2183e6940482302fc84d4eb839122459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1818be1a884ff737ae01988909f7af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054087b993b8b32d434eb4119b649e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef06f94efaca0bbb2b038100ff9881462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fe7ee54b0b7eb6f5d656840a57d5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca61ecdc8244c00ea96cb1db3b43e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74766a0380d417ed378e4e6d0c266a4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a77d78e3f35a9c05d2bd59550fad8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadd28f77a3c48ed760199ba532f25d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924f0778e0f70688af67645d554adb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b079417dbfa3253384b21bb267a1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80c6e63b1132ca1aea73959b87f105470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c7fcaa48c3dbeb9e82c2e973527e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f43f58391dab99e7141caab2a191ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e707f415700685230b143162b6bf04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db7178851601f2c44f657c12138252474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40dd4d626f246ed0928dd83f865e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c1ac9117e94bbb66db4e633376642476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b23d1f87455f414778aa9fdd50618477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82983065292e0b071c611d675621e30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dbc2243da9a8ed0c5e77a598fce82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ce84946d2176f058b421a3b42637b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89331d58e19234cd3d62576ab6d92b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41d22181f1a57e130c6a75d6c951eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cb41d8e44221b8802d3c6bc4a9bf8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d5687c540120850e1873a254275d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c2d79b06f417e970ba87381ec102485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47bbb4c9073c0dbbe03519cfa9295a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c211f6874b931ccd4b59766c61b25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4316c37b9318f4fe625262a4f2ad6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75f04bad7b8638d6ede8bc67bb6af4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc5700fda8996f3b2875ea9cf6a22e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adb9b37276af3c7da3ebfe6660ee33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6d6fe60228da706458cd90fba7f4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37268f128b14b4d415521b55dc331b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92e61a270b2ae4c3a84fb761229747494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d1c9ba9fc3b68cd044701029324b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4c44d3e0ddd9f9930efaef61da357496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf52a1a77a2d10381ddb1f9a9a9acc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f27db14cccb29e61638ea8c53c3d17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462faa26e4dd0ff532dd6d6598c257c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1242d86f36216c3184c3afd87061e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691ae1bcc2d0aa467c0174634189502501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366ce1913aa02cf1cd85520e7e32b7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1c39e438168b23cf79b05486e4c31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091531bc364b07096afc323ae8adecc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91e0dfebe5bfccd116b3ba852c77da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6cc7380a502953b0a03924d574a81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ec5af640ea22b5414c6307870ebd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b30fcc3b27d310acc0b863d09b786508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b9056dd5be072d7c79111031e7ffc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06afc43e5aa5e634765dd0648fee3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc55c2e522dc3b89eb66d9e2fc0918511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0e6e3061bad01cc353eb697043315512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d28a8948df1f830c5bea548b1fe3e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829fce3f171055b33fb6cba6b699b24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a971816f7e6bd76501b55eddab69eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef5991aec4a8fff832bb3dd1f7b8ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf5c48859528c295b808541b57911d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c26e29e2a3b6b5b02de13a5e60418d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bb005b2f5843bfd44e8f661fa56e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290d021401cfea5b057cb1852842c93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aa73cbef1230d8d0a7887692c418c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54eadbea1d3b6ca318b412158187fb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a0cadfb07a64907dcbb66b407eb48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec6c3cfbb1d22e61ba3164a59d2d86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bf8e07179d1dbd91f18715d9dc67b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651d02ab056774cb1ee3bac20baf28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d85387d3108c56b636b43ddc81d53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8b37985f82502bdc79a8943d5ddec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3ac20137df80c0fd9a3af52312e1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18673f184cb82b7009d9900b355c44ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b9a38d7e326ad45e640dd2ad48a83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a072a5dadbf74ac27c00cbf99b8f42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7460bcf2e9009dbc2ba5ade4f4b163533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feb9ca97482a452ff0657215e578a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12324ba6fd412f3bf55f3d0b10a90d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aee44694d48f1de3b68893705c3e51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676ac9f6c98409a2d9215dc12fd88c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299fdba76cea5d436beed4c8d41211e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e58faf89775c196fa659157d5fcca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd9690249e9e2294ad3dec253c1139540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a599140cf00ad94c6f06630f105c7cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090aa0ce417255b804c45d893846c2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90a2af80b7537f0ebe2e7ddc9ffd3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d5d326f3ded4f8b3599d05e830c6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c52e6d3b31d9d0b2ff6e53d1236c09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82311d032ccb6058c72b08a5dd98b71e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118246e051d408dffcfaf7691488ba4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627d566af8ce66120d6ff6514b1ecb8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3baad68d00a391a6ca572567c1451d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae315ea6514b2fbb9793fea4596ef3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb98a2ad75237e7a2976e355a7b010551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189082846cf74f0b8261184a15c33d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3c06a83daab3dadd2b753ae8112b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8fb2411b956c8e952104543206161554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d732d17c5b45c5ecdb0b9d33839b50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb306c5180accd49cd2cfd5bad1302556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b686d5f9dcdcfb823aa85fc97433c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35af0cbf0cedd6126e4529b81f07b2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d22fb842eeafbd85201b29190eaff0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa091c31d17a739f665153384aaecc8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b66aaf54c5cb6a46698028e3cf284b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9716cff284d42bdf8e743b8e3613a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511eefff8b03271e944d2fcfa54d5de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf101207b1255ba99c96edec35bbe5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7324da39746c051bc2f86c3085fe3b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4573cdd9760bfc4020d1f4e86e6a833566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecce298b64e84d5b605a3ba05fc6476567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fbd67277e3fb6567a75c4bca31b89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bebc6b51d25ddce5f7940e1ebbeaac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594519bf23b06356513efbc1e51d4a2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0fac2c89e1612f9acd970b73217e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a498eed1fcfe9b7adfba1f3e6d284572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be11a20bdf35b5c1b30c99283a5f13573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445f0dfb0cf74f9c28d2b142fb9022e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44aeb7d241444cfcb5aed79666d8b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c814fbdc022df9a1f0193d40c1c037576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050f3ecc08ce34da98df463504e412e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed30d1e664f66e2c5d1768e3f822798578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553d5fcbcec7de562cf53a5ce543b45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18445045c7208a023b17fe12dbbbe8aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284544239880fa577c14c370ea86f834581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c12c0c2f822a8c41e264f855e2385582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58b255f04d290bc1db012dcbcb898a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e7f222444d4a8a1270908dddba86e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c0194d5eba55f822d693f5ce4543a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f158c2759caa03dc469efe5d57ca38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679543daff1dfca6dd3bbe81dbb2ee54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22c0e6955406e90805a3d21325d90b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbf05258b518a97874efbe20d19eeb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1433ddee1aec6f5c2812f4e7c4322590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad7fb5e33af15792011875629c8369591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b769236a54e16d55581d8ceebbd552592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f39bc31ab251aeab99876903f33cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904c51307adce0b8c766b8613e6bfef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69401581b7f77f45dbc1b24a0daebd59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fbdbac6ae4c6c209fbffa63265fd3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2a8a198a0e2b48af0cbb332f46964597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bdb5a986f4574e403d21ca4bc7a23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156649534e493ff2fc667223390f5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721b4699823e625e5450537ee1478ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72f71f3a6696f95b2102b7b76fab3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f334467637279f3bcb4c9eb35b7330602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7e3d1dda3858ff2bf0b43e24e5e67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee5f2d07e0187453953c1de7b1c50a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73431aea02080561e3d4341767fad6e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4d7137ddf3084d1e54daf3e5e7018606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971038458b510f533ecf944da0ae2ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d41518ba52dced3f861d02a5be659e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dd929c1d54b33d4b42b9717f66d1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64500aa416932da0e1f006afbec4be3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c3b300068fd69513c5662e2cd1c82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f490af50138626d2e64465338b273ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca3f55c341cbfd5c906b3b2b112ff2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4002f49851c6a1aa981ffa913c5634614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b59e6c4a4fef3a8eda7e7d2a47f8d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a40de7fcb58c13a7b627a06796c81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c640921d4066424d097e061bc6890c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb0c26557a7731c415505dd44054de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4228191de3b6679dbb9b7bb57fb4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c75c6bbd440ecef8ea324e0e18b3b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3679722bac45e30edc6953482099b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2990cba6e4497f0c087b75831dad4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac780b0e05d6ebe9657353d69a8fac5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1239d45df3121bfad3a8de1d91593a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea313ee09abbe8d29183e1521ef9650b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aca0c3bcaee71df288238486904d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec571308e5732d4964be5b538a8fcaa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70107e442020e589da5836ae97705a67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bdfb7306357f2a30f73dcc87655a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1948b76b8baba234c52599a18c2b11c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05055c63ffd823c810155431c7bb9ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff5f08bc2337b0d8820de4867e4db1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4049e84c292f0553c8d243b4e67d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b59c0e476e2c8d24741646335636634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603f1c49f893d3f6bd61f6fc3e7c8f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c223e394432fd418ddc1b0d73a0e6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b938d068485389ccbc256189050d40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2823b9d31e8c08e727aeea5713d5157638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf447360b710f5d41be0fb4d506db1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa23c9c776b0b58f8eb12cda96a6afb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ef8a58599bb6cea062c5b735760a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e94e8953d279b83aba255920ce1e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602f70721e655bde6762264bbcab441643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473754b45baaf5d1b2f1f4b3070b532644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce2bb0742e66d0fcbd126d65371a36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f86e655a8e0a0e77175b9dea3ed0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834274acde0aff1b8020148c2d7cf67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b5695953a866a679704a100697bc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd103d52f8b95b2eeeb2d1eff9087e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a97606b44488290b3c8e7ee1acac2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee589ffaef3360006afe64e51fc1d57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216cd49e8260aaf4cac997638088378652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc758da8d4ab445df8bd0bd65bb804e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c111d3c24b923fb1e0821904a6971654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f805dcaa80aeedf8f543293fa3278655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db6e088a50f1f9581fa62f4cabb0e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34c45580bb3e3220458f1e0698c1e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c981dea6dc2dbb4c5f8568ef811cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bd3de9dc9cc2538392921517fabd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0fad22821be3b2ff2559c512e842b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda650b3acf2f5bfc4ec5c00be11193661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3186d610bbfc0f28ea8b9c1349120a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c425d21ef5ce1e7b4b23658757098663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dde382ac1ad88832a3d9ac9f38f63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef8265935353e3c098d05f7c217424665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac00b92af13a560b3bfd819fdc62697666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5095f20af6556b9c91604f9daed32cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06db902409fa37ff678f7c35389b9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2678c9db185a4beffde859e82f76070669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af02aea0929a5c6c1d4d5a20afc0cc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d3cf47d546f26af5de8b512d68e72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c0e0943910e15bfdb92025427fac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36266272c663f6e1ad3d93575ade1575673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c9d5a76b8fe139e9557971d79f97d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45f825673979c86b8f535c2b45f881675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7b9f9f708932c2de0aac834dc3e62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982c9d32292c980c98dd74a54a1781f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27bc496d541044b2fa737f340e72eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18900095c1624fa85eb6277c613a9f19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45dfbc072271a34150ca37b2fc1b47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9915e304a1bd4830dd1def656fe28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896512f2e88af9496202d37256b1acd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41164e549cb5fc88484fe67ae8713ea4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b4be077f52b97a4b9d18cad8de883684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33f346a904d2c2499df961641779a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045efed106d8b62edc095f51670c7eec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426adafb696b776490233cf5255a038687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6496efd74bbf5eef8d5197dc71e3a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5b1ea85691f940f64a4f15561b60d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdb653d3b2aec02982b07b751cebb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85ff0b2d7a9c646a5e9cee45dbc953691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8a4e92007807cd99b469b76bc02d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde87eea996ac1287e2f33ac53bbd1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f15f0daed66da8554e2c518121ba49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bad23955b8270c53447b623dfbba63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1b6593b20b986f1c752c924b76bdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19253745ce13df701005e6041f1e8740697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764697e8046f4f811d5ea066a31a4c26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb43b8283fafc50d0d478f68688b8a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b2167d69a273b4666b7b0e1ab581d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441a86aa4403973d8adb51678a88481701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d34e80064849b80c06c52dda6ddd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb6fc4b802949f54aba8ad95b701d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c2905f5c21e736b6de9681b018f3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990a1fb5e779b331584871be4fc83cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d349de62997aa772501c47b37c0fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766086455cf537d8e37a1d6099eef20707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18b27c8402bef27e176a1a0c51c8db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401f5bb0845e3b296fe76c14a77d568709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c5b079c560f7df94a3f0062d34d6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f502466d639b270731ef0797f8c1a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d313b5aa5e7737006b1ad23ea8a9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74941ca889e55ecbbbb2f7fceda7649713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155982d53b250f35616330d9d6c73cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef2d836967a97d4f3a1b3d02c40cf4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65d62a6fd20b1ad94327188fbad24e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bebdb3f5493d78310d14723f61a1c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe95e9e0d35bcf725a1bd3840280d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e077edb05aa65fbaaef80c1097fd7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c901a5608ab5497b63ec9a07b92a0a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7230c08c906ac0dc5ff65b5d588f64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac47b3e7001028a2d5ac034a145421722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9cfdf5a0ced6513b6f3b187558542723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d5cd30cc95ed87e852566786a75ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f4b9c598afabe291b731d5ddab283725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beddc337ecadd21378f4c692314bc34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8d8fce785b2a7b5de36075ea19dad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90e46fce2f92929a592c5d4ae0995b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f1269ee88f574fd9ac9c9d34e7547729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eec1783679766d6bf9d671d9983074730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b2f991b41166b5f5bb18f2546fc06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d2d113d1befac44766be2fadeb69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5660c3f385b0035c1e52866673fa49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746a1fc5d71e4b5eacee6e97e044962734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7383e9859df486e2f7edef779a1a2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b74fed4e77bcc39524c511c92cca2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79bcc86100fba74c4a6dfbbc7170f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80618a9d6a61b22944c8baa3550a1867738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969531957c0aa5fa22414609ba5d63b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d62cb28476ea284ca7d5948f6b1165740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f6a83e8d42c899e5cfa100edf6493741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca4470c61a08b0435b9370601f18df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f636819917d6cd7b63b98b729de039743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be405b221e7d614c79c38da872249684744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4342d844a583eeae02e5598337041745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b645bcd790ad455449987ccd4326bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c50b9c171a321515b4703fac415f76747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10e26aee72a31f0f45ea17515795c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5876492957c6e7b1c20fb5dd6d86f2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4f8d571b63281281e2dee693439e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0f105628545f9f408dc70d9356ef4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628f715f992d389c38ee22cfb0dff00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8435e9fd24382e945e398191bf1c23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b58baaa1dbf0e715459331d8618832754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfc3238c55bc7e10237d93d8c3f1b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af40615d1e99e24a09c8031e7b65f41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55535bf19569d7220bafb96d1f73af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc55c9c8547d4524f4ffc39361761b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320f915bcda3dbbe8da0319c0b4dbae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37f9b24446f83d697e3ef225f7d996760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a966b1809b1b802e4a47634754601761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fde1cc75b22a7b9c47acb91a1b1ea3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a7a2b030cf0a92b632af7e35709d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e32672de5db1a95b22499678432032764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7d9819bfb1835a1bd532533444cb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe639eff3be8ed844e88f5443236fad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aaee9989e4fb5cc99e471d06acc16767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461424c93ee47e11a7dcaad64fb728a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4adfde509feaa75a529fb71ce9df6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc7d7a0baf42050f03241072b948c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6905d8b92026dd9c6bfd8a2637fa5a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114434f8bb81fedef539bd797c9327b2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d81d3e541b46d584d428af5251deba773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58a8bed135a8af642488df9564f755774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d7e6a1c113a8ad34f6b85b316524c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253665dcb2cb167c4068d92368a17e28776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4229ea77d3ad394ef6e5670524f5e7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9a60385ac316c1539b71a2ba970f1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439431042b67d4239078cb724846b80779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547c1e1708281b0c5a9442632988a4f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370b36d7e6123f4838895abd534efdd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04608f6f755cacb8b9831366bf2ccf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bf9819a53c92e3634ca8e5fc503c6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3391db00cbf1054aef28eb0eb3337784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c06261e865f76622bcc79bc337459785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb9ef58d1f6da362fc8bcb4b4bac94786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bc8a3816788a8ab9886e25bca177e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aead2911b2dfc2b9ea0eceba7c2fc78788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e260b7caa2a6697b78a3635cc51ceca789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2d6b64e35908cb47e531949b5838f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dfacae3ba5e62985fa4158e8f16a7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653481370dca26441f95df34a71926f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acafcbd04cfadd18d6b0b9e3ec061d2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95479bea29c40b190acbb4239c384c1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b4f1688e28354baf8946729fef3ef795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecf1e4a8177d5e7caf4b2d2055216e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5368e9de38f96b7031669cecfccdc0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6345f1335096a3adbd40a2c61680c47798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe545e42c1affdb9861a436af66f542799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8340322f33a96effb8204bf28f8d7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee6864835297d918f817018ed55fba801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96f1d8574ca6e11d949eab9b73f4ea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63297a65c788ceaee1da1a2e38fb872803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ddc3a133512723290245ee8e2081804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3f352769e21a77ee83c6e18a76b9a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4ae8a681bf20334e2725bf4062aee806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30069571d96d4a397627d34fc32d098807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36788a8ead082dda1875e7eda188f6b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c1fcc172788a355fe0262cbd17a1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed07669f639fdbe214faf3ac53480b2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aec7eb72af23e0cb29524d04539474811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0c2677aae2f9014f5a17648378e11812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc7c6f76bbeee372f17567d7540aa6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db519ab40824a27ff749529df38a29b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d8197f8474f885ef00bd4f97ba597815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af988751bd379d5939b492dd4baef2ac816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c0c992668d1de862ba346671d43a2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a2aa190ad2a0cb3fad38e9e00f34c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea0932decc1f309cc17ffa2eb6bf67819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880936e9156aa5a322f8446b83d8af0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb168f2955b0c075e009e2e33d02144821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dd636246d6f46d8803512d1e97cda822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3847d92ee77115520c4e241d1aae6a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620833b3db575a4fae496f7f7790a45824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00249d659f79cc262819c0a672cc958825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f051d06e48a54732e750706cd9bf6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8c1d05d3a83d6f32a0449af1db44d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942292e011f2b37c8b5955056703b8e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945d5d40a439b3b8c76ecb89087faa3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225df9493c4817fafb0fdb5631b084cb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558122f3eda160e16cbdd33fa032d60831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d99cb10ac66c431a9dd916a8e20f1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36218b01c943cfb75e92e508102ac4f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33507be2d8d2ea3fa7f58743ff8aa156834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06471331b39451de15f995959fe968fb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0cf19456339f5759161b2da4b990d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9868dbb29264022602b358d7c69cc31837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bcb03db741b79df591ee370ac1930838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2caba86b9c538553dcaf5cb6db95a4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eeb537749b75253bf75b99e1d904b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee3be1441c30939ea922407f64334e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640c6a30c186e183cad4204d1be8662842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e8138d3ece523029f60e486cb4179843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3dfcf52a185a5993a38f226686528844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479c4f8e9e711766ad47c8a71dacb39845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd005b841b81880b3d8dac08db9c96846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd3628d7200273e8341afe4ef9e4e1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb8596e6e31e38a5a71f982ffd5f07848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e39273ce33a104b9c931ed8a7c9fdb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc1ed82b029945714db902981b1d85850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594260821d8998f7be6685227cc7c26851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d978a64c5320ca9d6fa7da34a126c99852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e317d0ac9db7acf91942c73a63655853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689015287ddf22edd9a3938b2fba3d2e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67af40c0f39e40ec9dad1b4f7fe5671855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045adc4e3fd12d7e549f606dcc05f702856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8906aea6953441992eb6d6b045a30a4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57818db7259f1de0b79da10ff7bec699858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876f37e523d4a8db1292f83261e7b20859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e593385d014d66c10f19431e81fa5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbea0f2affa2e5fbe6244a94018982861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03241966998f7644651ecd2d58ff3841862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb60cf4eb7c9a0bcf7f7e4e250afa1d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bce490258a392899ce0419eae4e89e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872e6c0ca2e170b20affc8fb8d22653865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d3e3f44f0a773a61f876eb43bd25d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43019e58376be70823334ac59dc0abc0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e307680256c844cdb0933e5f0b6f9a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a032b894c987ac5eff3701400d6a754869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcf992b2f4df4c9141997c963e28bd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671b2f876a69f7334b80d7bf80a5a1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de130d06bdef608bc19954f4cf52a316872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381ab14db5ef705f2ce31ac84a5455c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27f522f1596dcdd73b1f251e22c348874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6623fd9cc4f3a946acd03557e487c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a4081cbb78259ec4710ee04459991876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4823e5be41d169f25831567b34cef2c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb0999a392168e2ea36872d84f52e1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeda1d9f4162cbf2690ebdee86ae2f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcb5464aa93a5cf7f7f8965af7ee06880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b91bc2eb4805e3d3e53899ef6f8c7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54dfb78615af98da67c9d2facaf2b1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878742c641091cacda085b7b9aadc970883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d8f9f1f378b2381c8e812e5fb53f5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ae402b99cdbf369a2665d998d677885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1ce9c548e8df7f9f86d56a75df151886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47ff28d955db07ac8837d2fc914df5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc781e0b681ba69d04e18400af4d4df888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a2399a2d1ba02a621acf9d4c77360889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96807649097d485e230f8ff53f7d99b3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b40e0a192ab1a2c1a5d49f1d7867b2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ab0ec0f3b43ed020019211f69f2bf892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592a6faf6b3dd7423db0417a6eb4104893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776128398d991172057a628cd2d4686894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c309476ad2863576e632bc42b03bf5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138afbc1abc53538ab8598541c40de2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945a8fcef4b485e9496ecf352242f37897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42575daf5fcc1866084d5da66c99f9f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7423fe51d7e410c838278fe9ac7bc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eb8649f3a2099f5cca7a38b2780d9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d52bf4f1b5f64da61876399a80963901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe77a0cc042b3f04c7e7dc11054c6f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fef5f1069e2ac7fd5f78f699f3b900903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c14791df586fd41a4678e5842cd5b5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e11dd1a32efdb8d56f9918f0ca4a2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f47c5d0695e4d0669bdeb7943d7748906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16491fc56bbd70a33d25f91b7846430b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160fb16fe613c87ca14ab5b486be7c6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ec14cdbc319476887375be284a023909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80656fd0a6cd2851f836c68c694519e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636390b8e0743fa7a474095ba85d3cb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d80b013ed28d95d0ef1d7a1bdd0a9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de569446dc368a2b384f5aeea084975913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0126a00c901e9cc4266f54fbb32a7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c552494b3f9937d2b3243a18a10b0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99ad00b2853c23ab2e810a1c138888916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e83b83620efbca6e97f7d7c397575a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a109b3dab70ac969f201ad46e2f5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ec0aff9b0a3873458f1706fc6d6ff919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a7d971cf86543347c0d40a23dd55c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050686c3520ab568524c14303252c4e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560fa29a31af96a51729bc4a2e1f99b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172ce0197590fbb2e3e43bd621cb5b4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539af009e2fce6251ece851d1541e57f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c322f7c20319be0b59592d4719d0a4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb264b408c046144c88e02890d9f016926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efbc43e7d972057d82fe704eb1248f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedc2b3d31d44a2605f3de71f688cf6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b7f2d58ce9c1d165cff65d5db1415929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e812c8d0ea590ca2497b38f78ad381930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3054bc81fd42d578d157a4188e00c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24d7724711353789501e69f6d8aaa3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c974465f3965c7abc3074087f78c14933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa7c329f860944820521532b0292f3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054a5d005d645b4f7d10c3465a5e613935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678cd69e2b08be3ea30b4ed62e7a50f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac968cabd820cf560b7788add4cccd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac000a30135e7f41e1926c62a42762938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb046a90bd24bcbe05e7b3e2ef41b706939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b87b50e615df70bca50e5ea8d3c4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9274b11fd90b9d3d8c21d033c008db941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de04535cc71b8e885a325204bf140a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af40ee8a9f455849b0e7ca226b2348c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bff0e65d63faa1a6f81cc178a235c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236d461f699f58f65d491b34df24861945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1240f88d4093ceb6005a5f93d088e32946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8136beebbb277c4b4d64f9a28a904f8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5a030de28b67b89079b293700cdbc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1cc53e058deac6fe350d622ef8f23949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb271476069acbe9285b7c45f2cda98950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6884851ec1709abe24f189338335c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705326640afc4fa6f4377b6d1619e71952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b6072fcdd2f39241963e5a6044e31953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa299d0b3238b7c15ee7ac55a0039cb9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb90087f72290facb2a0e29db0c67d1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aabc70f98846d66f07dd3eace3090d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22502473404752dd814775e8b792444b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188335e5ba233f69d9c3b22ff18a305958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a976d541f90cd4ced14fad2bf3089959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb47f773b21eed14b06566b2fbce1d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491806ad388ac57f53b510f1170c7653961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bae8d996fbe6dca89f6a12ebe8f77d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448f0cd59df6239b80c4abf6949a9c5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce03f5d4bf8fd4f7ded22a1bc3f4069964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8733188a5b57d08dfafafb236b0c0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701681a596fdb478d6d0176cb4f4b1b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43498d22b52ce772411e4f4fbd51b19967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38c818136f78193d27f7811cae8633968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7384eedf6b5751482870e794c48d0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d1c9000f04d1b15af6c0682c36cf7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddd157307262a8c508a4d307709ec9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57899f1332ef2240b8cb2efa30fa01972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27069622b7c6561e1087fed2587b69b8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131d06d44574e61a0b006e0b4229b9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a5f477f9b0f2ac3512d76392b7730975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19b64fed5693a1496661e3b7ef399b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916933df14f866f1cc784438eecf9f23977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c3c018daaa6e880f272f370ab95771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823794550a2719dcf973be93ebf7ea82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f4ebce3fb470707b54d43f04a29613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf06a6245bcb14d0029f0060ab08bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d3ee17c897c39df138696ba3675e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e502ba9f4215e919b7c2d7fe2e6fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58eb8d4328f17de7f37f7d45730a257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d01ccaa6dd9724898e14a9ad8735ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eef6110bccbd7d19e7f0732c311a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bac76adc3ebe6d8a3391860471982110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6fcebcc1e1197ed8323da797c439611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44178634e0abf7a0bebcd465fd78bc8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f9793ea88534ff76d67e99954a52313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bb4761ecbf21405e67b3de4161a0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8111dc1903265265d4c4a7f0594839915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ccc7a510d1b28e62b800770c1928216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79c90080de458003d4c7b558d8cdd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6462950a924a276bdd22becc7f31e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782607607f128694cce5f62d69558cc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a02cd0703eb15668ac824ac179f67720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026f13e3106aa4c5ceb27f05c6cb3c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828bc4e1b3210e4650e02e790c4a8bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69aa4fc231ac04c85ab11caddbcf5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4503f99fb53a1c3cfed76e1f006ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79a549758b2d106ff554258b49e24b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096b11645fa10a977a195394380f25d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747c202506eb33707a8848c7652e2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b59f19bb5fe2d38a48b3a482b2790928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef1a09b6bf548e102706244c9b4cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fc6a10a8361043f3c295551856dbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e829d52bfb8096e6138afbd8bdda331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0311a0635cdf4c7fd7d1569f1dbcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6514c140d1d7459e8fb144453a763333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85116e12d0f8fc431c62d3e876334c4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02acb4ebcb548ae898feaa5cdcda74035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545761fcc1ebd4fa2677543eef0cda536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67365539858a61dee319ad3b2d5d0b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03544cef4b508205205d322c4b82e2f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f085ad634dc1c3cff6b8fe62ff93d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcef6ace04a7b380e34061c04ebb2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab9cd15d73947a37b81a2f66f726a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732dd75b5dd1d62b8b5b0f91d4469ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681ad9a9a32738f74051d2eb8ddafa743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490724f7695fd4d8971f754a383563344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9353fb2bda9f1f024e3b0681ef75c3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce8d6000b225c32486d2c9b0f18dc146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5baab9f4320e5ceb3b10514abb8d5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68b29eb852e32c71ddfdfb1c7b1c7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccbdf211a6623967a66c156eb054c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdb21c205b76d6abffcd8c6f413feb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fc6f50b70af2e4e9d7981ab602cfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea170319e9728ab056752cfde43e48f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f90ce6e805922a3fef4c24cd11faeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6d8e0ac8b6e0215f7c41ee2eb155e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4520b79892315519817b9b1dff48455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e06d0cd941090cc088c8e03081ff0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcda2d3e36778240a6c1f8643b299657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0392d59e011db503725c480cd4e0eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbc4a3a4b5b433f690f7ef63a9cc5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d590b5f51e7bab223300fcb1ecfef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa77d5bf2a6d091288c4e430222da961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca491f9a10f5c6940e15db91f01e4b6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dca9435553a0057a52d6b6017e24e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b861387df09d1110a12bea1bcae665c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc344ded854e9b3a60c1e18c1acfe565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d43a1de4f890f40fea434ff27b2f0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8473a790ce6fafc0aedb25d04d60167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d91702a2c196d49f212fc87631ac4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4548d26e2b00e6bdca867bf4388dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239120e29b1824831bec7edc087ed16470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2f02c4fce6410d4f06bfd0a03b9d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35bad1140c477ec0cab70f990b2d4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec3cce42084ff79bd5ed5351ce092e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807956f0196de81205cff8a8b99ec00474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b1eac8d75d2f67ba69b91caa9b70975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5f7cfe1943bf140b6c13497056b5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5007d8c1f8288932827bb17ed71a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768749647d8318b0ec1ff0ba10b04a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdb736eab408aa435e68b339b3834679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff0fe40ed7b97adb1372d52727935880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994da9bc133aee65bc688a5773dc86881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2876de760b297d21756fdc2ebe37b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f27b43547381677bfa8fac43a52183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82864c0ac938bd5427407a16d922fc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd169043c1ec20fb37f81d1a57e91a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8e3106722efe3cada26928d709c2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a7ada6e0e9f1f10829e5a4547d6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3901d2feca1fd947a8ce3ffdd96cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c511ba8cbdfe78fdd5c3fb79311ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3559c169dffb70dc07b5fe71ef54b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6c6badfa642e733b80628972652f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c961d391587dca56cdfc6c4488dfc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3487ce995379cdf9b66839714e4b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acd4cbb75a8c5f78f1bf6357cedf8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a1781d00cf1038377db416481d24595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a7454176f27cb39c862b8a1af0d5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f7f0447ff7114b147c3930573eb4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9e2ad8710bca2db39f406069a9d6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd84b5d42830372eca5776e2a864ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4195707683df22a85ee969566efd88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40c92305dd875521aa745cff5c5aa7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6036ecaf78143ca7a441405ee3843102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fec32395155898ab6a8cdd02ed83fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3267e76e7a8018094d077a44fdf13a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923958d6a70cf21c98c17ee27cf51be0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c5e3e8dceb8b8f18d6abb941ed2fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fff19f43f30cf9552c93382b2402b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c216f1c9725caacf9bba86014da090108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172e8e92149a95d3dfa5335083b1bc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b414f3a21f3977c0a6f3105ad6698110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecd04f2286bb6fa0f54698c6121817111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad5a1c03d8bf2b5f6f76e0d8e77071112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7bd9c03c037175fa35801a10d4ff8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e4c38ae90977a705a26950b2ef2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6b2fdc5f99a11afd6bbf0c552d0c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92a2a8ac1155f5a713d913d051290d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94094154ac55add161aa99594c847c7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06da10b80d8c057a91ba7bd4aa71f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93234124faad18652c415c91c42fbeaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d6819dfcfa3e780b58eef495be03d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335fef33e9aefb223bfc278f59abb9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0edd1cfb4eb9b4879d7de34de6f0d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161365d4540095605998320385ca82b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8f31056ff0f289e568ffd4c112109124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8078ba9b085ad2a18d90ab8831631125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8564ddbad546ffdc5e9d0e88262c13c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350222b2d8baaf980ee1be77856db4b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f94e91c8f3dbebb8915acae82a4a97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a2b8c9539598c84eeb0508bba951c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fa9378f6be407b0c86137373bd26b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f12b6fb82bf26f12de2cac6c845c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8636d4de041c1c16ef42094036cf01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f87b7c298a73f8d18cd1b825579b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b7c0e0a9dcda1444fd664e69b165d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54bf0ecb5d0ac7902b7790ce0ec199135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf680852f970738c5f41870b0afff1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a871f2c71c933b61ec05ace45720ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463850d07286d390309d59f74d92ea9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db92f5efedf1c75f892a2f0707bf7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c6ab57780f8903803e90fa0894e59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d080572210dff5d66c26cd4c7acba4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf93d90832b0db17a7f84c2bdb45aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd034b2023c02a22ea8ce9d0f6e4ae6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541808b41f64124fc5581c2b7be9bcdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb4f00edb90caa6120fadfd602ba08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b19adafe921fad217bfda05cda43c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4b5847c9b256b9992ded4ff7fb037147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715c61a61e7bb84b08928331bde7cc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56300d15bd34555ac68a6fdb3657adb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2511124e352006d4bd849d8237ca225150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef293a15d65cad11a02af438c616bd5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103c42b0968e2aa7ab8c7738682f07e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d231c07b358e17e768987884212102153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9562716fc73d32eb9aef718ea541328154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec16f48b5bc757df5caf85aae07d6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce720cd6bfee6fbfad27cd0eb407afc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f58d114bf2ff031cc9d1b9e364a2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674ec96f3418680d2e8228ed76f29ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c47384ea274cc3021710b260fa26e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df742044ecfe9f4e93a9d42a98615a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eab82563a9de2f76b322cc7b04fd79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf037c87addd6cd43eca94975b9713f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963c37c4e8aa792768edf1ace16af6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187c77812d0953a38ece503ce34128f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebbd9a50ace966489c1ad44f957246165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42d6f8d57c2cef9b78c4d76ad5bce7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84313f2ded15de03d5dd4a8b98ab0fea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9ae9c5c7cccfbba6fdf983971ae53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6b1f65292552af046e80b5bfc74e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa3b847810ada3a460fb218b708e10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541233682e5b82ba9cb47882f24d0c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fbd161b41799e9b52ca51ab16cfa3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe5080b3ffc18cc441ba1d8f8a26a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ff6bd98c51a3f27454044faf3c7cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6fd9e724a8bcc81027d59850b6354175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d9b3043cf23815c762fd95a6a6b35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc9ecc07629914df497b617e950cfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cbbb3ed9acd0a55ca1b987cf77dec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b2a5f0a286d24effcf8f8d366c25e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705c7f6007b10d7d55790393fab8f45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc6fcff56a5c437a0b0a47da26f5da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeea5d7fb973ed62e539f471c9b5c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190524e2dbe521a5fa09f60d6bd6b9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20849a49d0a77e4f65be29a463e75d8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359b53598d02169d2ce3984da538b81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba91de74e42bee0b30c71b623279a27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589766b4b83ffd81463f8cae508015187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359c52acc4c3c3c6e886cac009485b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96113a4e2480dcbd466ca9b57df37a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a0dfeb970acf7b28952bd8a371db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee236c504c95e9c89b5eec237ade4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f70426103780c14a440d39e5500b07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5caf914407485a2bfddebd11caad0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7bca1394dd9da22c7eab14b1439cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d290853b9c0af14b6e5d5e4210887195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a146e7529c7711011f5c8b6e4b68b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625e72e4cf859e093cdb0760af1fe08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e8ad2be0abc7edd112449063f6b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25b2b8d9a2b914b51f70d4771e37e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a57d203553414afc7325a3d0f2e979200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7611455a84528b5b4f0aa761b3c25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584801f6b82afce70a9a4492f5a3304202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755eb6cd592980def7543454621d58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bbd957632a4588d68538a1be80a1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d6d8b4b94ee427a4898654298ce95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ab6a36a4a091ad328d7a45fdbfea7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0d84e63c21ae29d697f203259afed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd5506efdce5b655f0409ec97b9315208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9647a66bee4dd394e65267d205c183d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ca3f22c14af77f44c8d1f26859c08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95e01f0cf6e4c8bff224d8873f1d54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9e8355778caab94f86fb06b220b14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7d9729d9a05fb9482c0fd412a5d35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a46d2e71ab4e0fac2d7068ccf5c5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cb88406f72afa61852ea3494ecfca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734865dfe664ae890e696c4c4f2c259216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55326173548cbf88d2a82618a11376b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806bc244683a7e9c28d0715bdad6c27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849115ddd83cc99d0dccc03759817f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c23e7bb631bbe1cfd41f224f0eacf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b963c72fe486ffcdc9f18016b47f3b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcf54ad39f50acf2f5a1e6145fd07e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70db726673aaa4350e99c34e3e1faa3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636567e415e1533c7acef850bc4579bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983fee4df889f90485c121701e766f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaaa9ba8c0267a5db0547bfc082264226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5892e827b69671a55393a6a131b5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b25926543ce9f63ee49e1c268c30e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6220baa90cc2cb966a354cc1ca0b20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344f31901ee11a60e8c272eff2eb576230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67356de8a53240943e9e79554d31c20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faa91f9c71fd57f29b87b84e63b064232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa58e37a666d5a9871141056bd2a33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67c7385ca67a88fcf04e02ed70ff70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e7add28dbd7ba84221013e8b176d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec2f7591eaa8be30c3996e3bbdeaef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800b2fe575c5f39e057d749f68e0472237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f58e8db8aab254fd2e935106bbb42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d38e412f3b0569e7b687150fd8b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7eb67afab154ff32d638f5f5bc63b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baf297f8ef505d054c86d1a71af88d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a0f69376202927b55d7e994c6df9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c7b235196951ab94dd620933ebeb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb2d2d40fd390df8c282c712c4331a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910211945893c350f85aa717e23a17c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3869e9916e227ff3069f34c8ac7eafc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dec0810c6f7490a556233c8732374247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46000201d017c58030f0319805e2212248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cefa80384569e8f0cf991c593c417249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031361fec1aba4edc2c4f6956c0cff06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f9c4f0c4ad5ac08d43bb88518d604251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d00094f8031496f41d106e33fb6647252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9c7b0baf084afbad9f42fa67e64d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d2af8d4ec7f58cb408258f3ee882254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0837612d937d54a176a6e17b08f3cd3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035b127fb915d93f3e4a149bbcb2675256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab319e8c96798edf7875b0eb9c8e2d0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d9db6aa4c72b16b0ab683d0d24d80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800744a43db466d5e8bd5124d3958c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cf96b84f8c403813840ab510427bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e59a60acab29f84f9420ded21fc6c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5427baf7977f6efc5a9252c7bb5655262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f459d72cfa911b81b457869b8b599263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ea1f0b31eb44d60c624f27612aea1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97596d3567ecff219452d37a32fd9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef673068aa5b60da5d577ac28971fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6355cff39645064ec01ee93f441dba8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c2c67f30ecb99313fb234c6d59863268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718882a15a8ea1589690a09693ad108269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadffe05ab3c839d33489aa307d6f65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789fac242fb9c02e875e6bda270cb2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14878b5ea3a06351f556566319e6cbe7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976df35e308624ae309aaace2e14501273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb12460a239c1c6bb0c2a48b9eec0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd056aa5a7304bdef4f19a60044f60c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf67dc8e284084a9eb131a404977702276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20073017c41a1bbe1efb78350d0dfe2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e646e9ea9a45d29b36b967771cde4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0a363ca80571107a3af6a6a5aaa68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78088aa5972fdef0bf9a1365067e0505280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694eafa7cb0c2e6815f7189f4744a38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f32dc07edb0a43f916e7fc96d9bef9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632887a9094d85d3b21a538a31b84bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1922ca51ed794627a468662b1d2892e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd8d243fc9df9c8be5492b7fe2964d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884fbb64c8b8a666b5b2237ab29a78f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd01d72672d5857b9a7f1593673cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20114a88fbd6a7be223ce396153cc7dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3ea9a345a4a3eafae3c394478c864289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26479e576e7c7063e4b84ccd3e5d6ae9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651927786dee73e24712dc7ef5aff3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902725f441d6f267e4497591da7338c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e440c4bcf0690c6bddf7c52d0a6fdf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffec991ceea6c4ff1d6aa6aac246cff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb22ee3ebc7636ad5193a1b8c3607a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b7a9e1b80da5c5a63dd8f7004e4b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b2f0c5ceaeaca96c18ef6ac523760297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab430c878352aaf34907a15450df50a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29e169df987cd37ff12d416a95588e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade600ab4aaa4b329bb2fd78344a8fcc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaba6df0db025b898d2f2a69758b4df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470783a4de54dedaa8c05277596cdf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d75a2bd0add7fe77c0752e2ca8ef3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a491214dd1073a0e98b10a1c08b1176304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f2b52591aa39c23cab34c2ebf524e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fc2b146ff6af5388866199f075269306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997fec0bbc65d65f9ed700f4f864d88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97528a9dea847b7884a639ff04c1b800308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb410ecdad85eb1c474099aecd0770309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7da3f334794e194fed6577104bf3a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ae2f54a66e0849d7d4d972c2c1390311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173a07de824fe2275d3f5044eb51ae5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0466db26b44a46df2d9472cf4193a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1747b847581246af7c856f497396c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a30072dcbfc73febafc634a8b4a33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24720118917d3cc3a7b09737376472316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee47ebb13085b2717612aded7bbcc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeeb338a48649a1a72addbadd17bce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf7289e313092d46b6679422a76f34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e70d21d631e2548ff2d50111e5d23d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe1224a3b0ec38cf3b1a73e89df556321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433a1f9397dde6875844187789981a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506bb5169d31347e9e05221e807b55a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5252055ffe1375345a4cc484163aacc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29558cdf71e3c0c1cf67f7ed5cdb51be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996b19d3a27ca6478bc739381bae57d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d358c796cdb52a77d58017252a760dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3a90c2103001258486266b7a9acdd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c5e9ffc0483b1a8d008f6c980d01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d08bf63e61bed1bdb4281372424e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbe4627f6e5e4ef5105e35582a1ee1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ca87c3bd06ff3080d1639aa35a287332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1d21b640548cdb964434e08e3996a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6c72cce33d6324c844d21598030e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540613c0c99efd67dec6a32a9af403b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f1c98cf442522076f85c08865b0a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f8cce98bfa602441d2ac6173e2f85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74186132f7b1b95ac98a631d9da3a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608e50143c634f2f12ab069ca006c8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415963fa4274766b42c59b8895167f13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb33bb5f97035267fc08f6e59f6fcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba645576f90e6852286454b77bdffac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188006fb2b0dfbf74d8b84fc93fe245343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89596710265faf2bdbf5ae983c194bb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda57d852a459708e089ecbcc6a07f08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc184a3295598ef1ca8c12b3d18b5fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fd1e0cd83988a4b27b331956ca96e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31077c9b35fcc2994ce4ff6b1cf716cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bb0947625488e6bb256a37033ec52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3769fe171de54fb7ea739d7e1776f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d8cdd620d83c8ae7d773f2abf22f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406c9404b23a49360f6a0d35a4af5e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f9b439e848dab4b5f4a61ec24fcca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e9c76827b4556567a001a957c9f4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ad7e0c3f23f53d2f7824251950d33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082aa50f11a85fb02ee1130ac939021356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0cc108c34195f1d31af882c5ef218357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a89e9e2aeaaa859bf21e8d29cb3e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3fa05f40bbd3268b694329f9d3c69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9798e41965ec01f26e7287363ce42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146d6c88bccd8c0eb27a833d602e9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6627480df7828b092813c4035fee86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337387d6e79a480face0e216d7cf102c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522e3b44d35856eb8c44d69f4a1dffb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0da643caf3402cf747476ffa4a2b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa97b3c90427e2cd12112f1ac2cd7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b15bb8ab71375ff0356ae09d0fecf9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cd6241483137c5d98e362a3c9deb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee15e036236b80b086c45cbf0c7b73c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52510b3e943ff3566db0cba4339ff758370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5ccae1a24883a11f8936a9d303ba5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b42c3cd3b37e6bd0a0ffdf1894c55a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d82dc2dbf2b227e9f44554ebe0bdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552048b63538411f000d55bb4bfd2b44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33721d91b775db6169f29957023240375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae78c4f82d9ed2b94940dc0891a31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859be73b2d7bf3eca76499efa28d82f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac80c390dbce5d5c4cd459a1bddb27b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd31e7be543c91c6753e28ca900f798379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b3c83b62f5e5140c8bc5fb38fa9af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc8d50e97a8668b91e5d0f9549a1e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f4b2197a16eafb51090166a00695c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d153ad80b92e6f1faf485735543c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89719064ee0fa03018e69da3f5f538384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17f7f7d69455480f798fcecd0692b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06bb1ac0f2de2251ff905486534f62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3a26a4ad33b355aba2d534c74964c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625d0b94792e08b86ce1851a7b2b303388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a8cbec902afdc8e467923e5b01efe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38117426c221353a7ce20c17ca8f41b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36170cfa3ed1e46a75a47e30add32da9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8accbbaebab1322050758109d3fb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec75cc25db994dd435a3386f3c8d581393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3b05aa58d4ee1dc024423a1e8cc52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a777a40bdd7c7d4785935d28decfb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e04b2e339ba4bf5591c2726e5afe2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e48f4244e847c78a39d92caf5ec2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7f14b616f6fe04b52ddb08a46168e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282863144389783b227c8c32740570a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d8903f8585685527bba52d7bd897d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346268804e20fc9e59e2333de85c838401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea709a4f3267d72049f07efde5e9e5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9625c0ad94eca55f60547c3fbbc09b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4605165751166a6ab3e281716b292404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc3f0cad908807810b67a2b4d9188e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbb17ee38f7e13ce467500b5f8c144406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0934f6596814e62d8b75c57c2c13b8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578512fd4985481044377a0e966029b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c3c2487daadd32e63ea4a6d0f5c5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adab9102b1edf09ddf027f67f2e0cf2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e4cd4bcaa942f8887562e9eac6aec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9416d488f5ca50525a69c2387f88a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd79954d3f1bfecf3c14fe57adcc55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495630c5cc207735f40346506e8a7c32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228af0243b8b9a984d5bac22001775e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ce186225169f7ee3cc7d697ca79d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99360b49a05c877a5174148acda4eeb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7f566d5ef6f31e175853df885b115418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6a10d66cf23c677bbc9fc361762c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f550828b3169dcda8ccec8beff9c6ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f592a847fe02111db2279fc1388e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e90998c8b82828deff1d08f0e3ef03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bf53d75483e074e956298cd23bc7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a66e3d68425e15ac866fe6184486424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0689bf1816268ec65bd30ca2c600cff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0b8589c4e1bc04a074bb39da0c59c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5cb008a6fed9c05b5a622653a4dcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b418446daec80839ddf86f6406f6869428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0201ff45a0231c4797e20ce0826345429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82081b3249765b5ec025019948496d41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef27d888a8d036117807b0f09b9771431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc992ceb9a5b354fd32b81d8fd39f01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafebba58368379a8f2b0e80f25c89b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5a72a58bbc69471c3e16eaac33912434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cd0bb218794b2595fc3567179b0e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa900cef5d177f3fe99d6ece2f727c59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0777e91e737e1604797cc41d82ccad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62ee636feed24208d65cbf71708711438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0fdc49a5a5fd9d21d7972cd22baec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221965a6035dfa33797379841daee2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5554671f25d712d75e269b0e2e06cf1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3836e660d3273af677d2a62a0eb4ca1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116cc9a9603690538aacfbc460da18b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac845c5ff844d28d74d7c11169b9ab3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4d975cc85a09c397dd77daee4c998445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a284785766797b97ea027787e6857446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d990376949942cc95e7cfd9cba47e52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3095d36f2abac3d92bdbc09867bb76f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709d66a63494c635001ce02ddf130d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c671e888a92a61ab734453f9da3f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc735bf4c5279f1c370b28ff748de2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a933e6e69df75d2ad56ccf4fda6c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121c003d7146ab590c451a3c9111f02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bb850c58747449351e2ad1aabbf2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3058eb70cfd2fd427eec3b436a2f544455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411df517c2f3786d036e9f85b8cc5a48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41984773e77d9b6a6cc90148c9bbff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965e00fc3280ad68a53ef5480bfa690458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5762e8a9a0366b280dfdb4c60ae32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda7477e91728fbfe7e5ec876842861460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4b3a1fa8f49063d0e096d7834d4b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2cd78817694a8e8613bf8faf71aeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f18c5dbe2b457e3b52adf214e2ab41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34292d24064af118367dcd4484e21b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bbd1fb16aed16538b4bbfedb41e81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d4c2ca10f01dee618198f95e40640466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a5acafd1d975a3dd0c27ddda63b44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3336811906e535c610cbbe2ea7991468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df9e9f898cc0ef0fc714bbfd048a97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7d2c4b55787a61188f7390627f4e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380d7167ade155720166c3ab3e5f678471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fa05801e3330c755f41329f1a34f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f959b7a3d4efea5fc9a73be724661f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86b99de03aec3bc8954dbcdd99eeae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999147b0134e23040865d9ccd1a3d30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798b3cd4ba42be60a60b79edae4a0d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b461dec31c73eac3077cd785fb6b570477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b54e4502c4effd7d0f3f3a36e49b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835984969accfab446cebe6de8756aff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf549e5a08088600ab3325562cb73d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39a1bb95937364406f8cc760858632481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912501baf7a36e01969e064f6b0915f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1a39c6b40ac035758668442f9bf31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc6380407d14d9b68864b986949b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636a8b418db0d5069c85e9f795e020a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3ff6cdf56970bf3c184373a0afa14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb61b1c23a06c3df58b3865f4ebff6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ff6f5005620a4ea54850076fe76f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ffa18f1ee4da0d59cb3bf49e65a95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f928120aebc4750c84ceb0434c0a79d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03e13c4d98a3ebb6bdbe0815001bc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435912622eb28563037c3bf67d98428492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2282aab9610f2e914fb02cf472da378493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f66c747733e36d171f400c56233fc3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d369025df9f16a3c5eeb3504ebd1a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df72473875d82b2421823594cdfce88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6950a7b27c37ee4cd95bd44a73e90f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce3026ed25d972287c0a7d627e7b27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c77f58cb489485a36bd0a60b9fe4c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b00d11938304d2fbe077aa62ccd10d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf18265b2ce2595aaff51db68d8182a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9e5f7aaf1e0b564ab4655fc2a32f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034833b190c71573875bd2dc8845aae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6f805bf86663564c24fd500bf6f8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52777b389e3e0ea87dc66652d8070224505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3bb343faf65eb46564fc2bf3d2a82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef292ec8f955fae839be716a5df43b21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bf043c9bceb9a17ad0e17e86a0b4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa13f011f310d1dcf4d94c8d3f2722509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edb718bf277e59da2705bf1d76da43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc334ecfceb32c08ce61cfc9453dd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e24f6bbe97473a0021997e7cb4b5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e632d0a1750a99e08bd46f48f5be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e322842dab1b01dd0d2ea8a6f8ce69f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00df52aa4fecf50e614bb7994945b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce77fda25c79eddd3c24eae676670e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759c52b091c26a4f08aa2f85c0f17fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e64a6c2134addee76b5c8821252d7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdfb18e7e2082b8cc74d88b01c5f00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2bfeea50710eca6782a1e3521b2bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49d435c662c5c7fa97ec5cb847a517521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a02e5b6dbaa716a99a4e6a63dc3a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f651883a585ae57ac0ff28cc078e4af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8381d752676da3001a5e7fc6f4066db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb331ec0a15383938a9032aefeccfa4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9ec8340c632fdbf6f83d6141ab271526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26188666dcbc1524da296413228d8b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0f16e55ed2ec15a98446919cf79cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4310cc635e327a0688de16163e4728b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595179c4ef879e776dc1c4d59c36e261530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f56f5ee1e2592e36db1a0f91bd865531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b9578c99c1ccaa1b3d1ef4bb9d61e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a973339511768c23557ac2d034449c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91009dbe5af6b8951056cb46e0a045f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388abdefc25a261a2aec7c363ac63ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5463ed6eb2a60f835b8858284c052bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2e904d2f667e0d99d466fe4abc9b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de735f6f6ea38c67de2c84003fc783e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17e45e93731ad3c6ea9899bbdf5e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3a371b83a0eabc0a5bacd87781fee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2dfaa8e832e63f2f1631b89d86274541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce3aaa1dc0cf3870fcc75965b0392542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacef1193fc047dcabcdc8d5a9016f58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c656603acb4bffb0cb25aafadbc46d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fff25ad569deb91094057a51cf9366545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb906d8668585174210d6bacebb77c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0d0a1eb905946ff975a79a29493c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd73322d17a409676f84612576e5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057a505b207087859b0406192a34393549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b05832f47a1d8a1b12566ea7296cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71325f2677a428fbee47e285442b53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bf365472df7bdcaf10e6d37ba43f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acf058b3939bc18ab7bfbf917be877553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259767d249477eee699f8a3da55b9bcf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb5375f00012f9075a1cada131132d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b5e54df8201f87602b45df6c91de6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08925d32c2a2e87d61c915ae559dcbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9e3e53165fd03744f5a692ca52900558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf66497c42d6fb2549334e637c5d6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bf7dc5d74d07ad9c7b951c7b79ba3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d31fcaa71ae7dd5d07603a49c36c74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a42c852dac70408dd1c7e2d7c4f8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177907ae6532028e911c67085e1666b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db2b9814588b4091f24ef09658e63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8fdfde64f7ccf4f3eb977895abf6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ae30ff1401c5972caded99c6e9086566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02f9049cb54146ed332cb2f21d81aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea012810b4b6b2a04ff21e6b77fbda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155308e622e87558a82804a06eb37926569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa915422f9a0782eab9e8c5da9dbb2bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efcb7fe2dcc27888f0ae319d1a2634571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a5a623637f68d759bbb56ebf05b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7710cc1f28846855c5c1624daa5cb9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcb57fc10edc4762347a5ee53e081d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaecd8c27863698efc74f85ad6f0a4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6d4b715a3e75daa006adf7fb219f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de100a3a0d9d8d60cd9dfa3002c6d79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7dbba4d1e8430db7ece9feb0ba178578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ffbbc5f0210bc8166a188cdd8a544579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f914ce2df34b573114b17545ebdae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd04e6698f90c739f7ba1c6cd030fcc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14143327961a289077541d8614272f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab77b1f3683802991b44490df6785b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f834e17901da9a08f6efc8c968f5064584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f682ee759273ea10759f9ce01baaf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598fec13700c037529abfb377a49711586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78683bdaea7352e939b227bf1f4ad0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db446c2584af8c2ee13c654720bd81f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc6e199995b1a3da8834f270091b72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26ae97d59db397e5dbdd4e429d3443590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd157f22c48755b6a97ce4b97b96d30b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3a8bbc34887e20f934c6b13d821a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0659739e36bbfa4e9a8dd1a2120a8d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d706e11903a573fab1765200d51be1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6c10a1055ca36fc82d7cfe668bd0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721265cc9bbbe45e513a10f209075dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cb62c9008b135c0eb041ddbdef0e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbd20139a74c1233b9bac94f5d2f14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa128e01c79516f30cb29056e88417599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f1421bf229d5026ff8b0f6659e313600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5c077942061b1d3eafdb9155d9ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb10acd059e3b7476a35f71ebb69100602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d7559d7b770628586ff78b2b594d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd4b6e0dfc8895f99aa0144ec84a43604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c65cb29ad5a50437a509e3ce75938f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b75ba3de733c05243e05a00a013fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b029149507a24c1167934c0872c764607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab461dc837b6c3ec52fb07756a7107608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8744235c2a71d4293d7ff4eec5b50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e86063f9068e1611dd353368e9605610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1705172366b63b35dbbc2dff887bbbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf72107d5d622b7251a0af4b2df3ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594179c9e763c992a7d7eadcf85c40b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06487a5326799ae326f1a8a69b1562614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f1b17afde694781790951c595c63c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38493242df190eb273d313eb0104012616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc439697ae8a9d5c3b872a631bab79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf87dd046a8ff2089e59e7b1bd65bc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6fc16dfd99fea558fae9602354b99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30553b12530ddf6865547f5d3187ba98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6bd21d3a005f448f902d773b658aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ac1046398487fa7002bb8b799574f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c16aa528918555f0fe11d3cb93fd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0104a5c31a6f3d8affd677c8ccee4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095559ff6cead26f9daf2663f3e6c595625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edf9f9af35ae85d329e35852adbd55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7f2a3d711adc0e30d13198cc953f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087fde718c75473175e09274a515bd8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5924ccf38921a99835c2889b9c1063629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c5e7cf50e972417c69780a5282b75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d99f10bbcbf3194ef8019098ecb81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561506e335828d29ac4770ca7868fca5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd520838bd216ac16f2bcc2f2ad9519633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e8d6063a6ea8a6ea177f749b25c36634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd853b3c955bf8753ba7b6b28e325398635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764ec511ba041b4abfb022880502af5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b3ac63cf78762be2cfe310fdf27ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5911bf5a884cfb3ba0d2467fadd61a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8718c48ef5208364f3b9b2a02a1ca6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d074c16fe5b21f6d46344c3a820d686640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c67a37964d947a9329e54434bb1d68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447eabadce728e5e4115c8ac063e142642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea815da884ec20d702a7016b6e1af2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8748d095b780110757e65efd9dca8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc865cd7ff509da91a3300c3598b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7598f0a1ad2fcdf91fefbb8ae295e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d021f56ae9f55c86a0ce58b941f474647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ceafac8051916497c3f2246902878648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9186d1af229c8ec322f773971bb505649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4a1f4f0d1e161b4a61299fa3d1457650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce893b732449958feadc2d6d2b9c222651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e3d5e86f18b0678ce45b3c50a31c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132baa2fa1a88155a9c4312cf5d0b88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410f01e985fece3ca7f00775b43cb5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72af84f99e5cfdc7f3ee4ce948fbf8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59afbf70348fc5094a41ea957e51f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae32df6fd568b0c939a65dfcb8c311657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e509af4d3c66935e724a89fbb177ef5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c30c6ad1d03f757fb9ca8f0084d7f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011c3ac584c7aa123a590a35d6835f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862524bd39bc85c182dc2dd0a26dc9ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad616a7a2d6d99920af6e1ee3f3cb6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae3d94ddcf3e59b7a0a8dd370094d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bff59fb24dd606dcc09e2b801a52ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a4d38757f9a50a398fad79ca01857665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf618b3c08b4c20b9699c63d4ea9d99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f401264ed656347ca6a116e3b29df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615d9f0d23ca8931942574f78e374e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2191db18b6d38c0240f343f826ec0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa0d3f56ec045ac5b849f885b0d89c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4311adc21416fb62e717889373d0e37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd51dbb64dbe237a1099f1d67ecf53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cbf3c438245da48ac889c37964c22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c80ebee5903286b15a412ed1b86a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6381800818ea97e77006644b88228675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47926cb22d91ef99ed3a2a517630ab3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbc69db94b072cb40e652eac2e271e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e7c7992ac9bc1512d55399771da45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35b1c7f4652e00566b6f9ed9f6a0ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98df640c551ce23e737a7bcb9835fab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96344b10801745c22458b53b83215ed8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49f37b5cef40daaa88e51f69854a52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d93eeaee947954351c992382fd4ebf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a9af366826173607ce4de13942a3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce87db40a175262b0a4e3675f5ce1ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27c37739441155f05cfec0a681a7e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00cf4d0828105084f40ddc8d3e672f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65316a3591edcccab2f48cc3bcf7bf2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b389bb36d2da21396237d51c164084b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113ecf76834f7f9a5f4c800f81c8ebe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e75d6bd6454a054fb2684d0173b3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c222ae05d6307204999f3f445fc70e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaee2170d1133491ba4c4ba2147c90c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1804c9c76b9a349c444e820fe3d60d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24279d9fc709f9e55e011f942afc8a3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a3fbac4c6171ecb7a87b195bd557696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892fb2de48e40acf36e9c4a3415c1ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dfd33fdde9f29b6eaddda10d018a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac7befd9e2fa2963a5a738f84a2dd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf02c028f032473764655320af83b0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164798eb5756674a5ad2ba88534fbfff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9773bb4246f09e4288425e7ff77ce1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080fb4d028433e00af3962e7ff03815703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e1b36d0b3f47e3d1cfcdc89f2b0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979b6f15bed234bbd917080d61a0f55705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c48d5c280b89df271d095787f21f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c4f492119b056ef9240da3eeda45b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4200e0eb0d01927d5222c40edf632708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcef2cee3b8e500f128d11c4701f69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd445d2e8ccef8d2de62dca2680e2cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbaa303b6990dbe49c1f8c29d6ca35711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6475bb3a42ecb0d5fefdf562c3c5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c15adb53b2f104d0e3eb7625e5f17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9049012193f96718610d0d8ebb55136714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6202fe9e9b3f50886c2133b717870af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bbafeeb697bf42481f8f1567879b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bee93eceb16a711ede7ccf3220677717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee100f0f43550485f908a9f60b68fe0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976560b8c4d55ba0c4ac659e77d7c51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f582687a4c251e2a5129592f8e785e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a229cc6583114245ae03ca6db8069bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6a33f80e5f423bea1aa2011df7801722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880b8c80b66a20b7153be8425a83be8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c4c04f4de40402b02fcbe6bc10c92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741845548f5c223d85967a5300541690725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5cd631cfd0fd8d4e276ce7d503b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cf79d9d3c0fb5823f24d6c57aff0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b07bd937428dcace7a8a0187cc608728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64369ec26b783168852078d54ba094729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9321a2deb6df4da9eb55f0407fae1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe07ed93d4858328ca9a64edf46e56e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c07d75bd48213852fe4e0af4689a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c699e5138b9e53886a59f432a5e837f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1b4a315a76665297c5d7fd69f4d37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548dab0e8d122c81d94340b488fdc1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbcc8db116ee96f1662f30606cf8f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149392e15797d63b9a1749bb2f657b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0a103a6f9da802d54f44335787381738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c5edf6225973918825d8f8b244c89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b53fa3a6c08139e80ccc23c5d0a3cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13354e5ffda3456d11bd82ab98b19624741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8feb10263cd4d41b5b48d7e835f72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53574b5222e13e1fd197d4e1c6aad30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c814b363afb63e7316f7f7acbe6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eac5a1ffd6413b2c033826cd3af7cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dabffbf67fc8ea5c184e11d4409c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5010f355c2a3c03f3c56dc8d005af00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6460b3d985f7003331d18128d7a882e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c36a94e0db45a440342ff46069b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd59b4071f3f1d2ee1af49d13cbdd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87d3775b3a22c1ca0cd69160f61e61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb82dab774868ef5e577bda835a6826752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f5a33d8335f7a3230ec66e008143753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800318204fff88afed33bca90339d38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3a6d1d47aaaee714089f9f6a59b0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484e69698cd9a33a0d3ff9c02266964756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9472a96afbc95983983dca903d583f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b908eb39f101671f001f4146ae9c936758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e676fabed4eadd62a09d7b150f07dd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088a0f641e9c8f1297943989bfc7f83760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a6ae9ac544c4b51f21b647ce8e2d3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80342b0b3fb0856d1548cf615d44e999762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f5d266261d2c6286d635a2d774ada763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e86cb1ab1f6f8eb75d9e79cab25d7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b734b3ba77c3ca7726fcc6d4f7551765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05affcb4fbb65d8817d3db29a7c54f09766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09508df84e9765fb181427c204a985767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f883a2d95d4bf292d0cb302b3a166b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5eab778b5eba04804a108f0a2bfd0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423512e1b08a428bfd05cdc7aff3ded770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a36dc40e95edcd2f6edcb3aecf12b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9786eb4272aa410d2b5ef9e5239862b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91190929051f178473dc0befcd47cc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ecba5bb89df7bdf483b28b5d21169774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd6ffca4d250bf8b7d149d86d49dbd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc91da8536f8c55ab3082afc847626776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78295db89c7eff85d4a12bd9354a5ab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59467009769292d7178bdb85916e48778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c108e5a3fe0c940b4cbd97001d6c53779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3523c1421d508a623386ce2409f59ac780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27845547861c3191c31e55816139f97781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651de6901234cc12fe79bab9c932a137782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39023839d728803e04b418313cef45783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e073f4778e66ac45c3c93d8442680784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09fcdcf3279ac46c2485b9d6cdc346785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9cb5f1c5a8b4b0d6dd3697194ea62786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cb9a81e3af09010d55f2d4286084d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6997544f57da3fd1a81d98bb1584c7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670e8a535a1e4bdfd8f1c85120114f5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fead64fba08230fa09537611fdbd1f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b6ea5d26be8cd464a7441549b0ea0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81725a41427147b9d81e06e200da43d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02024b2f87e857e0a32fe6ee9284a820793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d541100b1c5360c935e3b9165c836f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41eff648bfabffc6e7b642274b033e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f548eba0e0fb49ec548bc74e3939585796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74fa5b0b3e4fa2c7b251e679c17c55797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d200daa7b0e1637b070bc7bcaae7c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b5e836b40aee1cec41fde70a4e8d1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1b9685ce9b4ed2af67f9214401d9b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b422b41fe5e77a31aad91ab77f26c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8420f1bd38c4072a3fecd2c5910b89802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1564f344a3f2afe39a416e272ea219803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87508e2a48f007d209b5f830655d2b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78407972496fec856f6ccb1fa2e24e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e24d7a9cfc0da91dfea63c2282588806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33169c5ba0db307515e4d776af885147807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c18833e4615253c71f3afb50c60de808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20f7e46442191535b516499a3af09a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a0c87fa364a7192485c01e2df4f89810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3f7ee7b0df79a8a61384544a89527811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635054820a701f0985140da7f7c7754812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf793eb4ac90e6e7c29d53ba2cf47fab813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef72fd9bd32d99c7f4e7474c7b660f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934a6b71d990824ae7948a99639f8a9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9da47878afd39cbcc55a01efa15a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26ee72b08f086b292498ce72c0ce16817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcfae7fa61689681299d34d11b5db2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66268578e3dfcddcde18edcb0991f7f0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48ae8916c3137a3171a507cc948b1d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e935a39eb0c9cd5ab76f8384fa4a55821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ce4cf74f2230193dba387b55da473822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db6f7da6ff7c804df9f7fb52ff9bc5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e324d7fa8194b6d2951fa3140a6e2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d69a2628e743354aa753025ab74802825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af45522ffb43d6f9f0036da0f32d26826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e66b58d890f176b9be2f0fb288ce7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af7e67d281c826e4bbda0c90d91f9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0891c57a9bb0f326acd043465dd5e83829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de7a78b22b071917d76eccb7456685830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6eb519e6d6f1893d8fe1994aec5f1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2461aa2507430891aa7a29e9669c6aa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e47eaf1925010666775e994b3e960833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade69de7ac8fa1db986ce4ac14b1a17e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee3969c028fd3da27aec5acf24128e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c0839588c5309bd514a201a622d5b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48360f50a4ac148638b288430d02fd04837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613832c1cb1974e7b3627f39b50f9fd5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cd5a0d80d13e4c3ca247747b361e2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db31c4572566bef826794f3989711b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb6841499e9962a3189010cabe0d72841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272fc67c2fbe1d9dcaf063b33eaa585842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da7e3515066db8b137cb43b2c7ee9b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9526a60228733132a10d221d11aa1ec844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429153f16321e1a5728436f2d8d7793845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26debabd3344afc0f1ba9dd2b58c2fa0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5bd286c2ca908352da943f495086d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39641b3ea329a91e7eaac11026eba676848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f09596dbc16fa954573a31760ccbb0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53632e53ef01fa89677eaf9ad27a08850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07445cc647f49cfda2e636a85c85d9f6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97653af7b9884755a04e488d40ee4a49852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780cb068b26dec3adffdbe196d959b1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5989200a3f7fd866c3edb7436458f18854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f68f78c3af1e95c180ef75a70a8cab855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75661d6fbaaefb186ad5374278438107856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697aa65d2cb59350776afcbf06cd693857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece31dfec29340715e0cb933c38e7af0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380fd2645d932dca342f166fc35b887859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7980266dce1cd235935a821b37c56860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d35b257691932bf2c62f31deb6d89861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4063cbb36478f89a7a62eb1ca316d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa8a2f9b87ee0f22fc03d5824d691c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab98611a862c47a3af5c02f1bc37fed864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3acfad7712a48762fe5711604508ec865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1273eab9a3ea2c107af6e4b6c9b1f1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cadd1bb60f8f57bbb491b2ff8cae2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714cad9f934c684237ae7bad9b9c4ea868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a06a0f14c3ecf70620c312dab649e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e66aa32870d386aef77427b628be40870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6c2dadfdea6d24ee298f2c704f1a4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2171d0beebac97fb09eb3e2a8eed063872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e8c614602735e50e386de01a70881873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab381d80b91a77bb20ee2f8fd3d6ace874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e45f962543d781d27a4a237118c18f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf425c118998810ef8721c9e04e3d6e4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2b1569f48dd6367e68dfa4bc3612e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ac3eb66e596f373334101f3edb948878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe94a286ae8ac706deebc946c27b00879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a0410afbac293af715ca8bf2b7fab880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe1118c442de4945c8149e27e10719881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f6277197713a391b075b03f8de76e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdf1789b7b864f1baf5547b1457edf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426760cf8cd5c74a1a7235e32a195c5e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363200f4b64857898246d58a0de9458d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdbdd5ec0d6dcd0e4098f84a58d4da886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0c00743a7c6a7c88e470b71a0a751887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e76e745c509b2cbd1a2c8e015c4e1b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b724392fe9e20ce44d20f502e48489889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4baa8322518b477871f956dc4fd584890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf84ebcd8e0f4c7200dcbd53efe4154891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d672e6fad6bf2499cc33f21395295892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ea7cd6094a14b95ba9d78b8fe9add893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6a66249fb34645ae28a890f7e2226894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653af66c14173b09902235ad3947880895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd996c2308d0bbb69bd058e2c2e91b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244970ae5bcfbf257968f07cacec9e49897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842925a9b3d4928c727a2ce75b6ef6d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bcf7a88b5b2041275459fcefe6702899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d13606000e1aa340243c563e093caa900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972790c522860dc7dd65554dfd54ec1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e1f2b8a52350efe436944f859f578902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c6b73a099b7f3f96cb3fef937dcb6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbe8d9c607f401e60a934aa8492844904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e93cf3bcf13f83cc0b7bf16e48e54905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731bb661692413a92fa8684c1aa08a0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8d38a7df636cce926981754837c98907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea66e1af20e262042013ba8749e9f61908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4072a4b9bd84a86fdc9edb002d8a28909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a880d2eee28cfc78ea08ec4b83f0e2a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa294dd9d228a302815660806c8b973911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fd97e0d4c32dccfbe4ba6c47540aa912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b7b3f18def045d4acdfe2b9024811913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65180cfe4919b434402dd8daf85a0d82914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a25ca25f559ba019cd178e2a4198915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e80784a0cc874ee6cfb441a6f15b7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ac901117c1b1a8247db01e06d2507917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce0a5d7a28adc84c4f7cf15d26c97e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb452319c47fc0c335a0a60dcc6cc46919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b00a9b7acbd6ed1bdf6ccf456f6e6e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17db3d990cd4c54cf49707dc28c0be921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae908e0d7255dd0a017c8ffcd0ddea6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe5d2c9d0bbddd47ac801af7dfb75a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff76eff3ecb5da87aed721630f6cac924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a3316c9cccbd1158a7fdc41f9437e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba541a91b103390a21c4a52754ed309926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff234bb3de37527796a87af2c6eb64b0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7811dfc931b07890993301c518a665b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37c31ce07e5ea70a0ee60ad6d5ede5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ffddefe1f631a9ca3743c01d48b2e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bab12da9e210adf0332848b4cd7a8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1f8b21bac7550142ab8a828c13077932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474022cdc4df03744898d69e05ef0b6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ac5b30f1f8573aca88f286d11993b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764719da75a4d40411be704bcd2153c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854c106a7c3b02d25a0c3b4a53d2afc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2a439159f30ded517230edea11b4f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a4001d5f97d3e1e6bda80723f3670938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2acfbae029b2c6df2862cdce5eef04939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9124d966982e7842b8c8d2637940608940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a440bd5d07475ce1dcb150197858f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6cb0fcfb55ef1e85c541c9efef860942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff22164e202ff23c5bcb9d2238db13943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbef5eec3189c64aa3728f5a493488944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c434b3d23eadc324be1808c02a5f09945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabdf25a64647e0b5d47a9775150e73946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc95601cdda931cd7955627263da063947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f9be33a0099d43e4808b56aaa8387948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b301e12795b64b4618a2abdfef854ea949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1e40516a7187b5ed25701c4b21808950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51ea7894cfd1467f3c9135cbdfb9c7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ee0dfa9e668826adeb020222e9979952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958e08c4148711846163dd44a160f67953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a87eb88e31b4f73d14a6d268fe315b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62176bdf5a1f2186a9aef58c40c9b31c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3baf6318d3d15c61b738d5d767f60c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73219cfac9f7389f37e1e3f12a6adf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5725e6ed89bcd8af8644c8475fe61bb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00499289db839e2ee2f2fae1c31aaa1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f27373081eb891e15f4f6ad872dcbf960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee792cc8041ccddc3ca64a421e84c52d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa280123c74a123372307ae2a784b4b0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4b85168af8320433fa22ed3ffe0a8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeac4114eba5e9227b80f0dde16642964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8c089e2725b0144f6badc169a632a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2f865469c1abf215e18b34094ba7f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1482c3b1bde67feba46d9f95fc4b5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272e0331388ebc1ef925c91e586deaf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc7f68c67db6cce45c2964fb250099969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ceeccf24e0beeadff07a9367e6cc3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826dcf2bfab66b7dab5f94618696c58971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43707bb7bcb324a5582fb8a7bb393fe2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d00eeaa775a711ab74ca5a60cd614f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68f47443336b2bc143a0a520636f8d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cd5e72aa9263a4ec37a8a17ea67dd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc7aba6d79f1d597be6c11941d6a2a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b57922150f60d9be7670da5c962a20977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>