--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728d94f2904902e4762dfb87dc4e63d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d53d80e872c8821924b094dedb75c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb616b35a2e4fb36c82a9d35ace0b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7c9fa137c7962cee53cb64141a44c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72cb04d09877695f376d0fad43cf845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd6b552cae90f54a7d33bec34cf8536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a89f6e16016a08b5d3ec458fdb6157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfff12c6fb9b084e88a87a84abda40e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf56cdf0f233b18a0765c5a879c7b0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacdc84b69e2c0c9714b68402413aa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41d2a45831bd7f42b1413ff228ed2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a2606632881a143b7c1a65d930d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1fa71b3a375e532abb771f18b662c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a1eed20d60ce0c61b400af67d9dbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786d41b8828597cb86a8e519b20cca415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a00587fedd10cfb50e7530e459dff316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c95f594fc882929fd78fd71575ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d135d930cf136fe6f287a2830751f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005885e804036e14e7b657962b6d6b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3ba98b7dee62fd78e3b61e142602920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d1d236036d760c1cb4b1b1480b21c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f510dfed1991926ae6e7e7532024c2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b17ed19c1bbc1d4e045569cb0094123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739acc226da80657f26b671b1641e2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433daee5e2444a96d5dab98645c556025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaf51d3f20226ea331cc65984b59d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ff831bc8b1cadbe689d420a075d1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6a73fb4593c7e4867d54a4a623b5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4616f72222b28877cdfaffea0e0d77429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e57729685c36889ffd55be2d6ede1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e409a337a2d7ee81ddc003459b048e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a444a6aa8915f1f3e9993339b4518a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b357e1dd7c08ccd0e34ca9f58ecefbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92786239629cf765abd79340d93beb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5f5c5be8180c6b2217dbb49072b5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c825d3b2a487c5c4126116065edea536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042dbeb6b99a5e27ceacd78aefb42f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1926646d567ffc0f47dee281f11d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ebc5ce5ed01bfcde5fdd23277c66f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f446ad1661e43f6e5282d140551aac740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e9cd0678317ed7612c1ab3d13687841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eb775278e39bf554c313c716f00b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77874be16ea4489ac2b019202af369643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b6596f4161d7b0e273298c1db515b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eb4a75142368453d164d2f59b497945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d706ffee87ccfcc448ad4d5fe358846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69803ffe2b88e9189e0440336a50a10647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8d44ad624d10e2d5ad7942ce8216248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ada2596f9db95b7188663dd0c61ad249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb779949e1e660667733bdf8ff1c1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bbe9e59f7c68b30698f3898d02ed651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f38c6f637c8d13f81232c6209ab5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3f7eb337985c9d20312b6d0b66f7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2e08808d349a8f7443f3e05c1864154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e0a20943260531e98a844e1510e1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72951df4828d2e7906716659fc59be2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb7dd253752038325932b9745966ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5d25fe87bc2f2e182cefac2c42fc058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f632f4848c4ee6d972610d870f8ea9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc18ce88ff97bd8433539c5a927cf5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035fe245a98df5de84089b2c4547e3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3f220d5fa82269e380cc6c2821f7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502506d982417e59ee1796d66cf279063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e865ab7614ed3a86ad5fe948651f9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4452b807d6f22c0f8e883c349bf5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c722ddb1fd428c902670c70556ac766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b453db3fbfb0f7d19da1b4d20c85867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da49108099f7cb2db0c6704fa07d3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d595ab21aa8cf3cb28296245b2bfcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ae3a912baf936f34749dded378eaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71057296e8c9da7ddba65169d889ad0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30893ce2fb69a66312cf5f60d3b0aab672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22221b7f9c2e2e3a559baa25dda16ba673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fba27e2599a62503b44eaa2f4319a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e27fd3de7f83c6320b86ab5968ace75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbed9c739e860ab77d6fdc7bc2a6ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb1d138bd7fcbfb13641586dfc875a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ad836e4118e20b3fd123dd51038a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96cd339f99244f1e2369424dcbf15779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9903dfe41fdd6b4a2dd7e8499c27c9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23709a8da1c467939131ed1c572d8aa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637bb2ba4414f40a8ac385fd8ed05b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676af75b39212cb4a60f36eb94203c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cac7a5c4331c1c49f1d2eb46c84e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ec70f062fce9c1bc7b8797bbf955485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c298ca25c94f83dbcbbfd7497888786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae5f33ec244868aa2ee217e6d4fa3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3af851c366a3dd082d3f3b007aad2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347da1a1cbe6b991d8cf5cb8b546f5db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b5f41d1f8d35d77aa09cdd49b76bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1fe422e4a08dc3b944a1cdb51e23d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1c7a4d50a2cefb2108e5bb313e47f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9abbfbdbc93d788a8efb6b457008c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1e743dff9ec7bfb90765172b13c5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd95d34d23d1e62579b4fcea7311fed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72db46609e2f617a059a95f74df84196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6a50667e574a759ece11b4460aade97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a22b02304a2395344a64414bc28298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d533c34b3349b56334fa7c732763f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c35c91cde1e875a494cca9807fbbb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a9de3ba5a6c34d6668e0150753d11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b530744c545be0017bc83c778294102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d201d17a8b11a963b1e8a2bf9489d54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395433f87f139d9afd74fa24843744c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2050142cf61316922e11357b9bada54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bafafe2a5cf0f5cd431b880c989f8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df54157c73e383d91244a211137f441107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e55875992bc0438974dcc70dac4c48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e5ec232750539db0040e473519fde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295765699d11101974af09fefad352b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c56fe8f5b10f4b727bdf82df15dbc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c17a128367b93517422a0379363203112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ded293eacbe098656c273a42aebba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240b3b66ab83348ee8d25e1d1bb4675114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59272d12c063e6e2acd27bf821bfe7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9817141db0157d85edcb91560f0e35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573bae0a3281ca93c7666d9921ab79c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f114e1eb6ba9fded3a7a100226c3fab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899293d40a0a9688c38458111806aec6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f5ef13ac6dc3f9cbb9f2fc58f45e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1b6b20caffdf995896dea91efa4a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcea4eab5e99f82e9e75292dd50bb38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66176ade580a63ff535698085513095123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98bdedc016fd109a951f5993969668124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dca0c0c63652eb2521808209b5330a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213a62644930fd61bb57313457f83c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a891a6d9515d1bbca6c717a6c89090127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7b7b492c6dc0650536a375a1eb392128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b8b4b836c0666b429005d26f4f69e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24a14eb15b31012cc9aa3ed2becab2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fc8a79b8e30a9065c877203714979131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934d317e40025cd4874c65f13212b34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4a8c808c6b1942f24b6f4f6d72c8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce28fadf7e897ab4f556e090f9d773134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee2ce4d399aa630f763682c00ef0c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aac0e0e053283b8c19eb8b53ad13c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b173444ff4a9d694dfed58f3aa0b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796473bbc937f31aa7c34c882476041138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac405e684c50d0722d6a0b1f85ef6c32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8acf63096637bf55b16ec2cd73498f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36819cd708ab01e57622e42dfca430141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f3b54514773db6733554a15cd2ac4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bf8de7b46c19aa2eada83b6650c29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2ecbaf0e1621d2ecf60a7dbd9961f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2948b6e6df90407b1947dd2e3c7f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbf01ebe47be8bb2f4131121dc0595146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cdc8d7c87fa68bcd6e1856692dac3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f753e5ec309e35be6bdd44531fbe40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949a61f56395c29d813cbcedd28ad27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee9ae38b48f1ed1b29150fb29fa52b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51673d98825b3163b7d4c5a85963ba7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87895eb9095fe508fc0d4bd30995337152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d89fa023ad2bdac05be4557ac64b75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd456a4ee47e6edf8e69763a094237d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e085e712b1e6aa1d14b9b9903aa038155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864cd8958515452fd5bc690a3d51a7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d110985bed5fe90c7767ae6f1433b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbabe2cfa40850000578ec6657e343c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76714a30f6feef869521023a2ed215a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc07606bb1de77564e294398a38be1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aef826a707068f94a173737a95d0c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22ee3115c6e09571e854d09e601db9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc32839dca8ad842d2f12b86146a1b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af07d4a5faeb979edcf1ed66c3cd554164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f22655e438facef7652d715e36e50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c241a6be316cd3055d982dcd95c090166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67b0fbe07416b26e3c2b3d5f8fcef4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3c84a3a7203b359c17da070a2f0c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cd7395cd5f553cc003f0605b30434169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c59961e1721471752b4ef9bb728b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf74a963d66edf3007f41d45a77a80e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb283f09bf3baff7035a67176f1ce19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c7f6c0bdf4bc4d28be6d231835b2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b8c673f4ac9f7e3deaf14a03c5bd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b51bd0c61012aaef2b574c576fe84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dadbeb14ca4abde5a10136b8a5dd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e60820ce00675399ceaba0997a9ed5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739e68513f1b33ba18de763a7c7f34a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf491118f11913f6e559a7d35656c00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af9b19ed28f572efb106a383b9e5d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285628c975f72dc90135c677f5d2222181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dcca89fea3bc32e302bd21c322469182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c31ae64cf71567634bf2e0dbc4db9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e97095fbc3063c45769ac9ab77acb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0a22aa2da7a73197ea8e72407c4a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815c42396609201ba7154bcaf9f675f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ab878db7a454bef4c26db03b2d4ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd64ac2181a128e46eec78cb580f6ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1275869ad137073479ca66c2a7cb8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757306a46d77c6b7150891ef3ea9c7af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034d14694db3049358b37f452dd96bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39838ab84496011f05b20f60142184192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1860520679f386513e6fe7ad98387193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091672219969f31363b372a5f6f8f7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5022b6656741d2bb0ac489bf6439cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3197d330a69edf7e4dad1768b3308b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d772f3c4610b622c42c3cdcb4d28702197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90e0673016939ffc79ea0f3c5627d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5615b70c9aa12636fd26852621df60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb17756e9f6fc83d7c0abff52afea8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb57bae7e7353258226f0546e7ccb20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20891382da407e72a25bcdb9bbd06123202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c963ffbaca57eaa832adbdb124210f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab6f85a50ccf1d82587a834634cbbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615d0987d489621975ae93fdc1b97fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1805ed09e1f99aac7cd759b5d1ef9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59257a886105a50677248cde128668207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2148ee224cb622d8f70419f285cbaf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44987b758382599163be6cff7f5eee6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ed8f8403c215a64925f85e7edd742210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c5776815960667083794ee78ffc83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58385c36619b120243b9bc69d8fc8266212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5108b495e6b18a6c22e51253514e29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7dd97a6c1f3739abbb859f4356235214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff51911a82aa0387404b68d75ecd0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cf889a17099bb365c48aa06230ba3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a723fd960c40cc87a4bf69adf743d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6603946c3c6921e68786cb1c2b846bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb5ac1236524baeae6dd561573ed42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c2e223c9a566e7cea249103b1d69a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb66bce5bdbc17291a0132d4d2af6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9ea0f9095747757afdf2ff585d74b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00903b0aec098be51b9aa3fb9c506125223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dc6785e1380da0d503d1587f6131c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814b3809350707dade99b7f1f54c10e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffd1922ab2ccd9b627eea9e5a1f142226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071ebb913f3cbc42f961bc78590186b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0244b7c445df071df477caedf9080228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c62587b80e39706eb95fc29b5bb78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04b2b8c56080b6e97400c7e25016a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05f183cb5eeaeae85ed59f17f848b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481188221720acf335676aa3dcc94675232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a1078b113e54e422191f4226b0a94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409de1948456222f735be0010829c86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f14cc47183192c6f629f7abc5a5fb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e31125b07cff817e4ed636241551d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc623d660abd8aeb1e37b075eeb5e63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309fd88ab03fdde1b4740e2a26d2982238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a768bf6e640d13d60aa47d5f05dc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bae2525f6d039e48ea91a0bc6645d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da350e1cbb6c3c1a528f250979f141241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121c6d328d8fd67a76ceeba52ea5ce9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ae8363b4a11e1f88773d381b3381b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516113ae39c789cc0f4559d9b212fd2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543c418342e1ace00b4cdb6556db171245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553ccc328c357b9078862cff7f883e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf403f3e503c61f79e3c5b16f469476247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd84a6df09d5ac0d18b49d713ad15b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c6f98e794477a13d9565c0176726d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0bb359691261d571ecc7b6c572272250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be55a5c588e3314d71fa54cd41803e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8268d830a1c63a2bee134b8ffbf5448252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb396b4893670bf772ffb625f60c7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85cd11a2de909d3e2a49d7c9dce1df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dc5aaef59d26d6b7127a9724555f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e181a89cc3e519114815a02dd3bbbbc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901c5bd57331e2e243051ab81c94f09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5d0d8cac3cff01debbb248c491c10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e60f55e151b3e95d9d169c750899f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f10249c91e532c536f7435dc306c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3446b6fbfdaa0cc4304961d9783fde7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6294d031f83ee21c5c452cc7293cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f7ed9d0428463803653aa78a0503d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbb141bc7f1d1c0af7857076e6fc51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ca0cf0883c63620992737c87c0b68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310c391f14fb8ac51bc0708425f02bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69747b8a0c0b420228a9706472fc55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfd9f480b76be720bdd6b9342bc694268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253b84ac02fc20ad3936cabb0a49f50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbaf1201468c55c3a47e05bba16440270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2a7f8cd2463a0873229d4ce48178c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250dd6d84f59f1b8667179b65a38fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f7b7b660db2437deb6d47e070b00c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac37ce8c1c960116711bc8218f2c0be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947af7cb711aa845a4a457c03af8ea6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547ba4bc9eb048a8c108947b8c178bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ad097cafc68241b2b8513639fef17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c8a1a15d1c896fcf7372d977a844278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780b599727bfd1d455794b4c4ca3450279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706f263fcabedd94367a708cd762f0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616968d2c834f522331eaaad25bece9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8502722e627528607c66e44b645985282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6e21d1581fff8b0ba20b144acdfda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e9ec108e6db09aee8612305150860284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aef68ed54e988357019e01b86a2b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad7e123e42e8f18f8abfcfc2c86740286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d980f7442fb2ba8fa464d16ff583139287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67bed0592f669b7c8cdc27d449f7e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901090e7a6f330dbc773a445efcbe512289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d98928aedf2c7cf1b1cecd9e0deba6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6507d6196942ddc69f8f15c2260a227291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a798f117e8b97c7628a85bd2b4e633292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092a96061bd0f15202780b72579a7f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e292c70a5ad38e4ba5ff8c41da3d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e4c865cc1c6f7e1422fdb99eba5f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b3f72012e61521eb553c896101706296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cee552a81940cbd1c16d671ac271c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e85fe91f14110e4cf5a0b826b5b490298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a84344868a4180353c056a89656ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae886cbfc9208c5d731fa78b6dc052d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98124f4825349360fa99227a17545227301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea2d52581681e1468b5498af09fc5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0c0ad7f20a92c8e5ea234ae600101303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3cc77fcfc7bf92ce3e5be098eaaad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b09577c2ad260372e4373d81668f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986873774df1d2c9d1a0beca68341ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570443a9e85c445a943a34a076a9b09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0f787596c5a067a0af0db1d315888308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ca8c8dba3f401039c70b415c2c72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fbad4d6c4e4cce05e212276bba7ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4be0997aa5a313bb803551a2f2112311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ace68a50f04d47a4aa95230caf1e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd9a355d4095b30294fcd26d0e5ddc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe682d031d76afecf3e274cf2c18ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b670a2d93c2b0bb20fdfecb0ca68f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0468d4969123172c4db09cbebdd818d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2814600331b9afe05ccb7fd177c6e2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac91ca3fa95addc8f124fd545bd2d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c029daab79cfa95910bb58c0b5337319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f49fe13ad46edde7018fbe00f110d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25840511ad9338e0d9faa8e2e3f924321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f279eae75dc98718d4cd8484835a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f4dbff747a9b946465abefb0b4ec3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a736ad0d2a48c054160bf936ef3e93b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0777e6107fc63ce4d416ec6d71fbb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69744be245107d5e609cb045a98e94e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6291317cd3d02643cdad28f0eb9236a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d76069e875b5cb1204dd3ffd2ed91f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6ed7c68669757d18b382852624bb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0236780a17460acedbd44bffd72c989330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10025c70d117ae73bb413802040f1d89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129a7bc8698e645f5f2947e0b806456332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75bcdfb1586a0043cd99a29d80329c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177bb618ff0b84f5696ec577c1b0e29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580057fa67aa0d3912aeee4f70447a2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439484a741579b19e3c1c1fd9c6cfb25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92404fbd7670d98dfbc3da3d9d6a1e30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4f928899b80fdb215a139bf42f7f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76232c5ffd605d2e26845be9d4d8c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f229cc606bba233876d1554322a68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d232c127e25c7663c29714a0f0a6c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71f3732f6fba1f6617038b59b3268f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0caad596fa4f1660969b2d90842f8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7097cbf1abcdf8afed012efa2b07322344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b602ca5c24bb8997944ef2e6f0880345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb475d3389b0361e4cd6ff65773d783346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721c5ec358c791b9cd44e01c9b09b1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed33ebd19b45bdfb922f29736b5570d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f6cf6f60002eb58941c213ee1599b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c769d4b69c74e3bfcf0b44cb58062f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559d2568d837a4616cb03e4bb404953351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bb169b57fe49fd987f1a9411c41b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fef9029f4fece561b7174697533c24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df219fdd90617e1bd985a3c8d8d2b40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003b610888c4d935b3efb783050428e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3629523dc9aabf1e1e917360c134307356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15feac8f109307f776a25048f5564a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b6a938ba24e6a061819e12eb2a804358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c91b68848ad162cafee7b90ef6bc5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe475afed7b44fae55a452e302b2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57c9bc2868aa1fd8c30893b4524a55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4dcd9c074736742e44a6a6acbda28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e5fd12b2487b09fb2afc70ad38bda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5881ff7434330a027a5b3314e870fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc3af09acbaeba5a7fe0e891acaac5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb7cb552bb5621c6fe2f1089bf2529366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa673e475f1f5ac3b7851db245393ad5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0f7783c6e9554000985e016d70138368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3d4ba6b464c903cbcdb3bdfb44db9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7275e1340398c2d82ee14d6c963e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec901d74d0729ec84352b4c2738acc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f102dcc24f35e62137447be95645f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3026a6c781a05b53646d447a09965a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad816e49c2b8c9cc7bf869a079bdfa13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc03f38194fa130e4da93896c95bd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb028cf486bd61f119fd19fc1c89207a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716500128906332b8dff06bdcdc388377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbe1e8549b5c14b98d03efbcf22d38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376088161589b8b73d3c849618eebdf3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfbebd77ed9d1b8590e2f5d8ba2522380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0a12b294717404f173182485e5dda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f798024c897154c8f5532343cdd915f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c228e5d04fd23bec94d67450b00ed40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58f796c8800e049df8a40647a98d41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3908189cc0f0d948c0dab912ac1ca3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb762be69d15b2c1e4fe43fee350b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58251e21d03b950932d11d53bd52c030387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b147867e00c814d3df95b663459712388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472e22ffbc35165058822858951d375389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a890acfa14a69c506b350411643ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1df40ccc798b72bd416af67dd9b9ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a091f27bd2a32fa2c75dd0c7536c58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff45204311c82f83086cbb243ffbe9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e061730794fb1e07cdbd931d14bce4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e63fa926bcf013d81cfba67c6875a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20eb5a0f06e7976f2ec144375ad37f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a98ea9a1eaf54b7d7ddcbe341b754397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3443c5d4a112a3db3002cfbba7966398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dcb0a217e1d8d6d5c6dcc730a116b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b262517f16086aa886b885dbef107400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787654cd414eaa0144a5e80da9dcde6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720d5ef849c379f30362c23b3904d4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7942bb090c5ddd242d2fab95161dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89215fd28872b02d21f367d2a3863090404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307893b60358d614e3ea28e6ef8a664405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcb81a3113d3ebb7a0a380877dc8c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f76e3038cd0a4ffb7afdc6e7e37e17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9386e980975bde8c1a84c8e9c4d10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00642919d41d08d161de4c86ce072e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e603b68db8307a2c880568d3cd0a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b17c8b742154fb84c6a8b31f481ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10abb3887ae573daed4d36ca59893412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7908079e99ccc2c4c2b3121150ff1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550be054ed8b2f87fcedffdbf6d3aec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a331d95fbb45acd0ad6a07304722837415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79565e285c9d37847cc81bef84221e1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe2af58668e05943fd91ecf080d19d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aab293f3588dce55dd0539ea2ca0ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9fd7914f73b9aae9915045a1f1542419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c13bd09e8ce93cff671ecf326520e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525d629a9af79df0e735d157b5c124e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce990a1cec2a583eb431dcec8baf8ba3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a77951ce2ddef45b52d907aee0256423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596accb97f60ac607c4bfac4aa3c0cbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabf990979f66f3ec434a58655c1269425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88020ca9e1514b0b4583e9118b564426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b980b2f0c0bf18521d13c9e302b9e4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4040686e564f5396c2d15b0fd9a797428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabd53f19c5659c5bf4550502a1c601429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3becf9e02f99aed9f3489e1d11336a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca910783890240d509f6bf61652c3aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cee7abde3d8208d503440ff56a3ba6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4701fa1b123de430e855a51debaa343433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee948cd6f266ef98914bdeae69b0e285434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde05209a77263e634183a3a24f88dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0e72e0df8c197e717e2723c9c70c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851588d91f3a1f1ab098795a1b4daa2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b756352f2bf40c997845277fb21f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90ccf0db6bf8d170161bc9f468ddce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f64ca87cc71129390b913e29e65a96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3f007e91dd7e1b2e4459af5a29d98441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b88f8a81a184156b49b9673950c0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f5982f8af97fece58ad8be67f8ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af101272556d8bfc76fdaf5cc06bb0dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81fc6483b2529d8a4b5d954a4d4b28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d789a2664152e28f771110ed9b7fad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149845d9560c9947534a5e92494d682447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f8881e37d9ccf0404cd586b5db47a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25888388878943e3ff372d82db523d07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d09ee5928dc967e482f5430599cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a966f0c974742ec4eb608e30a38297451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd672a032ff1e6eb88ac21b20ac58e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a286e3fcf1d5a4496e687769d70505453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50507206302ed2a9ffc85e963405de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f5b9eee572dd67d937bdae492a7a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b64972f550be0df9ab0af19282426456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cc8f8d4fff1f9ddcfc17d33e20a53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334f712158b6cb500792cf894e77d4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09541fb98d37615cf57e01777613b67f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a907e4b4a36665a50cde27e1d3883460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d0fd3522cbd9ae3452fb7ef983061461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db298957a0ddbd6aa11356c2ee045d30462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1811cd513b2c4fb0faaf6803453a66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896ff2f637adfdd58b55a59a25bc52d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808776a938fd1b32e4ab0f7d640fe967465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d05deac5c900e7fa4fa0242a3015bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c819b67b84002fc24b69e1d6c922c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fab560f1aa308b5f8fb95449abafc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8bba2b13151f0591636df42a78273469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00477d920ea499a9b158bcb168cd7d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f15dd4941a02f7ed32edf26d2d78d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540def2ee1cbd3afbdc6600caa667d7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a1ce2cf50f2ddebf4904fe5b1f6aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d70b53b7eafbf9cf1ce123964492de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599da1754dc2fd51924650e51ea0d5ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53956a6ed725ad7505951034c7f7affe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95035d8a11ec37156acd1c4f4eaa64f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220475029c89bffea105158f93d3a5da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5362f02a42324ff453a6996766eca2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b439b7b04fdfe25a7074b478ad681480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc685043dad49bdbec39d1d07f34fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efa7ec89286378ada80b62bba4acf1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4c0f1ffa3d21205336112f5ef25b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c025ca5e1968569bd5e7388a21c48b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ba091e5631c97a09453cedd8fea54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d36496ea6ba44d13468d52f9ea349a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd451d3c5fead1463de414787be86b10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92615e77d56ee57153958fa1b7b22132488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07cec768197bdd59cfd56ca6b11cc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db4835592e411782abec5af56aeb4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98047c49c9eb19258ecee7e12ae6eb17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f4022ecac790651a6af781387a26d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c7bd403436597822b2ba846dc2592493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f652e7aac891d2f8abaa65ca6cf9e34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c96824b3c53b8c8b13974d704d3036495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540cb4faf60fdd4a87c259ad2686af8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c51d04d8943944d367d79f72f0e751497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa41ae32dd31038c214b3f5e427ce22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe2f078c8eb44707e37c551a832c56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba407122e6a0f81dc84e94af3514434500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561efd47b7ea88b9fd13cd0022db03e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8dcfcf97af5ee648c54b12eb4209d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d67024de8eb6f9f789cb1f6a5f4978503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4310488f72928ef83aeca4506fa5d2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae14574c279a26a2196e72c0234862505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562d2ee88367021745e38ea07ac5516506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2074a97dbec3824ec45e80f22f7667507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac192a3d402fef81857cbec7db95e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09f77a83ceb95cc43bda2081e32e7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff541999aebe87292de05e0ee7e06f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7ca50153515e51f873b6125a2e586511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a115b49c724294291fad7b7983ba6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf3798dbbd7fecec4f178261ea3419513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d502a24874863a27efd36cd9116f79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8fda13eee45865a67a7aff8c52e82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8722a466f6df8b070163dd301273b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65936598412f0f61877eaa45e3c63a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4c1931dbbbdab73c48c2a3a96939b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da448dde83396a881aa9f8596bcd53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaf9c64b81ef930ad8e9d8e7fd53f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70b79fd73e01e69dccd4438fe2c98c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58460ee93d1f68d1bf08ce5b3903f541522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf073c06248daa8e1395e8a89dd21b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371292e37868691ab908d794ff99ddc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e0379c0de411cc38d26eacab3139e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e4906bee8ec1a5f6b6795491885fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed71c18d537f922ceba2e22539a5ae4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395119be9ea7e18ea475ff0440fa1027528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a615c248abaa304ebaba0ec629101529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890320e65343933d9d5c09f064c9d02c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744310e6ed9311ae4eb29a10e56a83db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9912f3bce4b3e340e6700ca420a3628532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe3b707afff40eed1a35b476e61605533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb3c840f5bf7dffebfdd7407a955b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29393794bb935e7192887be76ffb11d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e28fb9141767257ccab9df65f9481536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332126ef8adbe088c904e289a5a1056537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e3cf335237a3a2171f36bce36e0ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c58599dec0b4d6ef6f9ae6f66e1a51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443eec604d8c6ad316bdb2a23c6daf1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496579cfbdd0af83bda02023047c3f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cce73cae41d91c8f15957a11395e94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc4f0466e2514ba965ea6222cd5499543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcff73d45f11c0bc41f682417db4dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55592bcda62f50efb0b0d4b75ea9cd00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fafbecdd288ef770ad4db8814d3bff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1362bae358c692223ede2d263bd561c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba38e72ad8a5351a8a46c566d407d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53605c6cf032550c13c2f9ec6a99712549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08de16d6baaac25d2167a488a0d0f8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5b2e2ef8712ddc5fb861571e0470e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a002d0323ef42b390ae66c48c53653552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab5d9c1a45141d456bc9f5f57ce7ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705d98d475514b5c3623d59ce7469e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f190f70ee42c6f33c27ad186be3322b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc00461807a2d84588035ad369dabd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78c1e55f8273e8c2aa58845f852368557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf6760a4f2d81e7e08e0e81f3a8090558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d42883ce9b224031585399195cb79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb0cc5caeb75be976cb9b02f58bbfd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6979c414f9b9f91d88b153a8da0ef42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095e1b73a475a3b1d6ffc9e7630eb42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6390f3e7f865509329d63a6351d186563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef455e44949dd6cf3b080027d2a9876564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e175bb23c63330f76eb9cfd7e080f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfc7f557dbeaee4ec2dc54a5a8b499566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cd12620034f04616113580513be55567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd56d12eddeb836491196eebd561ea0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bf5ada47f56e96580894098c1a768569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb5ef714cec7755d826b034eaca441570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3bcc87a7bf56f1718f5392ef33bb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95a25ba11354e8910ce17f646dee15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8041351c943dcf96ddda1ae3a622a71573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b35405f4f80bf4b8ac3fb2fe4d76d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa982c835d9cc347b7e4167088d953575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8b35f8359035638da477984817e43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e0364972f6e6eb0d99fe9a00228a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc490776f81c6b0adc3933c456206d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd71c49a53960a2e85fcabf2fe7a65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964678261c8a3a08d57cdf0ab076971580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44090a4b6d5fae9ed0f4118b4b76c947581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5929cd38bccbcfd69b644dd02aba6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534c4aeec943bb11a8cd18d5576d15f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9285bf106b24e5334de960b02f40eca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d58af31a93c28f6a0575e8c081094585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c7ab71bdc78db8153ce94ae1f1fa8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeef9ed1dc299f5183f3e156e25608587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878d6ab70a523813e77bad3ca2ab7f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1a6590536fb8670f78bf76d542db0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cce82fff686c424535a2d6134edd3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bbdfec8edb53c3770445a78702430591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47810098b32a04682ab025c78a674c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5b6c0161ae8810542a48f07699ebf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1541d8724f9a3bc0bc75ff516a4c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc1542f2e441fc1f7da5b9647cf9d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6cc6843c0541b968a0555ec5a5014596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece0db1de228b4282e1f6eeb331b191597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2fbc35c458a73668d75dadcbd2b48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e0c07e19b6bc4062ebf95be73d434599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999638a93522d6ed5e9d11a8edc30f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1058695ad65a9b14e3ea24ef553a52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546e073471212f324215713b9279f1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e177d348da005092951e6366e05bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959a8d9b035591fa5ed90a232cb410c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9fb82d3346e72f0e4f987d4ba7e7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c6ba3bea4ac170d73a104e6a4e6d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8699e7d0dae5a8d788575b172a0d92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dd2dc0fcb40292e8894e39f50ada2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26806c275440151497e26ba936c410f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad86384bc3aabcf20330e9268b20a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233071f184126676dc88dd2c2cf945f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284dadbcf7160ab4265d572d843b24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dfa0cc8eb81ff170c61887dd00e8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cafa046c4e62f2a3f53823601f83f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41189b6daf76da8fffa46e39827f1435615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de85948b468c90273c07c426670ff7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36529ac046e426f6f6a9ca38f97d36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9422af77c81b0a3d1d3920864dd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f043af5e9823d7a63048fd46a537aff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0a7d4fb5451ce85b705e8ddfa604d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a13053b891d45b9538716a3d8b1274621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9bfeca8a329d0cf1cdfa94998b6f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09d281b9f1e59dc65b0a4516aa869a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1494cc654aac24b20f6575851724cf8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a026edf9b190c3b340e43517c8c637625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c0443454f206a1d837a5497ccfe02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dbd62df4dbb7dbd61c6e2f4935fcc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda4076f577109abd27f70474d6272b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5dffc6762057a408f647918ed7cf5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be823fadb0cfd7e897057930f18cb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635c321d0a7493a1383a08c94977b6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d68306624d9d4cdd1262c11e0d71d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150d01594503000432f3069fb39567c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc4df9118098fe0971e0940c5cf907634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa9a6f6b0457c1560f358f94a131b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788689be46c61e0840a288b1f3770305636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae491fdefab3d10ee765bc076b72e92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3b37c0c7a531e38605230fc01b7e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b308486299a8b5fb24a44fc571170639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeaacd7440c4c5fe98a1917030f696640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417015a9de33d82ce111a7e1771c28e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fe19b8abb8a6495e965680ed3cc19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e767298b0db2d94868240e6fe469cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47873c386ec826f028301e20a5236bc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f0adb5337d3d97bea0282a942518f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b89d963901f5c75cc3860248476250646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b17f45d09c3cb94997449eb6c030a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d556bf8e9f5ac269c1ce793e1f7535c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16ce9d8391a373b341b9264b6445ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23e58543994215502c62849f2cbe23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f010c76215839bae13db96208a5051651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077f5bbfcd64d19d5da2276a1524df5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb6188daa7b226dbd1926b480c498e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840d7078f5d1059e0243f4fc42a282f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd854fad0ada0f09c19b5afce1683655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e38860877d3b100e4d28be656d8589656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4212aa9ff40929da35b339b1d3485657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d643aad30a2f7bd9cc93c3fbb1e9ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ae8c3203a1ca86099c3b5daffaaaa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6f2b942644b4d21d2ec00718404b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d4a4591f8f5ee8d715a224dfd49ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5db3c9fb52c1fd0902b6d7f0ce512662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57279f5d7acc779fbe3849226efa88a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a444a22ee73a527a4dd3f3f6defe4ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b687ac339ab5edd2cf35a5a35fd2dc1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcccf19a5387abbbe2b795e186b5f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40686a34387ea57882d97a7c1cfd16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cce46e2ee380b44da8ba2e0e78acf5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac07801c610e71761f9c1a10b33aae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a076473bb09b9cfc84d2b3aef1ace7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36359a6c1294c00d02de2408c891ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28291e4e4a21a31fedc98ffcab0026ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d684e4ab4df2012f67fe2d1ca97c46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd9c5df9f1fa107c92f1c32c02347b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678be418eaade3e1a69674f866dd983675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76095c5555c2be281be4a4d9d856d80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325ca4700c95b829361896affb079ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49f64a23b5b2c67bd2c0e407066bf4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4c59ee84d61bc1186b5d5d1897ba7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45f8f85fe3fdf4384b579a77d9316f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792614e3eab87a3fccfe54654e3e0de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db84d1b4a8530593a286cdc79f9bb27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3166087cc8d2ba6e9ef065a7ab9bb4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246789cf119a3b5ed1d83ed5b4ce84c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98166937f188c6a51ae172cb674d3f40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d423d594024f4df2d38b5bbd4e528c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b42640bc1d0244f4b159900f1f975687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cda33db29f544db0e5257b15182a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e739b2138a038c107cadbfb6bece4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358afbb80effe1c5a6f9a3727b6976ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf14965952febc4bb55f950f4962f7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9b5a442f54eb0f5926f06fb21252e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901f83c709eb10ca05e6995a4f0aa5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbcdc43dc499d5703e979a2bff23c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08250eee5bfe2e8c384d5edd411ab8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb4e08143e5b379bd0300558ee098696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741466a53124544bd869afbdfeefaa0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ec396f931530fbf25fd8ac1854c46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfed80ca5156323eed3d959208767b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bfa470719c6cf768a89473590ddce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f70323ab36bb6c1d31bae69398b8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ade2c516787587b4e80562d7c5427d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61458eec883424301280b886444b52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8f96e2583bba4d97790f75e605682704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd99b9ce2ce67cb42aa58d0cda89bf0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dc89a3e8ec442f97bdc10f526e9cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c591033c56105b0c2d4969a52258b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726eddd3c78603c5ce0e432a22e5b62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3a55035d4f7dd61d15fb8f27cebe4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c2498c24c6301c1f1c5580926c63c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f994720886e0ce560dbd6b806d572711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7a2602fd344edec202d2c73a29468712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d095072dfcf0bf063d41258f40a7caa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a599db71ddf3b175cc7e6f0fbbc248d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ac29e5b40f429cdc3d7350e86edd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebaad2a6de500a636a02dd4713d1d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9323525de547eabfda0b6da481c60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d423209e336cfc039b1ef826064d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb845649439eaa2a73ee3cb1471d337f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b66efdfad287ce956f0a23610bb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ded7a1a21e5cdc545e7fb7f3472c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c2ce72f52588eef708b03d64b2ef6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c6ca109042cb1b774b8c5dfe8b268723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895bcc4641c5849fc4875c21ad938e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064495aa476b8b56bb17ecdca938a13a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed0990a45b763fd9720109d6559950726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b28a05b96e047a5702e5f28a0b932727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec491bdcb8d84642b32f03968d09df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58557d680cba9758dcfbaf96ac8cdad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94cc4dc40bf65aa519f843f217eed9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ee3acf1bcae3de18386844453705e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64517e38a5b82529eea5ee8e531acc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4a63013fe0142a0ab1cd6c7bc72be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042034ac7971a1b7d0784d514ea09752734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054829d1928cd4893a51787ac10cb36735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1a549b4abc08e84f1c5ff1b8babf6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e399068631a947e34dcff22291c64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730435c6138e84abafc835bd1767bce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a342a649a38fc94603cfa0ccf64a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb2ae86090238ac750be6cd0353e70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1c9437e7b94b7f46763e174ab38b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c238e683586d26901a899c030e4efee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6fa399b3241fa742b738019c923ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d80afcbfb8f9b9b8700ee3b53d1e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec080c9f792325a058d840f98e0e3c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad31e607580de322ab55a9f41b7503746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ce5b2d547582c910687c1438e974747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a8d1678b9fd74bd8fc7fef72ad44e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb5ed15273762ccee24fc1bcc52100749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7dd331a6a6bc6b1923e8629cd8487750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc960bd8a31bf1e9d4edb06a9a6612c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f3aa0b0dd47cca6222e72decc59b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc95361805c39dfd350eb7e323101fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06ddd50791499719b965f218ce1a8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81906d65d95ebafdce4c0d3fc222bfbb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a3d0b4b6f822d1f9217bbaa8faaf8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f143ce71a69de1affbc99205d151dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a906f99609033444deaae6aa78d88758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8501372daa097b6a5d71fbfce6190c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69706b3e3e4927055aae568a68df6a8a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ec2659433193b94e1fafad443dd52761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d20c3996f5728f92aeeb89de3525f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10947ee8c2d7b81e202b77692f6429763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e5983d6e3b95750dcb75068a9dd95764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1115ccc3b4946a7678547125c4e34765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aa087a769be5c9e4a307a9b0893a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8337da0163ee2877fa6fcf76939287767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08ce96df6b242d13aa307548316d71768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f12a6beab700afac3176ceb896426769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c59457e31b1312c5cbf682d373bdc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f043745a5c0932d46706307f85fa81771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc06503bdf9a733bcd07a4af764417c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a97d5ea9fc96fe39af4c2bd64b11f1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0c02395c0732e82b3ea5f278bc63774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e254c1c9020b2dfac577312e84d24775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fe652e040cc1a837f42436bf89f87776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27af6e5882a7023769810e01c30206777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c0deb8357dc17d8ad52a0e62dfab6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d31f5aea5001d141260177ff0067a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42ce957013d0e3cc6a708a6217cf07780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6db00a5560da53678597137ec53511781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaabc3d5654f912f456fb7841019fcb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b66ea9b6262dd4da08321dd1ca8b8c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e80c8538f54babcaff228f938dcba784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5b16700a629b777e15bde146055b6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039409b8f6ad9a03dfd898b45adee1f1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f58c0de47fd8c305c0cc256d3bf538787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd80c3c7caa3ed0bd2b67e82a4ec648788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f991938d10febda2d9768bbd575dbe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a7c4ef95de41cd8dd915581cc9e42790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d87b017cee02d64ef854223d22fa5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978977d88a12093eb9893bb60be3c52d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd49dd1173772289457459b7068755793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87419caccf4d98ff4ec48544b85b0a02794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78d4bd6b59c346f2d7988c12ffffd5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756afda19c57cd042e2ef770d4980f1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f24197f09acebf5675df1953edbbd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af55ca55d1583237d5c5940ef4cec5d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1118d9d3975655698c6ce22d62b56799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f396e96cbc97ad1f2eeec73d074086800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ea5be170653328a698113c1beb7e0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e31473beb39e84c8f77ed9840132802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c96bb6aaf15c7a138ae0324d75799803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7925d60476000400c196c2833f69c58804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e343d1f7e792d25e6d9bde20031edb7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d077863bd039b884922e8d1745b003806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d9e8d683c0682d6e8924c9301c64b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9fc470114ecabf4799db7dcef4fa2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef35c0e7feaf56bb86762640554a16809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf30f1ba1731161aa31765f7589933810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a05a95aa2772654f857634db059daf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ed7027d20e6f7c6be060a46117b92812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a54e5f159dd615e117636c7f7dfdc8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24fd1541404f1618e6fe2408fd2dd5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baaf13c505f83c7c50c145026c6b07815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff380b2751100658e11caa1ffde2df4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab0581dfcb2518f4813b16b3244c2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf97fca0219f59c1a89553706afdb6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7c475a46094379a34d593acaa6ea9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc77bc7d6d9f7e02cb24d0ddb49a8ca820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651a8a0e9492cccb5dce1a52eecc6c7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0b13f9c6d611b7d95f581008704ed822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aff98d62b9c1187334c36ba513458823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f74a83fe4d8a188b7e9fd96cf22ed824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e226b05db9744e1087166d2193c5f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f70c40abf2e063e36ce6b9b0fd11d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a512a37c5fc9241de1d113ac469ca827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b4ea57f0635d44c001184fdb8703828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a5205b131e8dfd58e35a81a543603829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc06151aa553cd466b06c37f49fb7d5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1a711d0bd9848a0102c9b4cf4b989831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635ee931be60aeacd0b5115037b29e7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688d1cba37115d4d92a6109452a40db833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d8a876f5b33879f670c3c31e15277834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcdaa92c145a6382ede22039fa08bc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a0ca18687346377b85e5f524e83ff836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aba422aa6a10b709bdac24f5b061b0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd1b01e00a008f090666cdd5152b30838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23e005530deaf91fa243b80b331a46839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4ed4b04b85d94bffeb112b24137b2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fe9a6351482be1a542dc4cfb2ecc6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e5d999efdbd3b64f6a8a3d2232af5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4204bae755b2f1552cff5b64e8f8022843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a97f4ac026212c2c28fce786d4884844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e7b3ddecc2c868ed3c2b85fa667da845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897b1910ccaaf35b14d1fc49dc93f38846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d898afd7cd0d8d63bb603dbf2b0c0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4da9188c5fcb9ea1ab39e4b2e3a56848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3ce087c1acec876e6956ea78bfcd9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809b0cecdde727e9a02a3098dbba4fa850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863596e50cf4c4862e87c3b521df634851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071e580e95fcdfb5562adb71bb0a501852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28384745bc2ba8f91b271c8ebdb4df853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3092a674f5ed2b63e35d24387af31854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9f696355ea3c9d233adeec8fd2399855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a20e778b4a5e40ccc14d8a8a12445d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20375c3526a0fbf57b77b489864458bd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a6c8254ad5e2e03ddbcd34bfb343a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78976e516d3265f35b71ba4656f144859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98bddcd7a952cf3909b5ed7f68481a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82dc73503dff2ce89ec140a8544702861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7da8e5afd5106d6c053cb0799cecf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f6211203bdb0b47667fae2590b461863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce739ab37928ebca8e7204d283e48e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ff3b82c5beedc97f5a89f10d52d75865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab2ffab9eb3660f5da260e883e778f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa6a801269fe937eeb5273f35020c7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e3b2d00381eaed1444b2ca66efe3e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bc687e1445dcd947eab7e7da5302e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520ee1300933ef0cbab451961ba20db870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038669847324f056db841d7a4558b40f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a337ee22d8d13ea422acde2fe829e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a7dc164812c94138c3c5b4cf569d3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad13ef4408bdddd6319db203d211c0f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcb12756d9580bc7dcf8eb5833991a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892385ac48f44be598d74ddec11f8549876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0b938bed465968883d9daaea7e875877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc184a5e2f1f9965601752ee4a83e3f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9121ccd14b31a135a704873579bfd9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a86ff18b9dc890ced4c013ca8afee8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deabd6d569f91ecc774dc10c217739b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f60713b3ac12ec405ec25a1d60bd9d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354db4a7206f24f1d931cbd8042e3b02883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88444e6e2a3913ef33ab3b2f4250f2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb4e1a0677a260117611f59dc265d6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad7f3092170e5845e3ba3445b28217886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b19250cabad7154af3cd19b2f9f189887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95489e5d8f6c6dd61c8cb6003dfb3999888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe6cd2ccf7fae5c1294cc4ba6401d1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0fbafc72fac5a5eb1220b0b4dbf29890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370c105b1eea4a0deb244b41a2861b0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef896ce1810217d2cefa4ac34e2c05e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaff3ae44726846f9ea0d8faf54188893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182cedfe3da1b9bdd89d6b8a8486cac894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9fb331f6e87d804d8552faecc0362895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6a94d0dd6f06291f1b5f78ab476bf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae955ef6ddfddaeda7d39652920c796897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f809a7483a891a3a4c87e7f2928c2f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f34db9ef430dbeefb16bbd1b27d0f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d6e69621f83bc06f80a7c6affeb69900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a9c3ea5d972ad450177545bed2fbb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa84e3e6b887ab819aa66619d99e88902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3add38a39539b29c4b98914d92d7b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8dca0f4e6d069a1658b27b584c531904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39601bfd58806f8718a5659be05f9e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec8609e714321a93830e3a2fea1ac7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859a268efede3801a57b9b90d25158f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83bee34e6abec7656b949569dc60d1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06e564fdc90d56228600445697e143909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e6cf659d8fa3ddeee897b9c1dc291910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66636ad9a43dc54d4b2c32d5173e4c52911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf93816adf702e2740186c270772bd8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf1736352525ac28927b218245dfbd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac290d4289b6cba8a65feae5217e5b9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e81d6d64d52d7c29ef63c0afa784ce915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0556940609af8f662afd6923c018ddd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1068878f7bc5f396bb285bf319be465917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777402cc4d8907ea9eafafdf039a4058918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d72a7ffec97eb6df9220fc4acc29e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850b0efea9564395a6d14e6ab5dcead920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db73ee9dd5cf25a78abd0bfb7fc10e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c72eba61d7b00d6ed4594a903bd655922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702237a7d1e8bb93d548ab6bd1a6e371923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795746c669c446e5df44bbc6a032f12924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7bd4fa88d27e4f53735c0d2ff7790925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0250fb03fb0bb730ff1cdff6770445926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ffd08eece5506a01e67220c01e710927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030fd1764032d396ae831b1e1b220c4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47652aab9b53e9da1d6701bfc7bd345929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88533ee97186b8ed4437167edf51b1d3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e88132563afe791dfa72205da95d1f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090f3ed93374908f4388ef2abb388a3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002861d3fae5360c7888dcceecb0b41b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b280ecd0884966ec06a4c5af5dcc0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f41633cfd4ba014d501a1b53eeccf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697d1486d142681599ad6ab266ff5dd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3c216a1a19e0b81dc829a7c3f2130937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5d3bf1b7d46b89f28d8d9c70e44e2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5710a0d7c83c1ceea2461a10717a3d7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319c86147c5eaad6a0e12ed559fe5c1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b6ac9137e568deac4039986e58dab941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa451e702dce66f9e8cf39b4b270dd7d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d8d07b86171469e58e0ae9480ee49943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852d43df3e588923957207b038f4da9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b47a38f487ecd6fb878ba33dd0a954945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155d9e68adf5f956817c48c89c1b421946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be569ce206063132ab98ecd511c832947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b00d87d2d3d87296f8f88affdd58a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821540c9031fed96f21ef282fdd2913949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10da975e06eff607111f7c557411897950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea07e3e3e73a50b3c8f62cb3bc13092951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff202ce1d0b7f46fec9850b9d2a78ba952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237a97acda59d5667e6f88eb4153e93953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf1627fe8d8fb1de2e86e6f08f67e1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055f1c30fcab59baf393cfd64a82895955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd001332c6b7c83b335421941cf1bf4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ac7e7e58d4400818f8bcf0ca5b985957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f06230c8675ebaa92900f8f22918b8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dff88cb64bc6d08f9ee27ae65218e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6202d35ef0304ca3b4530056ddb9dd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad70783517e8f3f104d9919998a73e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c704f5eabf91309a48ef26919e91c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8f0df5d5e2547fe35e07215b9e49e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cc3a072eb350135e70db0a9517a65964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e945c99e4a0b0bc71fc68164d2b8d75965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d38cc419535d459b6fa4e51e24d84e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d28904948c48d167e6a707ebb0862a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bcdb77fc898eddd98e30c43778b13968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe449270f78b5d8054ade0d7bee2655969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb6aa544ffa19abde99fd4e526d83b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e53a83122a4997c9e82d724fa4a8b1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94c242d20c09ceae7c4fa9b9dd77af972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e48d38a0627ec199e67afdff291491973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706363f123fbca5723876f713300fdbd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe2b3aef2e306f26821a8185d5422a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaec4da64006d89a7078640414b042976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371776f3bd9b71c44e50c6b35328c82977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b43dc65aaf02fc987a7ccb0685aa91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c461d75fc27e29a777405def496912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaae75221761d77688075cff72635153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb7264bcd9c954f0e72d0ee86a3e314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b73676cd1da1e03f6feedb3d031e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f685f536a58548b996197d776a8b5fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4011b90e8629218f18f59d81e57f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf9edd556455054c8843d22ddf175b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fe2844cef3e54c42496644ab770c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7ebbb737e32459b577c6028e1e8c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b91c5b0d929bb63177d2da46176ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1b6a38ddf1c7f17df69cc4d4af94a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556585559c0bcf4c2e7dd39ee47d1c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac0f20b7bdf7ea549dc47de88826214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df258d239cf6c989b90fb3f2d88b7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d75cf69ea456003519e890d42d212616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdc09e7e8af7fa9aff2e856ea128ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eb9709e6a23b001df1c97235889c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2531a7f0fb5505973318c414b43b9dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b72be4620e15bec6fd9ccfab878bdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bf59b59474732621fcdc2c1fc182721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4c16a90073d513b15f3edebf39d9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee93aa7ad91431ea93dc466fd5b95323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae7242eb49eac77bf1aa220c9d3eb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde07f7195e4357c7e47be14d2bf07525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055c83e192c0810c7c6d3144a52c3d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593f829fd127751b5cc1bf6325ea33e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9ffc42fe82a4e0ac003d1befd204f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46e8496f44f573a938b63b62703ff829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb763cac810e17d920c3f390320a260f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c414ec6e8ca69c5747aeb75ea88da731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d75fdd9e88a6d55d6968c7121ea7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7755dbf84f1f0c7b3ef1e0f17157ffe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fd153dce33f2fe61ec1df78d54fe934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c138a1942f527d61f54ebccf34db4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9353c4f1bf8826ddee60f7b1c9f8c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b96c00701f77cd10d8f8e0e6366e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9f16dfd18db28c7701ce3eeb3765038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c9514eb83d421ed3d9e78fe5119ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981523a2d619465a770442c26f16e5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c5d579c6dd12bac4e51d7e0a0a80641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd8fea846244af538447f3874a458142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8d169e5e6d48bdfa5dfb84fa9d59943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a9a3632993e691d8e34ca9cfd5f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82024f3d030cddc515d0b4c65632e4e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d50f216b9ba38cd40732d88f0cb67546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45447b307405bd905d615a8cae05d7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc056f0014fd514f40204626f57dc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57358e8ab84fe69bad00115d67c11849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69282fc1bca057f7a8f3594218e06ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f7cc27cc491d32d542f283ed9746851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0f9bf216ed1922ddb359a85683d3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae305f209b9d496d10fe9890b3554b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf3c3dee4c31a731118ac096ee05a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca6ae3ebabb70dc982b765388d4d5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04fd046355609d668423be60d6212b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b2ee3665a6140761a98a3e91a91157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a37493354823e51aadba0ef73609158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325cd26b61ca70801990c62bbe7e51159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdedbbe49308acabace94cf85a7dba560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003727cdeeddefa39b892823ac586dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057d3aca72bbd875be57cb0a5d57ca962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31eba4b80d6e6ef3ee1cb4906dd5b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe31f58490da13ff2c9efff0eafdb7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3232e900e60ad5f8a58d9ef89833565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a766b7d85a2368cd60381bcefff933366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4524a82288f88b6f228cb05f6dd4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40606bb5aa41923558d86fa80f8fde8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53440c95e973094ddc3eebf6aa5650cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f34543a5d5781802dc132c5ee8eb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd219743177b6eb86d005054cace27cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a5a5b9d10032a2e19cbf5f1e3802872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd51142f7f47baff1ad7aac123319873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f113482e6c770198724dbcb50e7dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fdfa76b251f4d93bbbd98dee4c18075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848b5ba11c4a62089b592db2d450d8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68d51c1f87717ce4a640830c9a45b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70792722d4da0c833cb832d26e06c37d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba215f3e1dd14465edd320d62c5a207179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6db92db059c72563bd664f426b45d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427dcee7ebdfafa36f94722a46c63fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dcb6d076d5947dd90703d0b29d3fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab68cec9b18e22e50911d29f8b2995483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16e2147df4af5c47c36f957e7881aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3106eadd11f8f42995b01483d18918585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83296a8fe4cc4997d1e2baf8145f6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a901d4f663ec3ae561579c67e8b2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca2a4bd6efa6927665f0c12c5afad288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65046450547999b139811e723c0a6b6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993946251b98396499da5eefddf386fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467ee4d80245f988b13f3ad979ceb1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124abf107be7f34ac8dfa58c02d4548392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ef0fb10bdda0a26a3bb8f48cd089793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0611c7bb402d3b56d1136688beda1d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373e7edd326e276bfd6ff5e1f7752c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f16f5d27ea64ebf2a02a45cb31adf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d53fef7aaba8cd12d96356844631b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17934f71d917cc8a24607cedf162162698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d835baa28b2368e71723aa24fa8912299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db1359c4c7bdfb750e5cd63bd56f25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057e27a5630542b8f524a4561019ac8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8483314d77741661e3f45db94a1a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d452a9523745e7aa0c6c023533e47c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c390e7cc85cb6f076d2a26181238a98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcfc855ef1f37992b07d8f0f773d4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151258f0063b8cb318612a55359e6f38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e0935e908c058d75896f8d61b34ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac3fbf1cf450d7304c466dc0c75caa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c89b5f1deb867413bbd8521bd0924a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0e1e1b527e83f057d280dfa5143df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3d9d4aadcd940f100e91bd2fa8c60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1de8f1d9333c6eb446dc404f79a966112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13425b1d1b3eaa9e486119324a71865113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac607e635ac5d7ae410f93f9fd9a8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853007a7304d49505a3c728ff5ffce3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b2b074000a0491a19f829df1dc1af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf503661345ffcafd312b7dfdc4d0e4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80a5546028dfeac0808992e6853a71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d5b1c3f955eb10eb453b27acff0dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8daefb7644802adb3157d58a5df4c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e69f1fd1f6b779950d5d9bcc39497121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfb653bb5da9ea2762f485f7e9ec99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8063f59ba09ed6f35bfaec8dd070f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42134e56871a145c90131ac903cec9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e53bdeaa58a05066502360a359f2af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53254625b508e434f13838d5bcd319e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3847a8c8f634b1902f9093843dc3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320bb51084673fbbd87ca6e7f0f5c3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e5c54482334164ea95822c9fc536c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca60959bd324b99e93b5274fe3ecf44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad334c66ecab4d5a9e6d38efb657e5a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62de4ff854cad3f78af9f665a5f7d56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ae7ce0dcf6de8f83d3e230f2a8d3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55459087cf5c36d4aade027d1f1c35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3505bb1ade29f08830338792a40c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a04d13b8158a1e48563761a2e9b3bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dc40e3522a975bfcebf2767908d74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc06b866855c10176c0204320c02193138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5593d5bad38d1d5c782d7437c7b92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4814f24b3445e2c2079205c704e312140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbd54e0fd5938ad01756cd84c90c83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee968584c23f3d1ae5cf0ceaeec7e8d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28955b705274f77cfc1dd50ae621f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2af5466522f55292c9a6c25b85c9a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a8c5a4cf9ab2564873629e7805181145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a49f30f556be69351d7a44c8b4ac3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420d8618bf398679037c9ea696b2611147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8dab8c720dad874e5228bd036038148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd429d0868d28e19578e008927cbb35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b3b8f888f48106a8908dcbc0b3977150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c24b331a07c711f7d1e766f2d92ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147e8f1c1975236b96ff7482bb60c35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b40438d5b76dfcbbcdaaffb81269d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86929449a087fd317a337956331747154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9273f12e8a574aa18a71885cc9bf66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d63297bf88990473f63bf960d9487f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb39328956cb0ad2ce690e0357e46f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c785717acbab97332d1fbc946e94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c7daec8395fe74a79dbab0142538f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf24bf2402b10394b27077909966f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6e015bf2c71ad4904796b42b09d94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0c1211984ef633dcfff4976d7708c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f99ca51c7020f57540fd8811231ded163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daeb32a4a0725d7fdc7eb71402710b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ad02951d4a2da50817201d3be23d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cd222c32cd1ce4963fdea4343f756166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b99ff0d7871042f246402e51d0d884167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab0f923363d8bd4e6e0b00c3b3a42a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3339d6c1dc45296af33c611cec7d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bf5f950e5db03d851c9dbebd5a259170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304702bafbb926bd22037a2f890b55e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84b72a276f5877613b1eaf9034f93f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b5df27a19114ec7b8a96f1d15e58b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffd82c92537e193cfbce4ea92826ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a0d6a7b829f1909c3d32cbd16844e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279540254314ef4db060d0aa67262a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67b09fbe9eda5bd231b4d11bf8eb40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2bf5168277f9f4b93727c064d7f33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492188d8d3f6230d45ba9127bdcc5bf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c182a7a32132a02920c85a5731146180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9fe8d55c6d9e29e68b0cebfdff402181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc143a52f074cce477f86029b9c310f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8e90879d50fb812de4c654c9469d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3255161193f3ae7c9ccd75ad15242e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1979cde585f3b58e73c90025ba07492185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bb54889710f2612ef4a8db4275bc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa8d494393f5a2f3004185f13a529187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cd9d63d056a5fc6ed8d971920aae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc6dd592b3a5e5dc2fd3067c3d718f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0510225c6011facc20d39dd5536d1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfefc8d9e45a671a2bc9c00baa498c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564474ca64b9a4de360e5ad811425ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbbacdf1b5ee8530e02c7c25e8421a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd5a4034a18634bd107826e589f509194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0903f6285d372b8e98e687bf7ca8ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9202bcb7e4a7b99a9a0ea0e89531b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff59a57a5b09d67abf1400e55d0be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e97da194ba64ad1d9ad0521562e150198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfd94619b92ad766c208d091efb98d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b980f13d4287c4ddce76b646b86a24b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8d2ea93f1c1266841027e9f5ec3c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d56e88045a622d57ee149e41725d0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7f4ab2183979f3096d27c1bcafc1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089730d51280cdc3553f5c671be786d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20456a54bb426e3de9ca99060285b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2968d309a6aa2b5ed3fba86d12adcc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d4fa2b818b5a44a5eb6f3dad742d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb0e6e64dfb4a2b90a8e060b81ae33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb7d5e1055baad452b2fa6216b4e26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f03df728734cfd32cd772be8d6835d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf998872829de09449394b047eda6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2293f0300bb3ccb82e9d3961f4b1c55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d52a88e46217b27129e3938ef41ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6edd20558d3501f1a5e180a137224214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c8b0a0309798d591965eea17238be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74ead92fe2ac0c39c79a494ace32b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996b03b4d885291f37ab95355dbf650217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92903a46fc3957a849a9e3fd886c95a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f783413e8dd6e461ee1cab3216db9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecdb29010cec6396e0e184f1a5b3cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de57171980973efac129d5c898738c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f51ccca115b3cbe3c9597fc8c6036d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a2f3e672da04b9f4d38a20c33813b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966106868203a8e26810ce2b26999092224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd2534556c917cd5a2fd4b0cd09cba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655059383eba48e34bf36bfc1e5e8d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cfbb82e7c40edb9f40891da852d00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dc180ca4e22b060bc219896dedef2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370df3028550f6936d9393c8ccc6449f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e979984351113191fda66dd48c5958230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189426b91de4ccb0b053e8805cdc593231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bd9837361f49d6776ae6bdc2fb09e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4573ff9e34ac33c6a3391d9deb2fc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a1b01765098278720d70d9d33b3f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9deeabd0451ff892e1cf38cd58fec7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc85c192c644295b89c5cda848eb65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841102943c9bd83e78d3ac0fdffddba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e5fd6ce70641f948ef681a52ddeaa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a836798f25b31134bf04de03153297239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388d823fb83c4b22522eceddfe2b34a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1d61f1c84965db6f02586022af42f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf86fcc70acd41eceb913cc4751db2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac1317086f435dfd7da90522fe07f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ecfb05240faf97193301973fb88a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51090dbde30994ce0c459b1e9dd2bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e34f9df22c39d09a46ca7c6a5fae4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff9c68ab1192e93ae3407208ec8f7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e970147078c42407517194b2d56f73c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3b59dbe61922c7423a20cc4f1f32f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb00165fba11492d31ec4565f2f2e4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0934ed5f57b7838f9b9b086b7c8fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a382098eba20ab27c8475649ac258252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd829b8a3746555d4bbcb661ffd01444253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3787c535186b368822b3303315990254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e06ef18ce8ae74e0d3143ab9e7702255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06920db673f5b3ed7005b86b9263f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df862420f5c0096712fbfbb9fe419f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc3c1829aa60427de74acffb6102fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91dae06f42f40eedbf0b670bef7050259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8504752c4bd98568d74a14eb68c2623260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28011148cf580f5e7e46ed94320a5637261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d4bedbaad00c7f7139f42e03c7da4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355f8791e074f352e0fd4bf7fbedd84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb94db5a54a466ca1a46e30060e60e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c2cde88f4315a9bb0288d6722c4a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103eaf7c36bdf78ce126e7d440955bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c558f19295b1b7cdd07e056889dfa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6b2bd5d5aa44049291310157e76e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae395f92fe88b06b914c614cc734ad4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d64cded36e01b0dcdcef07d75d9a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572f3a9e24864589111d06e990dddea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5086a6e7c8042195eac3ef5dd98fe0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a82576abf049ada063816fb00c36b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c920bf732f493468e31b1d6f39d047274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc95fcb68eb6ae439ddfb0647ab776c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4b472eb5ebf0fc150b61a280fc9f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49762ee8165dd46aeeea7bae86ab64f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be04c36ed778a0e06c10a46183c1f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aefb5b862e2ff32fce21d189e12e4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22816a9d91fa7d99069ed2e4089b4030280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b33526eab4fd7625a57843a8864e36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db86a8145d2191e64938751be3bca2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52a1237f6f43bfed51cb987a674a60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354fdb02b769131cbab170325c2d558284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671043a9fd24d57a1ff91e0e546c99f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c3b19b8def4e1e308133affb3f3bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c6fabe614c082aacbcef9f108fb67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba0603649f9a924d0cb3dbb16c09ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ead1d8d2e7863cae4107fa65072418289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cab844141d6ae59fa4a3246e4e7677290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade6a33c231e65f9261f588d7d3dd10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd801c900d5131241c9fe9bd537a93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7d3f9d54f0b4f305a74ad6c5be02b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774ccc455dbe55f3dc941c619fbbe56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d39cdd7e4a251228d1cf1fe9696bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab2590b7f6080c5cd6eff567b844b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96333e21f14fe386d45c2ce4dd76fb6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01135791780b1198cd4071650ef5dba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9596263ab4badb6cca1a86bd77b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39e3d06b7ee99d15ebe0c048a5c75d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4fef14491afd339387d8b2f11386b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9583d188f7b0b08b3c98e53f7ced4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ca7f94199014d01650e975b2f2bad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a9967b004f03fadb6df6848d0ee7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8be2ace0fe9e20e37898ab5b70685305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63a3e94cfe2f3f264b22362b9ec8fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98df635c3e012757c1b739c1eb8f3aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9135dee0ff77a0ea97992fe5864a5f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f38b64f1eb9862eab0b61302d31961309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33757b20febdce3bcbcab614676835ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128fcbae5f8cd16a9315e8c3c7d30cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3892dd7b2709954ba104423c46936312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da0e46a834eb4fceb7527d63f4a54c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d320bdf80ff0f1c166b762365b9dab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a6af8c2c0496beace5ac7a42d4f9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb98e1e080eeb6ea4ee33750e0cd05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26062f789646f47f803deeec3a81547a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0cb837da67632f5da90fe492bb713318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd17f593c9404b8b634217fc30e5e0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db166166cca54184a792ad4ec719eed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d211f8e7534663e8846d0eaa142c45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8efc828d7c8e398e72f4c526eba89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58828cb9c58029c8da310861e761b417323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984922a0ed5ea5deb0f4490b5da2c98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381c72eebff88f3a7732544f161ca83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8f4885f762aca47a06f3f251162b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcd60f5afcb03ac405ec57233dd61d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec4e42b494bcd0f152ca2187bb92a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096bd33dd102e13a42bacd56e6e3088329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46ed3fd36ba33134dc3e6567ab5add330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8613129e5146852b50d5acdf00241331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b92ba3c5a78c48f08f95fab5d3c0be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af73c70ae2a0bfbaca537c0a10b0147333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cffb3345da6e900772383268d0a69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db550563d2a217571463133ec455c8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5bbd9b247488c7c892a1b3c7e8d69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14ddef774e42b499f1fba59236e705337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137c1ffc65b6959008dc3cc9783696f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acd9fff20586b3514ec64a036f90e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089e3e3eb93bbe8fe25cd7f00b5bc9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a3ca34889bc40437359e91196317f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59585199a26da96cb9fa02361fad1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a84c9b07849fafb41d3b51c52d26b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fd7f4400daca214b77a2ee23a277c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b9c65f8de8ac3ae8c8c8aef0aac46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39edb415f66b6dfe7a6400345c96d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa635041462b5030d2e70e00e4377e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b0b29262a3a18b2695bd30a302e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657817952ae449c78ea7875d17434222349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3987be2a542bd7a0f44a34566dd3e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289ce74c2cc0dcd7158a5b5759b8033351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f212255b2b70768b7c00940923d94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989f068082ebc43bf377850b5e86f5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11eb01fc33d8b2e0145bc3d570b00a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2b514b016042a7aee7c90d6b174d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812bab303300fcdb3b531e7e80e5df5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45d99e4cbbe9c96b29edd05de5707f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b523338d0c1734229ed5e56f6b262358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b552ad57297fad44cbda35f95dc39c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447431521a0f29a914d65532bdf01624360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd0ef4bfaff2467ac5f433bd03f20a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b895a945c19dde6b94704a2873c4013362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8beea5f5582bdaef2f953e6d67bf0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3b457ee5b6987bb74dab8ed4386f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d48ebfc7a65bd9f242628a86694fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bdc53d59d780eadb6938c1898c985366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2857fe63e39c7e4f29be4f42311d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9ae3767db86b6510f2c9997ebc84b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba11253d094013b2ab1a2ae47bc04a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2f8515e90c899ee2156844d516447370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346c8a6a3e227596a14d6e784ad41bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167cadda63113ab655875819bc46b84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f64ccb589ed3ce009ae1ca69743e33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c338e89f8908e7be60b83647dcc619374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cc9a29ce350fd858ee89adf16d042375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae848b82599681dc5d3120595ac04a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adefeca4f35d9301863029ff78670d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde5af3cb8abb81896d8fe4cd709d5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34598fd0d752145bfc20eb9553ae8bf0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d600016684828358aee363e61f11b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b7fc11987cf1869ffd3ee15d9e0bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d71047487d5e77a2c9dcd4e6fcadc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a142a07e04718a24ed2a8d2a47919383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f76047b30734e833374da27a222238384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62456e9ec0c0b86353003983e8b5525b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27096a4ba8a731b6fec7114b9d4645386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20b195ce92cbdbe2fe2f45d2243aa4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9fd9bd46b6a8aeda9a7f0c2e96b96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622044245cf3c3e0703a0a20ebf21672389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53f3e008c9d08ad02724262cd10a01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d568b2de3117337a7380906ad7710d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298218d395e9f5713ee42bc2963bc02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128a2102542489760ce8652844b3a58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe15e2f4a340fe2fc7549b844426ee3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce549103dfb7e44115eafa3bcc1aa85a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33acd9c5dd36ba5a77da6169925d0de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027015bbc3d785e057584abe1c96ea1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7d69309d1a4ba7ab1e98114641984398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbafc54e67bdd4ad5c525e174323596399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce65535ccb8b54d86ef97c02bb2568400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221db1c9909429591b20591677f1edf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823a9d2424aac6ccd0780e630ae9bf3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c45184e6d18a31c730a8e6b6767834403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb5424d4a13f7cd16ff309397bc565404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedc40e7e1f6e9f6e481f144823e858405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea19e6e6d7d7ad6268d370a11a1c643406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fa93e01d3747844e1641df009a98d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da7393d514fd91d1bad9f90e624e3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d860d4e9fadd3fd605ec308cc918a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420157dbf65b2a4b4165b2021a1f684410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9a42c775a325610ab48ec8447cc17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903b7f44546b305005c077afa3a132b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f53ea58bd5f1b991f92c1e78de097413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4a846c6da11c2a99dd23021b6b594414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c51c8120301dfe13aa66e5f5627313415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af727fccbdb84b387af9f698257e1203416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ea36ecb51c51e7699ddc95747abd7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace40ced1d1301904abd95b119ca91f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb305a9a79dd03260730259b5bef1a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a554f2b99ddfe0d9af5d0ecf9de6ab9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fb1e3ef6d377605e62d926a579538421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0335235421cc910b70fd7a414fa03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed894084afd93595a2cfa375b497140d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b705cd931d80b6ae9a796cbc39bc050424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1930c8e9d978f82831fc86961a47c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03926996f6190e49a84bc1ba0a39ee4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43e807faea7783f11aa107b81384f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc7262b3f1b39ae9bd5522c111c42b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfc0259cf608912fe52c0d139a6ee1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145677e5965bd973dd54b794e3f7b3e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090acd1c824ff12dc5f34f5c0330d6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848acd41a0a66648abda02a54ec3539432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4694e6e8b5e117d3f34e2f15f1a0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61481e44804fe7799c109f3a11163d30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ef13d583ba3f9d588b4034c9d16dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb1ba9db262cf13921493156899838436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbf45148606a4fa7a2e6d5277a3c7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5252476f84b8fc47f977da1a7e98517438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588f83637aa1e9edd2a1f535928a0b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2458be93f3cf9b400c56196b6a188440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d74e1aac06bde9a5f1c33efbcf4a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b941687862844fcd9943c34c6f666442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c4a92e806fce4d826fc0d5eb873d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30883732f5f48592b8cb486a7e7c43a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be33eabde2a24b4c14d3595a075e134445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb3ba27dc8a600ac0e619c8cd31c66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d335e3277ef8134e7f1e41d289c06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a1ce17337da995a235b929542e00d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d4efdbeb8ec55da136b489ae5da77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdd20bcc72fbb614ffd7495f95cc5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4aadec2748d2dbea6ba8585c35c14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b7f26100209fe90a5abc6f887a2b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba081d7a55c37d891174700765870c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f838fa0548bd8340d6f7c39882e5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9274a61a971cd450b76d0c959490b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c6de25904f272bb9e90c303fe4657456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5204dcd17909a949ed79be74ffb56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa476afe93185fec36231b141f7bd9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5256cb3ddf9b2d651aeb91335a21e29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ddc28ae37d32dd120e78667ea345460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8025440c4a8c3191b7672d11a4365461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90e4d3fc462daf0ff8b219864b09c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debe659bee50c083168cba762c29b6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b965f5c38c0697fa099c89134856358464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd9e41408cd2adb11dc6a0e720ceb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de8623498b2ea5175fdb78bc0dc44a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abec7671c1bd3c89c2349b30ab08b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465b07d8471a0363901501fc4eec113468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030a69598a7ac21da244fb71868a509469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ce63c204f06bce637a425112e3a4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc0d41c9ddffa063e0dafa2aa9c83f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e49443da59fe42aea98872809baa8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075596b8d94b7fdea0c906beea0fa64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f3efb85088cbcd285479418977338474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e791c5054ee858d1bd33da7fece9dfa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab501e1279cf4efc04834fa4df24f2ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bc5009e8b908c297771562a7c1e9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af567fe3061869784ebb5dd60a33bb51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf95343d810b2cda60d2ae63b7bb502479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda2185f2f095e0e9c14c886f1df627480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec91f71cd1cc4e2f62cf830fe99d05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077e0264a6fcd1887da5ef84e8b2dcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f94cd8db14fbc91308aa0fb1615f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffb773a1dfb0c1f363d642dd84b787484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814beda66694160e785aa76c222fd89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1d8790df787eb166a1a1045a1ee63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b279318b6685efa7eed784f081a3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2cfa5435df45adbc1a73ab2678e5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1662b093d8d303db11474d8f73772489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa3e8b634e56232aa5215582188d88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9597ff89764f058753116917b82134491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c39b31b77afb920f0daf05b4569807492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f985dda625f3064a3cb32b56158a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132de012db15aec9d53a0c48197e87e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc8235cbff39dada107b90eb06d9bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2031a9dba0612c97a0340ecd1c0a02a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722472292db2d54b84f918022bf47066497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bdbcbd03d45b37b17a0c54b4be31e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af4a9bd0c14bba8d266fae043e1b51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79957904d4ddadef2ccbf8f23fdb2d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cacb02d212a8b93b94f69eea4a051501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75631cef2c91d24a90f676b53788c085502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa53ceb6cbb0d8c7dd7e3c8c7396b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49758ca4d2fa3be4b8e89ce4b687003504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d252c3aea3caa4accd6859f7ffd0575505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6e03af8e5e04ce5105423281d1134506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89865b7eb9e630818abeb0ea97b44017507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6d2e897d153800628a758fe402295508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cdfa655fc9e6b397a4d4a61457f72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46cce1303bdf8e3039f5ce1d1002c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fc352ff5b5335af63d99d263028d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2e382025970ccb371df37bc3d852c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c0a832da49971706bd00bd9791ddc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848e9a0453cb215898997b055b58102514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ee0b173d896a32924ae7763619c60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d1c853361935caf5ddc8ef3be2b77516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ba39231cfd25d7c213937cd2b2749517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b8c7965c16d9646895c50612b50b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac780c637d0486802770064c6bb429519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6921ac4a69087909b283703d07e9c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55e8acf0aad2a71c7400f01ceb46b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120d413e57be76ff0e58b7e017ee875522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec226519ca34128c2d707b1440ac221c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9287ffb9201ba35cb200c752c6afa9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802523b37c4981e35d21fd19521c790525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e3ffa55e7cfb73cbc4566626fc205526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b560d3590de962662d7d77c3dc29a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35964a6e61497b2b112329ec56c2c8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b711f03eddaecaf10d1606b6c91f634529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21474aaa72c1f38825f85fa54c2b19a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71d3e2071ceefd2393fd4a0e8df386531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683f6c2876b6e577398971ba1578171532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985911d100f76bee48462d578f2f659533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edb937fa5d5cb34ba7804790dbbc93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081538d3609865313db13f1b9941c045535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafc253ecb8858cf7f86ed727c59de6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85ab274cef1eb624a4a7adee71397c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f3bddb1919c172bc940698b182f7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114ef226613b5b3b03311fa5dfce723539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54162864b6a933e019bfa48857d767540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81085f12d61213870c714d700140f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b8b62a587dc376559a9472f2f682e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71746692cd5bd8342609d1ddff8b6b48543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72f229ec4d4898c4c584cba1129bb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe604b87e567aba4ef52b8f08b2cbd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39ea1fcb907f4470190d020bfbda12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bc565bcb42cac08752a12e2cbfb0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fe203454c9a3e731323c5942716af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ded0fc8bdae750b6375ed06f72675549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d720de92986a97e0067d0f7f2a22cbe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0447bbe7592c15de3df61dee6d6eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feb88d2b3f81bbda7554326f95ad1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0822fb16dc68708d81257207ac4241553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697df4424ffcb5e38ceda575951d424554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795bb4193c548d3446ba6839bb61d32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840be109cea5ba28b346e7be34a96e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1b9628997146138d4395ee4962a3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88a00489e43267e1a673ce9197a2b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87884f3899782d9893138de8b61ccfc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4309d60cc2067acf9f877afe3233e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fe130d3180a557a6a996fd367603d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69e63edb339fdd10e7016b8ba34b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d899632d3597bd33ca1cc1ee40c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e650700626958467633dc940b3b6d84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f283ad800cd86a1f844a3602a6e3e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dc2f3ad9c1ffca92fee752bc0d766566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e2cbd2cab5a92853d88769b9527b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd6c6a8d2d35612aaaf3c32ae38985568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e09f0f155fcada4484741aa47414569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada547d4ddc5fe95c36bd3a903345e39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f93c88ed8f88246371eafc63dee7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776093c44d253e1345954f4113af1f57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370fa6ac0917eee273e106eed7ef15e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019b57b56418f00c324172a2f4b6e42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025747b4e235d707110d73a93231a33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a457e6b0480ade65eabdef625d33f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78567b198d90d3961290ee6ffc221091577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819c882da45ee9c3000f32444d6ed07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a54194ab67fb185a252cd81f18ec87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454e7c19924d073d981db2ab9634502580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fbf8ec6a93a498be5ff42a080ffbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d5a0b24586491926e3e1e547dc9d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee621e4c0493e5f977559f871ad23539583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44714eda648849a8709b2df5af956e47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974a245f15fa84bcb72d60cb666847b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db04323bae2efd25a769252546ac2fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b110e1f700721e2169c974d84e61893587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707eff18f500f400a783be71a766f21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8cc4df6167aac8664863685a40996589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e308336711c53fee169419962557616590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dd1aa96108bfefaf61cc1247f5a00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e662aaf64d2ac4f0ea21931c79762592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963701d60ae5d51d242ba53c4f9b73af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21d7d42a5215cbdca30f80774a6f45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509028eea0d3d2b5efafb3d1a60f73d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2b181c77ab7d0e7b88684c123bcf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb4c58d8e9f5337aa51f00db4df2f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7775ad723586210bc0057e2cea394598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b578aa18ee2424cdec033bf6aaef5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a014a5c6b09e1c611779263d9628e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b17e9f4cf3364265263dbcbd2b0a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563f4f80e45ec73a2ab4d0f0dd0a4bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea703c6d63f37d3a5de07360c38e1d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbf57c4a06d2a314d49c7269a839ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45353597e1aed3de45f7189411da3d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9a3cadef4af38650eca96600c0644606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd85f42f6eb4945d9bf6bce65323d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e15fd64c2da0fd722437527de6e42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d584c1fd6f046ba755a827be9ef8c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc96f40a7aff4a48ea842c0884157610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfad68ceaebe8b7729cdf9ff401f444611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7f4a801e0a23c461ec23d25f14cb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152bc7171be917ee77496e86a9d88a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f21a52707ad474d15ee8defb29424d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ca8ec345c502209bbfe3f88742cd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344362b7f45e1700f84c813d70ee4766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd008106cc243b2f2b0cd797095e83e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dc69259c7ed22dff4c585a480b072618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebac1e570a3511d7457f5c372e35d36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b916860e1bed11fd24d7b02dfb45b82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d3f9d890e649a88b03b0ff3eeb2ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f93306876e664eddd7d89965684fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27933fd865a3ed97eda893669a364559623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13580dde35a986af13d1b0e1b1f56fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe9403c668329d9fbb5ffe213d8086625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71d8ddf026aea803d4ac437c213b26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65de13cdeff53ff3bfea84c9475951e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d6616b8b13aa66ae52ed0b1fc4e83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cd0b9d94ca7d2d6ee38ab8fbcb3b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d706744d69b5e09bfd34883061dd9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8767e11a5462efd0cc83b88523d1c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed0dff8385f0c59115dd6e93008c71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c50caa6c84fc36e85be6ae63ebbac9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a45a34b40ddfe47dcbbd20d49e33b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8021c54d81951dc35488aab1573721635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a210a54b19b442127faada7053e8263636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868b79c7e5f27aed2696ac1f211192c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cb40bdc498c54abde45efb01b7da4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c34983157cebdab329fd0fae7af1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802cdac2302e70dfce65936f77e9b0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3d6e969b9f49db3c4232ad4eb3277641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0e931eb11549b8ffc8af0eff02125642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69645417f61d0bc07e57273d6ab440643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18995570d3dc43df74a48643df98bc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a349b63663650b43249f5030f08388645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6998d34d55a9f352f72f42356024e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96205d93c33effd0ce826f0b50f78250647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a62a3d592383b41dc89da7d5e67996648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6052da84f24f85bf742e045955f73d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e8469e96218f412582ee0b4d592b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56f98b9b53b701a67b80d748e3d04b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14243fcad3a8ff1a28bcb9a2aa92f04c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c29bf67af0077546c96a97d5174ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6edc34659a4a8defcf86a2f228b2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9417c2225eff5acc039505ad816ac02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208905f048801ea4f793c2883784a592656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffdc85b7c164db49a2e6c2c3ff9d77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe6b017d0c46614c553e68aa9ea62f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7a51186c493c741cd08d66167dba2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466002547d1ea4db22e08a237b712a69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d1c2ac8d1c7b1c7bf04c430b35a31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e740f93c71ec38436a962b79570e50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af409aa74d30e5e3055c1b23eebab42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c84d6d330a9d638e9e3643a68ab5e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0a264f49fa2608864fb197b03d9f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762b305a7c791b17965f1924ed133ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c61fb0fcd33ca0fd49640e1a0f3259667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c294d1f5f5858c902bac94fa146a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4886880ecfb412d3d6cb503c114dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695eaf2a409dfacbcdbf9da5fd89806670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab42c4e0e4d28df3626b65830594f61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db46ad7b72d17cf57ab59dca823766672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dea7f8cf3720912ddff5b1be8e602673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202e8ab559832fde47c829f9cf2e1a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d244fdb9991e9ba44351b24ade5e32675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5953725bc720a3896536a2afa50588676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71747e7c65be852839c416f758f045d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12bbae071a15c8f8bc6b99741c9236678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a413b790c5942604194374e2adbee3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d268840c8b293ee3bad3f9da9cb3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2fdab1d537987ddf5a21fc743d407681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f30278c34815d02daafa050b0c181e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392756d3a0add6835086f1f2ca935d3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029eec3fed06a78d1ada062a1e6e09e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd73ade0923573e2d00ee20cf79ec6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e4c5857260699267bcf9f553a805b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb6c736591daff2ac2c32732cb2e1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa956b7f6514e8c10d2262e44367335688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf6e988bca4aff2cb99749e67acd48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21434108c0408e1d1cf1497ed4d60aed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157361f2283e7b4fe199d43994ac1cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c23553d1835abeb4e76dc85070a6a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af021e8416a083d6e11598ec525282693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b79c1fd709d9e30a727501ca9a3330694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963cf78380493326c64c4b1b53033fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76521495ab52345c57f0055eb159f0d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3175fc208320e8822383a41db2a36d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcfd7d9a7f518d3223a04023ce18a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c336e15cfeef8127012eb81e83f14e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976eb94cfb0c3360e6854728f519ab0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fee60260123f4d508b97c9d0b138c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760a5e0da0193431a0ab2e91e8d92ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a999900ab6fe78c187e2cfc8f7f1b62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81b0246df5e28ffa5f891dfd900a50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2bc5b9b4f236854efc5db632eb2d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40c61b8689ec0ad2cf4e4abc048228706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdcf18335230ba3b604539d0b98ad9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bd07a77c5224fde8976a4b61f637d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd00cdaecfabdb5bfe16fb7f3cf47ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a30c0635bc84d0003412012822d72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e321ee6b82fb279a89782127ecb2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb57a8523abafa0363aad275d815e48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7931ecf3e2fb22f79a392869f0134b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f7d222148ddf62197a2f702971bb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd7c4712c3d78b82ee8787591d52f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31643cb04f5adad97e5cc8c2adea8b6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37e88687a033a7b0f6a2c420e34cfa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cd1dbfa44cd94d3750900afe548ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07172f62e55bc1d67970f31c1e814983719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87e0da1b8a0ffa38270c324ed2eb49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc3e397da9051e73d4594299a62da8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524162b8743e0f79f0a3615174a0b9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a2bf2d32fe92187b585c2cd389e6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59ca0d87a83cfb2702272ad31d7c1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788f3defc4c73211a67b8ddfb9be9b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a7ede126cf570368972137343c7c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63415f0d3ae1297d6029fb0891ce881f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ab5fd757ca43f869837bd616527e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c9e51428c5e70074d2bc9e88976f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57ead5e98a7516d666238a878f10c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd8d3bcf26698c896aef20df2db43b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15364ec2cf5fb891fa319fccd1d54d92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac4b6b4bd0c8c01af8fc757386da96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899b3fb06baa15a829fffc71a3c55e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705d5df5ab8d22b4888599538844d79735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45129076e7064f75d90647d5305efbff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66e8822f46a945e18589b4624086f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea1ee23ddcd0781e778baf67c8d7b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6005359771e5c6d09cd7245f2caf4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6838e3feca11f6b065e9c057ca577740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909d6a610a1ca16bab34df05f901ca5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fda36621ef04bf8cbac2a4870caa58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde7de67c12d15715a8281aab52c312743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4012c8e20c639b45794d7eed0279e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1577d543909a453247bf07a15f5053745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4d5a70890d07c89d7c7e8973eefe9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b787bb177ea09fb28f631fa86058b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedfb5a7f892eee07bbd6bf124efc8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b32d734a0486f461d2abe9351205f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4effd94df91dbcc3ba4d9254413308f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61dc33b5c063699c82d0490e1821c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e3c92076ff112cd8f9f1639939efe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445c4d9f1395c026a3a6546d1a16613753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8ba08f855cd990122282a7b726dfd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e0fa0f4bd362e275cf4e7a4b8041b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e771a641618fa08bd6ce47c32cfa6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cdda7fd744f7dffee2ee39437f5dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304e8e3340dc6ddfc9a36dc85154d36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c3e1545b1388628c82e2b90185469759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11e60621c775c68b368708d56c6bd5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b28fa27b0a2b5bae9474d17c2d7bae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbbdf7c2a9da15754dd1d60aaa9553762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5bb80897b1f1acf4d1c090000c160763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78664d8ba9df81e60505d1b7049a5997764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa669dcaf3d4686cd7320a81680a00765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78574e34a73b7fd856da525f6e735e98766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17e3c98ee3d59074a94b4015d45074767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f62b96fe7fa0cf0a7a9c8d936d54e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c833cdad29e93fd6b745a33e8cd56769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8a4e907e0bddd49931056d08fab03770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd7eef9fc9a9b86a28c1a6ca48f5ae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf22b7d42857d7cd28dc0de20d3d7cd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489afad862faf7e432068ef5012b381c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829916d3e8339c8106e59e0e6706a8f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60498e2215720847066c73362d0957f3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13420a8131fe0f3d823252f2097189776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219898aed443df639daf7aa1fa173f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b3811313a4474bbb2aef9c9fad0e2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2cad3956dad653ab34627111d421c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171b0b8a73c55e8aacb125262599e94780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba482b0f2d171a5243d8d4e9b1f9e8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c519bba1f7c1a18b4ad1f8acc1ca1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7ff4d1064f52e39b06a7f1bf983fd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cae01bcd4a42fa4841cb15057d8ee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ecef9649d1befc87710a4b619ab0e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d23bfcf81952f19e57cfa93fa6c50b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b189a1f814024f79ca09d5933c8b9b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a877bc3614dd3e0bdc023b357b341788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee484733b47bb2fdb27f7baff65b781789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2ec7cd33316e3740799a41673ff7b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd90d8bb8fe30ea36c160e3311e736f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe112e9cb623705c1908f9dd22c33f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92e46ebabe2949313094f3e741edd9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344ec2eaf1395e33792e783387d0f20794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5d6f470be3f0b0c24d884c97ee2f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c419190313c4be9e99493b40636aca796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406c3acfaaf0bba579f0701ca32170a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ea483e312f823f28901f7be991d4f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75901390319a33e20b98e6cc9b13d12799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944266cbf9fbae1f30637bef14d5225800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3075ad8c7325492df0034faa4dd2d9b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819a0ca7bd181ce6dfb411805d68049802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7148dd9ffacfcee70cf0a78c1fb68b1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fcd8444162f8e0b63af0f41da0c5c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cae36f836e036908797c65d7374a6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607982bbca54c9b1cfded4b0f07112d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0b24e8cd53bb1f2a2079617be280f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c08168fe0e0ae89d1431586b507d1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609923454e1d792b3b717ce94d1a5701809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fbec5a8952e8430777e99eacb8f5b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9bbaf2611570c2368a580bb563d8c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881506f260860a00e9048845c50ff22812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7627f9520f2aef972153c28e61fd334813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2a576fb1ab9416ae45e069cc3766d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0c4c579b19dedf61461b27df49aa8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200ba708f82c86ace0ed977b5bf618d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4cd2777008008ac1f81b5b2e16a5e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a97215df59bbbe03e181c9b2b892818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49439cf7fd6c8ba131ab56be46b1b9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775c78a1999277f0959bf75402e5ae4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27507a7f3e157242d4165ca2af524b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478d551969e40ff8ba0d9ca6da528c3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ca9dc03fbf24590ebb03bf5eba6c9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7ff72535689d28acd54e05b7d2244824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e9fd39f29d68dcb7822adf38f4427825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719e2ef546e44620b2a0e2dfc77ad59826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea9d08eb8d216c6e5e5622d8aef919827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b4a62f010f166fa8a2f790392ffd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c1985e3cda577077c7b5c455eb83d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3981a6e39a4df851da44c4c188b7197830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c0633473a581c184c3d9c93a3ec4a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d960778283618cdf600ba859dff51832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e182be767c812986f343a9c85f7d587833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd781828301831ee98dcde87f4766be834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5770f1f786541239fd0ead178abd86b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e4887fd8e4c27e2705df2809e9470836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ae4ed9beced97fe799f59f82a1c48837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236471e2fc08aeb40ce6696d2abf831838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169dcba1497a1ce6f41bece09b5e100839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91176a1303179a38a61759c29b6d7b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dbe9a98e1fec975a68f869add8b3d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d6fa681048860a290ecf16fd0135842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ab2a158f0379a0c0fe52c9fa21fd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3854f90d71700be3df37dbc0068f8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dba637b75da2c28e8e1a9f7214c90845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d46c0d3350021e2e34d1b6241b16a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30045cdca119c396e0cfc0520be9358e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7891827fb5c59e6174b2f9bb4c65fb3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27020027f2b0f0335111a78506d8aae849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7bf30472dabc5e8f1e9564435659f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67db628a6ab6affa899293c6aaf7485851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f102a39ff40ea69723d50c11bb8ed52852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d50a21d6d075809ae43cf27ddbe8c6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31b1f569c564b46a96bba701a0cf4d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f2680138a13e9c5775d02b921062855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1145a7b86b43fb8b3892ca1737daf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcbb5b576e4eac15e55c871ec505ce857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d489681cfe32a35520b296d3e16fbb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f90f7ecba61cf758b1819354f0fc30859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b413bf623883a97c8d9d1761f356ee860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a64bdf469dec86fb8854ca61de5820861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71f0abbc79ebfd4ab4f214a2a6f09b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0a2928f9385883e810e6322e51e22863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048cc53ffda73e5d6f17a2c5e5930f5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9f369e435f286834d8fecc987008c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd36a370170bb0a70eaa226cfac1fde866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fc12fce724e74387e9860c1eb56cc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078391689ae5aac1a2871136314041b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc86deb834d03d59f31aa575dc96a6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88a2d3f8b1b7fbb6019e643d3524a3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aedf8a65d551276d05a509fd4a150871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d4b8da9b73f52244966c3f65bcade872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975fa9c46559f518e5ded57ce856b3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116de0a74143861042b3e22bd6bbee9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43eeb9e0b076043ee493cba40e8fc4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3031a26d18742b0dfbed8ef749b439d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397431378070652314ed84ea7055d032877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6786fca508b556aec989a8a82a2b8cc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060def35f82dedfec477f990acb4f9b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cb0349d9a54d6ca83d028760db68c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4d4ec1a88fbccdff76f1dc39716bf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9df18c4aac83a9d9ed3783efac268882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247c5e9451574e657b4320eaa0cd0af883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ade3ac7a096ea743ffc91b96f6138884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d63fe123d6bfdd67c3a3e691c806dd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b5412b00a8c31afccf9adbb60bb93886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b4ea6e1a5b879886ddef0e5523866887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f53fc8df39fdc91c02b6669cd758e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27a6402a2ba010635df571584b240f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92dfc4f7473c858a601c2103088911890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6c42a711e5d8253b31240eb0a0e68891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c84ced72df0b3639dc600d96a1f24892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67b2bbbb4aab605c237ff8abd1511f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c024d95d9edd3f7ae9bfd27a4f538894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c634fdd2ebbb11ffeebc7c8bb68d489895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f919b5aab62b482a8b7fcfdf64e662896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555c313b3eec9026ae83d2c4f2b3715897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad7f5773ff30bf015e38b522bc20bc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbce10f03ed32d23059685e4970505899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed7796381b4b207e42aff742fdc18b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87453720a98666cf5fca89f5fecafb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef48c51bb9d4fea46acb28f5f25085902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ac27b48610ddebfdca1abb392c2f9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b7f20c993ebaec4dcf9b3ecc7b490904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf09ca5408cea0fd9aa8f92b5aff0a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1c54ab7d9f8dcbad423a2441811ea906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275fe676b8ba650f39c1e3018247317907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972609561f05d1799d15d77e0c246fd4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daae0859b1119b0bb3b20d46a59a461909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2dddd2ee3bee785e620f3af0b0110910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a640d6cc109ff47c3f1f067b8e197911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1847d5c7fe52d74a258daff6897bce912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a82c2e7d3eb9920181078fd3a3554913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d64c89e7dad06c79e1d34f022a121a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff066af468e567a98ade7c29f0a3ef915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c829a542d75e167036e65f722dcf2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeef39884efa040ca76d764a06d451f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e427e4230139088c5bc0f639180bd0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c974ca7d244ad94583df36d1f27d183919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02003bc59c762dde69a9f5643535cd51920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d349fd090e9043ca777e94c52edae54921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba464499f1d05d64cdc3c49587838a89922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7de67314be5b42718bdb48e0eb79c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dac9e58bbaa0a112fd6266cf47172b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf523972c3650b5a0383ee723030e08925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f8a06234ee7b2e9d716745873709926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf309b19a0639752abc0c42ee3fcd3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33b1eb21caaa281828a926a89ad4c7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e378f10c01007667980696e1638608d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee281f3491c288086c81fff30e6af875930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee6b7c40337cbec4a8a04bfc76f149931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82d6812731e25756aafe51ec0432af932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4969428ffffdba100725928b308022933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c3b75aff5efdb250e4924ba15030e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f0c350aaf5b75fe1bc0629cba41d3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe25837fa0cbec8a48aa21ae48ed724936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39224e6cada03e6cecd5542ff3c5e12937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f8d2f6ae951768c5e91574d3dd926938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ca72cabb164e5dd907092ecddd254939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218701c0cc99be56d914813e0e72ff8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66a48ce92d8f05757794eee3594918941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f65fb495b8b314a14ac16aaa49a2fd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade19aaf142a99589710dbadf61692943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b224f7a49dbd7d8b3dbd34ba7ec80c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9da755c070f9815688d5c303e3076945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51a079ef0f09bea0931a6ec214ace1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91968502ffd35364bdcb2c8d8857d6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1efebdfe0f9b3510d7563d8bf04a1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637b1a1891209abaa1da1bea7a2f3c3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e3fa0efef7ae3c0ed5a193f74966d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fa190a6b797a82d9f4054fa38ca60951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaff5c51277d04d6c5a5e74b4468b88952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674052307ba5761dc2a13f097f65a03953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322fe07615953d36729094e767963cd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de76104eea910a86b91f9a52a2e6c6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69f1f2554e5ef235273c5506a7499f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d493b93396cd3b2c0ca31d88334bd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02017fffa8f8050867f077f6ddf10656958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec208aba32269e8667431b6ee370e141959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57505bb2740697ce446887096cef8f8b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144263bfea6b8efe1cb8126da4b78091961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c7d41caf04f87097cf91317ccb068962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f97743995479dd94b9f288b386f2d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad71e3d88f1fcbe4eefcce2ada0dd05964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9f70e7c50ef22fd67a527e17e5bae965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65341e37835db07682b1ee4feb98a2bf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2db00417f332c910dc38bd6226ab0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847628c18ec8c6f56909ef20cb0bf53968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a5ec2379319c8b6fce97f9f6fe614969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c160d2824bd3d8e83448c329d9a0e60970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf1f5f78c4c269e7a376d113be3900971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d6468a08f9222be0541a9b62f6b22972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e67b09e2f0f662280f503b1be38c5f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf5cb037e0733cae9b84b2fde19d7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a129ec2839628d1c16544976ca2990975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599914e3e56d9b7cf8a73fb223622ad976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12041dc3a44ceaf31e2ed7ac972b7d6977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>