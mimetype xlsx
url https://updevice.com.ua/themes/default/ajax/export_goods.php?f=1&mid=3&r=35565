--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b988d02f6a244d3de9159990d181491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4a0b9ac1cd9c3c43c1f61949c760e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b7180179a30942dfc32bd83a8d1e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897267cc192e5e972ae93090430a33cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3052ff879f441d22de9a84cfdf6ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf16a72d1cffb39e5d42d7a26542bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a07d75fcfbebfe3b09fb572f9222d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb43bbecc1abccb7751c868d4f043e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccf3de78131969704f18ea0b8895ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53129fd373f5a2fabd4e073a6cd3d1e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff0ce64c7bcdfe58a9884b3ab0c2ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb4391881533e67adb642db9d46e1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e509be77b837b31a49f2a1c49556cee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d6899cfe289273746762f01296e9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aa5f82f4b843f453fb87417500f6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08e4907fb7c95bfa36338a4087277216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6d11fe9930c6d29ce2c29d0aa322217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14550dee21a6a8e03b7f9eb9750c08e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572160016a3ddff705d9c704072252619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2d3b52b3286303fee1b2722feb30120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0f85b59857ee88bc37e24c2053fe721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914cca7a8e23621babf3396b7ca1aa222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219108a1bbcd304ac2e9afd18d97c74923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3444d73c7bfb5ac775d5cbd2e3000a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f3fb5eef9da8219a57352eed1064925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384ca6c3067bac1b17d6f58e3a1f5ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bed64c89dd4004f48a9c7e5bfc96a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb5da487d8d73d54254aacbc1feba528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa89ee54fced1e59c4a0ebae65835429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18b9c055e8f0d8c24db3a7808bd42f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910b3ce0b66dca3beebb30efb27ddd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfbbbe8b6e39d25e2c47c083fe16ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fb96bfb1e0a670c969db7abad336f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6058f622713d62bc8086fa6e1a4a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f77ad1ff59867a57dc1e7e3fca2b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed1591dcbeaddf3d8647f46c0b01c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce64ee4a7a7cea0bbccf476ad8f80437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ac7a2bf7a654166d902a6f63a41b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc15309c5af889259b9c0fa6e66f1d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38ad5c0b7fa15d9bd6c4ebf38a229140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0f4a25f2c369ec882ba8b400d08aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb52634a7d65ebbed991369109b233b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e222db1d5c1f63e1d4f1aefd00b6b1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c602c014ecc263b0a8be2a6191f3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4dc890f8f96382cbb641f1553be9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420cc5defe313cd277ba823290401d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235b380d07839cb79149df1deff8bf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10f6de63165cc52e5ef1a4439b569048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0972c0d8a4bbd2a935dab77b6564fab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e494b432f4da1996ba1be00e43b0f5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188a7fa12d6a21d439306383941ab1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc8b5054c7acdf58b3fe260f0d2cd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65478923f4bbd37f121e15c6a4a6c88053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7195b04e90c5038c98ff4344e121f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e7df6e3937910cabc2e1f236302e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f2630344cd3e4223fc208bea1324d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96990a620c2e667fcfd7464a312b5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38be15e8e4d3f15b7aba3f9ad75fa758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d4f2113c106a3377268d8d8e5c63e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606094b80c09699818039e073e560d1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc912996179536de1b138d59b59ccfd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c9b4fe9a2da9ff0c7deaedb385a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c64b92ecf97173e8fb3e4fe8363263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff663ed46915d79fa039a218b0ad4c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc48fe0f966bd62cde337d83ac8cef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba81c94755df363938e0bdb1bc992af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2dba22407e5a76074afc225097fa767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199794005aa870384b486a1f0cd780ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb95b5ee8ce28155e1e73f2cb2dede69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5f87c0bb078cdda24cbeb5890c86870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e373b1236e84d063435c8386ee6406071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151684e4ba48f6e4ed74dcf17f5901572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e15b0ed3a69529f1652a3bc920d0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d719aea1daa8f4694200e74ee08a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fa40af914c65148513b95f30ca9c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8040eb66b3afabce13d349a04136a5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c555fdf1740c86de426c1e696da52377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18db4c4e0b67e06400863ae2cd8c01778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0719cf086ad9fd8a44e945a3fdc1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e06b35c6dd61b6d5a54998b4b8086180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5af82a5668d9c5ac1638af2e3a92481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8c504287cb78d5587af1f2d4934e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468837a790d46566313dcebbef5879f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff19c4a5bbb904272b505be48fca49084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae706c7b4178db83e8578ad892bea485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a11455c9142c08d753a9e78c729f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4495663f752b37cd2c7167790ed2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba84bce78c1e3a17391a7f2abdc7d9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12450d65b7b04090c5b76e9ec39af81f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d7a1e009f9aaa50a34a463755e23790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734d8dae814b5f4a684eab5d8bbc5b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cbe60729cf422148c0c44b8b74f3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5dcadedc7f8917bbefa3be5f099e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49b5c373720ec3b4f2e4a834c1103494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c68fb5ab151f89ba639eddfa2e433d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a47a1f62d4e863c068778fa7a24b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865e94356c04304a420446bf23dafcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acb22cc85c5717c3d415c3bcd5003298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fd02c587f48b9c3936881b15eb11999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ecbf77d50ac2c31f6f97c7a931e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9206cfe8956d247091a1fcd95b71e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c663db17d8ecc82eb93e32d8008f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472a00989661931edf60460fccf98f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576d4d0fde5cfd576212aff53d727d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f486f2ab61193dde030f2e0a1b1b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50786bd9e4234b733268408d54737c12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ef8073a22c9349e64db222e2416d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc42f6a4d632d4c7fdca4d71810a5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42688b12fa0f2d364e0bb2dac687dece109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc907264f60e203af96b917681c4e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9552d8e0301de1c0072d274aa9767111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2345ffdc7a3738785d378cc14e0e65b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e22ca471cc1c72b7bc2658e270837113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20b9ffbc8b4c9b8569c29103bf17de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb96c47d0ac653e938d7a630aa618e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afad3e0b2d5210bf9951506a2f079c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3246624735dcf50b6db7f58366744117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc8f25b808a8b2d81d36d190c72601118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fda13f7a8e6aa634cae13eaa8269b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130045ef1c303e2d45f2918d5239b6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ea923c6181f929c4f11c7e0bcb50a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54690353fe27e8b226d8bd8aae349f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b29de3ed2ab329dd2db84b2b638228123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074f46dea3336129497b4e324daad28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e85672a89988b5c32409898d50c61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e98528d203818d453c0d7361bbec8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59846e09a31852946a8126e48b43356f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105c0f7ae2c0538f9e5a70848b97bec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117c98b943cfec0e5bd60e010c1e259129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ec363657fe19e3e32fdb9871e3146130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b331e8c1b5f4d27e6cb7738aa3c9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a29347b02bb0713dec7bf9d10002d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a60ea2de9ebaecf9dc3b3d4a36c68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1bbff2be933b154f4c7ffd8103577134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0d91db2b1ce353b4ceef66df45f47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4775a5f30fe660a75227bc531c12f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b752c7971f9bd5cade8ce80fe1e090137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04ae4d4cbdc4e755480e78cbf170f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67ce7b5c8d5f695ad0c778f826f3d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c72b6d2b9833f7a0428c9cdc11675140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c01c7fef0edbeeffb14040a2eb8ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bc1517a6a4fa13e9da45b7d003159142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23ad2529522831d164b1f9e34efa13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a560ddedadcf4d06dfd89867ecc945c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799f9b8b8e7d193b2afa13c8aa622f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbfc256418d0aa5af25649258f3cef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3241adfdecd01c2574533c19dbca569147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037ddfa1d162f1e76b94e94298587da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa2cd8ab898b6fb45ffcf02504ab78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83412cbc2b306cb47105e8512e5b4a62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6efd8b33d55cf56c13af58e41c503b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b104fe9274550ba63c5596b4e5d8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a8d46e32259b0865c7b9903b92563153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd9c50c09bd709be98eb37246c0662154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6551a08e5c0f54f158e1e94ef2521d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553737a9a9c90d4ac6343fe6f9599385156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc2f8cf58cd128147272dc229adb7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe24729f05ec0d9c1c4864761191bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cf6e01aa4885134d6898e691511da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d38b27666f053b48907a9ecbcae813160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7bd1ba9dc5fe8c901c4651e93587161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e30ddbba63bc74af2b5535247124a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516cc42cfe7e8b12fbeaed8b016fa9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35a7839b4e9cf7bd9a29d049a4a867164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80525e9a5c7ed2cac82c220c7d119c28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38924587b46550dfa5dea58974022f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dad2cc46fa53478fa9ce81425eb60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580fcc005e02a94507bc64d350762f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78e68d5bc8c3a003fd1623af1f9e24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f3a06796e5b892fc4598fae0e855f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab12a932f8022955652f46d72893492171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429717c11a60eb2edcebafe4cc9f0a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f745e3123616b8d073ef69d42a7f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56428bedc91ac7a64c9e97cb2467b916174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff1252dc76b3eb7d6592e1613d3b84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326b1f5207b33c290b2d38ed36cb4b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76242b59d4df6fa6c09ab303a185ee52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169bf328f99b7b747b3e715a13d9afc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c7f1358029b3b0d5210aff8b40976179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c80de8671db70f749147a7f4312e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c4439a52b1ac812f605637839432b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d44ab1b0210c24cc708b378818ce02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cba88ae8c7d9ba2447b5e7127d49e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506af1c3b8b1a280d78beab7c0d8db29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b67b88f22162e93185c1b7bf2e1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f1f58666a96c392822741399ed09c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791277d8d915f57f4e5976f657e3529187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c6abb2642222539edae47c2cedb7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c995f3dc47db6e8f89a33d90b9e1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d368fde4f06f1ad1dd0faf0280419190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d30d3abaed80b883e582017627627d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa4b2563a4de81acb58d76e34484d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86baef674cd3beb0ff03307b0f50d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b28e7d1fa9c1d082c0022e99a10bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186dd96fa5fd4179a61d549faf6aa0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e69bd847013bc93b9e6201097e482196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c19f02f80b4dab20cbc69faf09f18a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d305b8b2b738675f79354b66173422198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8310fa472b4a7bb7c25cf91372ca42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e60c5f759cd521e918e38a495990f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fc738091d27996ab489fd4d0db7bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15606d356a313c8c66e7551603c16d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46293c04a064be9ce3f9dc31388753203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61320e6efe91f2d9c8934351c7563e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682f8bb54c150abd8aa43596d548bc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360f694f1332407e05b5c21cd07888d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a6e5ef0c0006cf05e120bcc9c710d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c10b18ec7cbcfd12cf8cb5d555d391208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e50ebd8e91b6c0a9b760cafd6caea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2720945096cf36542bcc670c7827e38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa481007f1e894683210cbe3e65d32b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74fb3710f400300dcd3700c5653b79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4ed72605fb6d63723775ec7c2962e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db77503e868ff833faab31bb93cb19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b281a8266452ed6210973158a221491215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7131e8aec51584b7c81b9e408c736e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d069dfdead281601d2c8149f80e3572217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd301e6a964eaaa72dda1ba1133a8a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa71ec9e991bd52f7b7fb70bd75e592219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d95616b7dac70a996307dae9109318220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d70119e504841ca5df180f045f795221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02cd267a7b8a7f8e351ee9b1ea0d20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df6ef22ac1769de578ebf4d6f6f366223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa607da598ea5b0b0fd168ca027d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519beed2e5cf0a9dcff8a9c635ea8ce2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b19115019db9e7eacfe09fa5636c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba17a17a67609d9f7ceabbf4d6c47a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18897c195dcc12cf0e6e19d6a085c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cb561e67ce79dd77aa4e6d3bd0b73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ae1897ceeabd4fbacf7ffa635f757230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e821bdd253dc9afe76e1b3d984286231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bea7e3ed4cc338da7489b08c5ea47f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3472efc2041cbd60432f1bf84c2203233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c3be23a348835ffe52d967b20c566234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a336d12cd508c05b001d183c3b7146235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d07fbc1819d07483711cac73017ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c061f56b1ee4ad24d158a45b6a7d4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ade0a39fbf8d5d068d3c9ce28542c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bb4ba0ede23a1503994cd2bc27d18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ade08bf9b0cb05e4657d268ed4efa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd9660c8be54ea86303f8c2364b67b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48330dfa0ffd8b17f35ed3b9c7d6902f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2c11587664e7994843519c1535b8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d67fab775e631caa2616664685d91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8d48ad085e90768eabaee257a9acb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3094d0a770dd063176500461dcd83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e22fb97e30d3bc857d9b63391f1ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020196b0ece045ee65e43f8c9bab0008248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563703a8107991ea52fd2882412b73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d3f95b3e454c3601d7aa827c21b7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c220627e04c90b311075e58deafd5dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343e1d05a9d2bd0009a73ed8221ef72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdb49576a281d103367c289e4d66a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bd0267b5284bd3481c0f6aea03928254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881965dfa6328cd57677d298b0b5203e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07a3d62dbb3c0006a6a7796bcf0bc8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ee2fc639641a78f17df934b677cf4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c98fc53ab139b598426b676f1672ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffbef5a53d28821c123ea950721c41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50be2ea5e0294013823776e0d8b86a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0538b963e28c50e2b2298ed375f55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0000405a0bae9217772717ba0050d69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a345c768c2e73e6c121d848a560d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6def5c849c23e47778c4c2fb83ca90d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbad985fbd910f043fdc45df403f70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f6b83e87f99631c80986db4b18af2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca556740e4ce19285a0592de80f375fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc57ee4e7a42a42c9f929d8cb04a10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3102ad7ff5a6df4e3b962b536e226269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad646538c5007a6c4ae830fb37f10103270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d261d8e36fac507a53a3703ebf236271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60499856b86341b7b8dcd05b4a83db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d47c2b17928ad54378362eb6dcfde2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dca16cd5940b004f2ff24ad3d78028274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27508a6da5f82f17ba28c1e7fe8c17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee93484fe75ff0aca8a4fa0d2668bf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dd0e77315076fd0a275734b74fd4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ce870b2d5e93d78b4019ce2664120278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073d12d414cc6e1bd9717f5aa87448b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3dd85e29e44a795ee8c3d95e259eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9783924d4e0705493fb8d9b09d26a4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b1b41e3d7b824e049ab3e83e95026282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55f37e9411721defc3ae427defbd68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacc8d2ad3bb9f5d53dce33a8e92f8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e019fe46101fc1d3bb18aaa5a7d530285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84610412934c8948ebd0331a0d63070286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11869bb2d3667dde95224f0b1d6b0ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f9a7587338c6343d4d94b3f66fb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea1022bfc796c9be8a052b8fc3b955289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c28196c9cb85bb000247170ac0ae6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e2b98919a82f6a8c0adc769ae0c1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4baf8d92f38bbea2ae7a009a8533e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6b05e0faf82e8254e3a9bdfd50c7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a99d6092effade7cf83dc21397d9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fd8c1994786127b40c1370fe71984295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023ea27485a79e79c181d3e07f47fc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7a867493ae6ccc2450b4524ff3290297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6348119e6da592aa1b3cbf253c59eaa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c6525fb2d7cf59e2da9a185386635299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778a549b74626a6c0f359f39ba71b2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067e4527fdea5925fe3e69e710201fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9666de488084ab85bf583d3bf64b8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d82d5798b88d79f3750404c84ccba7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dcccda4f403aa01684592fea69f99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351e3c732008d99e41935ad51c1b4d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299368ab1f9cfb52964d19e29b79be7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26011979731603614f7e63e576d9fce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123430f4efa22410560c25a2bb8a843f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fd0c61ed86954ed848b5a026159d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaaf7087b69fdd24b8622c75003b2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a566ecba7911bd0225f8b2744b4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d96b31c43127f9341507d177affae4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2929b270e6c33e8d079cfb794e9784313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2520e52a91729157e4f1bfab9d127314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222f885081f6df0169e1b656ca275c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e0a564f30ee2013fe8771ec1d114316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5158fbbe6c7b512b2e7b71253f8ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ce1b28388acad6ea7a0190352d52d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7094d01dacc52f1f79aba7855b0fdc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31832a473d2eff3ec3b5a9802e3f959c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4541d7d546333d80425ece211a7cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac9d03376e8b9031aa794badd7f901322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534c44618039b3fc471dc2dc3497902323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9679a2ad72a82afed9554ab8d026a8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af4c076dc23d79e93e5acd51b2a825325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a9e42fb0fb2bd5cae45d96a0f2b76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016089134bb1b8640cfcafbf4c0fef75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736b6319c04f77d30b99370865a061f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d518359e9de2b4f98daca97a83fce58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e757983931903c87f9769b142af93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96f31768ecd1a2e6eb1b48669f43e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9d5d78e620721621bc0a6118518d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd296526d6492c3b4eb01fc71ec99650333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b562ea3cc8b8bc1ed5ab0a353d6eb3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122dd63bb1b9749336ab11f2082efe4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d32b4187a4f56b2217322fc87e29f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51232b6bfe35cd0e7ea38b4b56a14e55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f6576ee53b2ff9b5650809ccb5253338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e715321d09b44963e3178ad41e6e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daba3725298d19d7f8b8b118b549a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa5392105674c0cf0fdf4f66f9323c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a677dcb1712cb9de2e0dba164d9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d04b927349f7e1312eeb6ca4a8847e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a510bd846136de9529e09d131fd89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2646ad128b13eafda2bbab4dd35b852345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77255c84da660b47bc3983350c1e8f21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14c4b39e909638d5fce3c8e463c5a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7bb83ff46faba4636241e05c3d4f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644341677dbfcc10f67b78deae9a7dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79476c0caa5d9d02988e1538f2d9150350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8e2a3c82f7b84bd7db9ea8233719c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb552e0c3db32e52b973ab64db36b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bda8aae776093951b2f9a23812de31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c218c15d70c692d3602b742c1c83654354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fae637e6c19014c5aa8398cbd6015355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15985ed712bc90a86072402e8d78b3fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34f2ae77c85c610ea675354862555b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219832d1a2e55c3de2ceeed7700fdd39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9564cffa9f422500736979a8bc57232359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e43e2c1cffc9ceb6b72afb1b7b9674360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fe7c86b54079a28100b659fff2d4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e868e2a9253260e5e85f34c87f38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026ce40739b698b1d3bdd5e264cdeb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7256476e80207a60641a37d9425d60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91d5f1d515aeaa6f270d469c71b7cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765983c9cc2933db6e1a11fd72b753b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f849c5d3245e52a580793c1cc5c7f28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326fc672b019acb860031c83234c50e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c93229fdc20438b0d6174c0ca9724369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8946fbbe618a8dd7b3f21090b7692c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7589d9884f7427340e7a62506e9c52c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c4198f402ff5e9bccb28e71b0f461372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba3da9fd3bfbaabb8bbeefd14b12df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057ca34de3115135cb5470b5882ade9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42026fc1b339e9c25984a2527f17d695375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b171fe41e7218650eab98580553844376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf779b1abd8f570060903aef9bcd2435377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268fd656c70275a84e3d45b18066478378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0e13eb9f53a2af9b0e393801cfac0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3c91f013a7f067e74f762206b18a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffd0d3d7fb9f56c81e25e2469c64fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8767a483756af30edc10531899507e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548d8ee280b39ad4245e765847c158b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213fa2b722702c64c00d9163e7386c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7fd3baefa1017a343bdf27c889664385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc298a7739f4a5bed464fb1bcff1ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0f34d980ab5eff2e6ec35e1b8c11c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126a28931438b8f1c1249e98577b95d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1859590cbd578b9180939b34f5707389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee322b065e9dccea887739f06b47f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8229301e3faa26d0f6b6824130529f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71fc31939fb467f32758116fe10aad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa7bfd6c7eb8e4b9deef74ccbc5468393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46507cfe4eb708588f111dbec4f6893e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134931aa7bee6794eca35332f318d29f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d00f8ac153cee9de9045e44005dd5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31bf35ef77863f50d946f481d3dee2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8bf2474c8cc4914d5223caa53f7e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ee00c45190a930c4098d09772856c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a013eb22a004dfe8f0cfef6bdb034400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b01e195f57c1d5b1e1ca896f00efd5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ca6b895a7a0f77f8a6ffb47bf39e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83af7c0f03fff46a74c1cd81370f71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478665e76f564a15b2902a4293a3009404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196147ef8fc8215ff6f4be3a61fabc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c13b45f66e7d0a3980dc2bd6d59cfb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc456bd2db74a5f4d15d2309ff0071407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d56629a319988d27e875c9e5d92443408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9839bb4877bb670200ceeb0ccca30ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61a8c57a8767da76abf46b4d211639410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0298d29fc492ca1d0b24a9820c0fa6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bef5ba3779f85e113041934b3bd58a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429c604e1a653fecca4dc87bdc159f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b1af06388ce3821543ed6b38e8944414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efe29d06b092be8bd85868baa14b62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559739a45fcae7a056ba10450e9d359416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d965952dd155f7956aa4095d314411c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344ef4da90993b7209e9f6ffc0f7a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c58df4527ef90ffbb6672e63c25459419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdda943b9c924adc318c5138d635be3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7a5698adae7969e2982956c960499421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa99e55ad4be796507688f6d6bde093422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6e329c89af5a0294482d38241a635423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c693c4cdbe522f75649c7e611066a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16261c33612732e2fa601a7d0391c59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da89e09128b33806e9c7aeb3ae19e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16758a21027046cdaa5c3c45ef65873427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4fa16cf4a4a79b2f3effab2f7f28e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166d2556819d109b2a203f8986eaec3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185d3a78e8f3f45a2ec117c460f1d5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a974fe04ab43ad0ac986c37ede5297a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc189875a0bc5b16484ac05929890db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245ea26d1e57eadb684b56c8401e093433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab46442dd2f977c3e82e51d7532a1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d7b8ac1191c50fb264be1b9f3a4a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162fffa4734cca64a0011f455a126a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c0dbdca45d43f8fe7b817acfb3eaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a18370f1791aff509d8b5205b1ee7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea635a6563d7682e9c7fb3416bdaefd7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4efda8307402031715d4eeaf06326e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2dab22e5af77baf0bdd7c624cd769441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02903573fa02da18fcbc0c507661bad4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7e47d29b93a70101e375fb70b1678443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8652c47d6d076db7546487c66aab8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc6a096aae4dad9342d3b5429f2fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e28e0beb39fb6b1409ae6fb028da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07286fa11b7ba9b6d443fef02b0fd83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aad828dba3d0dafad3cb8bbd2e90e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483e57149d1b9d81f8a119ed931eb2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85e0ffb88ab3d457cb6492699e5917450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424020e855c7ea1c89d694cd7e456e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a19506bd337002fb5a51aa1d6b0498452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f616c9a07957a370e09ccf8211a209453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45660d0b99588416badce6fdf46892b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c03edeb53dec127841aafc7c49d929455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de281a81f3407432c20b0c2649cf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6c3c928331696ea4fd26275512188457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b6387e117c9477e1add8957e29718458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746165061b31c1904557e45020fa3d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764edf05aa56b4665525a177bfb20b0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe823d9f0e96657be02818708faa3e10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51408e2bc7180d26170540d13403bf2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab1a066ae09be35a0b9ccb9e9561c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718f8014e20e5765279ca39be1eebf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5042f778b85dfbf21d667050340d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f166511fa98ab8020942d687103d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0c684ff582e9c712e45a5a830b082467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b639b5c83b257e0d16f2d9e7b8bd19f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeba51b1a255d049993a00ab3b9e28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bc8ebeee540aa86800f10e76565f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e4c474df2be27584191cad6a77d5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ea4976e537465bb173d07a634342472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df60e0aa197ddbc83430fa3fb5732f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27979356d3c9c5dcd23de1ccf8666541474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fbdece6dfc5e07e890c9c06fc27d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e90302434cff3630e2890e4a9a1a7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92670c7c78399f9434ca9fc18f3ab9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eabe53104a077989492587569e58e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d087dfb683ccc34559de9b65d090af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6767696e2f1413b4e8e17d218760634480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c47926af9a270a471bf10405db20a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6950c4804d67246ff30d47a16539971482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586f581af6f4745c10885616c49c4ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b472378ce6d2bcd26bda83c287872d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62e26e6b833f980f1e2278a9d13e8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adc0c2ced35e095bc45c7e1e594e57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd22f14e3582c053de17e6d6fbbdbec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbe5e121ff2b51030f4431baf2b7bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f2c1f95f73efaaf14aa27994644ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88e27eecee1f422972e78c48812b0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b04de9bb8e223d1db1d91dcd8af33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea35bd7cc1c7648583da3c850b2444f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc086609de0a7c30fd93d398fc49485493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc6f07e0c3ca9e5d217c2da2a83621494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56510feeb6f83180274f8b5a005d68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eb40062ededd9624dd2f2241e3ad5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda38885f6bd776c62dbad6877fa16f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86e48f38fff98955b282863718902f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f4ceae58bcb63411d89d8309f887e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375ea3b4dc8c875ff8c82f4bf8fb4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f2a56101b07018574e13a62c36f9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e47c1671c86089b77657fab99adf0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f62833fd5632498c1b7a766d2f341f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e070c29ff0e1e62139fd8c79a948a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c42dd9e60dda56da4506ec590c9432505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75cc6ec032fd279089960f73cbe855506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc0cd437af2df05c68f9d507a724c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724cd9bda78cfad483a725115fcc232508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48dc3c2b290584d48bd99db599049a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd386f1231418ad773cbf367a549bbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ccd3cd7a78edfb9d6eb4ea3317146511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b740f8a017589e143e04ff9e61930512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e40130ffb1ba996314bdad108999f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af4ff0181da74f7b9a3851c1fb7cac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95147ecaa82f0bb87fcd547863a6fc76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460f3b4e29498b7c7a1b0b5c5cf4ed3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf24a08886f25f54fffadf23cbce8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0223ffd89e0bc208fa9f7b26df216518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893318b1ce930af6169a6f2c1397213519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c23f745e80a83bad6334380e309bbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba644b79739f67235b16c1eae099dc77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacfd35eded803c6cb2be1470db2e65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c2f89bc1e81c1b2c5b6040a7f93fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef3d0447e21595de36746c5c14f4b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471311de1123429864e0239821c80562525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daaa61993c3d2794c7d1cf1d0ac3f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75620472fa5bcd07c2abca1e70bccad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6db83a2f1344d5c725e742f4486aa9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd6f2616d2b611611edfa140458019529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd26e26113fb027a8843d0b3c7ea130530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efc73bf1b88ed2e7f80075bf612ce6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaff36b4d083598e474a98e87804c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794f61321b14d99fe172fad367e9602533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505a342f8c644f75e27e099dc11aacb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d3756d10c1c17aac47ab1e5581130535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24339827b416f68ada9431e7fee433fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aff6383611371508565f0d7d17aba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d558c2a47d9a3a43740f85e270c115f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f151eaccebe4786936d1705fe1d8de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720bb6bd2c5eaa48c9b64f1429c1512540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693a50d444de2e77647b3447e12aa92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9ad55531fbbaefb7ca15e33d16be4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908feabf1eda41d9df9f88ad1e709910543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9284b7de48cb691d0c123c5496fa7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e1dc140dee47252ded8ffc868fd57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2292d029d6bf59998ada145fe729a03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a95a24d51c21bf0bc1982ea60007d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e8cf9771b3fa18611fb664d40466c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155766f42fd7b93c3b646ccf3048fbc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39244de270491cc75dd23d3115f28f3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc02fecb71f82a9360516211fc975e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aba9ae33ff6a43c8d31808e339259552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509428065f99a438ebe551fd18124b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116faed7a8994ec0eaf50c069b9c3ef3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163962f9302c51c0e224db941372087555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8850bb7af71c667461e1120443db4c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4a7c3eb7db15c87dba6d4f873f027557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94028b5e6a7e35622611f1c6dc7ed8e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bcf29f2ce210e9569c32169bf599c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c4c45f85afa6235072a031c60ae0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66117655f836bf736c5e4bbd59cec7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c43d6074a93471ffad549152a22f66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e1541cda8b19091c1310c448e3e2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e900fbf19a87d919488fbbc855b6f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36a720c028997cb8cfffe09e591588565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca932f11b02a0082962009f5b86f2c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4058e5f78431e43d4320ef688bfbd69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720426660740027d486ac883e6b8381568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7abaed3fc29f2d91312d7a373c6566569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d0fdab44a7881a7930bfddca205b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805f78d5fad187b315aea5d2c2ac5ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc723787ae362f9ff4b687ab3f9dd77572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5139aef608ab651684c2747e09cb7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3607f32785a91d1e10e9a3dcdd665574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c19432f4d15141e5266b297da7c9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8c33fea39a9cbd06ec475cd8d234f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654138a475733a809bc383f13f75607577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72c788b33b1ece5bae110f858b6de9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf287d3f3f23c2cf6c463a36119196579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897cc56f21ba1ba51af6aa6f73dcf32580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582c201d6df5c3874b5cbaf9205b710581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8afe8f92244b987a53d951cd1177a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c8c8208a2c1766be6f880c9dc028c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351ff7348d70f2c6249dbdf985370c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c25e1463dc07c26b1d8857a411226585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41369f7e48612f78539a0dc99965c7e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22551a7051e581b1d67dbabcddc2375587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2405ce1df207e836acce5b7f9b7c04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c020059d2ce81de32924d91511ab1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40497852e780246b5c2ea98ef99f19d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb7713a27c448592908b983d103fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5dd7d80d14bec60f0566afd1c927f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41865b821c10517ea02acf061630a934593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bf4a10df14b09a2e3317a76c23dad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcddf36c2538f6ef667e3851e1440d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a65fd3b504fe7ac2760083fc4623bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5694eb804f082794e092b1a11b57ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dedcb101bffe1a5dafa7d58f49b9d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d753e187faba1484dbbba0ca0b844c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe81818aeb003bd240d57226c086db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11c5b26d7171f232dada5367baabca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800814343cb224f68d6d351435893bf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5809659f8ad20bf2f078f55b0b4c2db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e8916f6d3cad7bf79da321cc9ec65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26ed08800716d314f2078fdd5fcb28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195fc7d0f1670beb57589d2800a8ac5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8167337cfb2c138da17507b21867572607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0011f75b6eae9a9748421e75f0bf148608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38568d24bc5daa1e58e88b8e77c3a168609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e32957223c47172fe359d8ecac2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8b2d61f277f267d2283425d7dd535611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c178b95e4a118b7bd6bbd3a935ed8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c51d4e1982f1c7dcbc4f53256a320b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77430b22a05fcb1a67f22ed042dc295614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04373618ac232fdde18ce2f795a64a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17140d3cdd03cdd530af15875f100c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeca1e683a03f6cc71a0c3b9f3ec7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf86460115299e96c4dd7619e9eea8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e333a378fd66129655377136072928619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e4bac58db5fbfbdbd060b190a8e8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71859f124978816b9e78c86f52dc09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b322f575ea45042b839fbdad8ef83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad53825c9161014b19eec21b72c8efe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63367096a2f494749ca764ebd10197624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde5b8cf209405c015bee3ac7329f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f844139a7190c996aa478ef77fbbd5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92f0573dd9f00357981cb417eef0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f541ef8ac1ddef44078960d54c4e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b915f11a01a51eabada06e25fd753d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76df7ca582632f73071b17b6d376fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a9d73374401b4b97acf0d17079000631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f16c4c33d25d5297a7b4b220716869632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac87565f93b902d1be6309ac0932af9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a745ff78b334a3ae474e7b7f0b8c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a401f6b47eb4f62911b7131d6f8700635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c48d631f20e6fe4617151869ac2020636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf2111bbca19aa843eaf56b0fb121d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccae02e3d2a131af5e284d14c8a08a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ef263e0e5ec059221d73e962de3ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd4aa8d8e12d88b13be5b01b6353ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a488c32cfbd7dc02c218b91b9e05e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032acc08607ccc379add63be772ed090642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e676979921ab68dcb4c21f78c8669643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f96cb0dbcc35fc240e56b51689bf9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064f43a4ec8f63fe548ae6517c0eb17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b98d4978bf1a9848cbcd9122ed47e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf6cbecd12439100788939545b6e52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e143948502cb590e77c50da88269e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875af1c1d7902092f213d3e0bf727d57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d050f53375244523ea4eb096d8d68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5369103e2244cb193376344abb13f2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0633e07aec6c655cd3f5955dbaf750652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f8cf38b0979c358dbe01522984eb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766ef6aa6ccc166eecf2c15c4212e77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe75c7db7e44150f6021a50cde1834a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5791f0461096291dfe87ae6a59d45e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084411a04eaf8bae486c7fed55439ade657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769b4cc2c189ad59bfb5d3fd3e05808658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9a5fc0537b68719087124acb2a4fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896f30ff6de72b7d4451ff62d6ac8a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba31e7c87cac0f416c3653d3e71cba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7e2e00f3b639554824bf1c3b2369e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317219667e92702b35ca7cd90ab96160663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb651325797a2d388d2626cf57c88a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b208b41d6bb1f22faa3681abfaa73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3cb0c8fd2050242c2bc537330979f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1796f5d35a7eb413d6be2fbad1ddd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0b583b29a041442479295678ac5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3201a0353e3e8355d06074acdb5c4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9770e41e598c9ac398e471b06534f5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184f5c549bd379db83c539e5597bed1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df765f5be5e790b89a95beb967410038672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8b3f699268fba2bccedfd53838bc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f573e9cec16a98fc315c7a6ae30b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26d64764f0a872dd17b833e09352c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482e95924b5871d66598cdfb359f35d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1df20f7f913fe037ba48fb1f07a6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6716cdee78880d89d15aede1fefcff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59ec862640e478295a30598ff13050679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55862317c0896dd6069ae894f6e57d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b571dc84949f9f9c509f7425a79db5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a766b3083c8bc0fca93f93ed2d545682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb22994d6abeb75b9675fa154699094683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df2ca15fd485c0731c0253121c7a9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1e09a49853f8f162162b3b897c10a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ef4c6d322b5c41ea70a4566c13fd8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6a7b7705842ed21e973702e077518687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfef8f3fc8a7cea6f8616b987e74bc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8a98ac7c4977272d69f3e6a459bea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0ee92a1c9a5d3895d14ba60c712e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a92c8191a1854e8fc050a8c4f53ee8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085da2975d8afe1e871fae3dc6cae05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b073e4831ab859032ef89d7b777d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b585c5df16978068217b56deb1a5c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad8de0f4088045ecc1a0b8406944f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22803f44beeb9133d87be8261740de58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698ab9eadd21b8cfbc5b2dc1b3df82a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee7c129d49e7709ea4d2e2cb993f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d91c31f3840af015e8351d477e48af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab600412f79e2fd00f0805f0d1d2f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd7ab85113983b20533a3409632754701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f15f5b312da08c84fee4b7acde6458702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e29da119062d78b2d50ca9116669703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46406fa7db5a1f4013c8d6b5d219ad5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b4562bc3afdfd831ee379b6d59c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855c0c5f5ed6cc82c0e850a26622a95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598ace3c8186ece2f57f87670eb3721707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525156dbaee693d9d391d71fdb8193a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062c06687d397665d4eff665b7e8e1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c36ad4724e97bb0ed27b96009c3614710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d94e169eb3efed225e85c43842677711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef2f8d34446417848ea8f4639ab335712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f46a0a7055ff11246f7dbf4a943908713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6acbdc749a0e39a64713b5d4492db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ae33a697a9c2fc03ab22c68fe7b13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abe9f7c1ee4b47dffb0d36acd7173f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8c8ca6a0f8cbe68f26f4950723371717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bcf434dd1338d870bd6eb39bcedc3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f46db9d3cf9b726c8d916957932e74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab233eb61a529e9e6bd58fe9c53570e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc0fdc111b5ec11688707d58904c07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96734368f6574a9451e6f187152b52a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682868f929102f236341d0cd8760ef1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778e9c32d5ee8ddaf4d825d70aca3c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e975a7d7d9b3739ba2c8fd0b8ca25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c17f32ceb8f6cf404d6f9e015fa680726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24309d6a2b87c5df3fe39d044d2cec0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0263778de546d7e4b2f9e573d1aabef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066420779f459b972b815a3f02c14e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b368af0c7092df359f8e34a9e3c08a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408b52a213ddc82bffa6889d7f182d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16494a0f9b9bf67e06e38b1bf4905ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b3962bf655c5fb8410ed01529dc4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0afdca7ac6f1364b557947ef8b88c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c0da88c7e3c62342e153b7c75f034735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda882bc0a70579dd28d82c1f5c65481736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ec48c29298a3d8915079c910cef2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a5210b6f8a2046a4ed00a725b0b32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3ae3cc487809d80841a65e9a3e397739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f964d97d5ecc390f7d0546cb376c0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4c90fd48b12605e2b7879cc19caf7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181ba6fdc80b22d86e6269b75ebcc77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aebc31d87bae613931f8487ce8f22a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5fb281dc87fdf7115b8319eabdfca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9e81868c254cd323624ed57972000745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e496940b60397fa733286eb9dc3c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9dc5fd6df17429c8ec040ba17edd3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1741cc8882d44f23e5ef1c63c35048748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8b9896b97026edc17d39bf2facbd2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f406bac0335e5faec09b4b5e0eb14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee00ae55ee961ca7376b95ac077234751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213976b712bbcbdb31b107189cd2dd5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f271d9dba76d1827bb5b983027cb5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51238757627511efefe62a4ac80fc07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8a1f7cd3753853b537056544da428755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea1493f5f08c81b6cfa74e6843fb1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e99ebf951e5dd0e6935a3242707ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1046f2c1f099d810e787b66bcbe7ce9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170d4b64012f22ac0bc164351fba0db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb61953154fdbf94384d296edbac9e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed645933bccae00daec21db44730bb6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b76b2b1cd3028ea6262f39970bd9e9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548e0c326df05be55787d2712caf275763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c91b77e8247d128d844c56ca6e1cc4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc460ad37183b1aa0bae58eec6657f4b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f4248f8289dccacad086e6dc46703766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966db41ac078ef36b9a8955d4536e2c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619452fb74487b01e5fedcb73618a369768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d31cd2feb25982523783be7c35d86769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3254180feb40a04c2a0723edbf5e24770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec03a87a1a80935a26429861525e45771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05778ec2d3602a76f92420099f57ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf380f3b33982249adbcbde1c0ae2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26d9a3d3497559e48f44d259505c01774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84f0c9000d0f39e65d2cb88d3b6140775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251ac483f976ec4add3f4845c29d0de776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2af534a033112c9d96dae33cbb01df777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadc99318afa19c418f6acc37219ae7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743f501da3a482189cc6cb6c2c1565e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd0bcfa055e23befa08ba0a2c04140780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082d26165fea2eaf45a830f5f9f3497781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a769a419df488cea2f95e8d6c06482b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc181f82068c621d1f13ae374c89fbb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c967da59017ec0c673afedd68eb84b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d141990df14a36f918ec7d20062484785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e84fd53aaa84ad8d071774cc32385786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e8ef53b906ed85aea06635fb0f953787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e914538590a23b7d68c9a16a2a11a3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9d0fa12bae3192b5d8a9907bee04b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf9acc7cdf53b1b22c31d30bce831e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37dfd5c7cb0cc563134330fcbb8694791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9772c671db500eb88a3924ffd86a255792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4a7e0463628113012245274aaca66793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc9b5985eeb278f01ceb9c9db5b95794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165f6650e6b7bd7cb3cd0c70a1b0b02795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d61de61c4103f4b2d385b7b2f1167796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b54fa4bf0df8f374eb30358485ba1e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc31b65d366d3a7c5c934d0f046baa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ffe2647a5ee0f60832aa2d386eaaf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55e27547d8b809f683d59b6122198b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b12876ef9d10cf0714ba06de2d6df801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97593c62b4473a930de3df81ebbcacfa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2316e99fd912fbfe71ff9abf684de803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a09d54852a2e761f4878060d9e6e7c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318f1c0819806c74133d61c8854d434805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cb693874351605d5d4ee4ebcec46a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfea54f302529648ece07048f9d82d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca1d890ff877de7d0e8f9b8606ce0a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ed1543570bb8b3fdf4e9ca2b48130809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4eb7ac17abe58af2b963fdaf49d80810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805404eb76cf964396d8b70b2262dbbd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e5926ea38bdc47cc85adf3d947a27812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebf7306ee221b0f2e8a4e85ba10a9c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107deafa842aeeb55c75dc3a84e9bf2a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c09b1e5be664a4dd7ef23389fd8f8d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730623a5a8d26b6830769afcd8c2d0fe816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f89743f76bdbae666886dd354d02817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed02b1ba604ec4399b41f19edae4ea818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b143df17ad3be1023725739afc2b0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef0ed7f71267d144409b0cbe582a4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cab9a8853db367935615fb7f75e6a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681a4b596ebb0597aecbc5d697fa8ba822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef220217f28b64e392a1dff687aad85823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fecff0a21d24e22b16e31dce64a5e3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca71c9689ea8fad66ec18c13bfc4b44825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6439b72f30056e826c33662993ee8a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922d8cb13515b9c20c38c794b6e9bd0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596953fdb91018e82340d4b59e41e81a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbc635453e825c146d671a83e0ced5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae0190a9d34427c11740861d46429b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ce9422f15594a3bcb9e21090e813b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85238a12be7d873e89da90307ed204b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dfdb6bf87288f75f3badf608617fd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dffb969a3649eb942aea278a7cf3d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fdb4307b37f532dea9506ef0f4083835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e908947a63005f4b09de6dec3b519836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5decf463b47661750d809fbeae98c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d3299a36a0045940d2c3705a3f5eb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024945050fd94bda0013ad66e89c150839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a16a7515e4e1b65c8981d328ade1a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4abf2fd2800c094d50f0469a738e7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a665387923b9fa403be157b8fd5ed7a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822325d5b110e6619a57eff237454a5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a631b97a187a46cca583311cd9f5ec844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a575b46cba0be6c222351dfe2ef20845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca2c4d1bd76ff7a6255ab9a7aa551b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d835f61bfcfc283ca6259d6664573847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8352718720759dc8695738c51910cf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a95d5e7d984be86845f3d59ad37bf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343e604bd5feae10b04bc052477d064850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93c433131fdf797926888f4729b00a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0fa82f011df2515ec0d113cc35afc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872267bf6603a08361f71d584398c5e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d13f0dce011ed7fb4ecd89ffe1965854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2403e15c499bc103ab1492ea990a7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927d4d63eaf02e42248f68ab8d77a96856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0685e7f3fae2d3a3c6be96c4f11e7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b2deefb4206226d6c8034fdd57522858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd576346899c9b85fd463a52af737287859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e865279ae30e53cc7404e1f4b7674860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea97f3757f0cdfd2fd5f290ed5b05a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a961c375ca1d7bdc7f042bf9aa1b4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d7d8b0f9460f5268031aded36d41863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee259633c3f749eaaa6b92868787131d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81030181e90bdb1ecd083ff9658e550865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194808a10dfbf6e9590b973de45ad6eb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703642f18c2b88e6fafee0a98e139e5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf2394ee33e329b4c7a153af29c36868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d1443f3b8f4d8a90c522760071bc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c850f95e3abc54add9ff3781179b4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca032f76eb160eae1c75eac574526a5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8292b2cf8f6030fa086ff6fe5d60d3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc116e756072f95e761057c54bf8a8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8735dcc3f6d3cc3ad56679f9e8518874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe387d440e150eb43cb77d6059e7ae81875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6a06da797f671347c66b811020fbb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07bcdebcb09680bbc95302e27c8ebe877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38666e274aaa88eeddf89dbe436a4bd5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea812d7760c5d36ae3ab0ae78d06c68a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1713d82d511ee7150e7b206cb6b65880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf4b896b70673333b3130d6f9862f6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786cf5a2d19a3a9b266bcfd27d321d1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa340ae6d9731adfd596884986d05ffd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8a45932aea26016cdf30eb7f77161884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c7ec6353c5c38acf174ba4d8145e9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e2b7a51b92e4d0862d12c3cb8544d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b93234c6a09783d660c3c0903e64d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc586d3e8de01889d27173cbe4b2c018888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157017c380df210b8ce63aced5d44fa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22631474f5d4a1a71f38950d91bb0157890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f47b0a6d95f6da10e556c4279ff2d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01f1247113e49a20ebbc23f9610486892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0d15d371da50ddfd7aca2683bf54c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9292bced3e40a80024ef261b98cd17894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8a813b6abd1131b9ad0ce4cf846e9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa586e918caf4a04bc97a29e9a59f14896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd69759c941327d27b34afb6e5d488897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074e5d1a1fa0f3e2971e1d6eef9aec898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d0f587cc8e40660f7b5ab4134ba0e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6d2af7d9004cb3c953a7e499ac0a7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e6f441dbe509311fab2c5d24481cc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64a137b7a53223b9be16808fe3ba0b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3603a23ea645029a760c752abd117903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021613347023d41eb2766464e42a1db904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344a920739be02d1724aece37d9abd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f7e46b766bd12eeec98c98229422a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6800067c13e84c161f03d720041833907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db355dcb40a17ea03bcceabd175220b5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c90c2960de97f78ee65437254631ba909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c01f057d79e0b03e1bd7aca706181910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da7148776a77a2385081523e3082a4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8dcc376e878616863dfeb4fe74bf0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965de07e78b95269850dfb784bc596e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00cae689163e9c99c958c2230a1315914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794611979fe085d4ae5a1bca786dd1f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c893ee89c3c673714e01a25f2dcbb8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a193287dc7d4dda0c061b1ef2a61917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b0442ecd5999db7f8cfb642fcf37a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc394e1e064482b54010335c7b5244e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb85a92d5fa5cbee80239bac977317d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69311033ea1d7214a3777d388896aa11921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d495c6f4b9bfc47f5e5b5721c74ebc0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce0ab3542b651bd29fab676768feff923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa061ce306136bcedd6fb43d4650f06924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8f37657c30165763788ed37e1f541925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e2c743074e2677b006f961f189e06926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64309de4b0bf19d1efdf3ab28025ff6e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0bdc11c217d1c7baa4e9738a6e0b1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e8e020884ddd872e1afae586093e2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baadb715f59e65c97d9b6d0a33776a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7fa712c0105bb80ae50c6812aea38931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218a94175d5ed2ba37c2f529e0f0a51932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a96d356acb01443d568e61cbbb95f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5e9d5d646a75b6a357c7ad30b5998934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdd4e05729936fb10010792a7b173c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e14f1608791ec04aed1225fab97ff936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9271e6ef13c281a6a308bd0e5a10e5a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db247b923e6927fa08901dc70c83bafc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3182b28fe78595175b93a6a320b5b2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8a6862c9114ae8caac203051153d6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00263d841088162a6638e4975ca2d1ac941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320a4f01838bf59cb3285bf1472fd68942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b8777c5b2ff704df1669ae45eef34943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd089e31d8d1579a42fc896d5bdd2a6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0ec6472a7adea220e538091aaf81e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689bd331e041a84a637a3af789a58b3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400a78c6aaff3bc99cb8d1186ac20c6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab3d8a3edd8053f5b1289178ad682948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d28d864dc9fdd486cfdb9e7bfeeaa9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c40c02f9205122342b876a864b76950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d32129816c689dc19ed895ee78354951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb83278dd32a4e851fef72c81ab233952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68e8bc8c1235c9e7ca37aaf91b93b4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4f5a5ad02f211f64c6edb3f6ae867954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ca17fd39c979d2df277427b6f47f9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cff34de1ece6b45a483577ae1cd8f0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a6647ece4c83f229da3521b9d8370957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941d56596efc015f967f1fbf274ab58958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d766dca8ab255c026bbc80c2f3b889959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c61e5b4993422bfff85dfe7d2f5c03960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64942d944793efbfeaa1107a1ab5d65b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb19b2e83fc561a32f21d832ef579f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3884ceaf85af082b8625f9de903cc6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f289bf6c7817bbd5a8df4a9cd6e1373964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056ee85b3fe06b554bcb00ec19c3337965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5b83cc2079171b8bbca86370da0df966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401caaebce04f4d4d990b9b009cef9c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853685582f1c56b4f8092f2ca02b189968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bed37dcc06f7565ccb04517b0cdad969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26832f330860d400450cf571467c73ed970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802bc4be80d8bbbd245d04aa4aaa90d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ebc8de691903339ac042c7d78edad972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7302c8cf360177b50f8f6fd023dd19973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2457d14bd74efcb34e2944cc5f9792974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe2e983002859bb03377f8e359754a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee53aa88ce7f6e1b36348bd2ad7c83976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136e2914cfa68f05dfbfcf12a6b5d06977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6180c489fa82803e42625d9dd7a481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225610f484ab8f583a34b91648ec6ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda2e101eeadb8be8fd3c3c80b530fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af5f826be9e36c4f3cd63189793aa54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff3dd173d97856334392804e0b53fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dc38ca64d72bdb08d9910335aac746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fd57201ccc65c286df09b737f89f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9dd6c49f2a9d90bfa7a5a59382cc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1bd89d07b883b9ff85927874e8ce59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162d06b43f1251e67ce6e46242596d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1b16ab37bb0fc11ee5783218a5c5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fd355a75db00f0492201a2735ba0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e92c5c7e7aef50a0a473bdc2bdcbe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e756fba96ac96fb721faae631434814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107a078a6e3c5f28f47785e6cc1273d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df481dcbdb92a5c9a5cafd93e4b1dbb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14887e9771bb126f270f58bc024e0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f15723a54265236de5fe8aec8cfe5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66854c11e5ba5669ed5ec22a1571c0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cb20d16659738e48d21227fe9266320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133d0a80ac0d706d3e46babcfe9f60321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ed5d127f6c660b1283eba825c95f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66cdb0560b13432272e75ef15de62823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf4e248b9d35b55ec5d8176916037b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc13a46dc473ef76e4065c03a411e1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31326971a4fa74d01cc441417e4a7b1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3590e78174f6198bb0abefd4bbeb20f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51f4984e3d0b9ca01df97540af5cd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1d217d0be12faa505555340151bed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bf7bb24826f86b4097c13ece11f8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbbe783aa415d6b1d73988cd69dce231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cad59b330a38d550292f8889990b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ced02359759966b1a3e34d97e42cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5f0e35dbf5603cefd14e8acba0eca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598eb083340a3dd63b934b9880c4e6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91974b472af9d4eb2a80c94c8d92d85636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f22bb15d7baba2c389a9d991363b5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c5123842418fe2d7b4cbf2e4e3aed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661af3dd3bd6331c15b7d9a3bf5f6a2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d7acab4e4c2b25982176f215c3bd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548b166440d10223050336d679be4b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de8911d322b5fc94c76167113d8f7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0c877795f667e6a6b1b05b878c36343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb42adbf340d1cb2a5d9aff36d33c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe36da3b897faa9bc85b72104140d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22ee2ab08714021422e6ce193065dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf3595a64f8bd1fa19e92ffde19cbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9d9485a10a457b69bb1cc8178833b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eed92922cc45163aa80d456297b0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491f62fa16241c12f9f637f475d3ede50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377620ca357c2bfce88ed221ed19e4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331998de1bb96ea8de9ec619703b92f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e774e6c71730f0dfb2e2fb21c5b1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7901b19265ad370c0b50dc6cbb93d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34414cb569f63a10dc6c7179313a517655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8e35498064246bd68c593ef1b1ea656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894603130932bb2e165df2a998e2d2a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738202c2808e37789ece4af516c077c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87aad3e2b080c2d26bc36d60358cb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc16735e4f4b0cc897dcaec0d69a2f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16f175eff4012d34ca3ad106989f8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938da0f4281082f49103d72bf3cb40562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651f55720fc7f2e3355d27fed33367263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c5e9398517104ef90b68bdfcd9a8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16743c81232266842b35574c6cc8ea165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce8a1d314276cfbf366684ca3cc6f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eb909a4799a53cdbe56b106d6be8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3899f980d4be3a069f98f3ca55f86668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f96779b24f4ddbf323d6c7de807d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4cd79c11848e5cb98c5d5ee59d16470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1e6b4a06404ccb24a9799cce86bf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4112e42f3a45021bf608cea140baa2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319ad73b9623c5a69a381201ded4bd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d5cb9ef21a432ef7650b13267d12c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b44c26daf298ffbf1577b3bf90c1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f3d978c3155d7710fe4b82d036ebf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e655ad95b3a05981ff4d54de5519077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92337e51d0ea44d2e58f7b89148e92d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bf1273f1eba1e432a0f5fae86a4b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f377673338886c16d55dded26ca7e4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d6849baaaaae03a8e06b50a5d600381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68315705783e112034fa9d792f36f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d31122d3537c1d3eb27aad2399b9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5715a5a349d18e4c4b42c98864dc7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59607e24a9c592c6cc9c9e3a0a3fb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8044f1d9063feaa8efd01c4146eb65c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d3794c43eb88d4a22f2f46be4ee6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f3176a715fd18724baea65cd6704b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43327f6d6543cf5d294c1b3d96f49bfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07694be23b3cf092717626cba63284790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5554293b6f1d04b93b8ea9dc70902091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0838af8f049cb34c4782c727b4432d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0a78b6545c4ee129f3251f79450fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd3a6359e158c800a36a1e5b03d24094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad7cc76047c88c70bba6c65503768e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a1ff8a976f28956f628f067a5a5da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0384fea626ae7958107fa3075c7d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6b2f362c1cd25593e6aeb2f311dae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079e5ee9af6b36acf8220af07fd1b7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1c62880ea3428c6d29870dc703a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5cfc14420b0de8658962c5717e079101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59720cc5bd692888380c653410d186b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e5ffb528d3739cab5aa492e3ba637103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a0bc64788e74a04626c2c987ba4cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d62f3ed5e4784f0054de318075c8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0b83ac0642cbe29022b259d033e7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5a1d45594314639ce03a917a67987107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0673e52483219de422b77b4d13665b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831b55c4a12870269686286055e59c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f972188b1d9a59c738e2dff8e87cd7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cdeb85156a0f744af13762b7c531d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219367d0ca13bb0fe36ab3f263c5fcf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71de4f6fc5024f633bc94220b2e305113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f831ca7059ce4b03ef2b081f6173f57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f51ff7209f35c08b52ae7e2b2931c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7fbf7992c7c8f2cf2a0c9640752dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58396880c7a4ed4caf6cee9da71492117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cd40ed42d791aeb4cce4d44ce986e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bde48980873df94a36418272a279ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d779355504ed4fa277c03d162cc78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f910ac5350b849c6259534a1eaf9bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3beef1bb9c826624c16290b3330d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b920513cc8884753203db78c48d07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191235f42edebc038bfdc113a7a4b63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae58b38d666a78dc60d3b044cfef237125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fc07e0437d4ee1dd0cd4da09b3ef2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e1cdfb70b75ab6317d28385c3f643127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa366f7ab777303f719e02d3dbe680b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb87e12e3d1ea577f470c83680582129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed03d766ad3f570b773968c77280619130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf867461457128aa1317242d5223daf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ca8b0b7b461792e5d055b9cc54b03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83066eb6c9085f8e2591b2efe38f357e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5b6690312e3d6a345f42786dbc8af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c712b11481c30c396fcd4bd5386585a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e44dfe3ed95dbe0a13f6480f8d828136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e49da3373b0a0f1b70f83d53b6556137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e90929f512e4ae70d5b5ed588d439138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2c26b7db2e74aa34da6e7648345a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39012b5e425fa0df361e2b24eeda905f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330ab6539d551f04c4dfd23ab6560df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ba41e2b93fb236b97722e4f72aea2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e5a8f1f94789eb2e2fef0bf029c4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e106aaa1be5fdc66ae3765d7a40053144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af95190a7c0c2519bd285daaee14fc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca588aad8c6b6645972d6590ebae5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26f1d17008f9afe9dbd0acbc9fcce2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1da90fabff3aebbe9b55e4c67c11f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3230169d4621282cffec3204008990149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194e58b6147d42adcd3d57c2af9498e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddd1dc917a1dfe1c8a61a2e1ece0a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789df6c025cef4d76f91aad78634b58a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc5cf58c19c4abc194b766320c48b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87df54cd6f2b2c105b60e1bb3394e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e044b05bbcac8e689979cad7c06a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c138b2cc229586fd5f16e6b57ee7e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05ff4cf352ae929743a4fc1b68aff3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef46865b3f7c95b4bc080bbe4b7822c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0667187f860c4717fe81100d2cc204159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b81e8d886d11ae6dc66d170b5acde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036236409b55739be9b7ab8cd611953161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0168fdfc3b9eb6b210b4e63ae8cba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770743c509077f173a2d18d86d2707c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9103df6b46d27c5ab93af36dba069f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84ef9d367ffce97cc01bc27eb9690b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71571e7e31213ca714495a16cf43472a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656c336e7a228774e906ca3f849642f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee63a87ed54c703e5ad56f76c719581168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c990a9229e327c46f8ff0d50863c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec81bac5373737c03e5f103a5349554170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8e233e20676193ef7110a03e53b80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa48d4fc02c880531fdb2208753965d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa5c3454e6ed3502a5ccfd21edd50e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649982eae62f150a3918b6597c8b694174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a65835d53d7afc2e2c99d4b32dbe2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a2c61a74b9cc1368517aaf7a74cc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9a0b9eaef8442647601b703e9d9c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90993c4c12ad91a433ec1a0f6215660e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21bf7f9c6adf6b7064224721eef90f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faf8d975929412260f7945a5b10125180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2250f4402cfc6f4256740522a19dd97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f67493af1613ec46b425d7b0e692d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9acd2fb1372b048b580ec46c0d637183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16fb9a903d87171b3e7f3aaed73fa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d880fd58082861d2272cff4a7401f56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202443e7f663723b8f30e581c464ab11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ee8dfe216c6adea8fec623f2d1132187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79856f90def918a3118e523589c9f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf1c1e4c79a66c6235a07b0a27af41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08812332efd8da9d21f8d268910c7328190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae19c3622625c6d70b08837c30d5f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d56071c80f43f3e6297c68ab8a5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56ca562c0ae39fb5d458a270f16b08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12922b81c370a9eb8c15767a43efac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c8d83735c563ead1c6ab060f8d072195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a05f5d79589bd2075d32be8c40c15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e206bd230bb66df607c47e1b8d18e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfffc3b5db8be96338a54afcb3caa0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aad3128d7c886ebbc4b3ab7a7e1f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da2aa7a5f4943f5d0bd8468741c139200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf115b864ba6c6428b3a8c5d9ed561201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293efc36beea862e6d5f27eb1340eab1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac4eb92b79911c89cf3aa46ee482c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992fd056c7f5f1a6de90450f982164f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3a2ef3196ddf658254731a7742a26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f217754bcf229516f9e0e4c70e7272206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0feb2abcc7a11a8a9881f0982f026207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9df2989b58ffbf2b929529ee4d0f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aafe01c875464bbf51be7c6a64a16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e4d9037d604d861ae6f6ad51d0a44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7172a4b38c6e73e1d0d178894aadd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3d3afb6cf7dc3c06be7d465c35253212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8e3dfd23b35f0fb18729ab06d4f35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5294e27c8fc8a6e8c9ca0321f37389214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929cb023c1a9f3b7d0d3d92a9fbc2ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d5985d8b2cf696609665bda2b29c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de75bc408c193d3e7dd034cabb0ed0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f573c6c1b1b4393e455ee70076fee61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a425dc6a9a4097c5fae69d9a1bbe971219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c0d459fd7fa378b2d0b07b7b16081220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e7377558a4ffe2f44eebdf1009cfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578ebec48289fda31f6fd4b87692cb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2472a095afaaf82a3b6756632366de3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe24a0a665750b1cfc00191ac6d68f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20429a50464d5bdd32e26ac59b181539225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ebaf1488b7b37ec650b1b35490d8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d2a9839db409473d5ad1989a3c137227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec64cdf6046164ca217bb0331955bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c92948b754ef4e090c23e73f6d5df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f22276208da2aebd797e2ec16df011230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78e6517bf7f8db2753544df41f18e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938f9123ef72da4043cfc9bd1760564232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08eb404a8b85755adc986a740a5081233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d2f2d96330c61c66119a3bf2fcf32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f338260390044feff253aa63c9d8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01560e1908c7737a3d5fe0a701a116c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85dccce603224d3051e3d4c5226f58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe1c20b88156d1bed14dfb6ef3a108238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ee3834971497f12bf3fac70b82cfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b46c321c7309cdfb7c3adf0bffe44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6c0cc94af6d3806340c294d799c57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf63819a60f3ee0abc2182797babf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a60aa4ede238ffa6c3f262f21280e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff629ce21fce94e044392e234e9ea074244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25759fadbf1da45206661f97954d36a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bb3203f6e2cc9890e66eac5424c66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638df9b810f42512116bdbf7579b4320247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b69b76f3dee9d958bb169ad332ade248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76eef38f6c0a1feeddd3e2a69ff3d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8871be3711ecedacd55707a4dc28825250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d174d096cc6d20f2a3642c415c97f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8d9dac8fc5d0b20b1be0ba999fa2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef142c2a4acfcf0e19dad361ca252b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c645fd5bd6332eacf1b4c416b7481d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83eefc6cf24ab0096e6424e953f15f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53a03500eaa6a55356c2aa4292d90b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14dfc869f70668219743f46e4faf5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105304cbc8e5723fc55d88a631dd73f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1514071f6bc20af1ba1e5759080af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c08079d9e6ed6897edb44124af7f72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f84984d1d6935d82dd0ef73471caed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb92cb2d2c2e32264f5848b0e95b9aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1684e026de5a932b757788e00be2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57c9055ce26ced0c78b6906bad63ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef393c6b368c0bb22349965efb1924d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62ef308d710cfd1f5be5132ba4faab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ed323d283d70c9a4403c8452802b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8ea256c5a0985ac89fbc85ed7521a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baffaddc25ea60b19d2285c189c12b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec50384c6a7c9bd983c7cbb7bf451f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc980eeddd23b91dcc0b9212a50232271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500d7e5ca1f75d90cfc5f5dea211f05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeceb3291a455460879099b7e27c03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd3a31aa4eab97f3c20cf7b5040642274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a61f1d7048d1e1fc62c0cdc0dbec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06236f9fecff94947de850619f6b4078276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455b43b6e4e5d2a8548ea9d725fc4af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af49798cfca3699d4a89e4b23d709f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81db0123cdbe50be47648828db64019279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f2494b373930b7af0b8ba5f82d718280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc80e0a7c982da16c96ce00166c0675281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ff0bf8fc1575815d91e53dae22266282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c42826a2295486913d8ff317648a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb669fd58d720b260b2b1d5c1a4463284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746903d0bdc2406329f5439205bc28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857650d77a47b948263d7c101c97e5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f34ebb691661a43e22984238a3cf3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999cd07372c90160e65de29363de171288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f3c225d4fe8f34448abc98a9a514b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278999015c6ab5d05fe8200b0d56cdca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b3ba7e9e65034e35dce44e444126291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6071d8832cfe379ad805532d99b78ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060ebea0b260dc97d0764e6480b1559293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760a2650a229c4d69b06b6e716a5008294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721073fbca68f4ad69013e5a7f08b3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4786c76132c5409fd068c4c37163b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70397468f7c0a8e61af8ad26052bfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09acd37e1f57a9d4d30cd91eef537f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355f951183f60c15ecfc0fd3a7bb0d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18e53db668cdc0042fcf4fe4cecc23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42173966edb54f96d51104a4772332301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d53f6ab5754b209c12144640d012a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af359b86b5064c39fe29733fa737a7e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bbbc7b3864bcbc242421b9f6860e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112c07613576fdf94da1b8f3a8810b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f9a29aec5ee8d4a5bb2666a521dac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45462b93998b395550d27281a62eae7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9be87550ff97571deaf2e74be2ad44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1977abc97231aeb628647a7d5f700a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2628850bfd2111c374bd4a209ec8c38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ada12027952be0585a6de401bcf86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc2be8082a4649bbb3af7c1bca805d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948d075bef900466556476f502fbdca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aedca5cda19d91e13c731b14d1a92a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fedbf414a4266aa1a416d88512bed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf387a1bf5c8f1afe6b66276ab2bb7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ddd308071266d2078c4386f6d4941317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f09784c4eb8d9626b63ca851bde4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29260426fbaeb148d6becf4861edce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6bd47b191e9b569c585a6df81032d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c14f8974c1528dd9dbdf59e4ef69d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc40f580aa5c1d031b8075be7398b60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6de05f11c66de809a8bbd13a47115a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31126b27c18ec87db0d70f247227f1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121948fca06e8c1151706fbc081b702325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2b65e2154406b79094ba51bda9f7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a31e9f91e87a825ecc02ed3394eb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3ef2d5da9a49e9f45dbeb58dfc486328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41361e6e5aa1a8ceb0fdb86e69f3b9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88edabff7881fbb1b37553ec5b4739330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5307f872b8648d8be46a070e0057e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a6bb04fd3043c1dd03c49fbd3e51f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244e765929657a3ddc707860346b16d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c44ec3c22e63e6d30e2230295373c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19800a9bf9a9196ed2416656ed6398f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8b4147b4fa9189bea773c8071c807336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e406f8b7a7781d7b1e1b84b428aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2859a5f4fdf2bbe8b95f50e3d0baeb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f496d6f1029db9be27ff5b255ce2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaee989c0ce7f4d2eba231c014c4ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920949c1f1b8d88afefd62ae652d506341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41939df6702f92ad555b147351b1eb1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7aed9ccdd82f6464e2728e78b6f84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60799106e138987ad81beb89f9dc12fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371974a7d50c91cabd48932c29f078d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6206d657ec25e79e3112c777bf8bcdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d1aeaf0664b0d8b6230041b504790347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d533492f4376899d8c5707517df34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2c679773f2e6ad26da87f2f88c21f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0ddb2d74a3382f6b5b03d50c28435350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769c5c3efb37dc73986b70d544f7930351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea0edc0c91e3cca7947dfdf9c949c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fbf97788448cbf2cecdb62b210c65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fe46a641651a33eabbdac95b37e15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4d1fe489a1f20261bee314d2f287e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d83ffbd60a8faea13070f3dd33ef2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3956f8fca0a35537ee9d393a6f2042357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75892e6d92effbfff69fc6b41d4d9af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060ef036cecbf6f1f6ec60c94e403ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56702e6ee64766597075080eb0688e42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf0c6698aeed7e3d2174883491390361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356aff8f15b70be2b5895ca832c9b9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4806ae4e24f361eab748160d4e298c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebddabc3ff54ffffc46ea2344f0833364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879fb6fdbc20e0742dc16c36eac8434365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0b65f6f4995a031fc16f82b68a847366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec3e0f594e10a871645b5b55acfea8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d630ac809b3449454500f9312ece393368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c15b32b369f06246e869551f0f015c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c638f744ab117e9dfcc1205952824370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22467a29c9a648c19211201a8298a62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb4e0bb4833273d517a6e7d3f07f7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480a918ff62e7c0559a06473142f4da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868df89be177ec2bbf2ee93201ac3ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a403dd2a80b25e13cbba97a340092d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f75c3746b02fa290680fd2377f738d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1590b9ce59fd3c09fc7e07597f71dce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927590744bc972f6c9c54b64b1ec4c2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9fc7cd231f7d11ac6142fc820f4c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852a253fcf55a4bfb494e484a795d16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82326c19be11ecc1688da4f9e50a3db4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e70f3b2a9f7ca98153447ec435c61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdcae6c53db22167f4e46d307a0832383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb326d19ac69df9636280a283cda93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a14e0cdae432ea332e84531270cd7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf43d534a25464ca5452f8daeda222386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3706723ea95fd1eaafe103b9993a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce5a345b8dbcdf310b83c98c6cc72a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13795aa2fa75318b4258851156d82a0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dab53d3b53a3f82f7c4e7e04b8ba03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd5a48ec63b898256040e4b01b0579391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ae7b9a5c0613c1578aefeed162aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730cd899f520418d6ec4c42dc58d92a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adb543c182c5ea32346a8337aa177c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b767c4556e2def8f360c4e05c9007395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98014af9948ade5a864bc7f3f4914396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445a50ce4573506a4e2b7d39402cc5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf2d6162d27544ea499f8705cd227a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5e868e4ac21002f26f314da9a15c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764c38e3f4da870cef2a2708ea21a17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd90036794297b42fbe7cb2f2a849a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4283044c92c83f8b607eb84eb7b4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e47f52b06dd7be3dc7a1150a8e33db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b3e114549b553fd7b8602d688ad37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813e92c4388d12085961a9bed25b45f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5acb6d0d72de2c8643569d324c883f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f052f15eaad171c3b102ed023a0e0a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be47f2deacc241fcacaa0b3c93fc320408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b77d572493cece74e269cacd2f6e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af02473fecad60044bc11404cafbaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cac5a6ce5c92ede8723af3eafca156411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9ba625de03f809e4cefe74063d289412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400f73a21a111ea5dd71181843ce4bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f5ff2f04149e2aea1fb0da136553414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92b85d48a028f96afc75e3f3e51e61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89581a9f132d662403f9da156ce80b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd65d9bbff73ff65a5d77d7d85cf72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff0e514eb2018fe9d8e2560cce64c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3038bb2a0ff7a0643bd52eed25cf99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e25d27ea3d81f5da83af51ae58753420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5e4beec99e97ac447a7e226aba97f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12155bdb8ad22f5d50cffe9f004638422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcd6c2e99761f2c401d3b1e4733dea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dc369a0c9e71270751a46ff2932c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a77d19483569be5f3cba08b626a2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967247e3feb4169c3fe102fb08c4b41d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83954297b5e5202c738069740ec2f81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365287a4aa217ad6eab92e3e8f8fb73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657596c12a96d21836150fa90bace9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514f91fcfccb0a7112f46249d41bba0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a978de01fee8c05dfad1f3cec667fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00736d172ff1718e3ad0d567f4171f3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f335205de1bc5a4e546e2803aa1500433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfdbc6285356bf816ec11f9dec5f91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9068ba89ed680ef6b1b1dbfe8e24e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24a2ce68f8ef3b46bd0aa4260fc39b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821032fe67eae1010806800782dfa9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8534d4e0406dd84279263b65244975438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51825425141ee894a8dfbd5afadbb12b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7712aeb26450be9d0b69270a03607a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e89e9941da0e22d8c8d59395eef2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34f546a8ce4e6de3982d5aa133a15d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd70197382090613dca182fee945024443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cdd66681480e0608935bb5ae851a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac28e6b2be2781f9e73b47fccc861de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248108d68ef9ca40e6fd1bda7c95cfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679578c08cd4f265125b5aac28420b0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bfc70da02f94f01d022164409c7c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4f948c3cfb09d94c27e29b957daf7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dbf02ad80537442578860b921a8e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786a926961e2a195d87054182d3234d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2818ebedd09f2b156f872ce0698f34d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e158f0e38b4c5a6b155969b7c05c88e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87f41e97af24900d2de15242948a32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61369d6cf959d1bed76a363a1a78a45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9040f438e4cc5b4465306b27a3d0dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9126615a670e7ad054b04077b908b51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4281968a31d19b8b83d7a12748df719458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9eb4921506bfab9d7fd03e878e4b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a524ef348edbac1ebfe8c2e88ed6a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ad7e6c63582806320b9191e410c19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadbdc186a6b6a74907850bf4d8edc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27af0246d906010c33530356b52dab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35d43acf3c2973f39e9842b946d257464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c719016a84bff7220ecb23d59792ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd2143e1d7886b52e51d18241a3c9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b334231eb351ea9eb0baecab57fdeb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb2a2d44eb26ab3292f8eab9d88078468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5340a2de121f7f7287e83f8986ff431469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3103c4c8a1e17b805a78dfb55ad41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d976c7bd653f0f361437652a86c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1db8f73128b7851c979e9a5ae13c93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743372aea0ea9a13719dd0482af99b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2b05356538a5c707b431a135a9260474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d55125b4fdd76ed8704b1f33e6830475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067a475f148e027569962691143a4be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf2217c8ac8b5a9b7d26fb38250f3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4515c363bf31a00d931c91a3c934c19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa48a939328e61323042055798083f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa73894539f95301b058bcb8297d188480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03d249b4fc653b9bf913b073621948481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc1f3f0b4cbd3d060493bcc5cbb90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57118eb5b9192e8fd31af8f8b1a946a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd33d40a5f6225c794ecc9cce9fa440484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dcf440852c93aa3cc65cf3a1be2c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ed228b94efe949ca028a12eafb412486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f85830a6ed06414e7f90ba64a0a05c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63d7df492731207906290dd7b0a9d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e219987a525cd95a45c41de68c385b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923e6cf8454e1ea32e97f39cb54d670490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfab03905993e0b4cb823fb3aef5756491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb7222af4daa546e48bd67bebe152c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650b77fcc69f58d523686bf04f190c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0027e2366762483572e7d1a6c2180a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034a25e21702983ab81697a0be4c854495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a852f1eb0e79561fe39c4fe7f57a0df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c220544bb24fb71f7d82f6b474c2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c78c2342be4b4c3a1912d48916ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df98bde109ac5601c41ffc7dc5be33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3a1b5981aae7b48b8ff07cc0fc90b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed55f41b6ec183760a82c24afeb0bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b8e92756886f26a28ceb022af0120502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f802e3b8e5417570b505e1470e1946503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f6bd072db5d79385199f7a4b3828504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23239e36973cadb153f15064be6216a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b4c5142d831bd4298292af78565ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b46708f500891ea9fc5389305e797507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b7d7e8dae2aa1bf59e0b343aace0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013549ae6df913c25364294ed3cdf20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ed2429904df2c78afa60621e3ac29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff745bdd1bbcffffe8215cc651cb29e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ee49304f9258a0bf9727c6e65b7df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e40fb04f794b586bfdca1645f21ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb2327263da3d2f37b2a4e098b65fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799983abe6b70129c8c2c5b59a47ae90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfc04b9acbf46194368aeb11826955516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a27d7833c0d9d25fd6ee9253e956517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f88c02143904705f5c25246a7bf9e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6cf955057c8947164de0f9262256d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1769d86fb2bfdd5c451e08b0c78332a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea251b129c4bc0ef2610450c878a72e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81ad5f4ae7e05c3481d6012b7469b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153c376be7a1feef2081c77361205a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b4d53f27755d3898c3c617752ba87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd481da21d226aad661dee88e2407df8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dbf5488b85acebf9ae2ce123753f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462e4bdf053f684dc5354f1bf83b7fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87557a97f9b654b37157a05f64e6ae3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dcc0540737f0d42e6a2be129aba3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0b8dac99a1452dd9789b1eac2092b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c5a39a21a62253bc5351a757e25eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54151884ee36758eb57f6edc46782c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999f3c7e412b2828e400d7ea3521632533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd7e861943e9e12daa3efb9c667a58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3319157329ee5fd855b876d6044ffbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7a5d6528ae06e5adbe91f22ef049a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95b5d943d5748a75b6df91729aff33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2983739f09c6863ff33fcaa2f99f39f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e6ec3b1e203e1bc5ab77a513476e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd935f16e8ab29c20a145c342fe29f33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383100ddd7c60eaa8170d6f673cc159541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dd56fc6cd23385ad7e514d458b2c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c8459f013ae10318fab235b6ef4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbee62cb0afec052b1abfc7de1e1095544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46406587ed41c61c3ad68e9a20d122ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa1a13a4b13b17f667b75a3f8b1e20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afd6cf9f33b683bf8761f94ef00b02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c71282260ab42619926cef8cabe19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf4c9e8562f2bc31cce333c578b618549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391eee27d281f10dc7eb91996fce2c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548941f14fe547df10a30f8b06c8f67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8650bc14ecbff9904a491457821e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3129894073d66c902d8542cc26a7e06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0695aa8506607776c3bff5dd3b9cfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb60bbeb5ac7eea053430cac17b072555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de691cdb4e460fa70e662820bc7f69a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36ff07d56b39d886dd53d5176b0214557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fbd4aec2392ae300ea1c0b510c903558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6812d8aba2478c6da0b1d4141e828559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288b01239b9ee0a0db0e53bcbf3b437560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cef77ab95242a9fe1ee23dddcc450b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed84fd88c3701413e95edc741af65bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef607537f1d3b324741d679bd5ae72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3564f82d9bd34d29c2623b18ff1abf6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e25986b18cb768cd2b249ed432a6f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0581a5fe270e312c2d73a4a1b7fe2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7602e83cc174b9fe5a37fe0c46ea8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3338d448d4df94038bae9d1d650b2b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c2f8c93350f0578d9e97fe0ee1903569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac1be2443ad02b738d100b88a3f0da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333d5102f50b7307b229495baca8850571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc0d6f30886ead7f39b3ef2b95817572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e82d771b0043a5739939184f0655a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222e60f896e1c8af4b9deb637646be3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b61bfcdbfbf9d3378f230f0795246575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5e8ab7a2a1b04f732ce4741e232c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a2a96e869bac2d1976ba15854d590577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf1e1bed927382deb19c5deb6e2f5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aec65ab800bd98a3317ab2dc16395579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6107b7730fa2914f39efc709cf2891b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b506dc1cdf730fc273c731a9ffde7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7264e34a8913f9e7ed19d31237569b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2bf438ee2cbc4876ea91668d46f00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eb03b1a67c42e301947b01c6be585584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f215ad2561ba180ab8d2b671e80f129585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239981ca9efb7b0a7594b7cadea5026e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35f0a2fa19c3b8d614f12d38f88570587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae78285354333949302ec60a15102b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ed98add0e8ff38568291f4bc7ac27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f64b6a5b1cd00b8a61d1059a02b60b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd94a3ad33a6ef6dd60844e265a52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccf8d54efbc809e7ede33fb29c7138592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a9ab7af12687f006422c8bf0279c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1ed6383e4397afbafe37ffa4344cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8f65ab3ed0814f3557048fd02bd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aed08957c4b14995b32fbf0fc032ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dba419955005efe5284e3d14310d27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b31ae97e59577dfc93327adb4de7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8d0b80f731f486608542a9f252e3b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0fd1f570519d589ebe41109b97d48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b714f920aceb69b817eb8ad88fa8e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75281d7bcdd7cc073030eed5abfb206b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ada576eb783324ea423bfe68ec281603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e599271ba62c80f25cc45814101a3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1c70ada1acc4b4d17f77ab3d22558605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72a1087c11dad3454b38f0ccb237a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4097fe3763782ef378106a97616f1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b265ae79b3415026396e1d357a7cd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194277299f1318ccf9fd352127f9422609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed0bb4efb96a1c698ac2049430d412610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2439099084e2c0530d0d0cd7371015611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bf631eaf863c97a821cedde02d0df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c941c63c1278fe3060db15c078fb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52b017363760b90660ed91d95af9cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065f3884c666161fc72fd58a5b6fdc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc617fdf133d196aa264787858f646d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a249110832baa2a49ee679a7bd8f42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768dcc8a4a43aba8ad7bb391e1926e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83336a1d4d175d4859b2f0584c9ca18f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b76cc5cb23970021633ec023858e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80f656c9f4fb5d0d6c7adfbe2cb3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b434a0a29154426b0306548d3a7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1e3f5f5001dfae89e8d4ce9580ff0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edd2b11a5f5d1dc7180eb165b34dac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d4c93a014c71d02d2210fd7a9b456625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf180ee0fcf5938c8bd458dabfc0e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f82f6e7cf50ce90bab6d690e8baca2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff789dbc96ce503ed52b0f6e7dd37b00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c847972bb2ee27b5f1fd2d016b51c00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9a354ad19573bc55a9f13eb253545630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b7b4bb0f603210795e882c11ebab4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858f4b42553d3af4accbc5825d90699632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf859fb18de49ddca0661ffd03a2527633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e810aea2be7615d37fc46932872047634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487eead27a993aecf09f6e252b8f739635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f65ce3657a71ff3481604e5ce1a0e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a21329321f61f5bcde9d39db4a5d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3509ad56db451df6809375711074c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999582a9d5f11b4308510f06ef0c08cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8675bca17e89be0f55216d794d9205640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1115c7d815bc1014d2f9f89125441f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef480bb816689eb971e9509d6702eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760335448db11168ea2dced43ea65ccb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bc3de4417d4991904eb14fd58c5ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4b88f1ca7897e018dd223a76bee88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d51d55b10ca7d3fee6cdfc8034742646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170677fb16c04a08079844705f6214f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fa0f75169abd3837684519dd4e434648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb422859d25c2f3dc0fae74c9bb190649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac065b61916c3beaf576b586bd587120650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b3496b7c0ce37d5227a69c7c387a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92ca0c922340c70fdb5197fc03adb8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2a57c4c86614086d31e6d65a51617653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e353bb48839629d77b0a29ba6d79d5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0452b91fdae21a0fd067c42f86a1e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b30602262f188d6044a32e3289cb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc511e9bb8ff26a6c050bafa7a382040657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab428d75a672d7fa95905435182f01ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fda8dabeaf641ceb6600323a5458f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edea6fbff32e39d26d30626c13166fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d4cc750b511cd94698a390592e648661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7a927d6be40e5f9dc5d0ddfd2dd04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305b1a51ff984f32b99c8874418f830663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdafa855245aff53d542a789afc73e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ffe59827f5bc9d5bf96f0387285b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8192c5db5aef98f7d472ac9cb6200666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deea5f7db0c0400f64d50143caed8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091b8a3b2673278ea2a14af310b3d6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c613a6ca21a2d8702c778a89e1ccfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc566bc42a111b88fa12cd8d46f2f9f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828a760a7e7b72ece176e57fc554ea8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5096d0a939c0acb0bb82f610377cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ed080237a3d2abf77a59a906a288673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f392988df7778f1955809b3efb0377674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed63501d38f22fb9e4d89cc7edef2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393531675176c8bac982983a51e205d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c3f00ed37c45367ead74f16bda18a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ec60fb01320748c6abf7caaebf2f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4084ae5d398101cf5e8ed217d5122df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c2f725bf6f5b977cb3a34a1b05c04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07529647c7b721a2f61f7b8439dc799f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46295aa6f45f983031f15a1ec0be7907682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f6e87264fd5622599bf699fd4bf60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dce96593d3738ae44d1b8e54bf2d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb8e5aa0714d513d8b67809dfb5fbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c73504e9b3d1564731524caff11260686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e0b13a6441f0358a27e82c25cc229687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe13d24117caf7d6760ebc330cb6f27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52852d987748dac014633f51712eab65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6a6cc04743a4d5afb9f8f3c4e6f93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3612b9827c7b36a2d5d1af422adbba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c340e98753f40af2cba718babfc25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea2c677eccc1b1631e638ad3af1805693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8b66aa197c78af2680c6b1a22fc91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e69f29034afebb3dc2e3094b7fe3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b073579fbf15a6662d3a84ea6d36d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073b4818764ca4df0cca7571a2993b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bf19f3a4832c4be90aeda31ca80f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3a808006e360b77d21aafc82d38ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e38e11d03735e53663b00cabbe8b50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04e17ea3eb39f836f7627781f6bacf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98f8af47a791e6e9794a7e5d2c3d32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd10afc11ad535a3b44566fd5b712d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d57009655763e5f3b31f467b5ef4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784974debbafb962781f7b64ce58a4bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14c939cb12a27dfb735afaeec62370706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c749d0250c961ceccb2ed15d5dbc43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f78da4a49468e2d0fb04da73c17db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051fc4252cd565d418f67f842a996f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4d2d0132d4408661d22a50fdd230e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ba0d58be94ac39ad1570999f3babd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bbe845d5d1219dc7b50e6fda2bd62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba699de4a3c7e71d202ec19b4a3071f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe337ee8dd7070fb7214e455701dd16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079489fdf9774baee5d4c33e4b0cfea8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0acd0f82f5b31c90ab97251db49b65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f5293a50814b398fbd05875efe21f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374da615f68f1f46e6c0ea586287add718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3405c0545a05878e351cc8792aac0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21583bd143bb153d9289e05d7b7efa60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867109f177dc1a85c304a871e402f66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49783c5960c93ffa7d966117af38c3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d3db9da473ae0082dc1b0c118e56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfb2094a91db179639ea5c2a4a1cb9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2817f3c50c61c24de33161478e0737725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f0e0c140d570b3c3c2fcd3db79cd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b0fba5b31a514c1d8c05f739a1ce0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00524ee1d9d84a8afec4c223ff33f33b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3cf41dc869247afa713997afea708729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab108bfc393150882358d0f899b90eca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c89c368a40516ec01a4e25c61cea0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe5af506cb8d0e300cd919b12604a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaa495b348532a113acae15e793884733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d653b775f8767f2b5ee6e0c0cfff026734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af01cce41585ee8ab5150fab0bdd0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777fbf59e8f584a7b90bacd689747a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7e530e46551700000a0a8c22cca6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636ee906596d0d099fc26a08aa3f751738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb6475e46a66b55e708df1053bbcb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c710a40971d12b44288edf76d8e54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e226ebe4af20a6873754563cf0b481741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113ad6be6ed53e2374c0c0d4d6fe967742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b5a295ae423f92759816418ed16c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1de7b0024d155e66b7befb1e7a91ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f175a6589068bc84c2396ee65dcfd92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c37ca068665eb031800d82e038f1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc554cbeef0cf3d2974ee7b56755e25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f959e214a5b914a75762c6495e0d15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2a49ed17cb582c16a1859a3c5703d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea501156a317a9c7ae0935da3af6ce1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d10406350723bc34c8ee1b5c9ac7fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38762219b9756553b271218a1ac730e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d8e384a70f8043a182d6a1b98886e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070978dfc8cbb7927face975e822130754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37145d5b7ab4cc9e550d38aab639d2b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b27d5feeeaad911e19c32fdb3afeb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df814cd2826e3f74ca0765b9a0b1b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d5d5d9323f915db578b8f2429df69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8420e601566e9a618612c9e93811288759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ab740eb8caf5addc500c3dd28544b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde685016f3dc5a2956269f6d0e7b23761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172fffd315a25e1d6a4e222a1197c25762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e936b706309ec003b1d17247452c48c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2d8541105484b242ca67467515b8f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6de9a4f9f7b25db71ef28c0f29192765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dea697ae57464cada194aa615b05b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bb4e11488e828cce503eaa7c40be4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f033dd7c874258fafe8715608262cc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa4434d77fbd882684b81088051892769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086445dcc955135abd87f534111e3b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b16f141ccf32794c1cd2aeb702d8bc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac0edb7410b597a30d3335e02990a4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9970c73137ccd5e3f03e097129a0071773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e12c7f0cf0ec7e61bdc5a24fecb4d9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227659779d604e766ad67d421d9aa9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f00d3b34bf7533778cba501f887ae776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510007383d274db4325fcc318e59f59777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d3fe77496049d0293a61f940d0e33778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3e3e0fb1294a9f669977783b01bcc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f827fbac7518314824d12a7bf092a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563ba9781a2c77f4c215b88f0f1f776781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ecd373e7cb087e6e1e1b7870ee69782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aab2bdb0faf17c0259804e53cfbcaa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c17cf56e378ad6f0072e9d37a5b9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390c176d327a0caf921ffa76afaaa03785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c48d41b02f1baa880c3259af0cfa1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6d7cfe76712e4c8180e526ca7595a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d4150560a4eadc15dc3a92f4b691a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e726338685e17cf9bc51550094330e2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3cdfc3fd794f9f7d72f2561d55ab5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b3884df9f3a575bd5e0766d01d13a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0d2320cef8d1fc2f7c5d9d4fa006d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c06d234376d1be61df414fa713ec8a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437e728d9441c01f793e75335af5057794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddee067a2c74cb9a68cc276e11e86d5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8b0f6d412984b5209e708130719b6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85797ff48e8cc509b3b3360a2ff76043797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59addbe645cd83dcc96627310350ca5e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b94b7b2fec2cf91867a4b68fb73424799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758a4b77944a803bffc7a6a8a76da1f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d6fd3813a8564c751b12253afa7ab801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682f39fcf2b0572bc3de238a24a6a5c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04a107e43f5019da9a96c1dce51f1a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00725c38f7c68bed9da284e1ba4b2c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eccc165759a18479fb3b4fe6f1fe0f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88acbe86116e06542f856138be64499806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7f282cb6722d8be9667951176e597807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810b08ab9d96da8734d39f3020173ed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ed47dc9b190c28f3138e385728298809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e20a556b1b24add0afdbc651fc5555810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba6e52fb39c50e49884b64c7de29c6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a34a3604ead07ace0372026dc794e2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0528e85f82fb2f8d3faba68eb9831b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84443cc640ae4fa6ede85165edaf1b5c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e75cf06cca2cc512e9fa3a558f894c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f69c07e315fa40e498581abcc73c61816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b0c0dc86d636eae6455e584923a4a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68cada6282eb906fa9cb64e10614d5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f61d5e9b52f93371b0809fff46f0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc745746de2bae911ed9fc1f94e3754820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f91bc73daeff10940cbde03b4edd9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971c2ca75996842a811bf5389b4db38822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295d30ba2e09cc2b2ce1c1cd372ba8b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133c5b09a5028e4225bea0204f40896824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5067184bba827517dbb4e52d6b5d32825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120946c0335367a10193f90f502b2554826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eac0939925220e86b3404c788ad4bd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3fc063c5794c3e88f53621ed9d77a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0e5837667139d110653dc4c302401829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e60566ff387d1fc21be3eb6d63dcfa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f58d2597e2fcb08da08c60a5330a3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752b5541176fd88bb42440d0e50e2d8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc79eaf93c91e92e741761ebf0208d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f13a3861fe3deb805eb975711dcd7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dfd5df18f156d88f57b3f6511ce52835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7e31d1a08e7dee46d956ba225e0e8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e694355811aa7731e21677ae82f373837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31c29889a277bae3ddeac62d612e76838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266b7bdf547a84a14422eca4d37bb61839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50c55ffd5ba1b21ef03bafc9f0f65d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acc0a087c4994242938034589eac76841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d4c8c8b851b8636e0b7afcf35866d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474152bd8d76508fbc5d8f6412c3c543843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b01f577a5995a2cc91d0094115acc3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb595560ff3f0a44cec79422870a8d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e45418765d8026dbfb6edb3ed74e1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d15fdeb22227cfbfead87eec0ad170847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55c2adaf0dc3896c251146300b5996848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5950179bafca55bfec98d6baf83d615849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e5a44c87658b56804c5357b57e492850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a8bd18bf041fb4feb73dbc4983f42851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74596a6e8291593e7667252e88dfe04c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbad308032479f05018b2e8700e0b64853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461df5d3981b43b365a75e0886aea09854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da3470a5928f1af9d0ce23a0a2b66f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83521ce74a57bb8743d807cee57ecb8f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6e4086a57677ff3d83323d270a117857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30aace9200c366179e5577078dc619858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3531210dd797c96c318ba9bfaf65859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763023561b3f78b9577a8f8b5d9e09cd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e77744b9a66d3c724339a94b2b24861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca9bf880444302f4bdacecc2a88263862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dcafdb5b344f3412dcb3ad206e228863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909146c560500d2616b70b31bced3540864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdb7f22c70c94f91c966af52f89376865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2c25b7897be3995627759a9655268866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d11670771208fa9500243190d4764867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb5227726d31090c8ec7b85b0cdce7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a38b3fac0d328c78c2e29278c9612f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ad465a2dc2c66d56ff54e78b55829870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc9d58c5b8e979238f85c57e976afb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b1c4c929442b9d61960c671ce3d1f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df83467e2214eb005851fb1359489b1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458cd45d6b73a0f4aa47df2431726f6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ccab2a0585694e1c9a087cc816b21875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a16a8c863f1cd6ac7a2ece98cdb92e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e49bca862e6ea7d54c9c399aaca81877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59819e0e112cad855fc608a275e501ea878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ccb64873cfa62b0d8799d54817633879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5f707a5bc2c869d55dcd29e9f3161880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f761514496d63b5ad61eecc9ea73a5d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9884fdce688e9a519d915054950dbbf882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485ac9cc4d48adddefb895702d2a1fb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f4de5f15414a137108a3da17749b8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b45006c5105dc14f4d0aef431ddc35885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dba5cb12036e286ca84a616a0123f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67374274b0ea44e68f6f33192c8930fe887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6834ffa51f77882ae8a73354a3d7941888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cc62a7fd6ee883c374847d3a7a1c0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1931a54b4346297adb4f531023b605890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf837101a6c32cc6b5c266714d8f0a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9a1c233b4d51c0393240134987ada892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39c74a6d1844e5e5b0b941084a1e6b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9452f11f16a1d1d2e65369cd978d76e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047715cca5a6b9455b61ef96e7c96f8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff27572c9944701bedd80fc59cf60896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a082b1f027e233bde12d009b2251d3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df28626a7a368ddae5eb7610c4ed012898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cff98d15c6c9d71b9f7adf7d4ce36899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957d2996ca6d0a7299cd8895b35c1ae900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e27ab44151ce4df306734497d4dc3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf86c91003dd5fb6e4c7b2c5936de4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830078c67908e9f576bc2cac9ed166e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1169c225e2ebbe7b4a0301b097bce904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0ffc893496cd15ce4fe7a01d22088905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfce046935d362bf5278ae2a6200a71906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0159a2e924ded2daf91cc946f029d0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43708a254f5de95ae46c85b01a3c1d51908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6a79304c8915697d11cc295688f4f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cdb179aecf82ec67695df824bcea3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46e32fb6a96b1f8c6ea0525a9046eb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb777f84a2e97502e6e6cb980427f4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e9c6a5ae51a1a30b8ffac2004407f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea092897295cbfc337c4483668fed3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af4a960bca268fb0f6f9d42156c619915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c48651717d9d11c7a67e33293bf4f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0f910ceff32a5854a7ee9f9964f07917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb92464b5b6dbbb0163b32516969e1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd920e55bf3e3475a1b7a57f961d6ea5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd28f02bb7fb07f9cbfe79ebe93326920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bc444e0fa789f2dc7c0c9369c8d9a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ad488054a3535a1e4aa0beb8feda922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957010613cd93fc5d99ca8bd967e1b0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747be4c688c00ebaaa5681b206a80a8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c0ce08c45a1ee5b5a36d1c188dc01925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeedf1bc5dc2035d342a55e546138a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f4b707f90676ad7a2415a01e9624927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649c6c50fe451911040295f407b7246928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353c32b008256f55300bceadf0d3bd6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf2c0e9568f09f47773f7582470b7c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af580510f5098859ebcd37570d1ba931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978ecb759312913ab21a9637b570987932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3b153dc016fd778efdb159b895afd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c7fadf24cb34af1de5d724e53bd77934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5c4cf5b1aac366defbd81b28cf846935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027532cfb04a06d4c6c1ecf2d9ebe77936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c5607c7a78721ea092b4563df7391937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56729cf86ddd542acd4f7d169c908db5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ab7446337294c9ad0fa1443b5c651939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42e7fe20c4ff5aadf6244a6310273940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ee37b618d02fa85f5c84eea1c1c14941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33c67f619c64f19e8ce1ec64996742942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16561c557b98753e444f7e155dc3a3f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c11bbdb6f3a6535fa98ffdde198bd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e784d0730eedc2f61b0028dababd70945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89b0ba37aecce8f8a1f7378c4976f2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f477180319b47e199fcd781e4717bb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e011fc3b6502bdbd0736f668eb4ec948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eff4ffa8416f88dbeee400d8165940949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2e21862b3e937bfc27fc2f790109b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b0a64371244722a8b7c5ab58f278c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc784d62d1e64c7498393519853dc4c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02894cadd011677bdebe1f5c29b152ed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ac2a2364b85a90b8f479d558e576e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7c54f33d7e3da74c4ff332e4161ea955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff211a932b57a7a1a7e0434486a4b261956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93839fb4153b21eb67ab8b87662eeb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303456e706d3b790ef0f5323e8a079fd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da1593b9816d7de1da281ac44042f0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb620dd5acec2395838a97fe329623a3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53ff1454585a7455790e6299093c33961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b3f2ca863aec2422d008acfe7a76f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af41b0ce99e295a52fb25a34e9d2d27963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15339f4455b217af16084f51343c5205964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7308ba9e15f369c0b5060b16d1b9f1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d3223285905b7b00dd62c964fa8fa966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504416fe408b2ac59086a996cc80201c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754425af5302e4eaf47a5844c8b8181968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f609347e1c628f82c45040ec3c91fd6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbd297825a29c24277b0f46a531f54970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0feff827bcb12cbbb988e6ca1d875971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f568fb90c4fe6a76014e07814ac280972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115ccedc5bf0b847922c132a8239a0b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bce012ce9053e7693a6d9f23b5832974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d5ec6a783709b2bd21a3202448566975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b6d8f262ed2a0d5e36671b894acd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1e8cd4a974c48b8d4eb3c600c3690977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>