--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd30de95be2bbd1a6aa23572ebce1491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d8b3761c709fc791327ecb2addaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc80e9b4dba81da5fe9b4d45f6db4783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b49cb119a4f298cb3c6956c23a17ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab142b1df6ea8be7be426309c22c435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0314ef9d4c327df7242015377f56736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b765a2284d3c84215d51a33005171e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b07ab998bc89172a91093d3b06358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e92969414390bd4539e908b3ed5309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065721b6ea6a20552d4c70a9ed839ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db48c5c60f74af8c30eb9dffef889811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5a5897ddeb208d19031854e86f40f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f9019eb371f7e1ee463cdb4b4b34213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45211d27462d3da0ba2c2b68b5f31aa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9f06526e098a65b8b3013acfec0f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcec15d0c70ef9995a28d68cdd3abb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2234ab66b61af351a6ac4faebb47617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a30af52ed1598f3623d8bbd7e09a0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ea55cdd2cbe6aca5b29030c55aec119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3b0ec7c2fdcb770be3ed73e53729b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04427d67ced137a1976f03621a3be04421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd26344cfdd3ab40eced1784d52ec322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072a0d6d8e9e65b9f86cd7d3ab3497823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18418e7868e1d8b20c6eeb6af7172af424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f79b7ba54672cc7c77f749fa60e0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ad3437ed01252cf4cfb4a8104736f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cbd267bf6921d29e57895f917089f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b1b8d3b8c18e9b799950d916105aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ca7d8b1d23e278da37fb6a27c58429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a4cdee76754846724791a0f30d9cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d20169e6355833224a87408b623ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c93b74cd6fe8b4407936c7a808157a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f47618833362898e4c6875ee6062433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9091aac9e8b8925186249321beb3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f7e942f71940766afa6f48f6fdd5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358725f26c5329ad227b9f6c2fb4bca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62789e5f16741a3f20f221098b20ebd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fef066cce9dc8fca2dbbcef09cb3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537262937595590f74a85fc2e5fea0f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69913c8a667b4d21814351de9c7d0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f100bec3ca278868931fffc3b76d2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7180d9a63ba2c1c584ed01f70c66c3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7559bdfa88c621704340b27e9c940d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae744cfb67ab4a33a6ce3b88d840ac7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb54efa7a3dec8847f20e3751f0b1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36c12d2bb46423df348fabaf79b7f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b11933c28497e2f589c8599812356f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43912b646283f0ae5352d319963b7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa897305abbccead73dc98dab40ed1e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb624b9eabfc0b9be8d6b4a4e67e4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628900e8ee1e23bee9bfced33c2ef6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ceb946e2afd38d1aeddc792f8dc8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a5f13486b69ba4e21f1bc1bbda38053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa71b84049cc9230b8b32b2b3a543df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb1ca6efdf0acdfe419ef94b23104e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f048aad779bbb50a0f262dea205d9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a9df63935fe699e9d8f00669ac46157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187ec3d9eeb58b38d9f75156076294258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df07916c5c8a1dc9443175072d555d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca1bc8cae5bfbfc216534aa898d1c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d7912e6daaee73d0d99ca7a61a75f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf0babfa7460006107aeecc3b8dff262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177b6ddcf4f82d01c83c5e36c589ef063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82a578397e18feaacc30da84f01f9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8137bc5cb26c0ad3f6a4e140979965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7603d2eafaac37c23c1336976e3f0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe13ced6a2816db2c173c4bab57735767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e519b54a2bb146add508254b8868968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928143d0a6c1dd93dfefaf9df7bf5f8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295568f851fe302c67132d3e7cf7d19a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894a330225f6c64a075c11f039f336671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d4e396635d6010dc85f5e55271ae272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92652b5b28983c70ab18f997c95336f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fc3ccac42ce7d92bceca8f6250f7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12042598c5e497382e0c0d4197ea2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44794cba463f157f05d81390f47845376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb23d076d193c2c16ce31708cef95577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ebd39a787610d93ff9c63a8435cb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b75834e170e01264e22516975a7bbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c373018e44eb563f3fc0dea404edaa380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f453d2624ac3561dfac0766655222281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee3a5b3c536a846c8d3bfa2d78f5f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20e8187576a05d90e301a57281accd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641d4451c80b63d21221acd94dd785384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9c6b9443e8492637269fe0f40f17485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce06e944d91ad5b2e3ec32b274435086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5ef1c9c70ddc0da863a9d6a0ddce287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae6fb1b088c0365719eb65fe63995288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999a8461d8a517e322076f7fa8dcb6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c98b4ca4039a27230639e80803e91890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342dadc7d9ec9e0c4cea62514f4cf5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3554f7a0a9ffc8dd541230c51a47292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98f82e07bb9b9166eb9af15cc8215793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a4b5e8cee5df280724d023cb9b8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ca262999d21795a0665884a6bf05895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d502004280187a79d606516930c3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de95134cfcececdab97d3e518d59c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a345fea7f750dbf9693375cdd9d4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c3cf1e4135c92a6121daa0c12f9c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3533627a8b0ffc70e1b4f567fb23a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0210314281b2a8eabfecbb7331a82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32371270aa3a8d9fd6cbb834d6a4f9ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbd9331d42889ddace6ad1beefd1c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d3da14ee0d27af956ba5fdba5434c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f449aa1beab97695a7d35e8fc1184be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ade1e06d003aa0b49ddc3bac143b94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a1dfdec305c135774f966793aef1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f11da2db3c43b3a40346350f678bda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c4cfe8cbc67e0497f49c6d4d4a903109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a23e0c19be2d6525dcd18fb0d9801110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f7d59116e0677ee9a1d3091b4806111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ae31405ce8fbd4380cf00eae769d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f334bb83a213480866054d13f73ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91905c189809927c5df4a29101a7a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c4ecdda4298009881428c8855130a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f5600956a1b7bb7a074010ca3f339116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb596b617a7175fdc4ef75ec93a8be5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899184a49408d31567f5a28dd7184ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6077ef3b8bb886b7678abfa52b68d16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c96f4c507493f3d9298606d9753a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550be329035fa51f79095fd07a0d452121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6f8b1205598e384a144d1e988b72b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a763a41157d26b3fda1356b1186d538123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395dad1830b881eacd65ee67d5a1312124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecc735ced8503882c113c5b2116ebd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1a3ebd62f1c7fe3a4703df5b68c02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856f0d0d178d050b8150d542307e97e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91e3ab49cf66fdc1345cf08db3d3ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1d9738062d09b63b10620a667c996129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8beb19226a5b07aa62fb300df0f715130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceafa0400a1db18d5e00e7080f3751131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff29a16f75b7f58af84dfd6fff5b18a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4511e3d041ced8cfeae0ea17ac1e006133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fcd9f0b7b095ef74f5797eee08fb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9cd1db824e7cfd9d8bc0c117b2bb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06f3d9b745e273beb65038acca72ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd188dde0c4e909f13d09ef478ca0f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b48a3f85758270d754ca19a11f6a8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a374b134b8426fc15cf0af2e58d51c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925acfa8037a2a87a8e46d428eb5cec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658fac2fffb716d227e83ab892ca7f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51245c017510fba407ad9ea2ccb9c0a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78fee01a72c8ced74197253d2c474f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae321676b9b66729e4a9c7047bdb9d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4bbd6ad2df8648da16236eb73c4c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc008fee072056ad1e6fbad505b7b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79e5b28ec9a6b3f6000e18d549b7ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f246807ac51fbaa391d7337f268b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d4d426155ab73672abb999655e606149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de092960163dda5db4725331dec0c24f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573bc8aeea033d4a673edb7f7cc9f94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98700aaa4dba88744a7856cf498394df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d7564c865eb75bc08b1de7581f79c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86993d6d5a11f8cf5c5e3d9d27af36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765f3965e900a176ddead7affbca746155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a46e8aa863f8a77efe13ed318523a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1900399877356110c853547a953768157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87efff617a8b84f1a7f0bf57f4a2997158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798433c268cd63cde74f13ff2daebc33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4b8e905d13be530ce22fa3be3cb2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31211997f909c60efaa3f9dbbbd14501161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13507772612315cee6fed18ec815d17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83386ba28f9afa9cf72fa306841de29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc2b8a705dad6f10482a0ba2b577b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58675e4b2e51cb4cedab6148684cdd1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7917c87351a89d532741520075e2c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac296753cc0bf607e198049ffaf9f39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6031fac05651c795c53234ca2dc4ba9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e963696b68e3dbd48f63d24bd4cf374169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03da71b459a049a66df1e60221f504170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb39b61b1d8166aa88d7f1a800e154171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a8aa4a2175cabac8fbdff21addd72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9a75205cd183153c6cd6304d262e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c76fab1fcae4cc6b43cb874b5408a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445e210f882883e219ddecab94f6acb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390356efaf7cf49c4b8dc573bb1634ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3426ae61d3696eef6054e9f8eb46231177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5124435ee3a741422667dff3c1747178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1e1c9f266261525b9fe307a2b71ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039429f2ae6eaf4c5acc8520129507f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c8fbba8a593b2b9e3ab23061e1d49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791384336aa5359644dfd64ac8cc9b77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7c4d2145588ddf0e27e27030820d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39348f8c368c567f39069c9b48bd501d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa16674ce926bd0c7fd80745eceb50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef5e012027bc6f7c6c9272aa9a7876186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc792fda645195e92132f5a5304bb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbae10c8aa5bfeef4e3dc54194d6088188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731ef0406c7480160dc0ba233fd7ed1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f0700cbba1c17c33ce20d2cc3349d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859422ba40110edb3268f5433ddb7d83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac56eb38484efaff7a0239658265da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a514025f9db8f851cc5564565c9dcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c0bcb6ea702a745e1e04934e011a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3564114d9f7c78c1971566eedef2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c50ed8b96c21f7aefbf1b80b8169a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f3a909b487c991e067784b4a87997197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9709a664805eb45bfe1875393cf25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd44a8a0aeba794114ca5100bdb5f5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89685ce2fba126b37ff37eefb160ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94499033f52517c900b099f795640f27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020b41086616252d366cb1c679f010b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81752d46f41b0c8283b7cb1d8b61720b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c94d1565c543cc5a7521507203e3d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7d2764d2d4cdb888dc2bfb4d20a80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d33d90230998478e6d9d3f0ee196e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725f1cd00b028687de87bb8daccff9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496343586f3a2d2c3969da6e3098ac30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb23fff9f36e28e92fa32379787a2b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258ec7577cb5030045261f6f2aca34a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3902954cae9b4f839e7ed499e39888211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbde543f4fa7cba31d7ceeeccc3423212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf9c3339fe10f828e9f88532d414c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f5d4fb7258768bac5e05091e5cba8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761bab211a45aa49039a3d375f2ba97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c7ab76e4ae491759b7e048f58de4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d8a2f2353e94748d7196a95f2589b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6c638a14453f38a35e7534397297f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597260f31e1ee9dc2944812f7f446859219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf1058795187b6553651a469c32e6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e86ae58707cc7ddcc58f25c80feaac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a2b90798ce8344fad63e6b691160e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb8e39ec56f7d308312c524064f668223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188e47e1f0a8d52107943128ecbc569224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f78b4bccf0e6aec665bb74bb2bc96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7239feab81b71892b74666a2c8e09a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bff800ac59273f51842944333691b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6360bb6dd4715ddce685e81fce3e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44076b364736c3420c93255029e6dcd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3e8afae593eb3b8cb2cf1f5b413da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555b31e8b0392aa939d436662d16ebe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e884b9ab300e9c4409dfb65677096232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c5c2513a77a7bfc41d6f13bd46d71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e849a2f78cca82f1534135ee35bfefc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c115df86fa6cc265b119b2d6d4ebe8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9e41c7a726b5d9a1d72ceaa368967236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e799e85523276ee16cff2c827ffce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a5439453eaab764b6e2cda6dc00a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0a9e53540a51c60bef297bd7146dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d50bf2539ba3587d95d7ca8f04b945240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebce212b64aad5fd913f44def703e61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2372b7b7409ecfdd8e9a9bc73c828b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a1bc20e8d20544dfb3f314770452c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4272611a7117272d65698b9225392244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb02efb028d69a40591403e872a5176245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6badb51ceb646cb0e257e2cf3f16606246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8c9a3f775acfce5c6f31239e3a949247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45890cf3e655dd969e3cd176415018d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a19a92f868d17d97b51fcaac776c15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef992704593b116fd000c21250a765b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72656fa300aa9ef12b030cddd9b393e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49f80b016926da3f784c80a216d4ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244408091a8c50a6cc77cd75755378db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1ed3881610e46919a866104a30857254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a18ce3ebd9b0de97f25d9c53e98fc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4c6de720214bd9d55d8b055bda203256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58972d82629d5387edd3e49427646968257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3cb8d970ba7ba7e8da5318e0ac9f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78402ce468a5e93d619c0281a9e53486259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fe5158134ac9a41d58881d3168931260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd67404db7185908aeb47f4beba9a4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2d20a9f7a215a2674fbb959570e14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35092f76362c435e9935ff6e034f5de6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa0c3495afd9033b633610ff2cf819264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a951be1d94b4b49f1acd6f34c4c143265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937d9930ea9b2983b1fb6fcd410c93e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835596f4555d9f58075a79b957d6d8bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8a01c54ab5fc954559ed258f687a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a4e35703df804ad1b2ee76ba9a34d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf98c15bda7909f5e49c8fce06a3d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa92306ef581bc7ad5f7b68109e179271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a08b31ce99151964296cff084e0b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc15a7d5a850f46713070374f9a0d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb6600a3caa2a4870f3eb60c52ef0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca54a493584c867cb3cc877d054168275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b7514e46c269d9f33024eac348660276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d37c7136026854631b1caddc4fda3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba01eaec0e886c5d8b3980c1e832d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4978171e99489d5b4c217385fd0c21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd566f6a4c46788944a8d312066016280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41936fdc70e012e93bd5c9c23cbd4966281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd23e1a8ac651d6dade8d85d4cde5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc7a97db1a485c758aacd693874eea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab742025c358f9c8821d28d24063a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9de33e83de116d9618ffe8aa548de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846609dda657a35a337979ff24f2568a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbac5c73f23a5037fac3f5816f15f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b750c3d0a85c180a5f0e17173a9c93c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb9fd21ad70810d9cd06c7b9ea39cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa345573d0b211186ea87f59287b1709290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2323af8537448a18b233090ca6a00c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046b3c514304122bbec4f37b6032a47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ee9bc8dd0bc1bab40c44673e94af6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2b39ade94f7bb20e9007a0eba2fd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbfe9add9633e1032930d5e8d87941295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef59cf4a78d00d0e07f86613913392e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf69522b40a546b023d42321d1215c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d2509268233019dc6f15ee3c85d74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac90f52f176c7d12c212e8e2c39bb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843f548242ea84a719491e037db48da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05b23c9a784bbe3dedfb9ac7a4d228301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dbf01ed45f1152e501c1219d00452302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c10fb5592b4d2ed3b4414374e8b32b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253dcedef917f8d19327cc1e33a3bc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e4b052580d09c43e9cd01b5011642305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc398e83dc717ba0b92478fdafe68b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e6b9ca8ca47b9107bd27408356f66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44630f4aee9d4da707d343772abc38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000eb81405b6f89b41ec41040001bc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e96d71ec7a077e1cef1cfdf12dd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5d48051b6d80b1555f7cc0b1769b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278c55e22b1ee791bab39f570155314312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb2946a7457cf2e5d1624a81502ff5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b851a17fe197bc690b70a55e0277ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc4d653ec8a87e5f73bef0d463d355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dcb26186890c2952d6c71e6e06d75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a022f001f5acaf4a73e1631787673317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239358bdec7071c73d0a67e896287c47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cab92ca59247cb5067b33ce040c38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38b429266e74308e538dc5d34eb950320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc252efd74feaf15dcfca3ab3f4c347321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca20f2548c36d34214d88b7d727b286322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5ef4b9e50e341786c17fe5595cb6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9985de64684f7c7670c3567454ae4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108acf3179f4368b86cc10bad6de56a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9a97ddef167d652becb5b2268663f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7ad796ce4ecd554951d7a886d7c70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7640e9212408d823c6978b81895c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97864ded552a038fdc463bf423c9128d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff7dd2cc9c33642ec7feb0e88bcae9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff487b1ba76b877576638942d89fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca657b99f0cf2bc70f63c5a033a8b33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf32933cf7c60d6c0263d9459fe203a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87629b744a0ded036caa0c8b4bf556334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096132b0daf415dea21fa68ab416dd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b7900624cad3c5154134a984675d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d502d6a59542ff37cf665777eb7ceee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eb8993fa06d99a2557f2f544f963d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc82674b4552b4b62cc3c6871d1545339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75bbe69b2304f44674dd99888733f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548621e2632307b641f87549f49d6f4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbf21d87f7c43d943f97dfd3edcbe2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02e225ce195be5a24462da8e39f6e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781bd5f3ef00f7eb38e8e8db64457cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3393fe26a8a436b96af3d061f1fe4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f93198349dd1ef1c2a889eea814b28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e548a255d9af27aa3f0335078625328347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63a50584d7fb1d0e61f582161eeef1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc5cd09936adf5d9ea2d0ad5be98f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142bd1c096ee0b02a887ba8849f65ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccd3781bcb88da8ac68228ebbc4c02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869235a87b7942f834c0fb3dde4cb6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffa2d9dd07fa28a16723ce255a6c00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea11871760e5c841c953f0d6449a823354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc6b2c936c7d19b490d5367ca6e431355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cd663fd85a2035e33b658735b687e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb22daeefbf6ad0d0b0456897d294c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b862ef1feaf18198c847adaffde710358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4a9170d0524f562cef5ae919f0396359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb345ed08a926b28535da0c314584b7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382024348b5b7bade691445abb244e5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b552ad767eea4efc20aafbe5dfa36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1afda0dd0d041fbcd651cd4bde3ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c274542a848b28c6817bb86617054364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2c91c368d50a6cd7a557a5d3bda52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae3da80e01aded134f5daffb3a1931366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27376a03b5b52c779423ee8b489a016b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded7c42e92930afee58af8d07fb4788368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324c3b59424d9b141ca02c48ae121ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d04412b65738ef1b33daecdc809ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7623b836b7b9d9e5d254816819adcd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fb544e7d06cc7e3e1b28481472d75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603bb07a79cc2d42002e4735f0a104b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b623f7163bd7b9e70f1cc3c7fe3b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0aeadf9090009992ed53640147ea5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830b8116b6006f2e2d75e2f1f801b20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e8129a95e34368ad6301f84c2b15b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60acb2d09921c0bec5cb4b9da8eba1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba325952e626d4110e5f49f7b05f3a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3264ba1dc1bb5432acebac602cb2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708828837e8cace9e10c23cb73f466c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0306a53d12e5bc0454467e2d53201382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a5d03f2236de479f2addace5ec1e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e649077ebfcc5d919a19fb826fbeca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48506b634eee75b887021916bdac81e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e51610dd91596337080aa6b787c22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2b942055aa0cbb5b1f4a9db7b4b6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dcd254a4b574db7cd701cac998bf3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7d669d148842ca834f17aa3b58ea0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cec9c499b4d596dd8d7ac2da1b634390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1f6ed2c78ce702062c14567797932391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76189f842bd74ff2bb1f41a5ffe3cff4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c0e69bac56868e9b6e75d60c7ff40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd965279686a3935074c483905db21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7f63c03d6e0fc47f50d90f1d8404a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0cd2d8096bfef981b6ddcb7260618396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92192562b0ae65cd50182b753e90f8ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada6ec67730cde6090eb64ff5e67360398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ee3ed2bb4415577c8d61b70df4512399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f77684925c360b1ddd35558e90613400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b033d278226003f187bc67727e6e198401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b37f50667282557c82f74a9efa02d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd68cabce6b11825e7262a262251a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a7c9edaba6c6343a4c56b8d81253d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e60621b71f7955fec8b51e412714d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a8e17e584e478f22cf10788dd2e95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b5008e7d054a78fea825f874f295c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff22114debf9d578aae29f0f10a46a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31108ac5d0b1534634c52e50cdd9990409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2786a702cee44a8c0343c4a293c81f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b11c834204711412a46ef0499fda9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6aaeff5fef87cc4d56608087fec7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79d19d676d8927749c2921217a9525413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1ffb79bb89c9d42a032c691a16805414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d66a010951b6af6354dada4e021fe4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff909e97f9e369a4e40b012101f12689416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86410a1ef9f9782208a61c1552bac82a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e892570f23cfac76f047d1e35a7e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8c6f827e1410f2a1f42d303832eaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c5109c62499250b061d61dc5ea8d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760969ef7f3de522a9f08d6ecf6f6343421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789851da6762560e6e35e948f3b9edad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796add4956582e9ed5ebed9110cc8614423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6d647c87a6d2b893103757d840013424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5fe6c73cec015d1a298c428b686f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992be68c4a05076335e214847811440426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5597a8a470b4f5dc881b00cbcdade427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f08f57c4b4c7c538cc484a6004b72e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba091d14b32675e9ca9e5b6a6ea661e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fb3dbd25b9479fa3c0d2d9a7a93b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a863b86b8a3e2406aa4ba624b1c94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035ca9f02b87a43c52602632595c44c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446459b4e5a42fb2f6d801090fdd80b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb3fcc066ca3526e791055bf54f46a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581a465c66c5d13757dd0f34071956f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10c3214441ac3f5b47b38e85b6c25b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317369b8d5d716c8056c8450d702e3d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4932e1aea3ea4f3a3a8dd9815e08219438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68d2874516b926f4a9ec0539054e8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27637e167b164535c334cb5c3bc08c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f6729fc6d37b91572eece83ef51ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0673c23a74d356e427b2c800065b90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429ce1a8109b2fe4e65a4870762442443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc236da25cd87bae4a909ccdf908f27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8b626fbb44fa23c325246582e9266445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aefa4e2cb865a9964c34f6f7f4f77b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973293be0321e6975bf4d02dcd440956447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d23671f60df222be356a356543d3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b8361f4ff7ccafa9cd8fc56b8e60f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adf0b3f146cee020ec874ed69347c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf918dc114a22782eb164b7ac9a284e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5332b561160bae00d1792a09ef7b97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640737420a3c7be39442ed7c340aec1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacee87072f5f5f5848771e24afa613454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bae1f3920241479990bffb4909c86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f793e3b2dc6ed0f7d410ebbc7c6f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16bcbeb1d9db0512b8c416ba989822457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caafa7499567ba8ad59d757facb3f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4112bc9fa3fff94b746d3e939fc1c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1a6e78e04d456b5f4c2e09862c22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d0d976994b2950209cfbeae86fafd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe35d28e0cce156214548af5a48d0f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68204825d0a7e655768582a2e656f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51270fdee84fc8d335e9cd6e83697a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e5baacfb4446a158e1e695b89e06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a2252cf1ac6982326f5277b29f99c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89150c21db38f6668997ddcad35751467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98fdf9e7d1803c5722f5ac1b10f6e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a4ec782379b4d3b300340676f0fe9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25ee8e902e782f6f56415c9b4faf1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22eeffaf184da9f1748635151c9976471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a4071a3ce58a9e3d11dfe6e4ab6ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce4733b5fffda02783968494ab4991473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85461c808393afb30b171ed9b221f0bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b245b215230ed9b0d8cb27f5c15c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8378cf7195c06dd3dd46321f0046358476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72184335b3f3615c7d68b66cd2bb7760477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acc71445dbff127d11fad9450b34e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78252ecdb8364d343c40314a4148138479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88718b24a43abf8cd9048aadfa41b71b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9059e10b20edbc7522bfc174030525481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8a49888ee13efcb4a8902bdc0502b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ac18c46e6ba61aef5ca936f87d292483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a49fcb34d38a720afdbac1a3428ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9f77bc46bc3ff69219dff81862f70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d38f5680b6af6e8efed4ac1ff8a0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe83133869065a0f582ea01de54c0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642c7cc98156fabeef6468d96658447488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4cf9b7bf3a8e4b6005afb61c8f088489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca41eb4920eb9c61d68583ee7d10b1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b38aef96c184ddba10a9ca76364b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef0269bb252f58041098b0f54e6dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1542fbe789ed3273e5519901df6a41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390507645501752761d1ec3c2bed16d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072782c9ebafb8379f4ac48efebd471495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bff19a6c97388c2826bfbe8a54974496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab351ae00824af7d424fb0dac8f4bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d34f66746d546c468af33e3424cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cede07ee4504e73a9b550044e043e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca47b974d90ef9f861de9e216734fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929160dfaba6bfd50f9082341d2e069501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186e4bfcafbe4752f9bc4b0454170a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5d4e287d101b7672dbeab92049269503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332fb00c4f81f73232dff63f28a230d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e857feea94715d87e4222441886f00a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbdb2234a68c9b8b56267de0e5d8b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11554167f0b976d300a2ae35956d70bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa7564e01fe86e6a346821c9fddc75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3dd88f224f6aee477a350e50310a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd9c08b056782cface20afb20c2ced510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56074e26f03b5eb25e07f7865889c68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e24c54b507ede960bcc10715dad38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96de2093a1ca0b652e31f88f003aa52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e07e8a8ec376b303d36eab8155eeb6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72f7384934e82562b8853ea84f97fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a8b8cfa2fc745d5f9b5ac8a8506a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebb577562a38302ca6e5cbe00bb007517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99ca0508f049681432640973b305a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bb439c8f2357b93f40cebaf933735519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520e1bf5cdf07ded88d2e08c314b1bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e38c6b87ac53e84790087d90bfa66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11930560ec5fc2036af8bed5c5c8d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48140e5e680062e4ae05ce2e0a3381af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020c8c90d193493489c29e22343b375524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a730303bc9c6c68af62f68d0f9b62fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecdc051bb557a8abcb87b38b5a0e0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948ebccf0a8c75e467c4e4e4b977a39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065241ff505a051ad0067f07a8abca2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803330f72d331dc8dd7c265f328bc43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce484df7026f6f8b5d8c1c4c7fc109530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975b2697246fa6d51d6b948215e54d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b8615f617b8b024eeb5934046e813532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574467e4bab8e74040f5e7143f3d589e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f2c228677ac95504ebbcbe3c7378534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08deec1c2bdd1ca07747b8af191cea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0dceb14de6dd68c9dd6c9f843c3a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de3c5a0c1765efcb63d04eb25999d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6357bec12de3329a02f6f2c7c864f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625170841114b87e03452f1c6deccb28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be96423eeea35a0458db821f7153d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518364ef93d1200c87933cd20e4b4eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787e9a0e42853e79914c5e1c9c617e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db024f86112252929b526e26a1a68383543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27b66d467a8acc76f10fd963b368c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ead295f45d69c7157a3a86a123519545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2901f24f4b9599083230aaa093751546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553a98fe1ec032276a4d6d4773cbc42547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fd6555e073c83f3a4bfdbc32bc27b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cad98ad22c5f8a0ea04bca8b9ba69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa6b93beb8f336c78b8cf3494d7e14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d677b05e01bf89701233c3a15c7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02fb7bb690aa00c74d6a95734bda27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0cebf06c889f2ab980ccf32213c57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f35ee5a1e357c6abbc67cee337306554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6923f3e47880280878ee990a8c8191555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd519903a9a4e76fb028a95afb01d0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e3e092f76e6ceb8e332ed32047804557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e009d63203e566a7edbb050b14cdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62735275f33ff3ee18d88e4e44df361559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2629309c2df9e0657e95ed13fa962aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136608324d13a1d29860624a0345584561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1763a0ce14fcd0ffcd73c38ca18edac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aa1bbdc3a133fc332cb31fd61f45f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6818a518b9cd016affa79188391a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf4cf790db40355c5b2de374e79283565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31379ef30faf0ed88bb55be73790a3af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9976fe0479d0af92e7da480a33ff38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862241ad6e7404806121a25b7fea438568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aff9964ca8aeecb261452d3acc41a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608a3739df7b72108bc13910283e22a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ce288acb000855d9dc203527be581571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f7ca8a2308aea2349abf32d5e6540572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dca8a344f694720ea954674c9e66a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574e73e8ddd59ba0fc51dce9047b093574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dc235d0fe52d522e963c8b7a25dda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223568cb25bd6d48e05424724f2f4d3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e97afa51b70464d59be8c7e6ef70f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a3825b8eb1b4f9c5814a1cb33be09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0a1740a33ff86df8e0b6a6ae21c4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0350db10a3683785eb1890e2fa91a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbb764a204e2d7c5c227ab89d37733581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa9816ec2ad241169848e6588b2bbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4a8db2edae152460936199a307c38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe841164434cb9d0927ee6248eeca5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb684ed006321f126062429c4dea63a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b24dcc62afd1804dbbd58ac2600b6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54445aab16822fe8a50a6b2b8f59efea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ff926d71b648120fb0b5fdab04fbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207b3513e7abdc30eed23730dfc1cb0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4d6bd1e84548f858a92da80b8b063590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64deb033ebd1df62c54caa1a03f408591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c3279a670ff20be516539abce5c29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136ecf838b97f797bed39a48ce88c47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1673df669ab6caa8b419c2f8681cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47356e44fc6092a7d75f922b0c378595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c362a8e8d902b09c19d73219e9bdd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffa0de20bdf99ed6229893fa144334597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be5307740e717f769f6a48b21cbeb5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fad1456b3b5eeb9686d58da707757599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd499f836deb4b69b9506b95d0e5c287600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1b02cf0cbcd854e1d6c763b398cc0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14b18bc2968eb4b955735bb13d49ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22df4ba03568be090a07f5ad25d23b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2645113fd53812af3b5f953c1a19e57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a093e252bfcae0398c0f6c3e8bdce30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea3336051d8adca4ba856469b1c151606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eab9e713cd2d4878dde2837c089dfa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae3450615846b56cd862866d0c4381608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dfdd8577bb382ada400755e931ad0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfc6c63f20606ac8f61a41d305b2df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66916eb6b026d06f4fc0601e519fdba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c05af97da5a6ac5f82cd1e1807e04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d4df4c9b2ddadff4b17f35bedc6f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab2686ae15b54638ca0f7ee01e955614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058b432ef15dc039013effc78631fa4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aabd25a49f0483c61ceb17c766e7ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0329275f77f3294ae543fde531a9b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ce60207392f410e5b3f3c17efbd00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca09d49eab07db7f7a80a1a17b433e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5785492c109743c6cab59cac7d41c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2f380bdc0096b8c38316ec928782c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4d36b201e2852e61ae0fa84f6018f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd102e83eab958a069e6fe3bb906b68d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6130ecf623227bdfa40a6b2ce6f4c54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b06cec06c5d9c665530e33ae016535625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d93b2a9cbcbc6343f52ef2ac0cf6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e2d0600918a937cd839c8729824ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a096100cccd2430df405e818dcb975628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f3c02d4545cd6b25cb0a2b3a00e2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97dd71cfa7c5bac56f6f88e86a3cb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429642d505ca292edaee3c891d037d5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aa3bb32e6dd053b09933ad1ee0a26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3eaff396a853176eecb31e48da698633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd9f9516ad4c0ebaf292638eb3d51b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd470b13a42a5d95e42935c9476006635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dba72f5be5509cf090417582cec116636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016cc7a2b88044712f168987acb5f88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e3db58fd3aed87d31933d0002eda1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429e7ce4033d7037936468a5867db7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fcf581ad98976b941b6f1283ff0aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f348a99a75f49836af74a2716be734641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198c0296b59262e07441cbf55dc889d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f638a1928f7f3b9dca2f5e3eae5732643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92542f5ab7205a323db0df78ba330a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdfedc60e16e4bce690c61ee6b83a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cfaebd639749e4400af1fc76a16ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82f90b4de8dd5da8de946869856073647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b94dd77245bf0ce3723c90e430ef1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda2739d2ea456c3f16af55251ecf62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d0b2b7fb79b2a0ab833134ec21976650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01a582dfe3330474686595f38d2814651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d334e95940ede42193a9e27ccfc7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285c54ca28b09dfd74ca7b81c30729e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872c0555f2ab0c21f0f3d53019430f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d56880c984cd27f6ab6bf92afee15b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6ad52b33b8c60f3b1d1301c6d81cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14b9b47ca5f87feb65dc3159ce950b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4eca37712bfa791d1dd0b1cc87595658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f56ddb57d75b794fde98f8484c60a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ea3f4046822f04ad8c3bb331c02d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311651518b82afd7f298d4901491fc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71749a28fb4ccc6090f46fb0bf8bead6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deebcd6b4949c11fbe7419087eda159663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5178e657fdda365f27dc8394cbeaea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb754a433a4681a5658eda42db7102665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebda3d0116fac6afec4b02e94c86285666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb213736d388389dc2f4ee411897915667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b53a9f7a18fa977358586039a1e2cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046ac015c119ff22508b53b06801f1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619d6bc369c9ba273547a8e60d1c650670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0487c3b84dd468d793c94e67ff2b20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b190c92fe4983a8d5f59421867bfb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4d2bcf868ba868a4ae6e433b394aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8db58d9c88bca33df2434b124795674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a73a4076c6c2cd95a9f94024a02e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fb066a5fe6bf2a0a5094544a5c791676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774e1a72a2640298d5cd29eb78b0342677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac339fb2e22f73abe70157bd1ef0bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a73bd7204239aabdaa04307a681474679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ac1ad554450556f2ee03390cb05b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574b6a94c55f55d4b758528b7a40805681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78931e3b01de6176ea7fb36d59bdb5af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f987d2eab357b5cd25cba92ebf20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363062fdf592d4275d62b7d57a7524af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ad8018def9fc9cedb1941995661ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb1596b89b3f7bd5ea3d291d22b4e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142713ddebb99f585d21edd0585ab9d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82071cad7407ade52a30ea23f5d9bcee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b15440b76b81d520ba5fe1095eba57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd31ccbf5d436b74997374003a127690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e97a55def665ce83b6d8d0918ffdaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d921f13e82a750424f7ee6c25a36a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3ef84f1fa9ad23654a1342beb21a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002478ea230c8258825f21030c179bba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1667576d6e897fd403ea16286c65ee4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be863cb6ccd29067776baed8480b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c0a1449313642824d72089970f9b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f0861c17f965d2dcae5571e7160a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf3cef80388995d6136a8e2a9c7d82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bec69b755d3b8511fc4b3a862259c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf81e9485c04a0d3fa2d44967eed947701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afeff2a54f747fde6fa39178e3b01d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040af3cd9a7798a8b70545efa75bd37f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990eb58330733f8caf4002c06636143704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc6c91154df5e32eb9b252d6040c01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb726e0956ac0c41173ec03ae1e08b8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94efd3c6bf2bc80395747e61f1f8a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed66803a75a5dd827a5ad4bcbcf696708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a326c1a5a0aae1c454fe26358148df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd210947b513d680c9a22d62b781e4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf05db45fcd1c7c1a6d158008876de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e151778c09d229648759bc3d2b747712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b759b89a64d98fb7e86a4dceab20dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0f8989cc528d09adb7c0ebacc2ee9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2400c77379c849bbd4a53acec3f4843715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf2764970e9f826b1c669fcc2f347b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b033630efb5bd9a8f3d2a273548b0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c279e5c39fc83928c851d2bcb7786718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d34874b0e3f84a4b00a0da736124719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51698fe258642132883392ca2ac08f5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12815790f104be8f5e0b2998f2c38a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e54ff487ce654ffcc96ac4f81e4db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d7a707d1c95b48634076a9ca9ec02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf957ef4c5cf902bae2610b3a9a466724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4bd04eab98cc45b8ad57532c1c3af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8e33050387cceb8a7b7a56f702afe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75b9fe3226516a4beb2598c1cabecc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f56080725a43fb8fdb7f9241c14b5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64144324ee7f489177ed77dcc423faa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99518375b281f654b07ee1010711a4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69cf4689ad669cc21ababeef1567d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef05f48ea060bd6fdf2aa89850816ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fa2cc73280f392ec2067d41b2fb17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d39da337b6d792478c122e0ea9dc34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964e1579c4cc238eef722e78d2137c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e34ceff61d986a4fd64534e47a3e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86832bf97d8c5410530f8098e5b52156737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910ec4e4e25c7d5cfbee6fb034b9c04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23200b5ea396dd2fb804831e066331b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77e756344053acb41bda55d6fe3feb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dc4b5a5dfaec735164be71c62c1fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35ac2fe8b5201df36a97b2e89904c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36993c1d8d96be74e5d6f1f63f64240743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34939e8a7fa39069ca4fc7f9d799f253744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc7e24eec4fa312a0a899b3a71de7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c440f52a6b8e49784ae6ca6401477f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b24bb30fc58de1163ae1339ac0703f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6d984dbfcfa78e0a65b02c586a952748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cec4390ffdeb12ba89874123e86df1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a30cb6f8743bb316a2f532c6abf73750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67927366b167aa76604936c7fc9dd41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb182b1a6aa4790024ebc58b76363e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47c000d40881f82350befc30f994e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be3524f26d937c447d85fe9fbdcb41754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ecdbf1bb993cbcd303c2cbea507ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867158f430f62c706694c7111a762f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24efdbab8ab08b1c0a40e06a95dee4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e152e5119b7a0532f57cdaba74c66758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fae4df1b1711cbffc922f89ee4cc9a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414c7a2cee53646dbc515d5c83752c4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae301fa679708d91faa04e4e7ace0894761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648c3bac5be439985db5e5e8ac5faf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754038d70d026fcc85a081b6cd8bebc2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec551c118082c8712443e45b7563b3dc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7eca42baba9980f1523d921c0c4f8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe7cccf3ad02114ff9cbc6702cbdb4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9a96edd71c05077b31cd56d1a7bc8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12d92fdcf268befbd3f193242ce083768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c08b4006c9b38d41c99aac92f7464769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a665407110820ce06bd331cab361fc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60a0b5db3bba18f326a07a3d5c1772771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaab3efeaa80f79ffc5e8d5deee340772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe121619ba25c3fdb5b1be4f5b5f8b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961bc0235399c27fc74e488b92aabc1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef9d464fab58fc1670c8abb180e4ae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5677a9105acf5df65cf3bc083716e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a2b3160f2d57712066bb469ac36a5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035261643903f4ecc87705bacce921c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118bec2eae9b2dc4fd71435f223e270779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34df7a46310dfda002858bea197e6e1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc1beca161c73450470a4ff0e65f38781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f97c2b7ccf22e2fde9357efabe9674782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a9354a50bfc7203f5689973a186c0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f0f172eec23673e7144526a0a758b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfcb9ea45127a4602cf91f7e4e969f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37790f681d4ad7b9955c77c3b4488a3d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea84cf1878d8f1fc5a4c9735bed8b6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8f2be052bfb6ffbaeb7e20e5b07cd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655f8f8abf80dae41aa0c825d4cea74789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545df411f98792558687bafcf5074d7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727429dcad542425b3eb024a4a7b44c9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986057b05af1989f0b966aa1ee909b5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec49e0488307adc73742f89057140793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d2502d69dff4f1fc7c6e650069912794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b114b46f82387152b877b45f218fc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580d01921818b5952b6c4f2cc9d2e25796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c65177f0e672886e97e24330b2975e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d89c44ffc71a6d6e5670fabd32ddc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa55973600c77f9243a3f3f681f41a3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483659342e5ae5cec9c544aeaf3ab72800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1c17219fa440d1c10f7af1c30ba6d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114cc7da9830b8ebd02b8af2e455165802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6393f62993a3fa7494eeeedacc44d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06c99a3ddf3ea5aaf14ee6e0e5d2c5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432a75dc08ad8e907164d04d8a6d3e2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8085dcaf6e4b09f2053c6ba48249b0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da939d36b379ff31e71bcdb8250704b0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80806bed4d9bf75bbbd2e59543bb408808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed0e76c64f07b3f11524fede7b33b8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b96f9cd63705570395c84c649ccf1e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03587f6072cc95a206ada6db91526fc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09044c0fff7c3579966abf0cc4a2750b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ac59398ea4c6b7700be41c8867ef4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7f94a39799077f05362adacee02bc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6ee3fe0a260d325f757f31038627f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5a5f8e84b28adc84dbc127a7ddfb0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309b5133656d3f1087f69e2f972731b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b5ef233444648f88045dcc59b8370818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3231b3fc15ca28a358638757d5679819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96295f749776e515c02ca67e8f4739d2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f88d389071f0b759d318ae278296f8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacc9fa096495776a33febeb1e6111f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7080fa8d6829b5240e1a3ffcbfbb61823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3a6753842933e0a399e520f99456b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d73c330549b2a1b08aa2f540f27f4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32ebc17c3b3779375ce1eeb01cd1c3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb93b9c76c9c5bedeeb922ac9dac1d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55ef8575d821b6ada64758a097f1da828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d2ae532d69a826ee18e2c4a24297a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d824ba7056b576be6c1dcdf52ce7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf624efb1cead63c8058123134f90c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9bbfa742f4732d938a158f4c10798832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090a272e0c1b4494f51fac30bcb57f9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89533e4eb10ed797f3db9a4976a7cf10834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1752d5b4c468b8d7d428cf8708f35835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2992ec3468deda05498d6eda968d987836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90232f38bebe931e965706371ddeba837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444936a6acf9d8ae5c4d81069807c60838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3762a5b01bfb0639f03ce35fc08771e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b705bbaf1fe4908dc4dd06c38f1081840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b63a98bcc0259eb7b6dd531c22ac7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb083c4f17adb2d52ee888026ab5f1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26855a478addbc6bf7e12d4d61380671843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101d3338a888c03be56a8ebc26d0a7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d026149abba19fcb2d49f9a0de8ed845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123770247984a86bc2ca43e2fb1f5b61846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ee8a0d7eb4861f7942203c861b1cf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a99a2d80a4862ae34b90904843bed848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51069417d3f1e6e75bbd4bd446699b1b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bfac04dc32d34085b15280546b58b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64fc2762a7b84d4da77a62881d6666851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1ce40ddc4dbe09588b2b56e85cd48852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1311df8e3852a25e8e70c8643489e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8c4ad222d432fe480aef368fcb6ac854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f091265d2737656e510a52adf54fc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5656ea29ebcf5816e97df7f3a015bb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d338875c7d130dacbfcdef2f2cc4f9b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aea495376d371852e40930a385322858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc563032e95d58fe1cfc2048175e568859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb624d3b9b4783acb22065cc52227b1c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a62a96478d8dd31698b20adb0d898861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912b5c56302feeb573600d0cbfc719b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae4da94416939656e18410c7d4a633863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16a400fbad7563909bb5ec60e6db5e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9079b415f942d7021e829679bb8e3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c23c2812af825a2f3a65ac263b2ca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3488d75cecf072324301051dfdb005867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63b64d33a3f0725b17f4294d3c707e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d3d7e6c9ac5ee45482519d53a99db869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3469d618b680ac75de8503ac1904d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96913bdc14eea1c36be74ebd2db0ed85871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429224c4dd02b0f969dd835f28492cd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404e11303af01c615921b661a2796aa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62419ad2542bc996dce10130063447874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd13e3b59b98cae1868d2bd1895b23875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c2b663c23fc7a7df7d526572c7836876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1e25187cd25fa2a819f0be9ddaa0f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a32d1c5378cbe40158aaaa76f47bd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17e72ebd03d4e294bc5d519c46fef6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b6335c15e45841ba44d184c632b79880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4647ed258ed70a2da38c13a9dc1e65881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460679c135f1c68e6144faea549804b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a672a1a475805f8415a22d209e63be9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df978a16d10845c4f972a3b9f90cc426884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c80d42ca892d5f27abdf1b0775614d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903764239d1203fa30008d80451b08f8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84d0dc37f0da666db0799b445f14ef887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fb715d06ad5504da3b85669d9fdd0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ff601d5d579b3b40340eab37930de889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1206aab10cc7dcf8de207fccf923cb5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b19db38f616b165307766207f620c2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44bf655a28511b390cc537f7c18555892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50db0174e4494c26c16667b2fc47d27893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ad1d583c99e2ec81e177410a77bc0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51e7a3add3a4f521aea3392d599a36895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad1a82cacdf21d6b6546f47de2de4c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8984c951667562b39357952e16093897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5ac28c1ca92914f4ef14584a73b73898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c01ef689ebd1125662b2d99329b805899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c772c3a61351866f773c27f2c6114b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26cbc7b66e8d8e6e892403686da1d7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba468a10f934fd39e45a2745e62b51f3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd1c38f7df84e939f96707d91db6a3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d831811cad4cd08323ac298afca93904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58966df42af8df5cdbee26f3a3fccd8d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e2e1c63ac5eff4c8b5e2054f151ab906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e376da595128035b693e88098e035f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08fbd8ee6f20a2c5c1f392133a9e86908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbc0c00b28f1c7443dae1c0682d6d7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d16b15e4311fb0fed9d6088b9d758910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eb6a5ecded81face2c77a965da348911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1c633d8547ef59b9de39a835a962b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb0dc5d187cb0376b29de28bafaa95913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8424d5baf2c1a0d0391a4d2b5435d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92075da6b0b345e424094cf7c08a373915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fbbc9aec702ba09dd7a916f4466f1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf429687b6c22accb738aa24c061c063917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c778a6e72302ec6b3684e723df31fe5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6343a197962508a6224e4bd528e1d2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c1ab863a5eedaea00fedf22788e30920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c31f675adbb12637fc67b340943459921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c8d79ccfe66c0dcec525308babd02922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69682fb6274f1b0a6765e1edbae4f805923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41ff80e9dbc6d5e5226061e7a61d8f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f05dd4b1dff77829f5045b2d53f5a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a766bddcc9c25d3c3f8290a94c284926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263011ba6a17be17edba0b89f469905927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a7b5a0577379c9df0f5556e39fcd4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524cf57779be6405b2ad5107b10c1d1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bd11f10cadc3789e59e04c087588d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca3a1cedb10df4bebb9a20b2559d3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90014690fef766110305d7bad7624cdd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15f2ac46caccd8a73b7416a08556b4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48915b6f4b41ab29849ea82e6c8392f2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08e83ff5dee321c4afe8da5704c976935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac1005e6f0d598617e0c3fc6b8d5d4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693367f6daa527077fd12eb5a5f58d2d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ae04df0272cd747d06982b08d4604938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20a7002ec228a9fdc8665d8b99db4f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9689ab1da8ef5b07af45105cb9e012940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752687b12100c935ac60f55bed7999b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd59664ed54a869d6c0597741c165a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86448423183785a1dbb7ae0fbf483cf2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c297ba226055b87655e118da00bff944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ff35b688a1c4a2d69c7d137a4b535945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70610330e08e06e3da5280b5f4de1f87946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1d09e5633e1b27064e867c9775d86947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e711181dd9106e58e0ebe70927b7af948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075c7c7bbeeb0869b674cb3d068d932949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4618ee75d149db1c15977a72e0d1f4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b044803aba01b312dc442f68656f5d4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476ad55170f414747c84a7eb8d7250b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b0bff92745e62ed6b0be389c977b6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d671d56ab5c644bfbe74689e5ea83954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7eb777c01dc6d56044a154c36f435955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdafdf6c8ca9a66a3ae68dfedeb5ea956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f9dfb2c1ec577eee6ed727ecc43f3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb82544645b87cb72981b33d9c49145958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6625298c4fabe6de839fcc98a471b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760aad023691cc79834209b3045f4c5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16c01126e1720bbbd4afba27eff8f9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b919e36708ece78bbab0b2c848ca3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc97bf16b45c0f744e6c08250e590b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177f9fc8af40a3b2846c78837499249964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d97bb5eeff3aaa25ee563395f837f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0591439b974d578c4ba9a62025ee1f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f28f7ad77fd8ab79cfd625a92cfde967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2368624ca59c5970b9b3e1f32b91f7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4a7b5fb9fc477a141388635a576ac969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f5919545fd31898ca49c0307ce324970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375bd60a87b43eb397fa8c4ee7edb4d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede4d6290dac0e54356aa25c65d65c3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef46f326c3bb543ed994b0031e9d92973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a48d81668f69e17530de45b3ab20d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1cfcf1444d174632368a69b1f3ada975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38248bc36c239a97b6c34464a04068976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644cd3f8c52a99074ca605cc816934b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0fbb5e01edbf52ce3f599c4bb31121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1709107a2d174ce5a909f9771e1bf9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b58bb4f999729fea77f927c5e91f1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede89383aa638837ae6e1295feff8abd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5b206dc4b6a88d93a4c5d940f62b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8d78f6d232ccf632224b2e563ad116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07c588cfbc1b4a1f778d62c60608f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ede44d876a14945d65ff4b1a3f82e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527bc666207adde5f66e98c431e78359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b963a48e3d9a50887cf397780609c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5b28772b499f681dd7dd95f7b4cb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27973f788f18fa9af3f30aeac4efca2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439d75afb168612c7a22bcb0f88ff5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16b3af975caf37eb2c560aa8a1724214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3fadeecb80ce94ed865f9bbb5644e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fff0abf97010fbb15a71ecca80d73516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec567356c8cf36c19d8212d569483f6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0d3bec7aba67ee6fc7e099437126a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3098738c899338896d16b0019e1a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1418704c66f6f6581d127b6a60477fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5eb258f1605470ea8569c6cedf54521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2469124a608408497f5b32b7a06b8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c2c5bb8589bcba5632a07a9f06ae423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa5cac057451e56aa5177053c9bdb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c66f41c0fb0a4515f3bdd44297d3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6632f53c17ae7548eb0fbbf648f4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1956f4dc11fd731b38da4ace44a2be527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398265c83f80026e438eb78e2ff7d3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9be2e35c75699ba9c7445165a65b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5b8e4e6a23b4a9e8b28191597e65330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bb1ddac73d9338ea4bc03ce8e5b9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172250755b35b981ab65a6632506b5bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e0994a18b6e946ea9a516bbb0ac2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf42db9139277ca8f65edbc5e07a7e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468116a7621aadb2dc9769a77d79351d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db44d2f1af9e4352473c243d6e416d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccad1e7faaa78f13cdb3dcde2efdfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef25652e766effe685e6a8e035ed2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f8b6507d2931b94254a8db4350fc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8390dd43b5f89973de147a89f84c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9ad23828fe03a18796e8e2e5a7afd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7bf235c567a852fb084ab4c8232e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023b54e3c07e7360ad67fd814364e4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e443184d1a0e3c5da399d597a6749544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec38f850e90fd6e9a7d3f85a974534745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8f43bcd812c0888d087f9a390a11e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9831139f7a2c82c3fff65061809787847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffac96d355667decc4b55f1ac3349848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b70d497250e80b4ad50048e7cc39849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832a0fb1946764c30962cbfcee8b36350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e81cfb263f503286176506eef47b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df89999b761b2a90bf371f6f6c5a94a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b50f06dfe87ed10dda596549013f8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a4f907fa3a18f18757a4fab27ccad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58e5ae22b45c5da0a19db8d0c5f8b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819651a6689de7ca9ca45af35e37d75056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ea09eca5c0014918fc6134b7c0e0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cd506bf257ab74ddf60c03c78d58858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15f2be0721ea4fe098d4d553f7aa1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b969ef92e2d9cf291e0e487f2d07660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab74f53f2f1afa6dc542c9c076377c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1342c105c276114ef83891cf21de6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8946a23749ab5c99a046c92fca6fd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70db5b66ba83abd9ab5cbfa42e04fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032eda9a4eac595eaa8eb295f35c11d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2da8bdf5bdbabbe24b77169231d1d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9cd218d9296257ad5a17c5b2dc20967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57c9adc61a6fb3989140f585a7917868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e2dd9e3fa9e739a9977cd5ee47a4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4f7f76b9b2a9c0bc9e5b3412cb0d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a8436fcd92d23a00c6c542d901d3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633681b6bc68a25467d12b328987b6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff37b66ee45bbfa28ba77c5bc2230b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175022d15958c8bb34b4f9597011ee974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd3687a1a1e287371d235ed22ba75d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4192171fd2be346de27383252b543576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ddf8e4fbce993145390036c59c95177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576301485bf05d2c8448e88af17b42478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74dde512a7d66acb4be8016ecdade979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585b2162a08b93550eec701e7cf329180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67a2b851c82f2190281d8c5557ecd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ffc4b43a4de8f9c2c000be564476582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85809c0997e3408a08235f3328383d2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e08b488de699330c59983f286d654a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955d3986824b19448cefc6e35e6f82985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f97996943fe5792cd49e34736285f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09ee520b7bdce1ddafd50d9155fc5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15e6f4ed4b10fb997b2c310ad8ab1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e5ce680d9fbc8cb5e4a02d66daa3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503937547e5822f2cbd3ef165c7178d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a9a12d19cbb56c21df11065e1bfbd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842924d3a079f682464afc598014c2ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665602dcc94ab16df3efdd7ed0df85ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9db58b35d0f9ab340bc22a97479ebb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee841474e4375492ea94e48a9f0a7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c27889d240bab40e3a3b5e5a3e1b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c537a430d48a37d4ebbcc0687c30ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d93e472e23861d72ca14d6c95e9d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9aa0ec0fef55b5e1d39a587c1eab999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dd8ff4bae5f68f460c1c8768cc9ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efebff04e61f8a534f7fb1fa9cb36c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d39688c60899eadddb7ee661bf5b4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba2cfa7094e447d00568ccfcc55d6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd632af8549df8d7cd20b73426ff59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13eb47ed57507da12b759780e4a397a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb40c556ee60fba5fec47d41e4ca00f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b53ab3adfcfb13a33a80c7cad17719107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edd2d6b5a6e1ed3462ea3815ebf691108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe5f16a7a29d87ab54b4b3006baf95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca07533e2feb53100a7c75cf5ca1472110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef576d355188260e03635543c90201a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148e4a82fabb388d4c2747c8390071f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00433e9954d78a88843da5ae72e88e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4095eebe6b13b636052862bfd800a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2ead2924c64bdb0714cd1f2f2da3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28a78b83a8f4129e69321a5074aef7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700594127bac9b4cc05e175b26963df0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc473cc71d324fb10e8fb186d9b7395f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641d357a0f1b9c4213f904bdfdd4ed6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea1548ffca79ae03c2cef3e30003f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d56137dd3216855c12de59d8d27a7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac2f7aafc7cfb4fff079b2c1d7f76d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f90890078ad4c25e02aa7aaa79716123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b66eda3268f0a7229c66eeca0a979e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7971b0219e55e8987934d9fecc1e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3fad91dd7ebccd0ce84f56a3af6d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe741322f41a45a74cc83219d602a417127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e01f973f01dd7785170f8e4317ee6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101fa4f5f394d06bca4b173f9e50346129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d948fafe954caa92a88f5cc1b6c225130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bdae5843cbebd5c43ed892fb39993131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7c9bbe596c9402132571655ccb588132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d8f513fb4b906ed2f7ef6ed6e8edf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0482ecb812a2a067a1cac4bf79124db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f88c10bc6d2573d6e8a1d7ea59203135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d2b26467880e3579fd4fa20850d87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39066fe85f9e732164a3e5cfd7dfb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9e6e60efd8605dfed0527208205dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbc92140eb3a854d0011e12fef5e7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b848c07113779752ca77f39b83f1195140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07c4f1459936953f35993660c1f771141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd70a4bf6f2a0b75041fc2e91c4bb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fddeef491233b7f639ca2bdcde358a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525f3b80930344beb9508a96d43a2dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3132d7cd0b4cc9565276884607664c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77603df75ec710cb8e0227a50327f42c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb90144494056c6c6172c265952a1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90507304b442c3403b5b1078b50d9850148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb93fdca2ae3620c47de45f67f56b02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa15b4e585fa1561cd8ced808d6d197150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c748d3e0afa9d23ef33ed98545a8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a6700527872588e7d8b65cfe6cc01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b635ddd6468ff247a3320884918bc46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b969371cb5d468b3eeef20e37cce13f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bf991ba5ff11279f30a0ba7c8e4b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001847d788767a2dc50ef3a0b1714b24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3da16ccefc394275387026d9da2f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161117d64222b10d958034eb62ed520158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d548c0adc4beb0f670b3932e4b4dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32a6982a59b6b6a3ec729552057774160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8056c2e475f25dedcd941604f7d7321161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e853fa57bc8b21a854ffe5c2bc40f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21820b5496b57948ead9f584e1f516163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c91b2104297c03a126b27b7146b78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63adbcd7f4fc6124a1006b6dfcdb3b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b3fe47b8d55db2d9fcdaee58c97b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83f75c0e56d7b8cd9ce97097c13d21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bfc4678af30efd7f3d33d5289ae2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594b09caabee9586988409d1e0fd0bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aef24423cae810b575fe0fdb3f51fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f918f3e22140edc98741f8765a5c06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868479e16e844402704088249de7d0e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6727417623ce047422ced0f9a97102173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654aee916da965f2a08245b2a3cafcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace4789619edba579ce22d4e6d525ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b935b0b37431a00368fd1a0c2320ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbdc3b25098417a56bc7b5ac9a3812177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42b06c3817801d6b03fb22770ce3e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526dd89678759bf767e8f6a54bd3537179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ca4a9f146645f04151428092207b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5c9ff97aef68ca965966d795a0dd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed8024772acaf23e75e675e8ae96bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172091f38f407692facb02e98bfad9d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c570438838358fe288c19f99908dde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e03390959a3a67644ef6215d3eef7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55204cb141fc8e6ceb8d411c226f9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf76683d7ef15fe8ed13731da8e823187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d48fa1571fffcc11f75d9d7213087f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896d16b0b33264fdf4c669dd11176b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a31bb921c1432f4eea0e069a9be5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cde4d004d0016ff314d391cf8b9e19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace9882449f2114df7534f030537651192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929eef3f141bc5d51d651899f543d5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2eb7f34caf64de477dad06a7eb93f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aea01a1519784ceaed78eeccd95a5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ce39d5045f842dfe34169fcf658c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bf83f46f359e91cf9749b16b760c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f300ebca10f03afb66d41fe94226bad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc0dac2153047d883af527b7fbbfcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5897aaf5c852af29e5c5395ebeb6fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddc6285a8b13622d6d6691e26cbe58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ef12dac20c562da6eb3243e94f847202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84d7296180064c6b16e01a1e9f42fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e11aff8b92accd9189df35315c41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe69d524b3deaadc06737c55a9ec3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2de6ffc5acb98a73aa37e161a265cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037eab06fafad3aeb56900aad763686207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c2677fd87fe019a1cb666efd6c572208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ea3534233c6168eb9fb0d2f58cc53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e01214bfcd9bec850234002dc46f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558f5845c1146cfc83c4557dd8b721e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363313c763351d9e06629b742bd9e2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2332fc74ebd797e4591b73c975cde14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1a55b7b80e6ab515192bb43b688c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8039aa8363aea9790659594f645fd7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa75f4297694e5675d085d1dea77f76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc006fe5f1200e1d2ecf0965612cfd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1ca0849fb31c7178ee56128fe2ca8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7971d4a58537c9417eaad3c49c196219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cefa9b299959d969e698da1781003b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9f93c28d1b504c9176bff500b349a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed1969fa4f129decc0f160b15171a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726d6dd749fbf37eca2f8286f832dd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656c90b614c8e9f0c5da2e422a719ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ebb71ffdf84ff54f2b8606192ce78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7bc18f42029d3c285c6063310e8d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c654277b45b3d2eddb679191173c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c40cf8d76d82f715507cb4464f39ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b66fcd06c1f0297de716d4a4d81cbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cbc9bc87a8c0bd31c597c59ff38a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6572d7749f4e58221f144cd06921d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad4ec225836b93b4c6a5e92c8bc156232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec28967cd043e414a947a6420c5f018233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3530323a262a6a297b60f56f6389da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0987391c5701de3db8ee3feec9523d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c92d93a8909ef2de475312f86bff17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405cc6095e50c30c133b7672bb52e40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fff5c0da66600def63ff3e01c1b8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8dceb0916100d016f9d8e37a77b6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354f48341a7831c8937a2a05663f7d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4965699896230ee472ecbb0b1570d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014eba72a313d5c3a5655bb5f862b1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd6ac2eaf8cc0ef924b842978b8f75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d3553d50202c867465efaeb6455a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85f0f9ae60cda8c19d704da2faadc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19744b134fd7b7ba4205d145e4fa4211246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee3242f1d2e1429f7af3a46b98d510247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58678735505af7f0c8330716659a9f9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca5236e7e422033f52d4f6a6cca207249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181097f7add19f0d468f4bbf689e6e9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d6e620f8313db05732f4df21a3fd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4858b1488184802594de056301afc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6aaff37ec375a5a5ff4d7c2f0c650253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57108be5f59858c4fcced837d1219f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0112b39cacd17f59ab5f56c0af9271d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66434fc6ab15b033009b71935415a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74295af792f2786ed3cfad8a6406ee4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc69943b1985839e20e80bfcaa71132258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7646c9559af9d29fe924fc7b7608e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa0ebaf7c2da7987b7170e77aab1d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6706b7228d9b1f03be92ca61985a4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4f02e4b2708994912a96105dd05b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f7162959df9264a7ad5507fb3c5ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff1a7c9a1e5c07c0f47ad5ea7b8617264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674ae6640e7b4c01a680cfbbc9128ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5e6f41639c1d51ba480bc9bdf353c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a24ad9e629158c5194dee0c5236c2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da74affcd882cb1d512bfcc530f48e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55fe5748ba8f8fb1b98470e94ead7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664942b8d4e813df67fa10f865663765270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f644302ea29141befd87fc454cdef5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1e282095bf070d63b8cc6ece756bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642efb8cdd10e3b3b07a2d136659911273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc795037cb0b1f5e53d72ff5ca9c363c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87fecae1282f16e938135265bf0e73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d56efc42559fa247eb9648c871a14c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bcd1d7500235a58be5b96dfb2ce1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfb349c9d3e707ddca36af86920c17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b3797dc8921597f988747064b8cee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8d9a001ac7470dd879588eeaf4a7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00021f7083577ff6ee2534dc6803e68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeb30aa2c2b45e4c089451c198d100282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a1af152d9915a480b363db4bf9246283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189f6076fa465cb6ae78db994656b33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f841b9ff2d12e4213bd0b2a8f77333285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aef79ff1bc2ca8b8c7ef60e098dca5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e6d2b49380c5ec7e33d45280fe7b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef139395ac4bf0c8d7ca66ca0ee0a89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72996c6b38b887d6719daf4e14436183289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd07165c93a56475a0f91bb97b6d025290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c0e3a20b4c696edd42e8616510f49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdbad6f575686ef5ddbaae84ef8fb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4148fbe57214bdf3f2ee7bd2db89a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bf2f60028dd57a019a56ccb9d4472294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d38e7be8b023a870ce3fa5af6b01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34479ec23092b1abbcb7b1927ae2dfea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfac0baa649b33a4eb7944048aa91d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78efd0744e3fa340ca9a28159833bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2531b975bf5cff0c2d8582c38bd2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b9f6a72707d86a78fdcbd85a97404300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca175f5a3cc1aaa9d3a03067a6b012e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87967b31c35c630dd4036bff49220de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa70e9ff32a429e91093afd891a03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c4c5b9e8b2bf6846ab86c57376c02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c323afd9f0d68400472ba55fb5b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2e92d88582fe391107573dd00dcc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74b7b7d2cab155ba16df81688a1091307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392ca83ccbbf71ec3790fdbf3dacb68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb1d59fffcf2ab81aea46299b95cf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caa3027a7bc6b1a19eef61c0367e4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac77168eed25311e1db3482bc710b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d47cafbea71ef872b30b7b9a6deaff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773dadf4b755e86f3bf48305d1db20f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e78de4fd2b6b3255d83fd6eb28302314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f8a672ba244f3498f3951bb894ea9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c9a962cd6ce36ef0df0497edee429316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f6bf22e78189d4d9b133fea5b03d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366d175e276704eef801a24647d8578318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f093710009125368a24ec2a7eb775db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab49bccb80d4d0b47fae5603c71e9bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305e162d05a6e36f44e5ea135481920321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcebfa98b0d1e912ae73cec444d0078322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93276c8ff487aaf7082326894176e26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93412e0144801d463442058ae08f816324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853a49c2c6e755e5d4b8eb6e6c54abc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4655b4ca0b1fc268352fdf8c62331326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313e4e0eb82de6e7097156d3139f8c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10291b2c62f947a85d67bfae85364df0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244365195a93eb52e4d05427b7767cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6144ce899dddb6cfb085cfddba83b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cd7f356e7c3db20bd288e4fec3fec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c27b05425fefe90915f56f72651fcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defae5fc09601332d3b56bd15582b7e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a46391909014ea6a8e3ef46a8c89c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a33468ae2b95f660b834b417a9bbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ed587b9a0b9fe1a81c973ef27b2f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be59bdce32ad0a2fc4d3f75d1385ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859588213c56e2abfc50ee4f59699625338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edc27ae9d14aaf3230bd9fb13841c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e19beafc379f92114703edd27f3ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6035fb675c6fa55838d685e4a8d0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229c16d582b5546ec6f301afe5ad35b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aa5f8d45f1cf9cc13d2e28f0911e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf315bc5923b4cdf82b54ff04b739344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7269d56afcf95ccdd769d4ba0044a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be7c6f1b82e6e3ccb66c0c4d58f41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9fd1b86a189c681b433a8f42ae70b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232d5d87aff84558250a4b2809bdabc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba8c643ec565e7bf1bdd6c4be46475349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d264f05cbcd8ac1ba4656bb8c6a9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da8b20b050ba10133a4edfcc276070351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2968b0b065f24205ee2d7a03981182352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa413a656e78e348c357ea52a0d119b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a547b9277287cbe6ce70bcfb29909354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a9615bfe99742b9fbecab9fb18ace355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700a1ae115c0aca1896d188c84fcc15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe80567adfb80671c65a4c8dc51d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb922f47dbf299af044bd64ee9d672c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe3e971d6b20c38a13b3f026e1ef21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a69f147242ccef3b604ef0451dfad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254659f3907432cb885a5e87696e9df0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f3f0975c048229e15da47f12a538362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bc026bef306152d591d52c4a32b23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af1420abe24a5ac8f5659cdb52b64f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae44d21391181d53a5da2dcb905a77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11430b101091b698d9e53b5f0279b669366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c773e799e45fe441d18b64c6eb3b99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ef3d2c7b3c64e1b5f0b7e37982501368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f89e21bbc2ac5bb51b990cdc152598369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449c0b804ce87a7e8739610f5e5d087370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53579168b4264edb08d569e9da6617371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeec2b0e536f730325b22643fa96e95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c547282bb3631bf5682d2b45f82a95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616bf7565428acce58117fb06b02112374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f254c10cf5506008249fd5defb6ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9f6b913a70b61800b064c33b71191376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68277ebf0158915fdf03f1f6a0af7bfe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467099fedbba1ae6807c7b4b2b5194b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be53894d7818d440aab7c98d7bfc63a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655567d42a1aa3c865708810f8887e51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe69d405b111b7988f9b9f4beb9531381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4103cb26d408bfe7e41e00aeaf8c629382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e927e00e0a378ded9358ed19f61ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15229924a8035e01aeee4d074a994821384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568aed4302a791360eca456aedd15c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a57bcbf5d34550ce97bf068b310d3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064aa532ce3b79859681a82a8aab887387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cc9a62bfd4bc2b846885074371c0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e371acf268613132fbcfb1c53ad90d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3420c9d39b35f51b246b1b2b3eaec24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bec2699cfbb2b03a3696907adf6044391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3ba95261847de959f4a6ba1cac246392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb03e96f5211f5bba9f611c2ff30f81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a6cc7415b0fc3878a7c24cd93e0c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a011413ddde3d607d0e59422854214e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb42a8693c18ee160dab6f8f05dbab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25f12714cc69f0d059d5383268ab6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b7f79f3ba470c301eff575d722b68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f70f371e218ef22fa442b06761dfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5ac9e26fc20b9f6581c7fed61cd65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f089074adf30497f331873b188212401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5162e6abb76910c9532f271e5c74a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38ab2fcaca49d9522b5275445b71b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875043becec1fd490adf7f4ad1025e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f668c3afcb69af0df7028b88c11dbaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3a063f0928015a1c48ab8fedc9d37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec7865e5a93d1563d24bec6b9629a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281d9bd7d67d5db5035009da53ff162408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea59604bc44f26ffdf7ddfb7116b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3b68f9ffb5fc3f31ba2d9bb174f80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4734745272c5c45dacc1f16048989c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da0b728b2abe53abb1c8e9176b0085412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2431251b3394ff5fc9408b66867e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01472aa1c99c15181edc8212b69b5237414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e403d67a6af51b86b959adf563132b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16ec05006fd99f170d517f0c40c4bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c29d8f8563816b63ca3a885c507648417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5656f12525f7dcfbf1c2e50b612c6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466b433f0705dff6800696c73b9fb3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ec210475774d996468f5d4d6076d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27b8404090f6c43bb2ec1e17c4f25c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ebc97e72cc1c699e84d44b1aab37f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba409cea8cbfbfc292bdafb23be8a68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f76fed4978567ed673b4bb76d60aac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbce385761e46df19f048b9e5dec2f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7895a68b3c22777342b0cdbbbf704c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371db5847f8c3d93f57b0a7d5d8f7524427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb8fa58702d567868a8e246c439941428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d5633977676d152f0d298805ce2ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4614223ea44fd3c3eddf6a2e6a7870430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efa75b4cf3a762e6e1ee9456f3dadb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c9216dc94ea5ef44812607956992f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ca4cb4787fbcba1ff37ab9cab0215433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f6f371e0775c9cfd2307cd2b93ea5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ff16d95bf931306484a6e58b394ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85923b84ffde7f7928f3b35869f6b2c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc51d1b6ae485e7e4918190294ad0b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30b075c78704e83a89e3d9737609fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cefee2a8c092558622119a2caf09b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f1b16f1231acac9fba4b9a4b35030440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae2355c50e74cfe7535824d7e4df11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fabcdd1ad18de60c9806236cb3a7da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e70b73dea5d16dd8e719e638bfd12c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f329c4185c5a080718b002a8ed1e20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdf092586d1badd266a2a62f544d28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f95980530a4dce8d8c44c987bfb59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64010d14806b48b02c1ff28dcf23004447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca8d65f24f48b192956a1f6f57acd9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305b4ff47e4efb2aadedfe0430d1486449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef913ab84c8e91beb0da2b982ddc9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a738ff023aaf470894d5aa8f0a369451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024e44b2b02b66060a84add2d803351452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7b3fc3f995084a3a5b4d74598f06e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31eecef464c2b9f97791a78e5ea3d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f036c266ea24f231e9694356779c19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7725ad02f515600ab520468e1919ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c029ae11e5bda5350288e435965264457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118826a09080f87914bb313727324210458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992ca0ccf3c22bfca67bc96189d7c8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79ea6f2587d86383e9540feba7c632460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff7280e8617573bd6f7a7ded8bfc92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a17fb742a3bb2bdaa59f838669bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71aacbae1dda7d27fce80deb1c9a5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee8f696813c6049e9d52d851f416ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d813d76f59bc82ae78bcfa6859890465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65579a0f265a98bfb07c5ec26d07d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e5eb17f813f96718e463d73acad05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350383e370e2853cb28eea9092217bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601435b7ba8394db4908fb63cfb1356469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec684a2f5fcfc0f9ebd9ff504f405a6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c250159667af026d21afc7e8a8a3ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4773fe45b6706ac53597af3d2ff62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca48a9933c32c17d96ed997809d206a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c908cab70f74d6dd98f78c3541482474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea533d52a67477f0ca31aa543d9c28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518527192f525836294ea0cbc07fdee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221abd34f7e9f0a2c16b26a56ef0fa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca00a5c28a59fd902f85833ef37d0ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8e8cf8a42c7b246d822908bd1b087479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353eedfcc10c0c9dde7084a042da5a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f961c31d4b925426274e7d5fc0fa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d857ba0701eeea0b92b985fe9980482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b095edc75259b9b42a616a1d7bba6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af5681147e47dd2be0d575f5e7c804484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc394c289ce4b40356e8ddd8549b242485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8337e060a8ac95270e585c714c1c035486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432094dae9e25e41ddff9847d4ba8ff0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613a73f2d1810231180bac2ab506e14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fce0cef5e0c86905f5ae1e75949541489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563869a7d785caa462e220f35ecb1ff4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1a9afcbc21d2c72a75ee9a981584d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a37e320532588b7d0e24a74a62834492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87befd0552b1015feee334fe6462f729493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2b0c52a4b05feebbc195cc5beeee9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954631ab2a441df611d60a5b1bdc767495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12b830be7bcb932fe9e04540ddd76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203c006484ce9c0ba523ff62eaad405497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671fda3ad18ec7f938beb6664bbb25c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76711963605fa6628b0807bfaed4f8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365c5e4bf2659686688c47d27a61cdf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003ed95669b81ab0b766beebeb3f312501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae69249323151b91fecd2f607859ceb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdd252a31b57c69ef59b629d112bca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7edb2cf3e44dcfe1591c22f02cf50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916e849f0b78cc291087af47e8db692505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4e394359114a3235bd30409cdcf62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b4258452f50ddf8f1ad4999d19475507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b3808f976ded099bcb69a9b3b2ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c64cbd9651ebf2890c7ad07a441acf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e46aedf3deb32984e1f3b4c562779510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc4612c2af00e10217641933c0952e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46d3b82a225ee8797399ae71d96a6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ef48310f419d876957e54a8fbc728513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44643d24a312b73675a0f7725ae68f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db5695777657a66008cb474d495623515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a42131168b427346f44b1647c7399516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289c7a882f3a072d8ad749fee483a8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269495d8cbdac273aabfc871f352cff3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f1622945e11f2b3beeec7eb9b50cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5754f42458b1ef9c14a105ed4978213520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5e8befee6d594d86e61e0199debc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523fe96e5ccd12c49b62e805bd59d66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b595552a8f73e8a1d10ed1912650de4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5808c94121c66810fd717f8376727aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48369ca2545ca7d2fbbd14f2fa17120f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c64b725937347612d39742acc4ee3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b281bd696acac7269708653764fffe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfd68b5e68fffd0e734b7194c91b71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be039a9203ebe7dca7031162e9a1318529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b929bbe8605db5ebf9f39422692634530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f8bd5e32974b2616eb63eb8d4ea53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cc9cd930b96fcf6c91b524fe7e6a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07e33839f4a1f5726c3a84faac2cc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58ea2beecd02e4c461d72397197f1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b1b061ebc15e7ec369e2931c6a92f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d385886683c83e65e04de84df997536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10593150b8cfe13496cce8edcdaf0f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41515bcdfcaf055c835ed67750def3c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808ea5644f2bd65b33f73b68b24a885539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe630c37e5cd51ee3c60b9110333b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcec8cb681862e8960d12f471d0575541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652d57bc4449be1eb8e6d8d9ecbf69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28113e11492ef5cb1694a81bf2e024543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bfa22a3ccdd29ff5c858f3b1233a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb76591539dd369abac7cc0b14861ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae9b5c6a653399d930bf51a70f3a12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8035b0ef58ac0ee8c39ea93c9d94b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11af6a31434792ce1b3af9d45c1d07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c866696aa2a6009a0eb62b849ae9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60775b078644e1e067ec309f0a68e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc4a48c8ddc9d1b8b045972b9fb8de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e839f2b7d3f3ef94d146686cb9b39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff142bb3cfadc6636d539f7f19891d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176ded29a73b441c938eb3252d754e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2241bb249408e63bc17bda11fe5040e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29821e9fce78e51ef326c9290dc552f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147616022efe59d355a38a4548cf3ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6627cb954697c94c37ae3befa9372558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e04ea5626423f97abb4e795a8e9a99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad8758174965a2d00fb34f19fe71a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a6b35b39042a2b092d6be4164cd96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de2b51284d205017bc1dadb33bb435562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce1b29478dbe3244d50a5df8aecb01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768443d574768f194e8a0db968569ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501bb306a613e280375a8a2496f789b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb970154d8823c249a24f8af010254566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd67860f97ca3948cec0395faa9fea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b6c97138c1af67265aac8a20d1dd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2cee0b605f46acb950ad561c04a11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806107316f34869834fe27498a5980a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc263b85715472d5d2a97e2afceaed6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd106b80ac9ee61f438c37c3dcbed00d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40488ac7a7237d8c5024bb6849e1b8e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a5b895d21b080cf9d4084dd0034c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72484eef7ce10b3b39a8924d36688c33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477264f9aa0511b297607d4d6bef5ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214b6cde088a1fd0ee502377654e1a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ff41a3d1d80c532d6a4b44a32b435578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d60b0c29f1fad64eb0ebc38eaed526579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5614b89742b0ff5e050a594eb4cd40b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb927fda9aaaf3f674e148f1aa95d53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a471b5a527dea91938eef773aea46bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f608a661a685b87c3738523b241eb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1833003758896bb9ffffd6ca1202a09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34b0bc14a752934d25848d7147fe7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e6487c1b8468f7fc03fdfdfd0e3be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73450d7b2e9a19abc68247d9667a43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1ada5dc99961effd5b38e2609a66b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4177cf15c11ef2a7151e425a2276213589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b3766b3c11b9a54c3ab4227774fe2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a721c5dd1a64020723c05ba0534ca17591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e2b3a643151649742ac952429e808592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6cfdc5dad14e7c34a38b3971d4d2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf50e630e139a22628241f3aae267594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d710f0f8a889feec68f0f22b8140324595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa062bfa1cf8d7799e6d59efa49ff1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b282b184e20f7e26cd882bac6bdad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114577e353c000613c7aba8737c3717598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb95b026de14126a6e9371f227588b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e42a4e0a2a3140bcaffbcb4c21001600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093244de24bc007131bae1882a0143c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b6bbd45b5ef72ef74533d00a40741602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34dc41995d593e44281fd790cfd88f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0445c709dcf15df2af58031f2a473fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab77f96d41f872bb386061de5a39e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24058ad6077efa4629c672c0a886ec6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494de7f2694aa8d170c29c5402a5133607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f1d36af2df5db8ec35a570718c7f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679146d67a69f158e7d4ac1f28b0395609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f1a70f47579467afea3a77d938fcb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ce18ac3aff3c0ca39b7bdfddb4e75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5a0435941f17bfafb0d5ad1145c18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb7b9f4128885dd5fbc9c77b4f2f38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7356f8ceac4465938099992162c43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffaad6c386dee877d670ab9ee71992615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac58b62d06dda33dbdf771bbea72c2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a8c4f07e52b93efbf31a11a8dc11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865d1b66a43c3b676a76eaba766e45b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb582606bdfcd7dd87b3be292d318b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cbfdf1af2462a8ddd7669077781a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b6dedb7b43a5abf5779154f9ca6f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b246132530dd7e10b7cd6bce00f4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd56cff20b18d9a02d4370b9885e14e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c18e3aa7a918f1b430834b7c23965624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942b565e23097a0040fc7720abba15c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af2a96cc9f56377aee9a879ea3fcd0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e6d983bf87985250c5d6910df0e04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70048249e19681797d5a4dba7d2d6895628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aab8264f5a0226cde266d07077b6da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b061dcc0fdcbc0dab99de878ddbabe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca43b64ee637289585c5d9e67c575de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb625100ec13fa2a5ca6ff892bd685d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dad10330679985b24690b44d1f8d48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a4b72189410b8ffe39e0177624ab7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a306260343486f2cf2f5f9dfa4d74c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04db8dc090e785c492eb2d8be6e220636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe21afd56224a44daabd8af7baf990637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157996e795d7128a3dd940502bd3d4db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b121a349abad32550d0269dd3b11a8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bdf823036aa44716010018ec670b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edd4476f22b338808c411cc340c293641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedea440ded068bc61c46c263a3c99b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be71bc8353e46b876cb25cc59ed419643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cfd6419ac6a632d534e2fb6640ed7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505df4f8d13eb564d6ddd272c3406f6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f57c0974baf5e10c954ccf2c81e289646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e61c20015f2c318e4be69d0f401dfc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a9737d99e2599be7ee52e784c185a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e0c0fac15eaea6f17cec38b587370649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a1f7f1fba7b76def351018c877821650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068b86a6c7f4cd32561ff7635766e86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6545504f93c934f154b84bc4c5310652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4a7e34087f262a9e47e65d8fa53e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099583522160230b5be4e533fedd6fbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327589ac6ecb070574215b5c4badccd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e97da795c03260b6425ce11f89aef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be77e43f2984690763d0dbce375a60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5815bd94fa31942689c62040c2c96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b31915fe8a8ebcc3afa6020f4f22c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e726c4f7fb0260e011802e307a72290660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93addc1b4b686d4c1de15d2184099661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678454c34b2258ba954d40c8d62032b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28ddb9fc58e64adfa6373d869bea1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c00fd711317e9d579ac3c7711fef4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0e730c320b3d1bfe5bdf14d29f0d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6cd09761eb268e9c12aa434e91031666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5837b0767c10a6852570ec371f0b0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315167b50d87823abf5f13481d5ea44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3486ee6779ecb74170ec14e20e9d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6da3a6313e06dde3acff4ef266a690670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d570eaf50e639cc5a8b67920791eb9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae7e77036d6452ff8082533b71bda2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c26a82295fcc9276d485989186e9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40fe48db09f4a700c0b62cee827fe4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9f0f0fcc5d9581f63a8910ff07a26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef05b9cebd9d6a0a36554e24fbb2bf0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186403dd69a29000c72edf138c5f16f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3264f6f69ad205e692366a64fed1f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e36a212a88487b1475291792d4cdc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51251de53927e6cf20c811956e4d0720680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c65e45e2bc8b1941a47e077fc287fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2dad69f0a2728f4fd7bdc6c388885682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a8b583e0794d87b5a730a6343211b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a552fc26db1182b50145e2d8259f9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f03f002c354ed5241d4e8199004e58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad59e59dca005b7027eb0881a9810e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f04d3b187d6ca39e368041f2eccbd6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4984c4a69d7506ee86dee85a0d373fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ce80dd76dd467466cfad0714ea500689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a9675af7ab8e18f1586fb12072fe5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8b2e1eb57e6843185fb0614c9d28e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385faee963b06e9d860c1a6216c8ab43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a86580c76959748697776bc6efbb0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f877a103a0129ad0d63058933b809694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b0b64dba8f71109cb87f5bd35c2c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63061911715383491ea218702a1cffe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a70e776a8bde130fe9c10ba208ec4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e10bbe2905bcdd7cbae6ca6ec82ac7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48d83206853377dc3ffa850905a742699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d978e406948d975ecb204ad7726f96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542987f41e0208cfecacee54da5b98f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ba777949d91b09f5424977ab030b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639a03544ad342a481c2b49423b46d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c35b88ca9eafaca8743d037c8f1be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06a8688743ab079557b3e48d265993705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b65d72b9b7859df3257e92c7d32faf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47bd5996c58e2298bf8e920a8f027d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46043236c213286f5366a0d850d2bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7dfa78e4f4200b1c827b5a245aa57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c14dba49f8156c0779af6db5666df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d72a097f55d8cf08fc1b2240f2987711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbe41b070fcc9d7f07afb3900fbb2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aced47b63896dac9ab19291ce72e4f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d61195bdbd04c986178c54dc1c75f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d8da53ba1f4515cf97ee90996d9e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f10998c46e5644e16ad229938b1cfc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c45449ef67e6256c0a01a4b268000b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17074486fbaef2d64d9794c4485f7b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de0ce23f72a5986e53df4bd5772e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0cdc435860c4310b2975112a8da00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b94f74f788632d87faeac5fb85562a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0780714cc0418def36706358b4fe76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3495e2f47d19ba8754b40bcf18443f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeb98639c5a13b4764bd4ff74d2987724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3a8c2f1052af24652f9a528fed862725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff34889b75bec268da0018e847e212f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82b93d21444d8719cb91b2566b0da2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e500943e8cdd1bbbc3c6a4070c1f17b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12084e535dfd725adff0298107c8d75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c85f2096808d6fa9f4dade03a0dc0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd713d49234b9110ee8cbc5d52f93c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475e108017a889fa0bf9bad6816875e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152add585f5c3bbb7a8876a10a23e94b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368bcff342760ac4120396dc24f97bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927c7c46a69efaa80f79d9a9dc2bf3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db104139696a8ceeb6190f452fb8d3e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579875eea4b608fbd456326c2c6998d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd134bd0fa8fe919b3a09828f6393f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f0a4e4ca41c9c62f9bfeff86b2b13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ad73740c3e4836ba03c67f3b64024740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca3475ca9afaac7ebc6d9b52e591ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80649722a6b8131ca2c1170985867dba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfbc3209f9ff52ac499b2430c3d8d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9075d45f1365df13e70ebed041d53fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d1673d89c9167b7b556e80520e27e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46f2a7da06e33a0f9e9f59a40e20e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652c38ae6e4d698f57a0c4cd89710db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0909aece1884bf67ae99c0db8b33a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366bad65b7db176bb0b4dbb9e248786749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988bb9ac564650669e1a0fd2d7b3089750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef22f883f71c9549b09688bbee5ac92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9ee7e4e7c5c4df63a80432297ad6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6febcddb1ba9a1f3886f00562920017753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d364deb8eb16bf4557f88d61123511754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5df74da110587b43946dd21f5f57c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb94ffcd5e48b5692d09e2a97d5b7f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd2ef3601d559a2a111c0dc42c45b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560758621ad4541eb10dce5195211d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba99b0a6c9cb65757dd3d139ec5787c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915ddedd6e221782f44ecab8e368390760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baff66163533cefc8e80818de4ed5e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ab47f93bfdaa88262bc2c0c718f30762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485211db27c2712200d423120a98ca7c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9248534f0d360c672fea624c8f7917764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db9ab640005f13756475e8aa30faf0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82ef4da7e43154fbd24b6781e2859a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1a5d8fd938f8f64db4b751bc38b26767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13327c393840d7426222e8bf4fadbc7d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1351ee6392d50956f75892fa2e1c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f88483f8009f8cd8be82a8dc7e4446770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929b0d376137452bf92012c01543874771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81002205b65c96ee60f2db0fb79de32f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbef1993f5afbe60e89d82280bf5aa0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e0e58eab4039028f45b0728b08927774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aaa7c7b612efe7fcaa7f5f2bbad58775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea166efe0a6a2b3fc82627c9d4eae9cb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10bbac37c69fa000edfc1ad05733e9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fa82e3e74ec0a9f436c28fef2dff2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a2781e08de8b19a03836ba423ca46779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7268e2a6dc0898a51b550973dde04780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e656779300d444607f8f26cafd0a60d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18649cef48a230b6e2f9d87ef20b1f5b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985015eb0bbbe4b6b7dc4fe8f56605c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e6a920101c0de87fd1060138387b3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a032aa5c6490802059b245e507656785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953224151ebfbd2c5f0b2b894f5aa76786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8391be108438ee7733060610801d1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616448fd5f609b0fbd11e1616b0cf34788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67281e0d5edaf9dec39a19b0e7cf1e06789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f18af2c7d593a9f673afd21d907382790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33971e2be0fb9fa3ccd0d2ffc7f7e87e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd10c66e0d4c56c5a0898cabf80536792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c61be90851bbb378fe7f0a8c1a7cf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e55702522c46c769bec5eb2ec3370794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952088fe5e461b8cc5a6468158e45959795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009335a650f56a7596d34b07b3b245ef796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb2e96093a9c18fd27776b9073ce68797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2264d9529f461893da02d41f68a3e38798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cac485ad316320de0d73f89f45738799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64f82dd8ffe47bf188e80f73c48094800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f54fa77257a942086e66c218854a7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c18a486dfa7c76f507b045bb95649802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132ecd26f8a84ff521afd3ad47b5556803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09629b6d9e831b83b1d6e46a18ece1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b8546b394be8f4acef2571b8bd0cf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf820040c635d0610b1e66bf690e516806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322e447838e67a58d31ca4c0ba27bde807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d3d216d77dac907e9c6d256a16648808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815f25cac3c76d5021bccbbc6816def809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4a40c38de6f149c0e1869cd2a38ac810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c73c14e3a9ff7522691512cba2ed62811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86970caf97c9099c40c9ff607bb54b55812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59738514d7ac2c6ab388677d9accb66813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078e2939960e425b2d9e964f1dc6e3b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cd1083213930f816026f8ed3b55e1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753af41a3b3672412a2649bbff61af80816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c220bdd830b47177c408085df1fb1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab64be37f269958a2bc0cd4893a5c4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3a9a2804888d353627a5f4306955819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cf6758f8fa9ae17527b1e7eccd11d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ca395989c378b8a2aaec75aaeb0da821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3c5ce756376552016edeecf25b699822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb7b9ce7cef1c9cbd992f598379930823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb535e56e8865ec34fd8ad84ca053e4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a6243065ba655a96ef5e593abce4f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e65660fddc18c5c3e481a1984231a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72d19a5f1004d3868319e640e583e2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeecd39d0cbbacc3870ae2d6d73cb7a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267049cde5427bfdd541ceb12997b617829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcc0407d94594fea549790ebacde84830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ea904f2fcc507aaf770d01fbeb4f8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dec3b53bd97330a0ea1800018d24b0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266043c8b7e68b78a3adf756f855926833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f8a2728636449b127237f1e01021a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf14136dacd735233e0f5f920bf1777835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881626c6eafe8e32054c002932ada111836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249b42d9c3a0fb2cd544cfc199c4362837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fff201cffa6acc4c350446b394f327838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8e6f5b3c79bed5410239c24c5a014839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9510d1af01fd6b578501d7b9f3a1a7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f9b6543737abf725ac424bc82ada0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24942a12d7ab7c91db927ea2e1785394842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2b6f2a383ebedf6f5980f1ecd2d60843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8604410d09b5672b6c88742cbd678f4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475db84ff3134205c165594ad9af568845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd77f712f991d5b85b351d0a39f6c0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68964a8217da6417617f3474029957847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec17f2814c2f1639a65ba80c5e77161848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa175104cee38c7a3a54d7849cc04849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50758dd9782225905ffe7dc1bd79e30850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b9f7fa44a6b3d6a7a9c9bf4eb6034851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872d5ae3b8114b1445149cf0fdf7668852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da4c18fe656346c1a809f18be06d95853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624abc087ff3e396ae9f59c1ace8d63854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235c1e40fc4cfb8d2d688e02655ea9f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9cfcc07cbc4a0f482994a31615656856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86956faf787a3cd73c00e0d7dbc3a637857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518f3c3d9123a9b11ba87778416f6bf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd0b7f1acae5ff6865be44d8e2d77d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f19b623b487e296346600dddbe095d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f0e84c77c4d231998cd9a338c9a8e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a02f364e0ffa32e2f013d7a762ccb5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12eb3f74f773f6720d9a61189f50f6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae16876a7414201b0f432ad6340879864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d3f6994b03c7756f2890141da445865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3dfabd15def8e9f8b88b4c2854e8f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab65896470fba5d226639287c61c8cd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bb89ed8dc14285b8f3d83ba6e2229868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e3bffe71fe78eee18686bc42bc468869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153d921a701af657017eda1ff3f81aa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64864b8cb0c2c3b9c801f6636e5f015871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0673e9fe1e5185d9f0bab5817161d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d95fdf56ea25b041a8d71b3241fde2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390d4a6cf37961499bfc2941fa3052c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0f2143a39c91310f3726b3ce1e2cc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b108f424ae0701f3f57cfc712a026d8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7ac2f1f4adf2e6a5c61c1843dda36877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81a1e8a4388f1a1ad6188e3e56d334878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5013099d1fbcea006aa1d4559a8c9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d80ee4565403dca51073ada7fd98c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8e7901629094ae1615eb906b524b1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6d9781e8e537ef23ed4b41130f867882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090bbeaa4f4390f8b5dbcdd0c05136d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a48644c0707aa7d07c3143a4383fc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab364878154eaebc7d968d7b210d1dc4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec734b77d288b88b0235ee613b8ca468886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb241cbd6aea3fa0173c98519066e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0570e9dddf49d96890ac251c947f2c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da90eb97b039b378af8c7eba4c7555f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da1b05c5595cf843acdaaa9e445aa3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009adcbe6aee1856608d326cc6c706b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d9c7ab8ba59fbac62e40eb25dc82c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b06dbd35d5c66e5c3f84ea8ba2999893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5956f59579a2a2e67b893bb49ff9a9a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a125634f6686a73a25595cf6eb1454895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40a6c069c9b4eb3160df4339293b10896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd146871a7073ac747717a760ee2ad8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5fe74542df30937036974cc4dae5e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a9298124353f6dd58d52c83eea952899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d36ab42f7490758fe5f47d01c0f2cf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf5e2e620ca0cc1582ffbc8dded4ff901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e439c7bb3a3f891e3a16834a58079c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be50210ba9b122a441e605fe228da94903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bddf1d0cfeb70ab928d9c9de18bcb5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4d50a77cf02739d207aa1ed0cda2e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a5e9589fefc4a8824439194590fd3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b19d00aebafd7dfa09f4380d1fb69907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33c95d7fd0307d5840b246c4df87cf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88580e261f54837a4a7b4850f0068a60909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257203fcb4c7ab149117abf6228886d9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0c2bab8460fdfb853ab8ccd85bd64911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3028fd796f84a0ed22350c50867fdf1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc4cbf56a4e4cacf302042d0e93a0b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70c056e4500209060e6b5f2051659914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f41c0b3e3e3cfda0fa0e39a7188d5d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c443b9b919e4dc24a883dfc0f5c0df9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b604a27e1b7c5066bf1809b98ab6d4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c2e989e956eb4178be1d4375378c9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b71f233cc89dc758e6f8fcc1e65abe919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed9787f7671164c383904ba71467c6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fef3e2f41cb54d3749fb6cf1bdd4e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e531131f79fc9eaf260b40296a586922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feb1a8317c17c12fb1042827522cb0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275490213a5a6eec7646697a7b41443924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6161ac34d29ee12d1ccd6166fa4b3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c821df6e9d223cc20fe713c7d2bcaf2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aab7ce19a95009d3de9fc32e0eddba927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdc28d5de5de5c9e34860c4b0d1f89928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e965ad8d2d2a11c09851d3b94528b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205b347dd0df95cb6eda21a8fe54dfa930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507a5fb36c19b7c0f2e024872468f7f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93a8410d273f3354b94edac528bec6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110332148f17745dbe18801d2468d11933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e874ef060b77dfda071f37991ba1a0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec7ce3862d5e0a6303630f664b4f79935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16939b91ae2662981bf4ca7a7641d4f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879e00c62d637f46c599b2d7eb05c7b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76c56b41a6dfb93458d3c75b8c446c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47df652a5d533e387b4e4e97fbafaa7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b8a9efdee0bdc5e1baaa4a4747e5b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8da2803d61a38e3164cc14dd77212941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddc474ee297161a934c5fab4ee5f7b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573175bbf16bf3ddba3781dd32b79fb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd5e6f9d597e7ff773e80d8571fd67944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e860b83f37d5d2bdd732895536680945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3c0b5a35180718a6b34ecfb5bce72946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09565a4a0bddf8566c9433892623cf60947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed655836bce5814baa138c28a744a4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed412e6ce1eeda1a8924cbcb7c8d5ebf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d20c50164f428f33a483a6fc65016b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735eff7e0fd170a395fe605af75e275951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdfa32c96144543cd6fc737ab1bf93952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991224c604aa1e4b0956097de3647baf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e94765a6f3bac5240f6066257296a4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e543deb064d5eacf8c6d86430ab385955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c64200b3711cf0c1f3f00791800ec2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e050c4356fa37670c0a20552a425e0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d18cbd86cff94221018dc313e960c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa3bf6aea4046b59929daa280d14a2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be288b87beba697e87050b66d4875eb4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea2a7844af39ff494328abd22a38b4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6fe63109398a3add98acc87e4a772962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e9acb4035e464b0944f3f30a8934e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee17e0dffbad0f4ea5fb2e127f00e9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51731d14116777eef040864058300e67965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c507f1bd800a450e6cde2a94282f8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add896c7ab0be45854ea5bc016982b9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2823744e2ce1b215620348b6f0d4b8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04fea4df1686999ec655a09f86b24a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db16749b2bff64dcaef7a02b7489ea6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaa1c7a10176f47b95664b2e13051b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d3c48a4aaa3215154b141a2dc452f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41df3bafa70f0934a070ac8ff7cc73973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6f35b074d476853c2c061cc26dec9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905e628e557919221f901fcf854aab6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d57d46bed50d3babd9aa0db03d1a9c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d988bdb9d1db09fef06950e44300279977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>