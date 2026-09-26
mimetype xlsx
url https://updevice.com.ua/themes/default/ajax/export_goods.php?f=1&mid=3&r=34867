--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f14ec3b4d2b6792c78cc60452cdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a2b1670dc5b1a2c0d6325bc354f972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219304fb76aa1de3a3fa85fd2f7d35e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a8140900403964c29c91de837b18a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ea8003fc6b48e2addcfa4a50360b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da4a665409f98ed59d5799f09826786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca6230a7f19563de4d3c969c8acf8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433788eb370032f0c40de5755effec738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f276f2e389391ab2325877f2406a609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28287d572f106411addcaba1fe3c08f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faa749e23509ee8e81ba5c8afaa47f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dd4430ce9d79d312aaf9f4661dc5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b9bbd428e5110deb414da8c5f0ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f4965b37c200c00185d9d10d3fa014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546bdcf15026516a0d28bb6ac24725315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b2ea520fd1fffd17f49865a4884e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d992f9cd892d9c62e866d2a3d9bf617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d50dec93b1d5560406646e123dc9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4299917c5f22f5017d9b59b62acd0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d518ee400d4bf74d8b7177aacfedde20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d866a1a4122cbb4ffb8979a9682aa1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c849782a48e229c746a63c2a415ff5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a0aec87f6d416edac951cd8d465a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc322be0d802a29a65c19c4f8cfe44224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32981998aaa311166927fa69fa6da9e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2335283cf3d621cb837abe52fe7c73426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be2fbe1c7c9de092c996da38b6b2a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6940e5efc6d7634e1181fee80d38a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceeeb728dd2e6fc8da9e26d2bb8edb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541b4317552e120d419cc180e764d4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f2d2e20cc092cbfe1d917cc4f28ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440ddc85e0dd0724a63e116e3b27f6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a55fed060364402a2c0cf43b127b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb3d7338fcb1ec883df05f5028605e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aae760f9b555486124fb9b26c63d6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b475212a1f63b331f0f360eddf83636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352776f33682e9326bdf1ab2d5dc39537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814f5e577b5718c791980c233fc5b8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab1bcca7b2c0b72652d88f23f486e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd44f07a0e60d7b6e9b923eb4bd11640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e3088f7f92f9935c35eba1c9e5cf641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fcc1c74303f7f4f0257ac4ed1595c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76252142c23b50d69b8f0cd584c6c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152701e810888f658bcb08f8c4e55c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde9e3242e4075c16cf9ad29d9234b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5c36a2c19df5dd986ad9951a311ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c454ec1ade19afcb7e9f69005f696b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e63218d536ffd6873141ace512d9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c2161dcbc8f69e8aed76195506c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbebd25b60d9ec16856babd5af8d4ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e72a3fd26db22ab87ddf8cfee48fe451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632e5267d87676a2d1620227f27ffd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d3e107b0c132327be8b0dc0783d6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f19024033b65955ca99f93db99c1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fa4a860e4cdf129d2c44c29d6749f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cc719cc5e24c6b75a20d261dd384c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3ac6d652e3dd5f3b2527cfa0a1b3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053fad1049dfcf51f20b588c41953f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d37c6fdd30614a31e98aa16546adb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19deea0b17567fdcb266012ab4358560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa63e4a3530d52c296c65ad7465031c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45a5844ee5957a6268045658f01a2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a870615c5a5929b0c8b5382f47126563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c68efe389bb94e28940a75c5af3d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e7a1237f59a07904c8b959ee1cf6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1577907c42ab4810b56f7d97f42534966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb5818c9e7d3f5490680d6c0c764f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7d7ec722cd985dc00c3cd77f6566b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc992c0611082ec3cfb6dba026f7202169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c796ad102dd3326cf77e42c0cc31c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30408b756d1cfffc862e9f8a5c9db571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1024ac06f2b076183a7e5055278c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c96dffb89ff263de9a26111ef149173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b455962ba8d5e2d5846f6bd5bd65a8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79774004d7489ee8c4fde035d7b3960975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d0af7437bfad4e06808fcf4e8da0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f5124d6d75fbabc81cfa8d6dc1d2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b53c19900ca81026da539bb9a104b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea34f4828e329ca47f23e294345563379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470c61d0b78e6390fccf8b3a6e73d6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c28c0d2d7b0850461666b368c6da081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2277529f58e8b52b9b92c429d44083d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608a7c79962c9274bd5683b3417e84783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42679b3b3689b8c8ef998cc78921016c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926995119e6a1a938b9c554dff506c1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b71dad9b69703dbf21056cabd8ac3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84287886607855e3246a4175babdccc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7154457c878bf95322a5c06cb5238688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78d6d3a298d750f4f1627c2694e35989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f268a0ee5eff350381d6e557ae2da790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ac8214c814820bcd097cc511a4be991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e199a697911b7cf45b597d2ddaa4d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c771a3a1ce03251a8123cc8396f9cb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bed310a9c8b22203a2e62c02b8e8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ea7327572dfbc9f13b71eb3e4ad2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad090e6ab4fb31ab3a9ea4ae82168de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d2d1da47ead2e26133b5d4babdea297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933d87af98b3eb9cc08b6c8b87d187898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb07652c223d7ef3496d0f108a1c4cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6af708f4e3eba0ab48656c966801a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebb7aed8d9546b1770c5fee2078cba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca47508189930746d525986d7e06ada102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7253f2bb2aa999d5d2251e389fae448103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9f14a127a974372b25d14bdc36724104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d320dd2c6cb99bd162f1a0f87b8fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa4b9c178252d1efe3758b02d85cb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c517944d03b1415393f82f6e338e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cccb3aa46f91affdbe6b2d0b6c0b2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806cacbd265b59ed5781ac4e450df00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adead24fe7074a169c8c8177a0e9c5ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c3add990923ecfff4ef97850851ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da076ae3f07043dfc327c51ff945d38d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31773d327953a7ffed4e8e738edc9cf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908c072adedba1b22a6ea07534ba006114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d582e64726751abe0070239ad1521a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd44e96b22a5c7f965e2a2ebc1d0d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7056dc7cf3137be6448a63ca7e50bbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2afb4606f4ba1dc0de0bf9f25b90d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12fe421227bf4cb40581b3321717f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6670d98728b3bb3437a430f15f6129d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fbee04c45871e1b69da18e2af0223121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbcf6f0b2742ab590376bccde3525c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c877c9535e2a7ac76447641787db969123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b94f43257c11740c32d816d04cd2f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba11b70fb73182942ffa27a32b34bf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec745105b346e49ab90de937fb513f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52694a84be417edc70c4a82201396127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1428488a961e98b2c236972d39a616128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e91a681089bc3d78f4f9aca7e117b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088702fc2779c793ca030a403aa284b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280598a2db78526dfa858ea9b602cf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3cd382b2507d6fc12069205a83224132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a479de3d758bddec464415f4580772133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069eab400bde1b124bd2925d9a4b424134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56fa05a6f357ed6746215fdbca7a83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb0a78506e56e0fffa61febb3208c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e038b738e4d2e98ac6b55b07741237137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42e91879cf145db6a8929fc16842bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90957ab75ef1ad9c2f3f8e9907c6c7aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac8f9657f6ca611e17d68ed11bb765140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815c666cf19ae708b7f2eb5d0cd9476141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bc084b057d9cee96ab033846165b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20258e7fce31b77b967ba787506ece96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53260c31b188a60492d1047aa0c4e711144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430775bb35a6fa922ad610b2ad1cadf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a6c317c883bfa247993c3379d40e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c378b75fa3512354758c8fcb2b1ec10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f160a5a16237a4ecaf8a8e4c2a04a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43e2f530ae44cbc4e0aa9c20eab6b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2dcb9bb9203d648132c1e0fdf4bc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540c80c8d7f1aea6df2b9086f19e648151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021ff2ff61f65c51a85f6abcae2a38d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662a39b226ea98df05ec2457d2b3c70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccddee31b9ef1f6822b32d7cd15e4fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd451a9315a810a3f3200302648551155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2567021e16d92292c23bfb2f6f7060156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad0a4289694f71f630d08c5ccdeb4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b73d6dae6e7f5b0793ddae2beb821158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2867b5fd7dc68347b7656cb305bb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b2c642339906f431cdddcc3d1eb68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baabe2c0fb168a9d3e32f41e869c54a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b846c0bebd47dfcc8e68bdb057fc90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03a88267305f1dcaf8bd83e599ab66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fb22ae13ca3b410cf547dab9b4dce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c992d7bbfb9374c548224ea33d618165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c067e63241be49c49c2e790e627309166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcfebfaf6ae2278b534625414002bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063f0080e76cfbe805037a0e81f25b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c91a8a096b95c924e4930c07a6b344169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40703306300ee8acd1ea8adb18363f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9129477d146f43b67eb1e2bcfc5961171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2d6db1a3e49e29524ca4f09decf9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3344817077bc1eb6c5e1618ff3dee5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dbdbc926cd2133636f73efa058768174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462382a881780511bb4bda6be30818fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fcc8a80d7f1e2688a78d0c705efd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de0256d1aff32e694b2c0344b1e3a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52e3de8a0e7f33f97bb365171dec6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0b16d6f285b7203e1ae35a919fb32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d2bb4e6cf4cd12e0ece8ba71e77bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cef445b3c0255b5503643348a07d41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83420975ca1f493934abf57cf7bf11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ed2a5a7952d81d52d9a37dfdfa4e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673796d328a334c768236f671775677184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcee19eb8ba6784c36eb1dd130caaff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e54bb6e53e2fd9fa3feda1a6827a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf47247e55730e973b379bfb2b86e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddb9a5abc4819d3e1fa15369e4a427188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dc196a61d95bf2e76a80e55e6a695189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e009be889a645035c15324e899dfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61833d380e1e48a622c67ee486e40f98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe6083092046b2a92f09bfb50c71db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0e28f4be4512393b14d728bf9f074193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5833d98cba86a2c3c560cb6ba89be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5d65d034db8e4116bd637a01a1812195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77a7882f0736861cd6e80a23f41fba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bce820d42da9d9cd3842244054bb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c0cce153484d69a6178f81d1176ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d5ddc15181eb9ded19594b85d2dea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7136e28dff13acde755e61ac058316a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa98c1d74de1147a2fee059542e2cf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b9aede2691d26983f34814d1e63e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5acb177c0a4ee15ee78a670cb034ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5c2be17d9ba9e2bfb7bbd25a44b3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c012eaade1bf6ac40635408c29df5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04db6925bed6a63b8a33137b4cbfc3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3260597d57e2cceb2c46c3196edcc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b544170bd285b38e19c810c2d99855208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ca54916350875c2d79becc12d1d59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec77b1136d8778b7bec72a952d8de1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda377fc9d94ea216ebfb9eb6ebaa3a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42242eb0f1d6e6283655f044efc62afa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb2b64381215572953487b47e9acc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295db4e1880f1274b4734d1074612a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd198af74c2ef11e25e3677d3b1e3cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d49a429c6f8a9e90b3e554fffc0ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d609f2b0f952b7514074cd0d983a1b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ee08e02c0975b065af850f24f69aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e886aece12c7aefa102cee87ea6539219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ed7ef2f5a241c6dea631c0f5fbecc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06f0db96d10feaabf5a762883375f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd9affb720c7f98fd0e8270c147b11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34668934f504704ba9dc64b770bb30a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c9e804732cf4bd01b3aa827eda24b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1809b3c5234ab50a0b7fe9d31d61e0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0deeca9471ea4bada0d61b3ac666d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1e277439e07e1c83a7314ea9410cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e5e058ea3d795934de928927a0a79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28339b82291f9d0a8f566feb4828236229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfed680c2062ee08af89dbddda9a2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ae145ec25c75b3eec5d14f3ff787a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4b3a97bf5b74b9a2184de99087fac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904555099a2764ff269600f265c77361233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a6d6900f2bf4e8b36dde8fd0c4c3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9273a6f41fe0b5ad09d4b766e483a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168371b1a058d5e2512d32d0dd36ac1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9cc8b4eb17cd315b5c6508d8db698237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f4f788d84e535980393c75baf01f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f923471a12786bf4accd082cd8efa95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658114a2b0410bd720f7f4cc3aa5d898240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4a5f77173a98dcf4e12f79114b415241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0511a823f16d4c8534e58a1ea1e722242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02d63b3a897f3fd0a06b76a8db522c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1385c270325cd49d118c491fefd70db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c692b6aebaa2b37c9f1debe64d4e157245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872a47cfecd6ed7861997891256cc3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008880abe23bd989654571f789568492247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e236759c83cee9a1ea366e7f5a598248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b9a9e075072aef74f08076ae6b0dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe6b1e516b38e8b8f27a9100b548c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0f9ca5e9259332c3c04770e8c7d1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed865c46980f89239e6114ed274229b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b7787de7b2541c420d2a955ebf7eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf3f91b6cecba017bd5ef75eb509f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a64fd12eaa107f93ad79df5484f81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498807e7a9b6cdb3f145ff7f85e6de85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010b164028181556c75f83bb6c3b1ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254e7a980689a7139de3d4c29f30c30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dec24c78cc0c5fe2524c83a0a3e5b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e17487437d4b3f42ea8e5bcdb9f726260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5392e6ae3931564cbbfb2de540d0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17be1314c983f8aa7e9f1311df52088262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7745b72f4bf54d23d52ad98dcc694263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca71411a3825d9cbf34caf128064cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19665ada9be59da2c0e8d4850286878265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4053801097f8543bbe83a4da54423266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b70499af993af486e9ec22b968598267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d4d9ea9c6846652240bfa16a1e0aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af566d0a321c2ec8c3c617bf76d4ef0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8de79d3ce5329d765b13b54900f3f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360628cc5a168f3f02b541ac49ff4a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8501efd1bbfe4383262242d8eb399b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b78f93dd698b8268dde434848205273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fa75433e8c94cdbc33c7968cdcaa9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd3b8d0bd224726ac693ec2b5ef8cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175334850bcadbea5ab58f1fac2121ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64767a0c219b932ac34ce55c601bbbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba35210417d4375e31eeef2f74ac5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ec36f7975840363ae64ad8a08669d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a893deecd7d11e56a9a33e2cb3a64af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b45c096b8bff5c92c54c7d75a605c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cee9afc92937c7fe056323e0fe0ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e7f6627c893d3af1439aa74f82931283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159dc6bd452b76472f14d1f1d229602284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877d902dc4cbfb444de87d46960dcc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508013d1cd1ec404f1f72a4461c0522286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae201f4fc8e9f243263cf218de9c663287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571251ee6be7cca478fd4cbb1349c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd23d9e3e73d80976663ef97f8b689289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8192004ae94b9c2a9a70606d90dea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626017d9593ebc52f63fe895c50af6be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49a1471c6a7d7232c68f31baf41dbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785b47922bf79d63f86c8cbb57f91dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b47bfee7981a03858dad0bab471a61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a376e3ab5e0f6f1337226eb9a96f1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70be1524b9eb1288452fe99ad800a58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf018bc6a09475f97a4d54d9d4e2c952297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea17be0504292379d8954b2618986cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707741bc1c7900ec131838dde3e7387299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d749b403f15b1de2ffa590fd900d8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01741c51e696cb116d7afd683f13c9f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b8c6e8929c2470d0023a83adfc512302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1df492f767aa988db4bff2e2d1e91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8961f4c99c8395f6e74a1e2e752c5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e64934f1d5fa8ed046eaf315f1f9e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee7e68562c8bd61fe23c9fb7b6f561306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152afe0351245dfe4950a7bf533b29e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d859df6e4a9b39d560dcb960325ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c40ccd86fe50b662459546e78c9d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0942ce3e2fd0b62c58b0e20fe4c3859310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3c099c70542e665fb41d8f0c9f2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97210bab066bee883e1a5357631a486312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be579f0411d55e558451eb14547b42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb0562172e2a3a7b65bb7db4669626314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7198d48c2c3682c207db1a9630a21a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da50d58bd50e543d0e4b405f3a4aa4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc77622bad0075031316f88e3d249f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fb6a0ab0b32038eec497a5e54168c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8b5d39e835f6f31656d18529dca89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd4184a2602753ffc6dfe305182ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4e63abaa4b9c099a4747aab17e5a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a8c2a280b01c53094f0a5dc5acbb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea1a60ab792c5fbe5e26dcf28a6c08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8042b0ec45853d1b8bcc25e3ee3d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e36869b4862badae2ed489955bee92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb442933262a625cd2c33d256c975f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94024ee570d2ca0e98d4f5e7acfd0e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb899d6a2f866db75a3bbe7a65ce48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fafb9593e2bf75d7084ef9d4c49dc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848ce737137da66b5d321740d283e1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d7bb526767babd863b73183d20281331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479d15580c2a1462f5228b0c75ecf11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9573200c38c9c9559c447be8b0e65b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636995c1ccf6ac0084403454dda20fdc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38012926dca4a2d8186d3a6a93ce0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff0413ce401053b1187ef96f6c1cbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8a9730a27484390527d493419fdc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737821743c3be1601d31dd2aebc63a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242f1bb0a9305b4ff0263a5c20d9ca6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda7444bccd3e8c3482dbaedd353a3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f643c36906869dd15abdbfba2569f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93a6608630ef5f08db747e3f01175342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a9be25502e36e1c78077d707358bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c12fe2118cc7cdfcc4e4917bf3b21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cfe8be0af78500ba41c53bdd97ad8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bad75c7ec82b541650188a7ffe9091346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09954a67d8d379dbc2f66252481b16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e09d511927f1c6e76e01f7ef7a6f17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1d1c0fade40c81cc46ea44608345a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e688d0501e9e31afaa06149c8e795350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ae09c825f58cb69c86c39d359dd52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716513883cef889eb1b6ede21b434c73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c67644121421d804aee2620fe0655353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08ec42ae4cad4a88b3f67265ed8ac0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0a02d5e942350810e8f83df16e103355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad78cdb56423786d7f28db5be13c77b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f2f9de4c5728092db21c3cb950f6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f644c39abc44600a728ea8ddb3044f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf458069bc22c2d3464d8d423b2c10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7feea1e4c930815d1f013a3c30a2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c37f3b891cdca5cace40ba7ce3b19d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a824b02aff062f6774e99af74680bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1735de1f21687cafe6454796793fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e393fe6136186838be3300fd8bb019364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f83bd397a03f8ed54e8b9f130432d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37dbb79e4942b82cc1692bef2eea98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01247141bca6ab7d558f5daf6b6a3d7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154027ae7ba8f5762ea6624a03ae6d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0e44f64c1fa895305f5123f385067369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ed9c326eaed2dab923c3052df0ce7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671072c859e89495d3ef7fd21431c64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82c16f741dc2e17794dd1b002c79fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8445f65f956fbfa5eceb3814697b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94789fdbf35441156628549d63bd69b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958259a0ff453c9c8eb7485dd2b7f5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a70a2544379771fa9d164caabbea6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d257f2df32a9ec9c7022e1a41fcfac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3720abdef6f07c6a0dcb0c1017927378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e37bb177222002d426f2e2060ec3bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c04a4fc486c8803f0172c80aff1bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2237a726fc899d5079f6721fd7bfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e361f74a3dc073d77b96295e11bdbd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd3c68f2e99683284cd96544fb75b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fdc18a367a9303fc8a5f5581a696d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c49501e746ba78f22ec2932637e2e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc0b962d3e2793fde6968811ded908386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c805f0f1a863cd24d17d9744192ba90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7958b546e46ae4a16ff1d21552e9f53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851e6c8d71710713b0d89cdadae5ac8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a77f43cdd78568f04b9cb07873b6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e6311dacf8f5209eb9b657e028548391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9dc9459f55451e2da53a2f47596b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0c87596fcbb267fcf3d785d3380a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b14221d8dc34dee242c3b493892e9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f0c369db8323fc75d7b29418b5667395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dab3e78d6e045794dd0f7b25c1f87f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da114c4f391bdcafca48754a2f3a54be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40604d2010e2ae7c43701958a3fefe55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e12b491e4e83594efad54b7056368f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21e600f1ac8fce9970dd41a6f4db4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8754c6e4e982461be1a06c61dad84b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a713d7e0e75ec8dab36260fdf26d6f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ce44736ab8d1b3e748c19e6deb6b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185b33c20535eacf14e3d45a3b61220404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6debc1a970b94001a463b1d3b825b60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a93d58d21f7bcbf691cef285cae2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e7daa3cbc514a385f5197b793a547407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57211e19adf1bfcfc2325cbe9ed8c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ead3d23e6d151e6aedfa36d28a30b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75a8881db1b3fa1eddc3901ac92f82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe7caf1bdd03e0fb5812e9cf7318e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c331b1fcbcef53106c557ccc8be173412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8775b99609178c812ddcd54e88e7c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092690c71f2190b8ddf8512990bf6f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda9f46e9bdfb8fe348a732e61acfdd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf26b87397c653e536fee3fda6a443b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754338c5891d47d8f211361c7498a491417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4cefdebfdcf5be6ec7bd941ea0c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869ebb624edb836777e8bd187a5551e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b54c02c5d97bd584ddcbb0e11252420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e6afb9c23633e48254d93123a682a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587f696d00a1b769b5cca3208bd5598422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a500e0abb193edd956f0936da00a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aea1abb171e176726883b772bb6f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ca9a4340085c7b305924474d02391425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc9b5dcaaa89bee6144c1efe741960426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b81d0af72923590afefdbd88dfe97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f737f46b0c9b743be2e5fba9445f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1bdc0e6f481fdfad79a1864a62281429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc50c35d210c577dfb47fd5c126646430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844592c08ecf04c4c8feeeecb81f6650431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6cbfd477418f7ebc2aa8e34c4ccdc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ea982a9a5424e1be899fb8b473e32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d82183b4bd9a2ea2ba419e4513edc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9c4eab3d95c709967d9ee37e96371435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f54fcd39c66b40bcbbc180fd583f01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102a0699233a86d8c1d9b34013cb2f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341aa6244f0bcadaf28ae4668c7371f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd093f743928b60ae64cc9e6fa2cb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68589a7db699de89dd2dccead0fbce0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3eaaddcfee0d136f813fbd7f8b347441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2aec53dc812204fcd745549730520442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb858c475c604b49b4d9588ba6e6cf63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe26fd2b7fa124e67d6dbfb5e58d82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322978f1cbd9b45429ccc377db7c17d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed07529a88a0b8f6ef8c3eb5f5fd28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2c45e6e8c85537dbc1655950e885a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53b1aedf08bd503f55deb752d35809448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137fb77c1ca2c5834a3d88cf71e0ae0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1255c267bf1bba0c0a2c878ee896ad5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3da1def7043be0dde07636465863ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad5b9702bfacc38c9e80e8bf3b6512452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c5a0f8ccf71c926e5eeb21760c817453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834434000b690a253f1cbc449656056454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66924355b179206c08642bf756b9d29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3985a8b4348f8ec4cad261cc88852e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f43298d01b590cf24f5361bec16b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91ffad0fe872afeddc4f80f2ef4425458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b796728fd7c9592a3c73b409b7e7a90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcff557976df98831e5b989861f7d52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d226eeaaaf1924f0f85c4ca720eee5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d2e0115204933b0bd9768bd3fd4ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aedd9200318973bdee640eb0a98b09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93226242db8a19445d373f6f972bf4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0197b132a5c8de707627a7990fc474465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eae7497667660b9a0aa1976c40e504466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83b4962726e887a93c354141f28c49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644d62bc056676b7f987d0bab0a5fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30f999eb3af354e8d5c40e74f02436469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023ad900180310871267de40c4bbb29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edef84ea8fbbb22001d9bdd767e49b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9708a4991a1edab4f3f36a09fc4e18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e697456b2c44a89ca7b5258ef5d36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1b8e647ff92490ec4857b730f660d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd52b8a8c576e105c0cbce58967dfe2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9433a4b1b05b72f4ebf48d5ab08f4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26ec32ed386163670ba3663f51dd2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4237f463cf6364efe0deca5a1bac86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405132d189cf35dc839143e2d89065b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce79a9989e9602998222cbf965ce480480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44244daf179ff43c9a13f539f5a37338481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13892fbbd7b338a26b30e0fec88a2469482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dd0ea380c64bef919de23f7ebce43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7fa8ef4c56126b45e1a9e8be0913c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d1eea1320a5ed0659af97f6113b77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b869aaaada89471d29ed04ecc24f8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9d0089c6e0734b4139ff62c817e1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887c9c1fef0f870c7d2695799efdd17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9fa3fc0e587b4582694e0151f9ad7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265a3419c2a5ed287aec0ed71004d91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b474a2fe11bf214c7034b51c5859946491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52faf3ea3fc6ba2d04b7450a38a944b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7df6b71b8ac0e97dd4e9f230700681493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff72cd8e1dd477fa890fb788620739494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80505ca13c4166f5d7a62babbda5575a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda89c568dabc404ff3ea1a9a234e27a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fa3217020c881c1294772cf1a2720497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d939510b71422a53c8cd385a609c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f27b2de01285a594e2b768a052bd25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba89b621862f754acdf8678e12a6dda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78427d3f9e8df0a0b4bd49fcf192178d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06910c41276515793c28595126f7ddb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b719925991afd23fa653f3791e5399503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526f5ac6a8e1ace70dbacacb6f23458504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4b3671ce6ae5f0a6dab325c718214505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4a3648e47e79bc8bcd9fd0d55cfe7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052942e936aaab916688bd3abd632ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6db0842dbaae60e77d3cb35d4561cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91701571330c5607294a5716a481834509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0daadabb189c0d916ba3a9479de46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37a362530d5d1f267bce7861349140511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24b38a53cf0d694b78215dc38d918a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdcf9604d7afec8ac14e1ef61007f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7bfb41f7117a0745e84ec00f27436514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b61dcb407683f068130974df0e15b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf58ccaf963c1f54ed87cf6f82ea52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c8d15d1fe49196947d4956dd267ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1feee156509c3f46ce2b8fda89f3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97303ad2d18220f6d033a5f39fce0699519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553e5a47de3379acfb61e915c2f0fac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead6023c51f6412aeb215353f5afd64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2e8df28cc08fd6db30550f4fefbb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c75894c15fdc41b6a97abdb4cb0aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4c8026688a6169e2928f7d08287b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316d2e420327b4aa72b8113a1ab4fbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712035d7a66d1a9b58bdb568318024b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfbc76ee728f09d9f80f1f5890f16f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baa8dbf5c1b990e587f582aaa9b977528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f4269201dc94f102803cbb4982861529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403550f71f8b442b0a9167a0e7f0a3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8897add6405e4388801fe560e3703531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6a4871b64f54a46b076b2decf4a65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a073e9665deb188e72251e77c91a14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38842dc5deaee087a1d96fc8b136459534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383b1418a42afe35589877bdc664f94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94572590c115898c5f73fda7acbbbbac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8878f89571f1cf5238c2dd617620e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89fd4efdb16adaf34122b6311af103538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfde0c696b63a2e81ed00421162c96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96768e12f64b70a5484bf84cc90e1fb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce110ef5e32ce9ed595a6406b5783dee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011f3349be8b4676257e4feda81c38a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3adfca65bbc45c75896040f921e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a03473d9c2cf380b17381ba89cecd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c128b94c45e98d604d726bb41030c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5aee3ef4dc89db4028b773a9891f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581ab02e7a238cf47f8207b3ad1b9a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b2d256e82fe9bf9c119448b3ab9af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb72659f97de5312608ca967775183549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d513ae08f463007cd06127fd61e11a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec589b0f2f408dae798dd39b4fbbf06b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1451ac275be1585f865589da3a42434552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1984b7f73932e5d474967390bdbfd6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d9c5c248fdc79b45882e1b757f4b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca02d20c47cf7b78034fb6bb6360f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6cbd36f3dff921fbb438ccd00d915556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bc275ddb24a30d1cb2aa1e92d92cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd5feb8bf1d5d69275a8330a43b3c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dc610cb3605e3c49a76be4a538539559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baf32466c5b6ac7cda4ba8a450f4d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e9b55cbcd4353e86124ad502e4cfe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369732fb3ba7cf8777b809fd1f28a2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd69f598c6ccfd0029c22759f9ee33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fdae803fac13f7a6285eaeff0dc42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b34bc6c4bb971beaa1db64b6915188565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a08f63fb270ae059f22c825e40280566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f5530c2618d944c5812091f6872a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784a8c5dc85d1b5e03ed1ee74b589cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83deff98cad5ff39a75c8a95ae3d74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d59fd960b810a782d51831febebb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98646a9ae2cdc91231dc0358b8fdcd09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0300b9d38e68465dd9ce2990ee6c5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00369b64e753db632a3ba9a8ae221b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539984551bd1e09de3236574022734d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426293d282fb480c84232767f0da9f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b8b19b3f642f2f1bb63e87b95efc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25b8e82f6a5d3581248802654a7b51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72610704a248d9577200968bad1e903a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd6ba20bdc54702cc160d48dadff75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f71decb0f22f51b12c1d496cbb126580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556024e8c140bb14fdaf9c1613fb70af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad267ba342293a3a78412f4802033847582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9000007ccae3ff7ba9c22e627294ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468d71f8974382d742a2247d7f54e9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371d880dd918602058c249dc62b81db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28694b691ea329c6c868130202db75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d160a840688f537942e0cb611e690f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11631c87f081888ac2b14e66b4d7bd72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214a0165817f872a00d79e4ef4ab9ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef2ba009229fd92cb3d3e5fc70c407590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64912aa375f9abe7ff5628f46e5a3728591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd155a62fa3f9e113e2f8af274d054592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da0cbbef920c17db2937a30c83a0ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7186df180916232abc74584f2a47aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c02f8c30f9af2922c049770e07ff3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c6c7c7f274e01646cd5ed72eea518596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b2e78a53768bcd8ff5d240f0556ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad3634d8b1308dbbf5597ec5b1bf6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08024466c0fcd30d60341f9b26f6ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3203dd6dac0224cbba790a4e59c673600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776298b325c815db9d7c94829bf5adf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524bb661cedd254e4a82399987a3009602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b57a55d0401914dbb39911dd20f9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10225c392ea8f95034132e171114c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94f5ddbb3890d3cc38a42be24219eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e299313eb57304299c286f83ce451606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe157be77ec01a4343c1772b3f335ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce40c4753222ffcd25c851c8622c909608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f86fc1248f5bee5a6275c73f17659d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03582ac21bb9c2988ff6073e7eaa3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dc45c558444b09f864c8e3dcd13bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceace910d65ca74e8f21e4b974b2133612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c18b168c28e641109def7395e5d52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc7043a9a5ff86b06c513eec2882bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7605493284c8d2f4a91e6ad0bfb376615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb52547167962bb7e5481c9ac4da7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff96a4e4e2017ea31308542543d5d8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3005399be7787c9044cfd8c23b1c52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56896849163df14e81896c75599468619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8db00e58e54b1f07e0bb9c4ebb8d35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6884c8ec219063ffc8ee63f1b1bcc91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c2de892bb254cf06ce32d4b42458b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a972abcc98d3cf96c13d76176d93ed5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4cda2ec943872141c8930eb95c111624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85345d40a665b57d99fbdf978a48ad0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb4a9f6742f9a264512820948a74e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711db8c0b9545528cd97b1f30a15d9cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae796e1d07a98a4f80e5aa3e4718dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d23e9228c5e708757947ca09d80c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5430d0ddb6641ad31c021f9d44567630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f022e360bdb8ccc7cacde8e07f56083631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743905e55def7dc8cf576859ec005ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b38b5cf82d89c35533dd152c61a2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740662ae2fe44ff97fc4c862461e7b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96f04181cc09caf5a0b0ad37ff256a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cb9527b0935b0ffd0a78322f9500c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9163849a2fb3e322a512dd54749e9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2150723d8fc0e64c94bd0564d1f3686638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f69dc1626356dc3b141f2da475ea3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf97295fc585a365eb410d4b6727b7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66adc7119ec287f56e48dd12180dcd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d48355958f64784357cb146bf8b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed5c033bbede8d2cd374abc3b07a82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da53816d54357b0915041d7b6ec222b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba885504f929ab1c600b8d53c5841dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745b5b446908469e9353f29b0bba73e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8be819777e5f57a975967fb5f4a7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e45b918400f36d47a0b345df03471648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a07b5dfb52f6c60fcf2cded50e3055649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a56461425093cc6b7621e5a569d75650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2befc9e2e05bd0edb6c9532e48ee50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11e9e3f20476cd05bb094af01df14a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf103d8d008ed4a3ed41db582fbab84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22d747b50dc0ca426a75f7c4aad4d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bd0e079a1cb8334a1f908d88f9ed1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c23b570266c62fabe86d370658fed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b17cc2434c0778bca625b789b8c1fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58b72dd419ad1b88c41f0f937b0d2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7d35569836a4996d6c63f839e3ea2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b2cb8922be2038e169135c44de448660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f69380eddc8271bc302161fc9ec55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846431c921dc6cb15ab52417b374a00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17893d90db25222e0d08837d78baec00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797553cedad45ef42645fa54cc3260c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaeee1060cb785a82ffe5ba08aee66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1832f3be39fa888da2be2ae75af88b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c4645b97a8ad43ebdbdac2ef0fed4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101c895da1e5ca8fb20927759a9d65f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f357cf4a3afe8aafe9c4d56dcf36b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbed8a5b8c0e28a5fe73e07674ed59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2069402ed8b64f05666707d2e541695671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c9a76383cf0b2a9f91defafd1665672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff17462195a43c03536273413396eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c17bb781bbb34c16a48cb9fc4d5fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537e17e87d2f41e9d5916f7d37c6b2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88911c9ccb2e163f631c436ca8f337a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb8c2ebaee902f5e687b58316ad47d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608b4eecf294050014e52ac178fc91a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df5079e605770f24ee41ee3809b6d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9a156a76a9e73d8a5adf493da29c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc21e4ccd6e042745ad32a03db9281681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a6b407ba3647f67a133fb1aed4de0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a885b20c36d074a7313ab0e81fb73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07c5468b67bd2b0161220a75549999684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736a04647ef5dcbb4bea6b0d4e4465a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069520e72e014cf3114f87a22761fd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f49fc0a2846eccec75ebbb4d8f3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0500d95635b7108d2666a5ba538befe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb9659441e39fc3bf38b1ac90d7126689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b318bbd815952c6bc18a4f13d80f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a341e3f51e8fc04ce1e84c14e2d552691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30a000718350777ae03ae0930d6e23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954d99a9f29bc677fb200184c00542b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91759df84f5c37934c81d936e5e21ca0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48266ff5e2160ca02805ce3c00c8999695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fe59986154d57bb4a678f02ae80ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aab3af91807254a1c28a8bde98dfbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1be48ffacb8b1700237b45c884ecd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158c1c862e52ce33e1554e6d5012baf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca17348789c227ee7b3b7e2149ca40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d5da282449aeffc84f5abb4774e45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc3577befc0eac8b323036232607c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605a41484b7cf7ffd679a1361a27efd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b36446ef3f27b7a1176bc1ce76d949704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684852eb6cdecd35b2a8061ba7f10a3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a381139a8f3e620aa6fa52b6f45a3a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326140045c489bde09645b26cfdac580707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d16a1e74382f4fed26b9a15f0de449708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e947ba485d21fde1875ed82154f4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831db39a9ae1a41c47beadec24b1fff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b9973204234c8f1137f3a68573e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea880b9ba87a2f61a42b535390c6b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13037f02129a173a5998423ca3b0d969713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791167b5a4200337a15129e30ad07a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c678e6633567991a518079d73e0f65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267f44d641733502fdc54bb3b0e2bf8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177bb874ec8363263cbbc3a2102a673717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a84bfdc414dc03981e1a2546f37a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9361fc0302fed8a005ced724071ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c004ecd0ef99a480c269dcb31ed21720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf2b8352858447ee003db0c745f1ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aec7b918b80470432e7fbf55b5eba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6847d2506c070736fd2146433aad29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ba7e8eec38c0109d92a3c9d2f1ca1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e967a0198425339c649ffcaa70e0c14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b669be691bbd395963e2e88f22bcee6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512193925b3603c3f712f61d462ad552727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef120293e657d2e6311a276dc3f787728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068663c0fb7a7aee86448eb26c7f74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e23f57f88a870562a97a9c1939070730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9025dbf8441ee59d2af6df970df5bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146c5079d3244889031bea9dc980a8d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68440b92cfad0d77ba722f96bfa061c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b32d589eda63df7a2e3eefc9759222734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350dc69456a7e7843ed5ce9963e8a97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909e09d113ade1cc1e77ebe090859a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa8e38c5d885fef7e129df7e44e4a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c6d3fbe58aa52121d2b17cdad4201738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b99b1e97c7467f9b4966f5cd57f9d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6c744edcbfe779892472f25fa29f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e270fc02ddad8b4ad0634fc3e020f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa35cd3c1c119d25457c7bb3efe0bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7761d7635f16d2ea1927d1619d86e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930f534f805034f2972f2760a387b11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56782f650ac1d011892011c6026d7d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869eb45476527ba53a47255f1b1afdd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a133c2754a584b33d7ae13606afdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b407ec3a3b0d2c74eddc1f9fffea9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93077933aadd893cb177ac9b8ef40e1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e9a24a2247e890919cebb0273ff66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317852a050bb92fb67a682f051614818751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdd7095f0a6a040c02f521cc2aec1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfcfa95c7569c862aff5bc58238af0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba3337579fe55dd9d9d5ba6b972e44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547b666d1e2af1737af08d28ea6f441755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33558c162d31b770f58b50bdb5d9db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cd131af6e68b29e04abed7c8f4ab6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac33aaaccc68faab3581be9af915885758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b9efbadae72bd38cb572f2ff420d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420240deffc657bbe64d31fa3bb7161760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a00977bac87ad22b07b35d3b848d0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da073c7c59a5ab36ac5a2e100320d3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43bdd3fe4c306866a31ecf8f547db2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768438025a86c3830292ab19e64159764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb300f95b5d632dfd538750484bddd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26d06e0af6807fa60cb6d1efc556f6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaf671b66ce287e4d9a6ecd0baf109767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ae67a2e7c6c6027b161b9b669b5e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8edb51685bc08ef5611dcbf6ac847769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115742c5b71f0b7a927d3e81dc29cc02770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3537128c0207944b7b3d25e47d36a39771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c1627be1e3a45f9b42392e721712b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beeaa5d11fbf7886556b356fa0a4a5a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ba021cac34658c3552b2c48cf7511774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96021746b02c4e64bc529abec35f65c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc634b2ae24465257ccdc37dac00d2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b43b92f9e411d80c93f05748ff06f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5029ea5e6a8e253d4a154c12c952c73778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571c2c09e10aac4c894e77318cc91df779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eefde15bee6b80419008a6d92ab23b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ff7114f1cc6824f61872a6f6ace55781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ebfedaff0f078aea3da06a69976a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d3ea50e75ad7a8d019af14a6b9582783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0446c23ba943d9dfa36a99be180119c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9919e25a29757f2ddfeef4dfd9ba0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae099950726aff960c594641a0b336786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b77c7b16645a9263978cc4e1379c1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bda8ff35bab1c841a462db50f2393788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fdeea33fa090d439b63ffe4204df8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd88c5162d6f9618322c9f0bf73329790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f486f7bec83c473c09ce44c8b9b1436791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd78bf505783e357092d9f157f45446792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c370bd66e63f04b7be3faf5f001d6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42333e339149f019bff25a6d9e9669b4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99337766463252a5b080339509065ff9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7c59cdb14acda68f532e472e18913796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8564aae793b330de60976a59584c1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cd55053e7b247631579f2d1f1e856798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf53ac06baa63024a0da594deb4cc10799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740ae86faee9e5d827818948ad7a997800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bbbaa29110d1ab09f2f59a5ab942b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aede9865ba0b68bff5404f280515e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1af58c5f4c3459aeed97ae19ab9e2f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb061eadfe1dedad4d4ab1a7acb447d7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d6e416520bd4f98735f8feb5530f9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85273075fbd8b455ff321e575da07cc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6323a1a4316707f02661a20fdf55e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea8359bcb453dc570b019e3686742b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bbbe76fcd5f382d0b9c96b22fd1b8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49d4a4750923ab9f83fbc8b6fa88f9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577094b4757f777ff1f7eabf7543f5d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3291cd4ff3da4d79ff931022e3c24812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b433a15957b1c2868eea1142b68b700813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5218916d43670a13c65c329acfabf2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49102ae0fffaf773983ca97f670234ba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36791e83a08ddcb5f7543ca6c13495a4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c4291d340aed7d457178b024c12be817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741be16ce6d16b10e6a3c1ada02cb39818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4da8949c3b5337e22e2eea6316432819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552007dd81085f6e48690ef180d638b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d52bede8a12c80c52939cb3284945821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad240950ab8ac313936c972f97f8a9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef615398e5404f1b52a24acc6db1e6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1414fea97410dcf73dd44d3e1443a8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb41cbce46ee6e0f930a16f40499f4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130afa408be99f0d6d833888e1d7d96826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bb5fa5ab7221a957a45f391e6eaed827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8594b0e46e1fc948d551409366674c6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90108fcf505bac48b1fed81a951d913829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1d511986e2c7ba524228d945233ca830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e491c94ae1c0cd901ae82065f18407831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59057c8b417627541015db1762e2e7b1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3741e2a7aeff45cfead3c843bb56f8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d37ca38a8fe1c8729745e292165969834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f482e073f464be1ef35827b1d36b3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f9485ef3fefa63b60907c5c6e42d0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e1211d1e04fdc21b2f8612027e5f4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029df1b03cb99ad9991a0cabbed0289838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4cc38766994abc32dbe25c85bbeb0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0e1e40f591d710169ff9b87f8eab9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc93ddf724115a624bad99d62f31cf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b575eba1f35791b74ddf398641541fc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bf93716493fabf9a1305a787d9d18843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca8df3329014f8d56ec65301857655844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b997d19029a0ad3ff29ae671d973a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aed8259238c78638111aacb3d3787c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e0bd7acb5971c6183101a6bc1b12847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db789bf40690dd3b1b143b7a0a342148848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ac4104ef630e8d93f945a6c337416849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4db068e7269afa729c8ea65e34f462850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee159c76ef66a9b6d29c943fa94ed55f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657d8c7dd82a3fd1c54a01be0bc8c6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d83ac369e9ccd7a5602f8cfa2f6180853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b0cdb7ffea7d2a253dc9a23c16c67854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538beaba5f6ae777f1f948690ae9c5e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77201542be42cda73c62e377b7b09df856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d65fb84a33f34fa80b58358a91f96857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a29cbed90f8e0147c8c07500d64e1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab97063d8f3222465be63ae126994e7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f719faedc5ddde9a56e3acad16fa562860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df09a94fbd6eefe90d6c9336d6a1e9a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509cf25d6fa1196ee55183d6796f3a8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbbc59e8b178329884b5d756333d77863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790f29c2a8ca2ace4306f800969a8f9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08176f11dc152dfc7843db7a8ab78d5a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ea825b4bbf30affd993d0a5cee2c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da14857bc8e18ee407766d29ef1993e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279af5e0f3efbc1a5e85f7607b4cb962868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50f21c3806dccd91db359f523a5ae5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55467f9b61812823acba5385396eced2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f057412701f1e032a574fe95ae9b7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd887e4cdd434b1bc279d6aa06718c6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4bed104c479912d3366c84757a9f8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5759669434fcdfc133d111c0b17ece8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10594d44e64b1f0533ef66a72ede41875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b467afa256f4362cfa4a24bb82ee4c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9fab3d5dce0c1370b4b6a8e72b08877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913976e7bc5fc1b18726bf95b83575d5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e17ad115166da563c0fb9d923f81b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d65353955ec70ed75b238c6c05099880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f93a81f7fe597e7d3cf3c6bfa5566d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3926b62a742cf6919a74f18323c2e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686744841d38488ff91ad4a2a35755b0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c7b81e5c73037b17071d1db2960a3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3784836106cf0c966de584459c5f3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0713a929970d4842e6dfd7b9823d22886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6fed895c003b8abda3326f9fd0790887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd1de04b14e68fbfa8cab2841b9ede888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2472ca89ad4eec4b83bdddf8b912565889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b51994eb2c35db86ca583e20174ab890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d5d23026d698b8fe2f048c5c9c7ec891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d26fee689e871ca511c84ec0a1070892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200630efee4a3543676e8391a933a933893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b279645f1642f4a63c240279fcd5b69894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a23f0f0e7dc38115183b87f0c0e7e7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b4419e9e144dd186ee70e685010bd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f0c7a054a6e5e56cd78ffcb631a7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf6102fc0987eadea0ed33d5caf2e2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22258812eb7d35e42565a0cc26665aba899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea2fd5fefcd5af5bb1cce56f7df101900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bc3ae330169cfaa61cab2d3ee7620901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572dac99e277c403d5a0e545a39b956902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15b7018849918a9d6f8aedf302e079903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e3750ddfe6f2e0a741f089eeb5a04904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e665dfff6ed20daafba815128afde905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616ff601eee9c715fe6f1704e70b872906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce1b18d7867eb8834372ea7c1b6a59907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0b6721d223d6383394e97a514b2bf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1b773cc6a8c264df27e51fea218da909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81e94819940620638eb3751c9d7aa4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d762f2074fb4284f5a7e831844fc83911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad409c42f4c24fc1905a9046cf05bb4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7768390d76899db68af8ee9f53fca913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279461641eab1d4c96e9ec71a5628e1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980222278b361b82e3859517b9876086915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3eb41188a037bc1183c5e5bd3644c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f164fe35ec767c16a12b84492f8d94917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127ef9655a734b75f38ff21a722fd7c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667128e020d9a8b6bcb385bc853d20e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbd1235535375808fee8b77334d1eb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c62e4050b204f3a0855e04635b33c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c2d5edb80df8a2872fea73f929a71922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fdc06ae376b88c2f58cb818404df5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140f1b3815e8ce8f44b6bc4340a43c2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854c28c8c04f36c60bbeb79d499faaf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903c359009c91c588849d48194d0c36926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dca389e37a1b630e9ab544d29d4516927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a8538143950b48eeaae3859a59dd9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bb0e0b8a337e0d769ba875de8f892929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81025a70c0a25ce92a93f57ad8ce663930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95381616f1263987ee7c184c9e2587b5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d035d834c09ba6eb704aa0a87a903932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfc31efabf5031efc1178ad7109eb8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8f550b8760bdcf2768d9afca5f857934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee0fe72cbbca5afc2d2f4949765839935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7503cb4e12a730c2f74f16e3e55908936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d62ee2532784a48e9e3dbcbbc38c60937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd1948ab880af7af67db3c6b001cfa938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e767b62164aee8cedba9234f7f7534939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afeb130d844afced224d17c8d81fa2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d1d1b7cbb221aed684bf02e67905f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c383c7f9b0a4fa673bc4afbcd5d9c1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8d2db4f4d11fb6676def8e4e1cf83943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f99112239fa39d90f68569037651e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbc8f85f71df8fe92fbd3692849846945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1af2586f9deec29f970cd6b7aa033946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a15d1b52b9afe10dfc2cd73477e29947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efb3fb487c0d17a43ab371f30a70e9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee5e0312f0a5b27432b83884ffe59949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe50c2df916fd6b6f34929b7bbae8c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e90e6cb6b598ffddc19f81e97f5e5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2d17ef543c315ecb8fd97befe6d10952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f33268014c7f977ca040c5e908657953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e1b6e67d559eca6633285a1332f1e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e181c23f0b59ae2d37149b256b682955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be402f5a8d9a3e74418cfc7a799a5442956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50c95802c582531d6282cfef01e4ec957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef41e91dfe539caa88e93e1b6a888a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef031db4f9ce3f04e57a91858ef1cc4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a570ee32f78d787d6443e5c17fd8dd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f2635d7a766dce3b020d77fd627bc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae0b26de0ff6acf08811dbbc6626e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeacee81aef1d7d7c6ea0754f5c664963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55757f926c37c3b49b6b90825e820b9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ba8f5f778bd5b260b8ef9f8be6197965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660439f2ef84c3a951b0276b76183ba966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16403caec22fdcb7f7731dceccd26ff1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e36c43e1afb9630ba233bafccb8002968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f73b24ad9834322b05e275ce33354969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46633b87766e518380152ea089e67b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92554c4aacae9033e90dc2c329039b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6d2ab306754fceda3a286cb8aa4f0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac6fd536a12975b686425cece331a4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0b7e982b401c28c8dc0132a6677bc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6eb7e6d6894aa191033f8a8eaf17c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a8d4cac7e758c157347bff9bf23f3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2557556281b808e4de2740b1b0a9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d0a9312a64131740959253f6e91871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e032d359510bb6e65dc40a9a31819752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0846a6f338af4e7f35dd92f329f503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bfbdae470d7bc79e3e2028c5d71b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292d19b06085f636ebebac3b802cc095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10247ebb33daa2b81aed2711b89932ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0da0be86e925ec0d05a95d80a21ad67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf0065b42e2c98be3a08e1600e20b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dd482d7309c91575eaac6912d50f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce654a4d51c10848109a8d932b0ee4c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c460bf3fd3f064b7af0e28f7741b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb864cc3768bb8f39880c82b093632312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30d6529a4d3a86c80b8b8ed879ecd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2f5d2e6d39f608aab44031b09075c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003b3a02d9b0d50db65dc1b887e0dad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8af276d9c0860b4387adfc932ea6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dbe48e3536ba36e402b550a8a6b6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891b184f2f244a7a398ecce4e13a1cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79e9921b68a7b037777d2c5c30b51219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f645fd227ca9c5009066582ac778edb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4a1bf4ea3b01b975f4a350570142721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3704b91a1c81242498c66a76352b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268d8adb603f5991e0de4deaea089b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccc00011d98b0a3122ddf3754219d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827bfcd699b4fff022930fc68ac307d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419d9ca1b7451ba5892480de8c6f7f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e8cadf128674de0bf4c16c213b5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb8942f416f8c6205ac4acba7cd35e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba17b50547ac8c420f808037848715229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dae463227c37721697c799d0544ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53aaa920928bd25533077cf30e66bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46948ef69c8aceb2645212e4dd09bc7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067179110c9b18f73d673375b8cef3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe33497a46c1aea257f2d4ac0c157034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033d0b5f53a5805864e756a4cdd0e4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803329afed3cba10e92fe0bb02eac77436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60875b0eb650dd3897cdadc3984888e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0872c3b8dd626558a2ee2654ac1c82538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ac934f1389e9d89161ff2a83b500f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4965b43ba3f00e4d2ce6cfdd9502b1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af2cd740694ea229f964ca3ee2bfa941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9733ea0cb6fedcd9512b480a78bc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988a721df2811de82a14572b53b580643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a006786b5d3f9306df8c1343f215a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c776bc6021d210dd1d37949e1fb74b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea02543b0f30cf9a38b812a58e4b1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf346c9d53f6525a3097e2c762a69747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ea803af9065160e4b537a0a6dd37d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83610e3192bcc81db3b3eb83c3e5338f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b02a4e811d0b2346a8a6c156fd2de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97df265051f6a70494278d570a045ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff331f90b156e5786a9949d899904b4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009046997f5e5cf72298187794723d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ce25c9e186a3d921bb3607efd4dd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0b28a180ea584806d3b00db9e5a5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689c8119031c3a1c8ad808640d983bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752330205841e1a0e45667fec7b1cf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8fe96b1b5fd8bc9ba43b1fa68591158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e680143a30aefe0c1f1513b8ccf6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c62f94ebad019793432ff8f6ad560460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3706383d620cdbf47cce7aa7dce7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c105edd0418601b8b173043df775a2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d731cb42ed1a1577882ec3052afb5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eab0b5ed472fb771ec81916a5af74a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15957a1f36fbe72471ebdaa7b9304c2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321ec070da0176efbccff06f6629bb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b2927020c2e76f2475b0e0d27f9a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e96d269374c513a0bbca030b59153268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82fa57cec392a1add489101075d54e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31456e7541dca583fce2413c966becbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b80b4ebf5e6bd21a5714308865869971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e40001136074583145ea918fdf097c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a3b2163c316732bac6e601f26123f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019d861aaa8ccb5559d0d56517d4de074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e173bde3a39da749c9a087c2c49920c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed71bc1164e2aaccc99b73caa269e7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003708da04104cdcede9a8a4bd9d70977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a41dc6a8832db304c9e45599e4dfe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1e2ba1af7392058bce4ca1c62ef8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b241fa8daab8b4abf797e6674f89b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a49d5a7ed15d7bb761fea562331a2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa87ae47f2a73eb8113ce425cda28d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983392aedc23132a4ada83fc75c7596883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1031d3d27c852c5b4d27e9ae2cb8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211271ad4e41bb5948d2f6cfb855226c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f659ccdaf9623b3287bd8e814112386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d6c803d61465bd0363a6282e3490587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cdd507fd2d565b999ae100ba36c5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ded088f11ccb4296d5a458f519d96689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632d28626adc5157b97112a03da8c2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af46af40a40b2dc9fb4a5a406da6a1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4a522ee45eb36cd7cf7fdd3fd58c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f50cf8e05c260c3a7d8c767c0dd61b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80365ae1ef874fd5b8e42b1febfc178694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0021670a63492e91ea60998ab7ab6f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785b5b17979875b422d32a22e68f85096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c722a022791912b9f48430d56f1e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e0dc769478bd18106b0f59f1d244898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7756ad31579f0c50eb55bb21593332c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a2c1fa4368c2a1bb5990e1d32801a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3400fa6b33c38d2696b5b6feeebed8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa616e30569a65ca4184033e0bc48eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46eaf5b9fce63fd19f1cd1ace59ec3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd242f86c070cc712cd546affbfeec7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1711ce74e425a443c92e97856f7df5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c25ec25a1a68dcb5713d7651e82e07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb02f47592112e478adda59f23fb670107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee376cf2b7828303e3b395bd8388eb95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f0d5b0e5dc7632609ca158b666cf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e7a42f4d2ad217584cc050b951cdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28abd3887a8f683a6e450838afdc92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5e023968f3d58a9affa6fd7872311112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf9b045df84a5af71aa92f0d6f95b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b8868a9474a725aa225aa624d3ec5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcbf1996dff0e67728d62afb112b90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a31aec088b5d4a2c3a549d2553797116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9cfcd30bc0c4c6b2541d1ad8439ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88001a9a991fb125a9ab197e51cf64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a645f92e0a0f683f6302c18a3ac0e60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093f59244c9990a985d5acbe42dfb72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87d812e96180dfb2bb2b1d0026e975121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760f0f0e557596911ffeb7a11c64887122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa88415ff1358e84222dcce10c2a90b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cc74d6bf90dac15afec8eca9a62a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112bb406d64ec6244e4644e23df7876125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c552846f2c752865bc3dd3e77a57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffad6312bfca9b82cd7d53cc02035f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f79aba7cd6d187713676c58b7ea86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1540efa89f78eb956d07b9bbe712fe4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772957e47cac929dcf0dad4e61ab473130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0107fa045be55a68a714835dffbed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1224ac9a3fca8a59682c68eb6513c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6793c985adde6f692be3d5e64c2731133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14347cc60f4861b00ee1bd313734c1c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f7af75e759056065ff62b140e81b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9b077fd9793d766b595be00610247136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ff17765ba6f005d58cb448eec608b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6b8e9f8872e51b9293b61b1e9f21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f1be3ea9c292fdb6569fd3eac1d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f0b7458ed40dfca491fd00c13cf0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983bb2bf1beba9158e1121ca8368708141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d146261252387db2967085c642cf83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd361b17761e046285feda280596f60a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed55e7625935c542375ed9bcd5584af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57cebc149b6afebfc1edb415dd3ee0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af7033849034711d6266d8e9ee87bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625fab359e74d06ad07ea02092320cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65380654f84010720d95bc3c306603c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f10adc9b50df148ac64428fa2ef93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f23c008bc5240c6fd391953f7993f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411353c09fe4fd4818c08696530db3f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1438b52b3b402c860e175d3d8e97ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2885e5c82cc8c74df860abca9d1fb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a71c8a4fceaf27c35425531666aa9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1785540d82596eb4ea003204f8f52b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55186e7e8f7b0c07f89961cd393d1358156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385938e52fb46d4207325fea379b65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05347699d858834f02d6eab0561f3822158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855898509f23463d9bfe4eb3dd45982159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caca964599f5e1a524233083cac87f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8144776e16523e507beb15ca61fcc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59312219d2bd555d73968d04c4fe31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbd54d6937cedacaeea5c2809eaf38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ecf68df7d41a880391d0b4dfacbf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141abcf3c7079854299478f8481a440165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cbf1d903cfe32f7c56e015d4fb2ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cc8e11132ab65144b54562617b893167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9dc4d223a3905c648b4ab25f5d821168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4c454aa774a065352d9f73cd8f6f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e995c0e6f00a0ef5e6f365bb52502f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a858fb6b1030208c63cac328d6a11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dde9bbdb4981b05dcb0ca58a5d4704172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ee18c4f95355564ad350749c0d2a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a881d556828c78dd5ad412e53aad9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f3877b3e2af21376d58963b36aac8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787ccd86ff77abce00c4104f705280e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ad8f46f36898718a70ac1acd56cad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e1b32f20f61e67ae620be418a705a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e903f8a2f82c6ace77a867996a4a25c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995af3471908c79974b3b2e8dc5f5f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c0315e1d7c604a1b4b7ea37aeaa11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b37928e012210b847212958ed4dc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced245604e6541156eaa5dcfc7a0f25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d372b6780daa41e777798aff50be0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a66e82d57b39b0768fdcf6844c522185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174af410509d605b9df3ec11daad232186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de60079b14791c2c1539ef5919bd1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da6a13e878a6d1ef069b5381bd3b96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d46e0ce3ae490546725663bbe31ad0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a5aae37ce897f8e19734bd6798cff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b5fdc75d2d061a3d39971f3924fba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739570b9baa0011b7c13395dd60187c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612520452b917e0587517927b3eb4125193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90522adac5f291d5acad0d58f537e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125772a28de9a02096423e7b698af85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739fa4c38e6d98ee3d51d94a864491e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab12311a12556c3a9a49d21c8b009d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54096646f658953b73b098dc429abc98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d27829cd6280fb378b173dd339c43b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3bb761b85b268866eb51136410594200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19f7121a2d68c1e1bf3a0aa7e8853201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fff000740fcb9d481059d30f554d2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80892a82388a5d516a867d4a9945068203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22342967b47beb8b552d7725b261bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455b131b3769cba74222a5d8ba18af2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366c17474c38dd1e22ba4a437c7c844206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930caa1ffc9851709fa95c6081eefdf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63ac5e98ad95617d4a9cc00149b42c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097759f7da0a6cf8b7152be41262c60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664986a0117c574b361967501141b9dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8000fecc2cf765a3281ed2e9786f14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dac3546a84a80fcd09328a0b01213b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e56fc712231bf29b38aff76e9ed78b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140e52786d7f24d01800ba1cda9d4fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5953b62d3cb57a0b9cfd1f61034d192215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72a2c08996abd0c90a6b9d6ea0c449216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d97e1ac331f3ad0ee1e0c92587194217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925cbb515fcd06961fe725b17762f1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5267b4cf44761db60d8f30cf1d5ca09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff862ef8f38a306650b3462a6d4cc6f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186f7f50c6aaba4800d5e3f2278948221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b9bb59a073f034892ab2fc784e65c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a18e00ad1fad887364c39dcda73b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d05d7c0b6701090f3533d20cef5017224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed86d7aba9cb970cdd7d98ad6b39c96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e861eb5e8f4e14a8e82e81ca11c6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435385df59403172a848294eb0661ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85920928908046acab40c2fc92f395228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a115a7dfdb5edc1a6510604f6e4f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55e54b9f39bf5039a5a5e3502e2134230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252a4445308183ca692c57768e6753d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc253b23e8072029c8c6e9a33640bd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3282be2b3c2c63e5d7b9593f99309233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbae61bedcdbd1ecedb435af10dbec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f317af3c06719b7dc1533267695523235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5297ccbaa0248c83e85b187cb8bce0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18e587756fa8b9f148f3a7355010c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4844797b7373552a689268103a178d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8280df681cf4ba78c28e8dc164e35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc803aa1bccb12bd4dd037c279c1808240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf898e3b9a32aa5979f3e02f2b53b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f038b052a59c9815273b1960e08894a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a47c40800c2fc9d6faa46753420ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac572e9c99b0da0151e21d27fea2e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77396a4bfe2418daea751945ec6c5bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effee810948aa6818b0c9be493cf5542246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af7ae3690feb5f344dfac094119fa3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b82da73c06e2eddb41df1748b02d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c093f5ef37422a9eb9ee2e4ed69d8d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10028ddcfd0942a9e8f51bca2db5b063250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343b5a7cf4831da613aa6eedc3fd6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8e42cab432c608353d736a55ebf5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f389a8dfc9db631784a02234d384b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c461d82bace388d00c8b376e27bac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644b6db77b33c14d566958456e875d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c100222985142f0f2eaa74b478b108256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a60972a0923300458ad8eb2478f25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ad4d0cac12b86876f02d172c142cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a10bd43b66a4d586ea6899d4127d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b87aefa0fc883d9e0191f3748b872260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86111892fb51674d888c3df9553d1cad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155f71e80a2ed87113071b70845d363262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c009333bf549f3dc26c35c81df29a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89536c826fb9c3007106ff5254069e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff351ff159a2e3a7b92bb87b5ed829d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af89b0f8c1d33201b0d2116224b5b15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf63966c03b7832f413ad8b42827b88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49be4001869a1d6b5f56348b0b66f39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a203c54dc14c324e090808981df80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a892b65d28ac63aecd543f0439314270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7aa5c3c2c49eb3a463f66fe965cd3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6d7a79dd06dbd7c66c4c4ae4e8db4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810000953fdb22ed0ead4726595f744f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7707adf5cd57a7300e1008be52ff9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910c8c415ad25fb2600e8909e887b86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbffe69fbc41dd5077c2b03cdc514d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39697f85a30ff6afc9089d8eb260e407277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955e71544ac7a5af55e65647c41bbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d58de5a69ffbad2bdbc0c3f7f0037279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91799fc411fca4099f1d1d60ae7a15eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee5dab176923fd988cf97edea49926281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664632b5d6c5a15acb8c734aa7a9254282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef13085c39023d9c342f82129020a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712094b6842258fa4a2de04ab9db9b9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef00ef9e7ed23823ec52a9602496a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204f89b72e791da968186aed8128ceb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea19524c8c4a6940eaf0b0acf83ac0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe997cad67e2ed682e617c77a53c6d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48debc4fb3b750c082a3e4abdedc3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c9e30d1cdb3cf28d96ddf8513c1d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b9ca3b91de24f08c3e0b0fe0deecb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dc445c7c1117d82ef67904986438c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e751f6f1db6bfeafe8775f7a602c1ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d862fd58485e09c6658c09a240521294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7f519e029550de1d4ceb4be577571295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e19e9184dcf2a7a9e9fa0861fa60d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5c543514f8272c9a1163dea25206a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1917a6215a38f5dc0cdfe8ec977b10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2aab7f2874771828de457d32d0880299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376b6a918ac8f5ea01c7ffaf187b443300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2884962d4546d2393683342359c4d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0918cf14aae93d4ce5b581fe221d1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab3341ce5b47aec50098b604d259b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc566a7aa986ad7ba462568ef60b367304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcbaca3cdd578c48c88b3120fc46fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247d9e1d154d7f71d3b7cf542c983a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe2bdf24bab2370b4d9f9b6102a010307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38246dd7845d48619b0934c23f9028308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d04b2fa7eebb4185e04f350e836a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e40befa398d8bedd2d09d56bf29dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa8135c17fa14ce537ccfe25e7d449311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168b6cc39e8e7fa31b0001a8980200312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d605a39b26335565a2e6ab0badf43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d018b318884ca94cc6271f465c78f78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0e5e155bd50707a658f113cde9656315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b847a3c750fa717a8656c4c09f85e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1aeee5779159449ce7255899091b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c6c0f0f2ce263450693cdb287d213318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181042fc458e9290c6127c0cbde39026319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba766bb96947f7862c8c895c81b9f52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1870a45dcd59c64293fb326c3ad2ef7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03406d812f043345350743d44685c48b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfe235e2a40fbff0d8c4a78fc7a38d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fee002b9eccbe01076b992949f477324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dba5060ad8a8fc072ad78f2dd6a66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437783ef89a53a0cbae93f32255f8606326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fde4eddaec867fcc10c8188cb71e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1345124a9547fccae5169db19851d1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eee94f8074fe35e7fe55c8e2147a09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165f62277063cb6858653e96bd2f3ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ca3dff72c270d977103083a9e4eaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fb5dd1c1e11cf15bdc6bfdf2d6436332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1308b4132b3d07a13b610474d835b6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73411454fa4efcf63213a8e6c05f078e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02c3d826936c54f35bab547a128a71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58c0eb4dc6d64b8d847a9406d7386a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c669c5482380d453672df6d179ba0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0216c27d1855fd29c4dcea9cebdbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ae72d194151346d88be752d1f4699339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba557364faa4ba51b0cf1ed206b9ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f06b5a4793368831be345a9da84cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cabd1ba4f70cdb8453412c77826241342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ba82dcb7d4ebaab12f85674a08d6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d0808aee0b6eca7e324b9b486e634344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdc089ad3a39547190a644a4c77e05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cc792f2f7840aa72aea14ff948bb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c1f4db935d473ac5823382e91017f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fef6ee5d9ef6b2f8628fa57aba8203348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cccb3b497be0b89fe43d41b41008b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdd126f618eeb3741e9053e842d4cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fa0dfe26495f542dfccb41310ee4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17764dc2e6b0b0f6b2b9b02bdb1c75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68eefcb6565f02852fff9b13d4133a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062450c5dc98da7976ee0f35740c5019354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6be35dcb23b27e36b79514f7895d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a79c0892662ae0f381ce215981c19a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e5c8f9e3b3caf6b9540c212f71c0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9044cc04a45ba40615c13bec42d94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8921917a28fc3e9df28784bf7ccf8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802056c5fe8f7639e4e12cabec1255d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cdcd292344d72a4102b64bc0d6709361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58b3d4e91d7caaa715752b84b2c047362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4962e2dc27e4a16f701ca0161fa32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac26b4be81a36853543e076cddec417364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b22c211059317dfce46245dbe23667365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0ef2da8f66f9bf4c604b99e0d71f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7a0f2411b17b45b8a6e28e2124a79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55480be187e4dceafa4aa5514cae0268368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d784d5dfd25e0b27ec364e10371f072369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1035de924a9310eda017952ad2f8c69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55865a9148759b83b36b4ab8b3e13f14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de6c2b8f2d9086f2067ddf609e94ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9400eeccca4d1536e5fdd7e1c330f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afc314947a00880495e2209046819d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d13d424b59e3b375ab27f9f7cc37ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68fcbe9cfd6e585cfae2e3d0850724376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09001f4b734744b1f00bdb4d617aa406377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207d7749de212ec95a5f5f88ecb312c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67639c7732ff94b3d5e4965bcca0438f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15725396b599fea1ec01aba946d8a65c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2b089082b358d4e0a5399bc88eba3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18fe1993cd8c96c436d18e904af8d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c8a53f70effc9a29bfb5cbd03ff88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c61b7131fc38d7c36b20a1a9c4455384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abbc3ab5f18eba489d5871a216c0b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbbbc77cdb757b3070ac51ad59bdba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdcfbac858d6d28210e4290e0b85ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b892478a9f7e12ce40bed7903d33662388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12564f476741f5a4528003ee6e1801d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b698103ebd7978d2d4ee17b0c0861ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac7ffda2c34a97cd83f757a0d01cbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c170670e93bcd780603d3ce99a96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814ef442cadf5b0de1faee4521595e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829f088323186975915f05b1926f6ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5c7caa29c8b2be2843fbc8dc985e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1baf2a09e23ca2ed7e09e35416403396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef66c4d952eeae6c861e4b977a0739e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e660ce98c2a5ba5d9ba2eaea5a086398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7253a4cf5d127b7609c6d3dccbb695399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c90e8620d3e21aab261f36ee05ad2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b253ca75630e1714b389cfbd9857379401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04a803ad5e4d197953e309da580c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d26984ea09f155a2aeb68377339db1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6b48bd64c7a4bdff3ae1d8cd9342c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd75dfd0e38b3acb9bdae72911da4e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151fbf8774fc24318a27734851ba8ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f303b42144562598d51119d2bf0dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02805a2d613ed30ad61cb39bd17d1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caa754fdb42bda9367d645db5ed783409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811dfa66b5dc719cd1c8581dbd2d5e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b07d6d02f24f4699d5851d0afbc47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8acd24b48a7e487742a1ded27512c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882901a84fe920ee97ecbfb0d8afbc4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dcb558fa8f69fcdf0d448844e3261414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e81df79fd0472627ade7b797b8a69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd1bef8b8055bcda4ed5e041a2378f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81b9ba6fe2d7399833b8d270c0c9d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76cbc2171c2392ed845684a804038c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d797856c2a7fbd896cac19719410aa4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b8e1623317a7c68b72b4ee3804537420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c088e20629c6b46a88908a1857e0195421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49013a0ab41740a7d4b7c6bca5fff6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62959945cf25b60e0654303660baa3df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a8978cbb988653197d63cfb668151424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cf3c39167338ead51090515c82f73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754982fd8c2aa4460b1ada8b443cb00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fa9d662d9ab332407c3b66799e3e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0eb20af14ef39dc932465e2709318428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cf531ddcd75c512ab99fe17683e4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68148e9049419b7123e7fbd36e387e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7823b24fbb571c3e0fefad6becf094431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b9630e07a18883847137e37620862432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d56b003dfb4b366066f5863073cd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c3a601c578ad2a43f5e93e0098df3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7c467d7cfea79a44fd35786a67276435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480efc321c8a61c0bbc898faa7a7728e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc34fb28e9a55216e89eaf87cf4626c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6af90e764a0f0058cff4c51301d6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb8ed393bbe4d1479256ee36589a22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db07cc3b32dc60df7d4929c6a8c9f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf106714d9bd267545f6a5223b5b8ad1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c21250c9fc2b20bb3afc8edbf9cf45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec9a101d7fd9904bd700c96cae7017443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc9759be3e4b74d513970f0fa87737444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c833ae9669f15c0e7e0f6b57d99c6d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe30a73ac4b538a568c55612f659c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255139eddb0b629e2464f2b7c94e75dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e592f9489ed77c1c8472fe1cf87036448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1ac8a49ff8ee902f47ec08dfd99a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949dd8eeea63120272725ffbe2eb2cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d205d00031f4083b54683ccc7fa983451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3157eecbdb8864edfae20c5e76f14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca7a26d657087e9c30347bf5b00294453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8ad5d73d0dabe576ca2eeb6c51b3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0bc68e45fd900d4f42e5e15dd14d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dbc9c7f41f0a88cfd2cd1f5361039456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb8bd14fb172b2207efc57408b0900457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1996cef2b8ea6b29dedde5dcc4dfd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c072b767119711d62e558c491518f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88fd0b36a2c0edda87c70b61fc2163460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bebd9cd25514380761e74d6b4891dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0944f619650eb27863278d38657074462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334288d7a53544704ea4b040d266ae44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c346344287231d7489cf35263afe28e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82206f4fadbaaba108912359ae38a411465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa2692f92bd35e7f9f780d18714a43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4643b829b25449b87c156f96f36427467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e63e4bf62419db64a97820ba9baf3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592e5ed99fb6d71e92201f187a3946e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270544a8dd394d5d35480a1b6feecd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf7f4d54a280813051652f32f4b970471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74318af86399fd9d096dc393eb4e370472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119ce27edb98d6db99d41335964e78d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc53febab97f721d47ae7ba81d1ce95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbb199af69772076bac8b5f945fecd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c7a94934d0200f7b46018a1f08b46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21e66552fe5a43d5fb0c63d5a3f1a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e6741e6ad072dd9f9c2a125c863dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e6a6dfdcc36b39c4eee060c96e01e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84811181d970ac69a3dc5f453ca45fe4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e7b0d58adb4555906859692c9cb66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eef6dccfa86fb3ade01cfdcc7e6d8e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676d7a5cd1d4df135f0f9e268c81846483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56e6b4f164c686131d4111a454f51d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3c719fa193b9635ee21af7fd8d3eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb62a0d4ea5cf05c7e37fbcefa2dee4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f14a9b67f9aac1922831e64558d34a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9edde2109443073b3f217196942cac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c91ca78120a8839500d9ed74672fa0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c839ad90a37200848fcc29582e59b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bda60c69b17b85543bed39a58cd57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044279120cd28c09797bcfe102d04a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944169358dea1f1f1002137997b7654b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef1b7951849af77fa1b25479a3608c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877c2b68bfa77a181fc69332b24b18f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21388440a5280309f45ca6b39920616496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b2020a5b25e4ca7f5c8386a8dbe42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92f0f7f59a2ddc0b22c98a35fb04d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fc3fde298e6fa80e6b0ee15419b81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df720a2d737f6dfd972416fe301cb5db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7788b01774bbb01a2244c1ee7f3a076501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1c9239b568305e664874d267349d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aa4fbf66e3fa01856586b03cec4e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e475a9b2806eeaaba39119615b0cf7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22354c7ba535a311d51f93ef017db9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be497622b590290791da14d3d496f8b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c404b063c773f1642142bb7d7854f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259642d04b8dfa1c07d0b86de5900e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420cf769da7737ced8c8f2935c3727e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8c7f64bb678ff6de5da3a267ed8cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eed3b99dc01d23ca7ae8c11223cdd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876115d4134e3acd4f31e2fea66fa35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7eae4a2f466408d6cb8f07d66c035513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a876df3fa0974d138a76b2f5c4b049514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f1e6ba1ae65146ee274d1bfeb6551515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23ac7c47a10ecf6388c3643bbb95bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d74a0d01010135a948271eb5a9a5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005415a1103c5828791ee764c3d9e44a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fb7389fa5db680c5f660e38b7e5a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a8b9f4bc05af8144e13cc53959fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3aaea5eb36df05ba4e9c227d011ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18792ef9d38ebc5a758c3a6d22d81e27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1d2aff59b777845025c2709ed1aa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d722a0f5058cf3fb121bc1aeedd7d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79519d800a6c02042295209fb07e0435525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ee57f076388b8dc7c8b7521e699d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1adb80d01d0ee6759db784c7dd10b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52abce98d7bf12dd3f44e211ea443d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d06b75a351b4879ce33dca75aaf76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12089d0bc2e15d88a8add697f1644a12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a128ad75ba36ecd3a734eb05f5f3362531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed12d358a8a4bfe1a0218da209b1d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788e15c6988fad0218e8ce683fb905533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2f45d684ab2d1b5e9e6fe2a100251534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8496000f8f855811bbedc0d57f6c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9550760cac7ead932264d601ff10e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf446a9830887e7be47d3490c70fa1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba2050a50eba52cda0234e2654bbea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd5a635990c50ff05907737ee5a84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bde110c761b916c45feec73bfd12b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430cbbee338176f41bb4b5381a50a3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0164037d09d014de86b0b902796d61e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3db897bb3dc71936d54d8eb1593a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5f74e31901c2d4ad5be1b047717b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edeb0790ebc61d25ad3459178bdcc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdce9644d631bf26bb76202f0dae72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ed6f8902318be3f45c862fc155b5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e47612351735998a5389793144e2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a6fd3e466470c2cad78505e995995549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feb1f00f0c4785c82c3b0a6c06b8eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24119b09e78bb33318a8c1fbc9258dc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2522289f425f19f71cbffe851adf0c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c64f641da9613eb90d93b5a719b6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ba80f25ecaa9de47de2bedfe2e9f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439b26d2b65f3830a7e021a296a566e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e39ceaa0f12fab15046eaf28385c1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c13d711d6aece619ac680ba5fd93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adee492f44cb4b50f0127877b14e558558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ded54b623dade8853b2ee8fb7382f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182af7c9f2d657efecc677151dc52d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff8aaf30feae8630b1c06461656a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0154f99f89f371391d0d1711c002a1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc8eb2b712b36d65d158853705d402563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eae84052bf5b69e9663dd290df8d1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144bb2441cdd80989a4080474b996ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb233a28d5602aa8ea2aa19f8f8904566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49a63f108a4c06ee03e6517dfe05d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5631b75bf415e3f3cad1709780fa77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141388f62052ac4eca86d4f33dfcaf4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbd0ce48727a963ec850b63be46cee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a120c2e428cb3f694327851408e2746571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d91693ab29b886aad2efcc4f68c39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7cfbcce8baa0f468d72f17320c027573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768966307c4c4822950658eb8c4dd15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acd4bc5480777ddd08fd27ebff1fec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c712091aab77aaa889f47477b72548576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6184e99fa950afb2af713f38fac85a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a4f91a4c29985da7407648622912d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcfd52da34b97dcf8074ccf5028d02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907afb66656e432f85601013d22de2c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305cd025011cc4b0612b3ac9eade486581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94a28c868ce0eca460b8124d961b17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd25cce7461a450133619d2cbfc290d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f91650d8c115a828e9a3ff5f7df2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf110b63388b9d12a4351193d9c5c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14adc298e9ce09df232fa78981738a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc489aacb2ff15287bfdba17d5de5fbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30391f65c15a6359405e4525c1bd1e13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bea97babb27c3d998db323cb99ad1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0042a8ab1c3611879e49667d06ada9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe120a7e5f0467995aa0750c3c1bc6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79523fcdbf3c03c0881c693a603c3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82891b2ee8c492b33a4db2f7f7921ecf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd52f9e13ef59224ed7159e4fe5ef84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8949985e9d36ffbc14fa3d39a4b4020595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea778a61143411d1657dc4173442b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da630741e5cf2a30cf6a9193f7591b91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2b5c2c4ceaa2a6394a084b9756b89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f642a77694e311cb7c73a0ac40dbfd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766538ab9f014c23f9f3f0eaef78db48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7b82d812ffb6ebe0fa57143c39cf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7dd305f2f7ddf5ffe68a37e65f13a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbf3b54bea792db7d5eb941c82df0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93242ba1a5d33d8a5cd69eca5cd4a3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9fc799e2ad5f4f633234be654dbe9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1d0d43e0e69c83209f318440a9f60606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7866edc3b8bfdec22cc54d660e77d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363608890898ac70a57094c8094410c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ac9b46483b0c7b5dc62b4f09856c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44982ef9413c4b62f8347cd975f91cfb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215e7239383f709ff79912fe892a287611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb327e47301ca82e0a2d0b2c586f5d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82513a639e1b56c36738423168dce97b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc350fad46626e2c113ead53b54e987614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecdc1c1674d72650497dac9b28d990615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb19957d1cbaac7c6c03899cfc5d428616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312504e6be2d9a1d58a88a10e38d9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cf020beecc15ce15e9d0bbe476244618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20a5762790122c4d940757301440f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e15f0145ca9d0469d3d5e70af84e11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e05ac3a9e6faedadaa3489619a0c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255d2cac97014fedb0f85cae3462543622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98d2222d3d7c68cab9f619faf70614623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dddc62f714fa1e892fce037f9b489b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b59ef16dee07964c68bc999819016625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954363698745573bfba447b788d0079626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e488805261abc350c2c52397705b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0a4bc241091da23fd5918c0a0ab73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9d497bb9fec9834bf9ed9e8cac6a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86355bdf5490264fea1bd6684486096b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a3df4fce7f5d82503864d9d4d23ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4611869555af476e7dd7fdd09950da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4669ac4eb82f2a8dfbeed097965188633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b415ea08af4650ba117270017d711634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698149e671395f4338873076d5ce619635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7d0ebe0b7916f15b60d9e20e7708b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79266a64450fb81932ae97c577e18c8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad2cdc66a8cebfc8e1c6a292231a0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af64abdcc6fdccb52ca44382ac1e23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05008b279e2471a32073732d06bae6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfea839f2f018e68ea6d0828b09110d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e02b66f41567615d69f319291d1412642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f139128b3d0cc91a2498ea4d99a875b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005474288d327f218ad2cd469dceab1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17a03603a6a3f1fcd7fd5e09a47336645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0364d0bbaef83d385128159e9d1cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489922f7788e63c9facabb4e97a00181647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d34045f1c7a9e3914f3f215d76791648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3191cfcd09ad8ca723e21705b60ae0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcc28fe01448bbc492a050f70d3816650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e806aa2f5059b76c614b514105dbb6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ee4cd246f27c8f3f5144e214050f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f398d844a5ffca15db0350b6fd23368653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b289eced54e7f6c71676d5d1bf2e20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a961c34d6a0ec8ee88ac782f44b115b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccc6490c55a00788b032403e9e7812656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0405a6076d0e72bd017f789eaf8423d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f011e4ecfffd7ad1433639c0bfc00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b65bb340b8e0030587c1f37dd7378659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a14d11fa7cbe7a3de1b90cc38a851a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744457df65669b7cd6f3355ecb58f8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c942eb619ab385955fc7cdefbd3401662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05942d6b4ed7188d55a8c8d66b24de7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffdb30ad10496bf6368de7b565ba97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b70d37b1dbaa85b41c11c39193d17665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb190069e1370a5761858947627cf2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05fd155e92d4f0495514081a096f84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc04cda0b9dd4085e268936ce3cf5e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3e167abb2a743b22a6141f3b37905669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cd9c154c0db9fa0c9d8478b071110670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc7bcdbe710e5917d725f43c1a3217671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c5e95f1a045fd363c0b327a210f58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7594623567043ff48215c9c83dc22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5decf2172d48639b33919ab17630e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada65b7576c5462d09a22f4ac13b196675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7557fa46a78a1a701dd73ed53df7b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0be04d4d3104daf340825e80f1cb31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c110b386de6b528540b31c7e883b70b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7823ebaf34b3e2e0a990dc383b31c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03200a3fe184e05eb3f05caecf14eab3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c928de233889b691909149e077f1923681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cc6abda8232573f8f77e325747238682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21fc2cc5d4afeb9adb023c11bb9971683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad651696a234b11626b4ab66a099c4e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b78098c269eb57c6319e68b61c02c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bedeea7239df6b7ed28b396c258927686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b390a4b6193ee636f674db89a2c327687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba32b5d7901fc10deb8d0863239ddd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194e5143940500e53c48769ee61705e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96da5ffa00d062dda6b0209156c010690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af6ec29f957ef7fffb976b0c7380cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e62b433c8d82adee91ed47f4fad7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563d890b80172a4ffb129f5dd04469a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c82cb3ae2dc2b073e124d62f218894694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c24c3ac1e8ce00729d92d755435f35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a9eda87e82d306af018426183b9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b5900209457f485c7b1b87ed86b14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca72de29a61ecffa4d0529419371002698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad3a7e47b46bffc6bfa79eb8b2ee8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc73f3cf0f1a58c42c7052acd3294c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d224beb3789394c6c8afdae0ead70c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e88675d35bad78a3d24ce2d9e85d8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2728aaa1a4a13b555b86fded65ce29e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1b26802dc3d6f84f1c138af79b2d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843a01ef68c9a4d6e63ccedbde62277705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003b1d0e232354372b602b82ea3b791706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6f1b2401347e782f287bd4c629c94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9f4e4eaaf83648d0b07b1ca5abfa2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2308fae12f38728d038e2a3711325d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd469cf48e44789a224e03c4ca1b34fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f17a846967e64a32fb123ab1bc3c8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11149f6bf42a1548e6fbaf1f76e3b573712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30f8b676519bac6efe50e3e08aabb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3312805fae9e98029d09d6c0db82e53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbfb8426afa76c14187972243a4480715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56c712a923a1bbb0ba2e24d2dd667c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38f20d3b256f24407e0866249844a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa67c66020441ef1f2568de3edc584e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a3a01f09a186d07a9eb8441b63ab2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08247ea4b84019cd5ba9dd5285076c5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee601f6cf466ba9fcc662a90cf77bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421e3ab46de25445d9c1b7c02183a19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2428b1d0e799a2f31054e2b45e92f40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d640715b5390e4a987c47f397ebc5d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa408dc8467724f9f5715154ef1eb1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43adb051d1e904ba7cc51619a371349726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28b5f0da4168a3021114a71d7cbe92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db499aa306b3f9b2b837ff18102ac5d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fd98be84b9141d7a33f1f5634975f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccccc824656c193adff9da4029817d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27498dd464e3ed3aeb0b0cb6444bf1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917bcba111880335227073ec6e2acd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d57e8b586d2975e3ae9c21d9d50b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a709d34edaa89bd52c883a4845e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896786f61a6f194090b53b883f0d5ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705a4e28b4a8d9e8aadcce7c8f6ec7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4de6733316139cdc8ee7116078cd00737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eab4b70c57b4ba1dc030a8814c428738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8b699157fb4cd97bd0e825a8a93a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf237a5f7fabe1fda8347b64607b7f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4876e065022f26e753ccc9c658168d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1ce84bb718988899b08ba71e1dab7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a1007c4e3bea059e215a87af4c8c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725e373bf2a8fd76312141874ccdf4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e63f27f88f6d3d6da0286737494ace745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b8926e126ceca4a6c111ab85c978b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d31413f458bfe2b97da3d58328648747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3d5743c6958de82af592a44188f9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093e6652bfffd07f7ae52baab7a009c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e9634567ff9b4d38367a06b38725750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c37327e40eab3e4c9930803c1ed32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1dc1ea36f9bbec41350122be20c5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fc84296bc4b82fd267e36411d29d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba833c1b8503f99a475addf29b2cdd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41a98e60eb1446ca2354dec31d9483755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42761f8a0bd2ea3a4add68e37c9f09b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070983c2b790db2ebd1d5b9d72b4ebf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768ecd888324f9d94ad38dd7329a0a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb7216dceacfb4910c13aaf975bb9a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e48069a11810aca67ecec40340922c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ccb1fc936fbd6d6b998fe760daca4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f377b14e60701e448357d30ed5ca3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ca21d96955cdd1195c204b116f2b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4718c84889357d38fabd8a58b096c2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276e2852201c5fa59e860e4413d3d19765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5eec5c6f9158948abab51a8823c19766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10488c70953463708ae609f0f3d53934767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93919a5bdda6bf8d6ec8c07e5f7d2d18768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5ac37bdd73dbc5cad615b515ad2f4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77b5e89579df4d8434a00b85217a93770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aabdd50228dbbe9d6bcea656f98d51771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd522750c641fa474abb73c4cd007d14772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251bebbae6a485b5c34a99bce6b5247773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f192a9609a0cc33865c8344969c51a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df0e59a6fb1d9b70e9acbdb3a27b0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d711889d508ecd5d929bc6ad27398a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73018523e00e1a11c5a8d3f10fd30f97777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2f8fa69cdea25f8c0f2dc0e0eab2b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56625b701b540f5f810f027b3ed28623779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe014bb55fdc669d09bc7a292d985d3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52fd9d0d0af7b51e36dc27e96d4589781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35848f822c1aaa3b4cb94cbefae482d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3379a5825cad1267ee71c0ccd8030783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa0936b705a344bf3c7b1aae3635b8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2723f2aab1da148cc2be683bb03bd2e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaaf77fea7317435053be60b470efa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7cc779c95add450afeb464f076477787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f79a80339b3992c6ff44199f448a70788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615f8a3fb908362f3e15535c5b592ab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978b45d2cb5c54adcf65946e1ca7edf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5299c9fdbf46090fdc6002b08fe34791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd01b7d2fe53d6ef5a933e16ec1ddc7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749ff01c4f5ec4dbea3c15cd89934ae793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aacedeee6bf221dd3209ace34da2c2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0065dc63028f7ccd797afa6181586795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaa36f35f001cd2ccfb36266d19f38796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc03e1a1878d92db8a937146aa5b02797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a25bb32959367ef6d80ce293d85f59798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954c4e4c85dc2c3c98ba3056c662a07799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14022a385cb5c26b799271a36e43cfa1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac091d736223f005d8c909056c778aaf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86f7469c06bb3ef6af8101f6887feb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d131362dbbfdfc88aaa522efae7a6c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711412fe70f08db06f8d9f8db310b7a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594443a95fdaf457cb122784f327c2c1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875ef4cf32f3f2d8d6d6516c63bb5a5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdab33b229d06f0f6085a9a30383ae1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e213ce0fcb0379115c419e72dbab5ab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85604639f5f53a932d6419bc8bee371f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca8a1a02c65014516768e261f31983810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ec663924b8f936654c0d36a728097811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9efc192cd99e60b5789df8617cb566812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a32197f4bcd43edb160f115e0a856813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f767642696b20139c38693be78a2e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8191fc3f364416c38b696910cbfe6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325103ea92f393736dae12182c419b08816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbb98acd94489552e26a61c623eaae817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5671b2f207e87a5b5f5c1e2f1691ce1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59780645dfba4b3f61d51147a0855acb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7ffc8ca0e53d8e93a5f8322854904820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437fd88f3bcebbf3e9f4aeaae9c316b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0428f61b3cdba16dce241c8fc63793822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49079536abb8d75e8c40f8aeec2ac9b9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e45f6bad720f7a394b3801c4e9665824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a47250a80f2403d88a122d0b26119825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0076f269a8564bdb309e1208ab1db826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afd364cad8ca74d0c74ebd068bdc55827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549d93c930343fe56e79e33d60d921f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3236b35d671e9c44f18d2dceb735b55829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc48c0911da0fe3ca04b5bc5bc9322830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd975e703ef1aece21e2760e94a2a7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6c05f4d7cc64bdf6510bb2b6b270a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28b77f08f97a1df1e98e77de92e818833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc487ff8914e10a7c49287b91a6d695834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10722b83d51a9237dcbbc7202f233ef835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac8b7a3399b5737934459cdfb86441836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff085d28acb9d7dbeb04acd039f3c5e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf82b3537f9559522f4145dcb65c72838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284daf4afe72f84d5ff5ed48e5fc941839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49cd88ecc475a312de4a67d8356582840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458fdd135367b495aaff3c72e7c1ddb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf6cc82a9964e8c7e6be35cceaa535842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56337bae7348ee1e378ccd33d3875d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba70e7c5500aa17515ab3b96b6945844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f5e93b8b89b2b215b8f49a606374d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a70d3dff09b99d5cc32951c2b72f93846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eee29b9499c1e6e7f491bb13e3744847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee883d49da50ddbfa7392748001af6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e68d09d2a153c2f22e60ac2c11ceb3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358651140fd254e9ef47181f9676843850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff7aaab4e535fe1e7cc4394b82830e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e24494d61f7e634e1267cd32386dd2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1507128d9241af1e469d0cf4dfc4c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82311da28ddc2662ca47f4a5628ea077854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228702ddd274c654f84a3c8645198eb4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2555232f078a3494e35c357b6121b3a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672e9d26028bb2e059b8a16efb065d0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97c6758dbb56051cd6069b5cb91288858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deeefd9d27d214bbf7bfb4c678ff9e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dc26b8fca867a8c55a3e55a5fdcbf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d4dadf9fc43232df8e658aef5443861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751d9fc6ad21533205ddd413e54459f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f39fa1929082d8d94b450659cae561863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be1649b821fca6613b14a72eee17b5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136c08e1d97dfea0c51167d91ba96ea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06cdecf406b8f57f7e60fee0cb3dd8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a996a92595938d0429242c7edd1610867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfae55ab17c494e756b5bb993b3174868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345ca304ef6e4db429f10a783146de6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4706f7ed384b7ae6a9c6fe4d51c59870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946ef9ead16efda0c8f67dd1968e02c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de385458798f62b4fe953a66e07f6da872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a573adaaef5853cd458024143f3cf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287422e0a91f15dcd085a847c5741bdd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269116a43982f3f9b82ce6d9c211768f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a922a7cfb6dd922e1227af992983625876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351eb168969e16a3d5122a447111f1a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3eafd121ab0849922d61dcd709ed1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa16ea979250dde171c56be9a891f0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf6e04490d2af4efc7739d6c6ed35e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1e03dd8c6d051f7e7b1aae6d8ad4e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8755ee96640e01195838b3ecafaae882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db799be633c7aa0fa94eb5f7d186942883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c895a0b4168d55b8dfec73d9f6f61884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b974aa75464db2acdd669414e7cc6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0705cf81139a3dd2d9c30f7dbebe4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f8055cdd55105315379d1aaa4b46d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ec577cbd07aa40f49a0bbc8e596f5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbb94c0bc7da40cc70a0bc9b8cc358889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e674afca7a0fef184723a51f512985f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62256869cfa4c59c385ec5a5d184c7e3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c98d97b0763e40f7ef1eff0a6d3e4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a283790b839934e41215419936077893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467728ac9543fe86f58b0fcb932e543894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cc0fcc7f841e652639b34b360d839895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b023a955d3595d1bb00ebd208a94b49896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448ea435e945525e82a406da295866b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd216927b9b281df3271b42db56df44898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c703ea504113012e911ceadad23b3b0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b39656b088d0d2849e2c2422e9aa21900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f09e9a0f2520d15097b613c2559dab901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23734e726eec3cbc1fdeaf33f3007f9d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eb70908e0964b118b863dad349ce9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e55fd2416c9ce6c27397ca6b22d2d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d4cebc7208bf4eaedc223f28eeb60905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d939321d408bb9196c489074ab349906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2253c9d25d81d64a9cce60fbb8b036907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6ac61090d10169af87ea703077902908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c40504bbede1ebf4fb8fe596717c86909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dcc51eeae59b829cb49b5a6fa96c1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a658065147f690a723bcc19c6785f7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba559053f72fa780c9e347ee045cb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc202a59ffd04debd7d6b5d0691967d6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4744aba62e9e4bb89d467e95d4d63914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0514ba956ad8b30a94deb40bd64b8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b5fd750f13671ef101be89f60f8fe916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b94a8a71b71d8fc7a2f5f302a8f7d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222b31d0b64efbea760730d7d1fde4d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866f755d756869ef81ee4453d779449919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e473e2a6b1645b3ed97c7731917aa44920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57925282a28eede3280d10f340e822921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c936c275df3836f8ba689a694af63922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb24e599eed17817b40336c6fb2d28923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df60eca68059f4f9866f26b089ea486924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9b0b49e804003e4e0ebfbc88fa988925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4cbfb6eb00cfa6abff4e8eb2a00ef926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdfd2c570d88363e1b16dbaf418f2d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4a3340418fbc7eefe02b2aad4b84d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973f48221bc000275b8929cde01b757929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8396d9ea7054d4bd5cca15940262701930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eb59f5559e0a3bff0e61f2e57fe85931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8ad0c9cb79e91138cea1703796906932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f08ddfc62f8273fc42898b2d7303a0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77593f92b3b0f3e5f70a95057141be934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52aeef36aeae12514ca874a334c757935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1219d154c77f6fc6a940babb1daafd1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bdc7e65b7ebf1f835a11738585d95937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f23369d18e390a484f8410b57df1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970763366ee35d43d80c78d1bbaff0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7d76e7685f34ca026613cdcf8b937940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082555d34b6b9710df5875503f46320941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c50bb67203448fd5567abf32f6741942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270154dfe34c22b0ff4987b381900a03943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf288c7da7cc4c638aaf90f928c6cd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b97025965d0dd60aa29f82442602dd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9239bdaf95195c5d3c5d7be7f830be8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daaddd70b2615e74451b5c27770317947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b321ba62ab3ffde639b2147bb371747948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaa6600516c914aee4197eb82d9f93949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16d91e1e38d87db45d73e9ddae19c7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97915fdab79abcb3239b2b0e896a3b49951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ed278d437d7b5e3322e0f9c8a4525952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66333231a3dc04ddee319b7f1c221af953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f4a366ba872504b94f84279e257f3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554894ade60acf64d09c0c376a11a99955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664382384fbb339ad79297a7c13b1b6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f9398f47923ece4e325705b1c67c7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10e9b1e8fc7138355393f324216ca1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bac29353119e25f899f73e952995ff959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb28920fc592dff4206133dba33ae960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0e45d83e04b9556b807453729ada5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c3ce2a79693593db1bab134824721962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adacd1d2bc4a13e012620b3a2e3cac963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468806bd6395c9befbc4b73a14e8437f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8ea17adfe5f52ac8b4102c96acaf7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc234b399d4784f6aa08ffd1273c5c04966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876528b5e704fd0b525446920035bc9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9337e39cc105ba5b57b69556c6632968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdde9c18e63b1b80c215de25cf4573969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5995326264f74d27a897283b281750970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec39475eeae6e06fce493bd60595a60971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f322a8ecd65a8a533222698f38d26e1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0dccadc0d0fb1c1bd3a7909569ad6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae727baae922403ce0bb93cebf02f455974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c94b9c49dbd8e1b952b2b62679d66975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbaaecc57a8cc18d30951a7e463f3f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c929617c25bbf303be8e5eb1f3fc1b9977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>