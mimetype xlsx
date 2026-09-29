--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3684ab9cc9a3dc95554a8a920e58c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf52e8845058b8fbe5a119f6f7860972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22f01d0c6530445c6da99c73ab49b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5fa51b89acda489253bd45715a0604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35afc266ddd9dc843316ba2d2f8eab15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c11d2ab15da1d2575c05fa1890edd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e73ef7358828d6322f5d54daf2ffd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6468ccbc0d3dc236d55e8ffb2a1058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da38c1b06d1cbbb634d2ce07b72f6e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e08bba9a9317f332788dee769628c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee238d333a6bb0b5b9e2d678f5251e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc83a826abd35d8dfbb929924f61bf512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925ea15e43268aeb90cf5dd9d178f5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e35af8385f19bef945c2310af454414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaedf903b661d0490129deb4948eef915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fcb4776664c442662070309180eaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73b919a1776e27e9b1f709e2ae7d0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3751393a1a7edd1eeaa7640c0d046218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3025bed8929c9e786acb2b0853d9ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66667c9b1c34487dbe73490ded4e5d9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4196a2311e58adf2e1893362eafd45921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d504b709bac7e33791fd0413f1ae8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9d56f647e0b9103923292675a5c5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c48ec33269defdafa41c03bb3da8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f2261e3ddeb0188fa81b4d0ffeff525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b4cb696a76726ca185b846d8cb2f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9967987e7945aab6152b7c7060ac1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b2041cda87d675b3cd47549c1c57928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25045a72a8179f7a3fa92da99849eeb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aeafda9376859138c29f20b0cc71e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40c9c8a1a2e98e5a58f973ea27861c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892ab061e484ffdff5b3eacb0b5bed032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b587716ef529b7d389a3e513fcaf98033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c1564cba1b41202f0af99b2b12b9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84344b724b869be8d66dee584eda4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55478a00332ed59e6bab389b71ba54e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e2ef6a081149600e2af9833ce254837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3ee28e639361bed599e5875d5823538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb1d67ee2b1c3a17a6502f16fc277e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fea2c5bb9b17cbb2a87fe4b4c8a0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9eee7aed6a4453e62cf8120b8e01741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8aa4242e62670872192a47fe1546442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade8e5e2c8639b99f3f67c5eb3e254543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5becb427cd91f5835d94e5f90e989544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceefec87c0f2ec1ee4df5b2f13814045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30d6f7cb463c912867365f0b58996d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289d6b21a5d9a7605123b6d1473992447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c1faa0d9e0330ec28cd055c4406ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7baecf24cb6ff98eee11de3057f4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1cfaf03d68339aef19b28491dbbdc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b86a7a3c5f47c3c33a7e460ea303a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b21c5c691506c5b67aadfd80321df052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed69500ec4962030ac5f8b57a277aa153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49845d4a176931ad96028884f175b1a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdb50bc2de6cc2ea979a17983e2b4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b04efe73cba05bc65a69aeb2cbf6fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1545f56a97ed430d9fa353eb6724edd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb4bc31d7e8a2fdb8b7d609546d3d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccece647425fbc3f754d8c31992830cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e109e6c45e80988f8ee329a146057eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c714cae83814029c0c1ee241b81eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24169d6a1c1176fb0f037f4adc512ef062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b91667c7254e00b7a3d6d4a506e9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89591658f5a673594b69e71cdb350c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c3212aa700f4def3176a323bc8a4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a8328952957bf4d8e692a3f1a766166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef18ef1425a525aa67f8bd76995b97667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561af9278eb012574bfe30cb116e405f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826890b7090f6470f713c364cfb79f5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e717290dab17dd53d8d396044067ca570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5272786e953aecaac70d8d1cfa6f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7cdad1a78093c3bef0c774847d49472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acf870f55b0e00f003350b8020be4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44122d0ff744431a0bda3a96c71844874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2fa18b99c7cc0f6c02d4a7d21a52575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1568537fbe4e1a1d49a29408fdd0bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7783a72f8061a7b67be5c493f4216e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a5c7e8312778c7b906f2d4803a1e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37863c8ee833ef27ec53c23adf600f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a26d8ed9f4a494a3985f5711611bdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1688d4d4a14064f2b4cf8c396584b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0ebfccd2a574f00a6aaf500e9d66182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb1646ec60b9b2ba50a7c2a0ec7fa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47f9f6701ec4228bf9b8df45b2189184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123d6a7904d9288d462489d85f8f07b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac34622b650e029a5d1c588d6ee95386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd482117bf1e4d84dd82491f636f1be087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3916165136f7e14a0fb67fe0d7a7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eace811f858aea8a8a144c87c6ce17989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854458b97bf9ac45c1a2c6fe38105c7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bfe429a79ab5ccaccd26d412f90ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da473279db5f71b5a2433580d05a45492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e83f3339724e9db4bd298c250afd4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712a91a7b30f3fc57cbe80738b33d4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3b7f386e5c6341bc1a15c2c934e3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c62c5a0e55d4317024be7ed9860c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bc54edc0f8a290441368781c35e7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28573e024ff376c6cd49ae020ac75a3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b371983c789627dd28f2d4ec003199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6625099ba4de52e3ae4a8cc2a94e703100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2ce7db2be6b9514fcb967027e3aab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e13f52b9501fd805df95dd21dbd20d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68a402db409764701a74e0ea6bacb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63cc0fdbe3cc3398d7948f2c74e88c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715216bc24a494ef57df6aaf902ca5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696704ac323af0095e7c7005b29a96e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd08f062b22a518b97b005473d7819107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac23831fb7bdeefa83932c92bae4811108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77871be8760e803487585bf8dc267fc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb31e927b4a5acc50306d522860dc90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26023cfdb838ba12d131936ceeb4e5bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1699b190063c413ea70f7b1ce6527112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473eed0136ee26142e91778427db214113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a492399fe07cc5626f7c77a0c57734114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fbcc5aacc11c0919337ac2d786bea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b24ec57aa31f536228e0e05b2907c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929142e5e159a323c04f8ad7f05f8fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a73bf889327c38929c1e5f0eaf9c61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41829e69822c2f5f06ce6ccfba896e19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50100246d324641c7619e1ef978c9e4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ad2b50cc0cb9ef130c5c8c20d03e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b908b4dc13fe9444e17f2ab7fc579122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d192929d6e96ef450403b9940f07dd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f76cddbe90eeab4455c3802cd26333124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0266f7ec7f25f754e0dad9316579678125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa91afdd3ceefd48b1b5c3fb539757126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca021f47b084a2877a25346c775fb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c19f14593b83b0e22efd0a978a7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d519d1d3141bcf5cb2fade4f79016129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef40b9b4089cb2c84ee7831379bc12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16483eb56fa171462082d555cd6925131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c409065c5d4bf6c5c1de9644f9f07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527e598f52c3f2a1332cdcc3247447a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec89f913bce08341e976396102df30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8dffe2f45e90892a3f30304ee85e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df7a725e7072b3fd7241e2d582838136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4263feca479893b1e5ec59b466a021137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9da5cc1ff483341519819e3cd1f24f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c71f3b4e097bb6f5a2e0432c8ebde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f7e33a059cd58dd68b51404e50b52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad15f113e8c213d926ad5befcf0a21f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dfe8ad243df31a92ff3f58f49ec7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248be8c524e719a1a543c7ea23f2733143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f761c2299fa795457caf56c3d2d9118144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030b75773174cd08a51e6c0f3ae9bc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae530b4870899f55cecb62c0cc4002146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86951497b409619bb45181ddac81f86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929488a8558da952304051a05d94a9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b496115ac31ea0186472417ccec37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacf56aef8ab5e20c3cd8341d582ac9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06f9ace3e535a47b0f9798e52d08ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad9668057ea853ac11ef7fc643f085152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f3d9cc503f0733bf9c2994344a098153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cc292b244f86105fcc5a194dddff9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540d8fa72ee56e78909de34bf69d858155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40633e0ffd1af061ccd919edb13ff708156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebfdac30043f0f2aef452c81db0077157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebeb3ae4334087410745df9c7b562f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8763333b55c045c0834803a460d3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be0e4e81901925ef0af527e0f248ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70707beb057e6678af03fdef5e72b185161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b753512ec730e0d171bba8c80fb9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d269b167293ed07926d01f6bd7ce1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d67b16c97f1acea89feb76132c1f0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b28e4662dd316cbf853cf83b76502165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60c8a1f62a9459137038af6e5f29f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7983f4a8772e691960e969d4999e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9928baff26149db2852967052181ec8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2060ae6614ea79bf9983836be2d43c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aacba7bf5e959ec145364120088fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78fb4d2bc9e6b7b075d601f6fc5721171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe85441a926de848490f1bc68b47e2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e324427bd09d18e33b484391ca59a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87450353a331904e2eeb7927b0a2b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9b1edfa177c72075be832633715e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28590813bef99c79b1a2fd346a75c734176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c643d0c6f1ffe5b15a0d511f1f0584d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245561017141bd2b5d815a5d0b5ffb3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de022e6c36653716b55a5d2d31f1af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b313cf78e80a5968ba7ccaf0fd7961180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5d01502315df262cf8d4a6ae05cab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fb5fbdc87fe009ec186d348feb441182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33d9f41d19c08d5025e8cb7ff65d7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f47c81a154959279d2c2b2e57fd85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03998980c6a857cb892f0fda835ee7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e32cc5e4c1c04c05accff2b8d73db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6e90cdccb20825102058924ba8bea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae4a0614cc882597cd5213d9b1771188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89cce34e9f40679af22628b27b7934189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646356776a374eb7436077ae2cd1a0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44a211ef26e23fefda117e0deb4050191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e4dfc19cc7ff20d8facc25e2ea203192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b1662d4a9bd4f8cbed8750c20cb56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1a132a6f1b77377576d39edd45f17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c611c982f4950f2a609d0c0c42cbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a371d27b6243ae4229702eeffc9acc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b01a281bcbcf71eeb26755e0a3b71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799eeef61d9ddc1ddd2f37861a12e86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3ccdfc90d1fb30a0ee737a967183b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae965e8d1b26f87aa96b93c5ec34f2e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cb0c73e89f0ac33aeb07da011279b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940a71d49019108a2b9a728067944bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe53eab78ff3587d477d94fb7be02ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a87377f1d515d0acf151fc41760f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44828a1eb3f3703bad0882fd72e72c7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35083fc1f667b55d2a707703753eeed3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8165d8deb8b9b3faaa2abaef6f7c344207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3bdee07580e0185d9a477229bd932208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea845bd8be3e73d72e463eba6af2fe9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722b922359de3e178151092fecb3445210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914ab1d0fe04ba74753dbc722ee56df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c5d544a671ec90b1fb8cabe603dbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbf36dfaf5e3049075b20daa9928ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510bb7b45222d7a837268177caecd2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a622e7f259d4b0eb564889f993e362215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9589ee47cff489e650ff17bb1f092c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862b12941a81f5295c693642a4bbb1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa8e15dc2d48ac9d8086fbff815a03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7972ca452c9de28dde7552a77a63b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732e4d4a2ff2e0d4a3498b5a158e0d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca96477c1f5ad63fb342138c81752e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ff5e529223dd8d3c1720e9d219d4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc23a5a253df82d81a5688f9bc2980223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea547fb60a2773920d87c9e6632050224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c582d64b816cbe30b41c730611dd91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ec22983cf45b8ea525d6d600f6198226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc762cc63b2fbf4ce732dbc9bd1bcbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73ab2ac46917f219f0874c718b6d3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743a2b18b02090512dcfb0c40246610229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b87a22f74b9f2980e2ed4902ab7d31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab92d1d2778d0199a821a879ac1d6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b94c71cbbec61d2be8628a01750161232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b71688df0ed9b87a12035cfd3a4f51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d6e6f93d74db670ba91ba1de102f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e58db3d0bf2c70b8d1a8771825cfbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c14de160d5e75a5ff3dc2478d4440f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d897814beabccd7e1732f2c7ae8406237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299283b1a9430e9a37d8bcb78724f82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd159477bbb1242276e56e33606cf65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b902613824c9505750d1f8d6240f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefa442fde7a0ebd6ff34154a5b59e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbe395dca8f407fc3285194372c65a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ae8f5b5c02c6e918ad199309f28e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31411b563046ca28673315bce6f51f85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b8d7e6cf05a926dd7747a7f228146245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61343462e903cc5d3721c38c2ee72943246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3acb4eefc44d7bcc63606f11d8f066247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4bd10d202e82fcd99eb4483dd99e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63073fe862b3b1db67435e3bc9159d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fdd6260ae8ed07100b08321197be0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da866338281fa62fd834047507d186251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdad215af6d24ae12dc956830901b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5be1461bc3f4209bf57188fa2a63ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c75568d4c1e509e4856a88f68a39f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a03a1104df3ac47e6acce028ef2a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09a2d7de5e6c1b88270ccac72dec14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b883f085473420d31e77148e0240924257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a688cdce0f58c3fb1855e25a62411c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67317cafcee35f9eab5aed558a37570259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0316c54341fe06a1fb4bdb8c83c6fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff57231a9ea2146e429f01d4c33932261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193ef9133500a32551e3faec98d8b28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc81ece3af7ea3845ce387b7a8822263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785c08319ad78e2aa7131d3424685dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eac6c14c7522299d4fbb29b71a436a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9e603ef5c5fabc28fe35db96ac05a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d4b27c6921bf783bb59584ba3e7cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38d94b10e19cc72ddb2a6d08f8e58a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679f0a6b250589381e844a70c3181a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042587e3a75cfacfafb859fb8f77a408270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7310a838caee65d3aba59a2dba51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601c74fbb7dae76f8627fb0094b1e39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc6cc13765caef9549dbb49922dd1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ea051726cde8019dc79bd5bdbe633274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ae72423b6d288b4844b5f8cabccd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cc87c9d31ed39775ae08bd3a8d51d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e9d22bc9264b8eae1ec326c90aaa0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c70960d98a72a7ebfbe5605116183278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ded7c0eaa49317a2b58880a7573fc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ffe65648039ec172dfb59ea538a49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ca620266521ab0f554a64558bb506281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31231c3981f08cac9c265fb1f7b2fe89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736006a685081102dfe0ded712950b84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fc98c93e0c3bb660a2f3e12571685284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a1b6e44b4a675da314e5f8d9177d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb1a5a57b7a2cd6f903a2d43e44f3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57440c9c23fbe4d61ee41f87c08d80d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef289e52706b72d6bcb8e237db747ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfee0a81fb54f93fbcf85a91222a569289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65c06205dc2908f5a3fc281ba5226c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8ac5a114d48cb4470a772310cf575291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e92cdfff6984726efeb033332e84f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd022ac9239bc7025876e53108e8ff2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a53b9e26b2cdbcc063b48138a46f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739a3fb990016a98ec17ef79291f65e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038702ef6d1d9c3f53fd6c58d1dc76b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c98c73691cda95494279bbfc203fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe47c4b1b6db536bd84e56f73f54a1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f20b415527f9ef4f15e943a7085da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4165e53858e933d40e4c875a670f08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18651d23abcad7918cc61e733de6c7fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf1db435a5c14f6c360d0eabd1ece8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c75998aad848de755d7ca585375081303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7814718167541117423d64f9ff3111f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4979d54c4e50c65817f61952f998e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0ee4c7a29eae22c089e3e00d31252306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52c1b97541f4169c65f3cfc032263b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f497e3a6bd74b98ba1b57444bf4f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e3f85577a3713dbc1c64f8f34be74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910f117dd949ca606d7fc2e961c6247310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ab71041ef6f777b6063dc00ae102d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a21c96a64ada3a49c4d818446ac853312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091350e66857bae80924abc376945aa9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e328e4dcef8caf8ecc84844cb7a8ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819b836846421d50b7b085931e7f234315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181f1e92d9886bd77c149da454a5c3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884d40668c25441abc52d0c51b05569317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d827dbe55ac0e7a151dd8bad7607b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ad878064ac216f2d6d68d9a5cab3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bb6262c97a460097e281bb12dd573320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50163ca5ca552a5a478efe1d10430321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc21d408099e8391ba167540b8a6a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694bd17bc6b76456985125b55f40ebc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb86af85869cd4330acf5534d7b763324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403f3da216bf9fbf46199f4af5cf08d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157f230ba11ec09d3acf0361e25b107326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb8d3a381b99b1097bd843508a0da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c48deb0ad382b1dec047b088d3e02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a46a5b73cab559bb28c2193d04171e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffedb3699ecc996f19623033603e23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dd35390b8549def069e52c1ef1dd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a889c13b383b860bca94690f1ee6f48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940951866de107dfaf59567331835666333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc162737e0f9b1644fb56dccd3c933334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011e77023839716ce75d1e386cc9cbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe826a859b546e53bd9a52907f38d207336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261b8389b6e6db3064326661c483b2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459543fc29f1ef6bd7198094b7fecb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dbcafc395f1f3498fd8249074c7e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951aa4ee05302aa6337216dd3495b6a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766c9b453cea3be4144a697cb95390c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d02da78f3d4fd0893a439ea05c8f01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7043584acd99b535275fb1d5258e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fe322f882e9e77dd1db419fa52c20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe922e6a95c505355ee08351be8d0e7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e70f03a1ec4e71b5de6ec8d6074ded346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb87e27e7e9e45b6a060970336b8444347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a66c471aad659bdd25fe7e275880cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c2013a3ffa408ba80088c972be1f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee95c792b214ed4e2cff5aba8ae2ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1533d7336fbe828388c259fc8bac27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf992867004b9594b6959572eb7371352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794ccc8071dedecea4ce1292481e3d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0095bd95dafe8b4d7d54d5de26c5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210932e568bd722d68f192ddc0eb75a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b07b7775d4a16005b1a27a06a370f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48e3ad46ef6749fcd60d2eb16850ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f55cc817fc16faa2fa831912647af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2bf4273de0384363ad94c700233c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cca0c6e33122ff9fd4f9d16f4dd0de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a36523b87964c65af52dfaff118c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f569f64d33f4fc57522bbfb4bd5c52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13e0d77d785d4fa9a131d26b9d45e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbb7434c155fef3a2c97b91947a267364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad3106a264e755c01481fa2b545ac2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de269b42aa9adfb5aecacfca69b6e5e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5de40e94de96c1786745e6fc8e91a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f119a1851d6d445eb693d3c13110f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a471ff8a7435e2b696af00cd54cbb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979f405b5ec72992b4511846eb3f3d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cb408c7416daef9451c86db49d45e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278108d9f8833a896c7e23725543ed96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c977e53bae4153f6d5641d4cc16b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da106c8d05a7406fe1da960d0bee077374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab882b9c4a16e864308257cf7fe11ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232945ee3c3852b6945abfc2576ed5ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a23d5e4a5cdaa47442e0028172f341377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14db835c66eda33a69be19a621c8f2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c2b65fa410c6747f695bb5e21e572379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98638c2af29d1292289eb456962ca923380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb18dc4d341a425fafe7ceec51516b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64261d8563ca5fc7a3a8b0c4218ea1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcc50a7cb97f8f9d1fc15b97d37fb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f5c2718ac71b7885d694bc4337705384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d108bfb4c4ef282090740564f88ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df1ef21d041fee4dc83d0516a8b20b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40687890d1907fa243117cc9a588dc34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1998a56bf3fa13dce9cfa924f89f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127bf4944cee246b35a47b29339d3b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863e37c03c83bc42676c522f2e90149390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431dd25d3f6bdb22766828a24c70080391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11796d1a42a11771733ab1be7aca390c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a3ea4ae7c2131a606befbbe92a253393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57010bb92d95419111d11e60a72119394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ddeb28b7c08b462777a60dad1049a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa594467366d7bb61519c477603723f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cd3e97b05ca526d5e9085a110fb88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3b1cf660a71dd2e34ce577bb0c973398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700467db25fb1c5f61c6b9ba1240c23a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fe3dfc98628a206f38bd99c9d9f61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815fb1cf91cc6ef50691ae4f3cd0789401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549ecd13ec2cc8e4a8dbee0a415b564402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fb81c5454b3673293ebe1f65682c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f08d2593a9efeced0945762fdff576404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1030e5fd166632ae9f7c0f06fabbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdf960f30561579b2dbbfd004eaeb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c398d31dcb8cc456bd4e1a6ce6ed6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b32d9b5e272a57a8f507d3af16aa0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab8ba2d0ba0c56ce7f6ba2091e6d7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35749dcac4bc9db6450f96f4aaad08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cd867292259aa6399e6d394a89bb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2669fccd0a2e194fb9779c5504f0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947b80d16b2ded9cdd9bdf2f35b42f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f9e133155ca7dfe382c58750c0481414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ba3e338e1704f3e44f603e5dbe91a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae6340e20d2f188e5fd1f7867b29c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eed8230c0ec52fb107da41da23fdb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f09e4a6db254bf9f70801056aa8ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bea46326285addae65f8621377708419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820490e89eb45fd63096d65b4985b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86ffb1f760fd435bd2fe95c2e013aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf731ba1c685efa4ac4e602acc1b341d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a77070428303aaa4ceb1b62160f7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b44d5f84411f9ca4f81e7a245f07d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a97cf9a7ebaae08649fcb1b335f05b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb5ff6e690249042247af81b737640426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2a971f56a7746ab9050ae38e006e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3304d73946130294608e54256216bd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a9b1d572885c183bbf63349843f70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38992d6262b29d8597dc0c1edfba634d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fc7fd5907bb53ff042ceee5e390fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461efb153bd7539cba39e8e4d7ab791c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673492967be7bd11dead34637b7285b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb786edd32bc4635c6d323f7b67dff9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff19ae9e9760d52d31dbd134c5da3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bea68e353a4b374356c6d13e0fa75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f9ba51635811947a6c30d6a1d40e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b64aa11440f1682fd59efa04ec79c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a89a0ab14166553b60c0c6fef14a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be2e89de5b9339240e58426632904440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879996fb725d29e101961ea6b697c3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f33cb28c01168ba49674c2f41ea245442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff71aa6e915016504a39b0a66a1bb8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07826ad079f62888e3d468791b6e78f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d92cc57a4cc7749a1a8c5f936cfaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b2d013b6c309cb95838209129ab5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d024ea80c542e2caa77209d7121171447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2ee352a7f3671df516045770b0845448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3134f69447cfbd5535a22e93021a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c3eae2412f5b96c60ddd9d5ae714450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c148d3157f582edb2dd889a8da743451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8c38e45df11bfe95e3af66d8a06a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baefc63c71ecd01e21c8e50ed45aca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38ed9129cabf98be343e7054247965454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e84a3e86f0ea1fc3d4223bfce6aff9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d543aaff33b9b301a140b41c856cc4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f331464976b4c6b37af01675ed763457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a52c2ee3fa2b2c18471e2642576b50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ada59411d6f82cc167bf4d8626334459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25edecb7ef2be1093aaf20f8325241460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345258aa60083b6e46e4f7d0027d945461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c751acf455e2da66b51aafd09ef13fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d2378b3beaa66bf37cb268b4fbd20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef301d1d45e2e81cb3e4c734b3d917a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c81e66e66bb130496e784ec6512ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c3de1a4d3df5881c359ebd8325130466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd5111a8558ba3d10e0d0f530b1518467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675daa1ccb7837b6e70d87e0f0e4e6b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5532106467b6c0ea0804cbe95f2037469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56249ca61cf730ec7c30be82711750470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328300c867a86f1a3dd5fa0129830b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57794b00c44615f93c56d717fe5f0f0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef7e06f8b613161a9bb83e8917e238473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad4be07bc6b76dfc9d9cf405351a68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f843cbbec733b873249f3284643efa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72a336443015ba7a851900fc6d15de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d684cd36d8e92cf3164bfb07cdc625d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96275d9670517353db0ccc9d4ef7b379478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9959905b91652275cf7c5f79d1184479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f39e6c463ae32a46a0c9a117cd7beb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2c8a045d669c231f892ee218f06f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209e80c42259ed802e2c22a1ed28022482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f5b3e5a75d9832031bc6be8eee15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198ce82505c5d7ceae0f6ac232cb327484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a072eb91f80be8fdb25903e05f63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29283dd1e1beb5f29cf6a0ae857ffb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43388e59ab0669c99776b5478635dfe8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3deb754da57ee355f51373398db04c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121aa0b3e92d2c9f363bdcfd691c0be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb424074d7acb46a6271ed69d10f2aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba320f512ca7ef6c5cac1d7846e96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2006fb8510b05d3462431ff53e7d0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8613479ad6484f81489215027cedd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2f13a3c88124ee7b1bb9c05412827494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8a1adeeed25ccec5bb2398efecdd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fa234e087ed33f157ea6395c68f5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b1ae8f80ba55ea5fc6c9e595fd966497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0b8cc92061e6b2fecfbca6c2128ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7b0373d978353e1e6d76f70107b30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7701ad165bc15caa3238702ba783a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b8948edfcba07baf69bf83654ceba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97231082101d5de79989718ab57906502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b2dd751df89ea6c293f064197b61a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91f6d7c3c911ce5ca2ff03a56dcecc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2fdfce49a1a97096ce176acbb902a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc14fd1c21629b0b4802d30443f01c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177fdaecba95fc8a07dfd1ee2ccb213507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46167bfc457cbfbe5e71532c88e7bff7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbd3ddca59ffc801562ec16b9b1380509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1065a363a0c476c73d6dd12b461e68b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4fe1a387a0e6420c1e5ff08455bc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56639083222b59ee6741fb1292e94c09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a97cb30a8ebea1c7f15452328971d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1530926e20cffcc3109c53daa4904514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac9c056b8b004e703dccee06ca6f75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe1303c71a9112918d83e5cb1ecc25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f5f83f0e9b8c266d5c58fdb6bf988517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f41faf42abe7dc44cc43bff814561e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029fe72bbfe600d7dba92d5c9cfa2b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0103335e082453ab5bb5804f89c754520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e74da9c0ca8d339080169b9c52b90c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f82ccd204497f4641c67325093e58d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dca88179a967bf021fdc0d500454c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96709ff0e7f3bb0dff062b01082a083e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a03ddc7ec532a982c737ce3b21cb6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55176061b1eb2d5ab75410e707b549a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e1952b844f6a4f6de54788609895c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f07787eba2282efc2ac7300dfe80fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e57882afe91c7d35e611511d1fdd6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077cce9e3e1ac6b27b7bdc0cb5d551a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a1f87ef7154a15882b4eb99bb9425531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb70e63f0cfec9ce170ddb288d7e86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75be57acdcb79bf3bb42d660ac7f20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808fad537934c807bf328be23857a7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b33ba9adecf83e2e85a9d733e6da7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47321908a478624a67e9cfa99c80f99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8573775dd8e52f70eb53e7c528d3429537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0886e0dc1ddc6b1d72c5c825fc61c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ed5df0c83b2627d6ccfc3a2fa0371539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d73934d4c0ad6b6cc9a9c0d5126316540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b47ebcc4b82edde3c231366260c50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60efcd12143c86dd84823cc68152f42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303862ceeac3a2a224c226c70001592543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6f00b6d598677106b855b4d0979e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266a4ef68a17e38307654476bac20d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8565d5df0744bf9aa4aa651cbe77412546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fabc65e49f3ac6fcd70d1694b97d18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e8bc34850e672a83e63145c1ec72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201cc5a40fe904519c05e5dddbe544c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ccaf3df2d7cd2835f3790ed41dc5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fa6db92196ee6cb63827e99258b4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f76c557455c2eb397e81c9c412b45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72730d491bd000817dcdc5257627dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873a0026bd81f3ef356bf7e08cb6fee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620f6864b5c16009f3e03721e2aa9a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba755509292287f6054e1a7d99b04b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423d2aeef4439ae3ce6c69c10bdc307557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518eba32449d74e2b165d2ee3029bd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e8b5e48a22959942265231fc7351559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631610b16110df39b8ae9f56fcd9b69a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f144e73701306fc12bb88b9d902ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94659d14ee6c33359a8ba884b2d1453f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b9d1b53142efaa66a93398d69e1b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476632a2d0d3369f7048d7cb6b89506564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebd8fb2064d7315696617ef528ec5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4302f293673d9acafb2bda9c89f988566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b43201ce48df49691c6d514e3f4db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92292d0428e21b4b330f23791c9c7f71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236940f5fc326980de20c103c039315569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056ca945b69a68df702f9e5f0fc9e7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66b82dd36daa7b18baef6b8f850656571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660c20fd6c99667441ea2b13f402d11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81876e66ad9440b62a64c1caac741c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f8cd98316459ebf8233e2d5e2dca5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac5006569707a4fd84b9ea510a3dd4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c0e589f842eee0eed50cd6dc63f5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697eb053dbed3f5f1bbc97f3306d1cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672248f278bf1c58977ed45651c618cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536804eb1c79f8f9313dc157963be80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249bf429c3c90fdb342f1893e57b64c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed371ae402a245307409bf68f7a61f7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1466baa7788ec476b58e2c3cc06e633582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac74a80f93e283c94d39cf79e767876583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbbb1ee50203a2b122d2a96dfaf566584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2524a84d4cfcb55bfc659e97a688b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f40a0fde68537a5697429414b213d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66de582c3ed22075e888d69e63438d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f8e7b8b50db4ff3083a533094e875588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f387c65babeb5b5602b9e606e3de55589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c33b78493765b55ab3503b4d400249590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8333376a591a4bfad5e7e47fc00ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44d40e810a14a59c56b69b378f7885592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e16e45cfff464cee81b47f04842d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de61cc954b3f6237c4c170936be0e75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6f934f89791557b5694b06eba8ef3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bbcbcf68f8707554f8a6916672a2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be78a04229a8cb255a2f5a3eaf05930597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d3710cd7ba0273effec46508941df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba65f2a959144cfcbc65edc33e18a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de368ce266a7da728bcf8fdf845a834c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b32e36a42ae70c13bd4966059e535601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4e9a042245676e31c0b90d9c6715f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c832a41d3633578253bdcf76e21bd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd8e11b8cd0baa1d4d09846b456f5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff8b36a486388b5144da3db3a5c66b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05803e30d92f8283809db4a6d5a3ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa71b897d8f16dce2ab1cccb6b7f30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db570eea5403e6d7ae5bf7113552a713608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53930705a5df878c1e46c3a49e7ae2eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f92ed3925e49931b991a83845da7aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede54310412aa219d87ade8d921186d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e948de480eac517f7330d583c42ab99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d8f6681c7bf8c122e454f72e0286a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a401913f9d385a5f16eb1e72f420f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea400f32572fb0925c4e73601e2e4a56615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9781d5ba5aca4608ce78f296eb20111616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156e48bb2a95c5164818c4ef2469235617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1310d018dc349d55a650cd231ae23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797ce1dc553c03a18a38359332ba5f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ab01741c261fb934ffc4c0f9bdfdb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6d1e6127ec618d700e437cb283af5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ceacfe2c16c824c805701e957e343622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ef1743b4502af33f9e07bdf6152bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11babfc9953268cafbd2d97e43af72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7a02de825c667a7bade33dbd6df14625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adce557342008f46d7736d27ac13fb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02465356fcf8c4fda281f080eb18521d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bea716d5d96f814f4c6e74a835471d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645b860e0b1d4f0891659db14819ea6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9742d6fc2e8cf8e94df72d71b712d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3d59acec61b50f5ecde0d4790fa92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009087e78603343ce8bcdda8541d36bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641f128877f8a28aebed14741c31c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91f2a3b80cd81ee238f4ea429ec414634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d16d16e9a85500c505d19e5088930635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51123bfd922aee6b8a1308681939dd19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d020519fea51118fb9c7089e2531c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f78862cfd251c01f09b7cde1a65bbc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a203d195f5facc15e32a403fb4508c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a924a2a3385a3f649f30f9bc783c6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989469c2a5baacd02b81b60ca4644ae9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d166e8b6ad10eac3630a5a70d2153642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5f2690231cafc675769337bd6da16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02717b94d3c4a33659e3970d5ebfc2a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659d221532d16014b0588a9219309db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3f715c03d260a0f334077e3d4251d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311f0c253bf3a4ee413c0f75b6cd8c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd839f2dff14a0864518b5a62af431c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d9da6b949df12983d9f7ddf39f74b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191308a16e525404e9306103f446eaeb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b20e7f29cabcb51606d72b66a8129651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab574d64ed18410ce1eaa440970783652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4f2314ecf312d87fd256375acd266653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f10b5048c14899c8b37ef1f6d1c2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac365a8a329c8fc603ce75266339214e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f04a2d4786e850cff447d5e0cff17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfca9743d4958ce5ca60756f68b7274657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926656f138a1a1ca8011ab0f655f946658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b6fad0b021cf7509a7cf229fcaef7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71410ac8d6e134cbb777dab8645e90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dad1832d067d297bb516d7e901cd21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa86b43cb2c780811b5b3fe693d4591662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987906d32480122e0b3c093564d719663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c55cb6ed49dfe0d3470b9e747eaa1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763baac18e8b0eb05d9992e98daf9478665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed453946259b2f0a74893cd0811c8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bca5c849a60ef53cd445bc8f681207667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5829b9c04ccf7a3608c95746ce4d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2a333d15c91d70e4178aab9377831669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbaa524c1968143b565e6a4653b845670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3efdab40514e0360365061686914c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ae67e7d61ce4530e4f4989586876b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc3ffce7014ed06003824a95dc4313673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b9349948e7b13820465fa28221a20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbcce0f660c4eb9efa37b31869477f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72af9f7021f4f24938cb8e31f607428676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb65f5edf68479228e0228bb9eb11d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb206076c50ae0e8cdcd4fc8cb2df401678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6b4d0ae1d7d3ea3f8f7b0ecf2fe4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f28c61c68a499a0bba93caa9eca996680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a4a1188351505e3219d2f49cefb13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8f6524633d2a698f00ee43ec406be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa8f2236b2899e5fec958985cbf8ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12545ea464fd5c011c38f17085acebd2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f43ee6ae6cea947d08629fd64434685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf05e52fe1a6782df1c44fad8e4f49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce08d3a689877a4cdfbd3e4612d208687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed2041a03a8aeb9a094efe29fc5bea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e523a95a128f9d8b2c1ab7df16c3fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63265bb66ac1c60a9fd252a06b83542690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdbb58bb8e2837349bd6b0a8f8f9c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a13e9c87127c58d5d6059555c30ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa676c74198c6a04faf2bb9b1eb6dc14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c07090cb5515d72eb28ca72f8c96a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97a7d5d8f653c83db2a3b42a0155b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd58fe5e9e063f434f28cf0d1264a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f5959a91c9a22af144437b9314a44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8f36097335d73a2f9404ad175f90c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468abbd23b42cae066dc42e610158b83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28109eea16ea7ed86015b830e37313c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f073f450f1ab7e6691211171c165f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b277545b36a5edd63d58de0fede2aec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248b3893e4bc8b4ffc2cd3f9956928b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482c2bb4fe6e88dccf6d5acd0519ac3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3484d87f941b5fecca3e1164264758705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eb5828c9f919ef6631b1762e1d9de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03361b4c2fc3fe8b8afba8182030c6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32be934e60a15fd88fb438b036d571708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aca9dbe71bed5ff395a0b7f42ef796709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f845f18f07136d453477435541ced79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc10fad6179183f20e06eb5cec0904711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ea258464f95792556594db4fafb78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce1d6003a01ffec59108f9b3cf7300713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8a1094ed4f9c942eb17cf0a491e0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93401fa3f322ac5ef948fb91740c398715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f74aeb8d9e299419ca3f58c5da7ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea505e5d91baceec37025b935a4dd8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa1979a905a828a5a222e6ee91fbd5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea4ca2f2f99d93113c2f88b69b7492719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61d136ff0e826553547346293897c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe6715fb048f0c0b11e2ff6a7564cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d466b07bfe12e53547193db7e37f49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a28e0b2bbe4721bde9340d4b47cf7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd43bf69d5d1e777f340f8e4f3c28c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e56dcf9fb729da48f9b6cfd9040ac7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aadf0ce5f10641ad5b33e7fd9477d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b408d03105cc7be36097880d088a50c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d63dbdbae027875d3578b9d54701e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d25b011b6a4065a8fc56c4dc1cd90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc59070eff199f7de8d9136681ea50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff667f80b7706f62ae8240ca808c771a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997cb274539244dd97233f98ded759732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a257fabc3ab054ae747c75aca3191733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b10b74be35bb9c27ab66c24465eb22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42015eea21793fbf0ceef9b38add251735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef00e16cb64753dd99706e3c9e0886b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0de822c100ed1a44dbd4df5b173b23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e322882c15da50b571a433ed46e999738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb15b89311d88de78952a211a80b678739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85837ac9d60cd2e2035c6cac72d414d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28789f6178efaf888d5b62c70ed744741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab99215e7d6ba115c5ca9af753b8bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f6afc478ae18ac015c1f190c9b543743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a47addb44f7ae533dc22f18d75ca5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86f6b4162b0839d0b31b1a3a4d6840745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71377405bc6d53892ab6526a0197e53e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a6f9abbeccbc4f2edfe6882c6b46b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748b24653d1a074bceda6556e3380e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81a221a9d96e7ba4d4b6185d572f58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374857e1f37d098ec9f521511147c81b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911df60a08c45df74d8e960dbf7b300751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d819319ed26fb4009347a4a0d513a2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cadf65ffeca0a8158831640e044c5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87522923e7488120a0852f95102fae9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b818536cc73afbb43e371df9a5745d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfebb4eb747c3cdfd10ed926a82da6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa54f6ca2ad14aad839805831ad86a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b7492d14db4777fca05f9a5766854758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240785564ee0205ef17afac35ac7139759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acab57bd869a96796c52aae807c3f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb043874ec143a45b4e9701489aa7b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7b2b06f0404a3b583e27c2bae723a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e5d7b2dc47106f69bf6151c4feedf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8bda107fd91a73c7136a2de9ef253764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd55b95f062605939d85e98d3b422fc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5e857ba0483a664bf5cae1e662365766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dff25674d3df884939ea68685bfa0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084dc44f6ed5c5647d848b4f0244178768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab9ea406a8f10f09fc1975c85c8569769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbf0812b9bb0995ecf12052f3f27b4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b623e68fa40e70f5208269299f4b9c3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87110e03ad3f46e1fe62f76230c73b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0b3a4344ea397f655288285aae1b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab84774c2160b0fa05ff2d4aa219a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6af55ebb82582462cfeef45733305f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b659c514e31080c997f6e1befbf2a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9461047c0018e66018bb7e4c2f6ad3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2179806540f4597487ffd3b1c19368778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40f8d70873263b5a68ce80773b38c6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c677d7c834c627f206cf6f20d0b83e2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94210089b673068ab38c861a71272995781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833ee706f6203e2758ee2f42fc2dd53782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda00e7631fb33f54fdf82e2695bde3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aa288a6eeb53567c21174852ba670784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca306abc2fc7d22491b16ef274f18a14785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362b109aa59af9446f7ebb336af2f8d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546994b706dde41a24b9bc9f4e2498fc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c213d43f436c8a152a2cbf7bca6bb54788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523eee369f778ceeee91531809926c0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9113db3072c5bc97092fdff4a6ce99790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7ac7d5b70231c737214cfd4902d97791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eaad543e94b701cf9e3731c0d6654792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731ec490aa7fbb4aa940cb7f4484195793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de54e9b3ac64a92947c4a2d1a28c66f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b858ab72fff8e6df7494f48498d4890795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c990d918b926ca2cf263ca4b80a76796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a85491c5f2081f103bf14615ff68797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3d64e8161d519ac7461bf083b5df9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7040da17c2088b5e9084e29593dba1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeea341db657afbd480301064f8965d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618559e01866351668eb17add4d5d6a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787293ecf691dd45e86c2ff63ca42ff0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef30cd1efa64719d7968d56477c4d3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fbfb375973b5b261822b35bbeca79804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758d06908dc89f0e8ff5c08799be968805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61c1f6b0b5342e670e70b167b5bab7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac246e5e3c77df867db1c6a89fdc2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797990db9fe62bcec004c54ab22d9518808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eab327f686e4f6916e4bac0adf832809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a55f463e4f810abdf06665ae279831810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554938510d6e722c0a1a517aced7fec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a56d2cef88993c61fe04d3befc7037812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c37b555fa6cceb95bdf2db9543b244813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6f3a62631f68f6221cb29c2f525aa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99c466ea9f58f8df9e6a728c275bc5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c40a986205fd2254cfff6aced8726816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf181f1df934ec674cbb064b2837260b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874d05da5eed93f40816dbeb9822af0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3124f4afb88cb26ab0b592fd164000819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af51842da44c44bc7c97bba1d9a788f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d11f9b1291f232f0ab3d029cef4ed821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40ce7ad1d4f0473a87e494bb54453b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b5aad98ad53f98da5fec02e5affe2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551717e9adcd7aa9410f5b6a4fd6d5e1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae63da6b1e55c074132da7be7134f3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22b5ee99d19bf80b32ab99258c835b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d6bfec33c63e0cdc496e9825c2765827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca06fa52d669a22ee028d4a057cc2fb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23db9989563f96c3619358266e8ac5e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d59fa2fee4d96b24a0374c9987b64830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1e58e7c7793fbeadb9a51ff064c7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa92c0eeaee8aecca9564d554c008b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285247456a70faef6b2a892807fd019833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f6f589745036728ff6a872dd4e1f7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142dace3edd069900a3d466837e2e3a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f3b0629e6f7c65d34217612e4353d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25d72ebeac9611cdb4c1c5225fee42837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c0ebca1f736eb72bdded44d75994838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e411f7fde06078d1b7ad75736e810839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419909881fe52e63faf24f3c94bd83e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda95dbff13b3ebfe3705638684cec1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4336c577f6324c222d0e9b6891f7891842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce5862cfd62ffb6cf6dc139e1f1f13843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88abd034d1dd0bc2cadeff46ffe487844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5278de92a574f9eac1e09ebedd3cd6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1c7dfb56089c75c1f25b981b0200d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc37fc21d3dbaedc46a0d02d9a0ae82847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98096dbf7035a6b22245a4d1052662848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208536bfc2d8bef15239ecd3fd4b75d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51643948978f8a1e7200f32f89cac4e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1831378e3b651d917693179adfab73851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ed227f49e4eee832c41f8104d8b15852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caebd9b1b906f48f0e56479a1ceeffb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3e70ebc09a66d189370ab8c3e3042854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f9b002deab5e91fe082f661d64523855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6953b9a5c68f8cab0bb8f27444afe856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393ba49ba96840e739320f5aeeb11ea857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5fe026b59b84bc3ca8ce5dcc9dd56858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c16b7e4a458f79bd4c8b6e121f79e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6fb82987d67972d5c29e7317225a7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b002e9f5d6891faa7eb612c1b7735861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5746de5764452895ac5a0fad2811a7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfc98aba9b60311235da5a413ebe68863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e14d6d54624936debff3156c50724864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1780356f2e9cf0d4a5d24d47da0b0c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7c88db3b097b5f82c5760169cdf16866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8d14d2f5b763033d7d111550c9417867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ab6d6b7b9501c9a23b097b7f7ccba868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc3fcffd2dda6204e03d6840d68816869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54578efb111f5039375c1576d2a56a81870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d054397955f8841471c956b2579eff5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2344a48a893fdbac2789b439d43d9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2b4e156c6ba90b510c9725bc6da25873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e0ac701ef6f652be9fff1d45f802874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d5e29dd3bb3aacc677aae51f0725875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37844b0e721b2dc1b04278fbe46a9ebd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01c6d15f398e9b0c2198503688a510877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab48366197917bc0ba9e314e97f876e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36434361929c61fea006753005407be879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea1cc279ed6658ff5688b11816b362880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247afcddc84c150d877a0a83fa8026a1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088a91fa29d814cfebafe36ae6ca3d6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a6b736d89bdc6490ae95a3a535bed883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd134fdd6d53202e708745fca8d3a32884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccadb745de92f7d4af49390f0ed7ef885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e78eec61c91687f9ce6931cdd77f0d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb51156150f47ed3333844cc783d05887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777524959a7b58d18c329bfd9e7100c2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e1078267d4e856260701439c8a83889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23522c96c1d13dd60967378423ab9d7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6998b22389eede79f455f22d16bfbc5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d7d3f165e3420646d45d996c79411892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11062c4c5a7e36aa6570762a82e855f0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb50ecefb2ac0027e95cce6d68dcc4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b52bc425c4878da800535649a7c7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883b4adbd21357513b09b64e8435944896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825e88aa31a50ca1a91461c6232ee77897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870026518a2949234ae896ceea264394898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319935ff152ae4d32d86759f5ca5ba0f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ddf0c4df8ea80aae4a20921946dc2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b772ee04b6326aa0a3e6338693faf901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83f899429139a8651e24fd246f1712902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e6d6412de2b11fd7adf4428b950f0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f50621de47a9995a4f1b9e30669b0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec53318a19ec7775f2b172d02456a16905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089589740a992ec4b6aeeb5165c34ed906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc3ef5f38e0c68e2b23a43bbbf003907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0d0b22b34f2d92244543772db232908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24a1d45ebbb8fbf1110537ac00fbdf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb6ef27d81b3d49ab2c9cf0f0bd731910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cfcb5c0ed3d2cb97523fccc4d3888911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b04b72c454bfd48856631be26942b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c70b9ef3e03ca74707de3f29bac30913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142aab2fc99945a16f39f0d964e04bc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690569d3dc99ccea55f443e6b4031d7f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09342161489f8abc0e45c5a41de782916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205681f9c803bd0f91d8c6ab0d90214917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58a4444e838d2aee87725b04686d05918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6956ebf2f14fe65f2ddfcd231fa246919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f6e86536cea04a25b0855b3ebfa0a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03fc56e580b5843eb7d684ed572d56921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55fa7fb73405fc0132ff21f4fc3429922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b83f9644fe9ad58ea84c2ec4a00186923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe261ca301debd5f0b6e363cf76725924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229575894767098692085097ab76dcf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55930e723d41fb6cceeafe270f986701926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc6c6e858ecd6024205c8dc41b1a53927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ee83cc5864946d01043e8827f375928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e50fab70c3c9a5a934165e9c4d636929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2f203e6dad26db49fa79e7fecd67a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7484e62355647da021d8181dd21182931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8055a8926a20a1275f7457620eb4c0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76bc61d62c22776ee5c94fc2b5eb81933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292e6655b9be471f6ae033b434d01ff934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e1f6b76307e2063d7ecb53a4a8017935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fc5857a71c9d535c3581f57d45143936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cab2d7163db528ffe497010e46cee3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac21566267e5025aa1e935c210888d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af4bee3715a0eeae964a256d30da3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc3aa2876a954dae9f76d679122d32940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c165d51fc5ceada8b0f48d51c873f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85146e5238612dbd82afb3090f7934942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600ed547ef83ff177c061ea3d4afe16943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60d36d143159afcbc834e7e946a727944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc5c7decef405ae3b439122dd89e24945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f50495ad0278d933b06e1e8417758946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc9523c72be4033778af7a51298a9b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908da7319fe078d708dc2f86f211659948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406705103b4f813e19d923f6312d64d2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81918802039b16d6dccf8e62735f4f7a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba447cf2fb155cc7f99c0e8951b6d09951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba84f436bf8a99d70c62d41150c9af952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bab9ab173b5665d3ca1a572a1c4a93953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac17a5c799627e8cc7248e1a70b61f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcfa12b993072af399887857dde4cb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77f05042ae37647810f35df44fe577956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4552ee314c95b3c9a1f75de816f7aa957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d398a894883411c667fec023731be958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064855be5c34cbd4188334839bb7dd80959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5a5d7a13a547a82943d1467ed68fa960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9ced8566845e2b222b1bb4deecd78961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2cfd4bc329c8dee23fa34afb6caec962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128aabd4b1a9d9aae4b24732135dddf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146be118fd1f9d69995cefcf277fb7f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a83badfb0d9556c9919d7cc9dd7de965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefd4c1742997d9abe9914bd4fdd7c4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859ce2f69297d8b37cf6d666d7d25d5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e08ca7871b23a717ff4a1619665ec0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaf32b1fae82dac9f941ed5ffbb4f0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff567be73cb661c87f887fbfd3c76f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfbc11aa6c360b107e4eebd386a5e9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec08664ca9bbaa333732c281f3be3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93113a83485515dd8ea1e71d70d9159f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c9d81b6ae90b5c10bf473fd77ea28974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7359d7fc818a65a5e995e6bc00992975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d10cf56a9c51d0797dd851c7496a84976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded415b9d9eadeb66d79f3d462b08170977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c74047a9c0847454fa551b18d75471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682373f96f946d07b44a4b43c51e0af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2f24bee44408b5db9fcb3109cfaaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de76ee062b1540da758de8000a996814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28131fc930f218d99450398bd5b4cb4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2c0d42a5ab7a79d8f2b801a4a74266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d39c3a62ff37f18329fc7b62b63f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999d51f89031ad57084e0f7461aac988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77192ef317d0c7f024086e56a7a01ea39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37567968899e4c60604251f6eda41510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5baa62e0cd3a3691aa8b9b8b9e76c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d378cf5e794b980dd05fb22ecf0a4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8daa2624a7db839f414cbe73c3971d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b14f9ac3a5ed15e3df37ed218bdab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caec428cff39725670731ccf4b16fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b35a44ed20845b5ff2762518afb8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1414108ad09fb0896e4bdae99d2aa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d263894d289222fe007a03e6ae10118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87466618e05ddaf1737145f9634f4ce219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe8a1138de63492a28fc3c5f1eb93720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418618bf9493e8d865084af1f79b17121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4d9efa5ef338005ab11e5c812264822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e57a9424756bc6b05428f464bc25023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a14baf1ffc55bb93654c18267dc4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ac5fb64e5f195e45ea0753be93cd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5681b5b9b678079ea1b72bdc4314726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cf93ac2606eaf4a5d368a111e401027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9a5dde47a64d94d08b413bf502d9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fd35ed4a767add835426dfc030bba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa6dfeba97c75e5a43ab4dbe6b525030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92963ac060dc76e093aa4a978d272aa731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84061ac1a2264f5cc9946cddf348b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c08cf99a472c976c3c149e4c37f16d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e0c37d1958d820e2eaa29e0dd8f4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871113a00ba739ae382bda6dee3784335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7680095516523755abe6bcaccd4a82536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfddbe934316a03116abca5845ff48737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0afe25bfb8dd2386429ee9c2b517538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a41cc1f71d65ffddb5aeb6c615f3cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7430c120201806f74aa9bfb156ea0aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59901a0f705537d9f64a103e5f47642741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b15025cf3db57088c66491193925942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c062827c82a6ee07c09555197743fb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a825aaa244598cea3b77b74335d176344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfc276fa6795582d94e32e429201a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ceb25ca7695ad7baebe66fb3c2b2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a467d3f5bcb1eb821c9ebab23589fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b3823f2e0c5f606d12e6f2e38aaf548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e676c842553cacb5209950e57e2fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77acb0616091199296a446bf845cc9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfd860777dcf6d20528d55231435d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee584ba9c0beec547a68f0ef7141c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa883b193bd7d106485bcabed421ab353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b3cea4ea2749d522a0449c0e42a3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d10bef9cd89ab89355afb6c9675a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66be7f562ea270654260fcfd45e7c6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848f2b8f7b490640818529ae0c588957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b34c904e7148637574144346ba166958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf986ee5c96395e7cc7b41d0b9ead5c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed460dac5622fa2a98bbe886a37d7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86d6f523567e0dfeb9305a9ce23da361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baa11239dfd5c363643f741a992dc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c15069d3d13f105c58e306a55fc5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3abb4d31c0edf02dc3f3fd15059a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b9ed9f365e3c9a1f09e46d175ba8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7ca21ed63a699d94343a1f57185b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438c56add5f8b6ea645a71a1e8b56e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab81f31d7107e11bd6fc2251af742b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c3910a98bec55483eb02720c125f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3703389e8e03fae99fd2486253e1bda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0416c15979de7ac48c689dc515e9d2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60199b16a72ca6c7f2b8438b190d276872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c169fd8bbf494f3a73efbb31b32a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7798525583563dd8d22743108e81d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66287bb32bbb06ae4493f6e631f237ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991cdb9bc547d0db6ce53a92532150676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade08fb8b99d4ab9b77d1462a9a2e59e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015a9034b528a712f14b4b1c3b3746d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d06b99b49e39948ba877efbf949c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc71993ac19d70a663fae8cc44ae9aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa32b13fc22cc5bbba967dc8b8f7a1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c5fe1e60b5b96159a9d016d934c0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8f3328a795713f394eb255422169c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729822eaebaaf3bbaa278aae4053ba4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876ded8c62535675c2855ee2c4ed62e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271ae4643a92d54ee1d0361aa9939aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b7b18e642ed0cd0fc4c5b044bd24e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe950b7ef54e016386a0871d7f7f8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb169ef38651420faa46832f30d2fb4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dbab5008967a0a5d204e5100fb47c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21469e1b1e41fcdd2bce64638b76f00391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4240812c4d37172e82ec36db6fa2fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba717f657e73ee4948b07261befa14793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8933dd290c60a61be2b4aec752c9ca094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f3ab00b4fbcfc63be1b7dcae727ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ac913543a372d24af07f3f6a430896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93646d08cdd20dda41792e79ea739b7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d571320af0b15729d7d2d733603ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0b65ecb5932538c20ab6ff436277b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce0ed075978dbe0945a58c72574fb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e0fd1d30812db276d9ad78753f790101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f68ccdf7c721f0fb00df8a9d779a52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a33388b2e3a206588de9f90f511b1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423640103bd3158d7ab54f2eb768d21d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ae70d0c838bdb9438aba40c838d54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dcd665394ec8779a1e85fb42b8b0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66f8143925ffad279b34b33d944e5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91827eeba6fc23cebcb74cf212d49a99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f749ad7528f1ef11b095d2040d26ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc43280d6eeb734fe702ed0bdc9c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f27cdcf5c873196772b656036ef6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c6b78e46a73234cfbdb154de7d452112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bbe01c9ebbfb242670b9e206cee9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9df3a746e6c9831cb6f716775d7cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff82b9f636d32ca4136adc219069ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4a0b946fbd76e114f9a8d0228ddad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4ae645c9ad6c22f031edb09215c59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3a7192c6a95fb409d4f321b74c733118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175fd48eac1c4385b0db7fd8b5a6d2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefa17af1cbb042a3c2f4fa57f99603120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07883d6700965f605cbb8b9b010a403c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e54c937cb32851766d51fff5b96683122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb3e34af1ca57a0d4a5326631f61f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ae69ddb55b6911d8e4750dd0b2de5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ffd77b069b8097e7ed1527be21da2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458082bc47c761cef7429f0e60c82ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944b76f177395abab0922af5bd4292f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e40f7d79f73ce99176676c69ac6cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52945665e6a98ef320f49fd761ff80bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8450105eac069f63571b8ae2120ce5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c00d027b1b33ee5a547740d7d78d31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b732cdb2ddffa5f417344c4c99047e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f5aad47afd1464587ff89860a63e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b08b367166cb8a681050c8eaee23d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f8e1239c322dc1cbabb281579c79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4d6362339147f4e4e6423fd18f1fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f162f872f2e97842aa11dae773117137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac587ef90d3d2be15dd2abc04a6062138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9db589bcd1e5cb95e47e8ac67ce30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c57b21c13a371045bfcfa00e63bfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47394c13ad79246cd1832b1cea38ef1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a33c9948fbdf7869b422374803e9d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1603709723e77262d2997e159d08873143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab09524ab9f4efd09eca42a4ec8dea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32223447cb5ef537f8abaa857f813c0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf652cea96e92c467ef0f1269374be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7faec199b24db85a49fb0696663ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a362f79e2eb668e37ac5dfb094f76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2f3340b7bae5b046ba6cba94d2ca6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f9d1267dea8df477513d4d5c0cfdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb76a0dcd951acdb81ffb25dc9204d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821322c774079998c04635bd53d19f6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad2a1eadf98cd1a18a1fa299e12b60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607db3bd3f6dead15cd48d37dd8cdb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3a9a47b132bbde63a786c2b56f06f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c50415ae2840671520e080fdbb797156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f082b2958d109ea96615d0eb0235d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2866c4192db24c8d8963c3ab65583b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c8dc2fb84e57244f763443b12989d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13792774c95ad978fd06506640787c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82b67bf6e3f2fe6c92905d0fb7e038161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac299879750591dac0ee2e4fe522db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b88f7c53aa21d33c68d5662afd4d95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4f3f8dff86b10b92bee728225292164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d61bb14cd7af76dd25330566209ef1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c34a3969beb8b6f68a77454ad2c5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e266ed3acdebed17f75522d26e1e1d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb74b4e626096d5e594354b6958c8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad16a8b8a4a1a9ae3a8b132ed15f29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb456ae6d705881730efd091de839eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df710333ae80a3890e30702aa631c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dc95e43fd0f7ec0996d95ea03ef43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e56d4cafa2a6d263d4d4a5bb0e7922173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0484bcb5fcf38f476301183734235f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5ff967ca90daca6e167d8f0df80db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ffcc2db02f47802335f2b7a592913176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbe07aa7203e7566f71407160904af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a1d99a123fedbc750e14f679a8b68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c038b5a28a529120de5658890cec71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d30077bd2dad1b5c93182e0b38a407180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6374712f1b50751b4fa964e5fd9370181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8affb02e61e71d96008a281d4b811d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eed9620c5add03242dbd60e42a6e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6b8222fd7ab404ba6d67082bf157d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8e8413f283c8d634c75f1a7624397185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9593effc7dd60713415e98977a5f216186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f74db08cd7f6381fc1c52b8edbf4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001671ff7e0c2320e25e10c010334d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399db10ea6dea353119ce22fba5553f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062f47eb91f6da100b4b4c40591ca2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dda3855d0bab3137baa2d82178a4a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e23942213919a6190f64787671631192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e48c61e76bd6cccdd1e997b5c66f8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cdbdf3090787ee31c219dc0a2307d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426fbdd2bcca0e4eaa7959295b2fe4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111f72bfbfbd883f9bd723239d778f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e4767c3335d980acca3d9549cba50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefffd757fa169a8b2afa2cc2edf7b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3afbf1044eb97103a0647954abcc2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f1759dc671cf163f2e090dd744ecc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7fcf24190540366c5d3099f9fa7bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d8984e0b60387c86b0c51478c79b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec67db33e1528162e90c391e32a827b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c2462435fb6687b089d72594fd545204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cca21e2a59e5877886a2f628e4a36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1448137b3968566171538b78c3d0f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b63e027aa8c8a4be054fca4f548cc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34533d62289d5beeca78923c21d489cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3b86102f0cb2a8432cf0426d78c15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf8ac3593cf9a5ab46157fe14edc77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1a66d128e3e204dc77b6da854ea5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225e0538acec24df2473a75af9a2b31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a09e1f797d81f400fa21da354cbc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7389414864eb38acb3548a90fae9327214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f225010bc4913cbf89a53947b3f0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d217a0619f665e6f9c813cdb7a6c9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da403e9057da6c4bd7285d22ddd9c32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842672fb768201678e8f88c7c27a007218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baef5f706a105c65f6406bc41ca015d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445a9c687e5b3aa0c1c88709f9b3fd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f518294b349e7e9056a83d72166be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747251328e76658f9d5d7d09ce4f8a8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c1d97a5e51356cdfd693eb73155fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8d5bbda76784805f37d79481cdfa7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a445f2fa9b1366c1d5ac63cca4eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4da29a4a315de07dd0a6a2e10e8e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3177a09e743b06e1663e55a155e2af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed3e53a91f62c0af293bf58de9d078228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8d774aa848f10f17890c07463be66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fe88d240cf0f620b4cbc20bc6a6b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993343cdded96902935af306641e3e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1af52a3c1875279b79b66e3ca68576232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b9a7d30cc9b915a2a0cc4f7835a12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a88ccabe6569dc759240094887407234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7ce22aa2077a091248d910af0b76c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc3efd8b1d69a348372e63d91de6b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dbe9c582fc7c68af7bb1298b16c75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462fb19dea2e70eecf298cbe042b05d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8f217c645655a5ff9c3d3c154861c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb43bdf9976976742d9e4e246fb408240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840a689a6715f709edaf4e4dd7fe579241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7c7759008f258b707247f84044eed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d1d84fbd1b82af5e9b06423a1a076243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60c17e3cc189881b6ecdb4845fc01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd358433c08a7b9b2fb9e98e5745a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e993c0313d8324fc8569ec3a8b28a2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec04519d25c41e5c5677b3998cb5a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d7f75827fb76eda972cfc019d2dde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3d94aa0886bd4f6bbfaf5ea023c0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a3fd74b0645cd70f9bf935df18c3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e213f291ad043ea22df617974e5b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632c5b26b1dcc31579414a5d3e6bd05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a32d731eb633319bd94851a9866a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867443a14b73c5a6d6a819cd24878ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cac958e14e0104cd205cc0903e915255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3c59760ea12636c7e0356b97dccdb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a6e066073982aa22c4ea4b17934d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c84865c2c3dd1cb7a74c710e5d593258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9446904a38f2c2777be9061010d4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff646f31aa15ce5f6d3b71a11960339260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8365d61f03a051968b51885dfffd9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cb01627e15a56e40736ddb0a1265d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5671fb5e55886a14c97a8885b82de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a6a64827ef257171980f3f7bab510264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687d5f38a272469e7468125d5f26beb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef97ffb065d663d25b6a61e920621e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c521d52655fb9833e56003823a1cd0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931254f405e4e53ac6a35cabdf5acd68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f30310146ab99bfe5fe876f25f8cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6bfab5f0412726b0a79c4655f943d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f28a2d9f8ec3f4fe2a0b6617617ad6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcaaaa6088bdae11b5a800e37e3846272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c4fbf2f750b3d486e31d795f87f90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8776920250260d28bfe7902629b57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94de2a89ba68d168c501c02ed27f56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445c5832d1f39259beaa9a3446d725f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e30dcc31c34bd83c613a76b0d2473277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eeb83bd1f7916bd377ced96d5c2fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bed4e6015390156677aa346ef633bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eee6f87ea8ef06314e2a902ee955d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69456aaa112518fb3baab6d7ec11177281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d5622305cf05416dd984a9e7399ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ec2e0328581a55db69b49767c9537283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d93a458286a8ac132027663c77a60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03715b721f6d924b77edc20724e6566d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad63aaeeedd0432e93a5ecd7a13119286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c797bd9c476d84e16d1d86b1cf671287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137f8f06a9ed05aa5a72b388208e15c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d284ca6ec014734eb89876b19d92d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd115d740d94d3182f701443ac0c33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d9bcb59ae3dd69981262c7466967c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be89f00600074c6dad58496faba5cc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043751f4efb8aedcf039b59149532bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97322601dfd859a709541fe0cb9ab18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a146cd670de560d7d44600f9ef3074295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684a057ef4d2fab4ed8fcbce6dfd1b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2003bc9725b113143e1e4c772ac9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f3f83e9d0032b996228c7316c4e07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816df42c78a9c479a05f25f0d60f43a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb134e5b5d9dac59481f4925006782300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848276f32f700c83c7a12b49e7ab7ac2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c35a633749a2323290776d376cc3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b06582f88a9aa243a461e6b807011303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404049b42c667a952b43363c05ce4faf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18551ca37746e2bab3667bae7261fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfae63110a9e70cbc2bbdc063421b5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26257461c869a01b1c516172ed67eb9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49657405ac567382ff3b7d03f726de7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c277978c16f6aaead8c65ac5e2bf1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c52d8d79fec1f02b5e1301861f5fb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d91fc314cd67a1e039e2659cafc89b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d301e024dbd2a2fcaf4325330cccadd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133456c09921486f3a320b700a64867313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253273d04a87d3e4beadaf6ddfc5d2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ec153f36967a38ee9d1302545f084315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32755c5e30accfbe7286ff1211a89139316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949a01c79d881de60e077fa4f12e96d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462435127c939f16d2faef1c1798879318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a1fd426e620fc05d60814812b76a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce0209196288c794bcb57219eecd60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13a0164bc4cfb840526489a16a5854321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3511d54e45aa5b4ebb5b9496ec80256322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a8a4bb27f9c033c07dd5acc0846f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679f6b4df3f82bdacfb95928a54d7cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535e5f0e27601e8fe7b8452be46ee58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1010de19e633746b04765cdbff180a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c29f90ab8fc458ad14983375043d8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3105987e2a284f08fcebb01dff06dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ab8c01da831468f68a1ed7f8d3cd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20108c79c73e0051b5ff10407b129337330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dedc6e1479eaa751aa6cb956543f45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5c9dc96bde6999ad71b51e2805bdd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94843e603391e299c38fc6f4ab1b16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4f6aa4c1e3b21d1a234c3201005cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2526706792ebb39565019c1bcc84ebc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480bd9d771e9d74f2aebcecae487436336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659837b45498add27d88aae5cc63164e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09210b18bbcc5d6c7c313938a22c31e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f04be731c2194b2b20767c6267fde1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547ab3ffe5bd5c8c40920bf9b74f399340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7f19381c01bc2f020c527585ee17f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048be611c27cc205d746223f3dd12cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a88bab09e6c70411211f111b825b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefd095854f391cbea0b23f0055bc40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc98e0fa41041d30bf89c313d8fcc8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415531f326ca800b22cf5658dec0b28d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196b483b28fd333f8177f7811cc934b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff230e999d7c02ee798a328393d0d695348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edca8a9befbde31012712bf7e53807349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b0487c6001b63744d0382d87ca5fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd6a8b76ce3cf5d0bc357132db631a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3baa432996b562f45d92b681e9758b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f94a8b16fbe24027626a34114c887353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b32d77324ef66dbd4e2188e75d2e25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a75e491d390f4cff525663e3c0184355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e23bd0c2c1bb85e122d7bb4c73ef5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66cc6928a8a6208ff9035cbc8c79fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ebe14075728a94cff410cd558a37a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c372d5f792b4fe37b9a273fdda1a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0d341e42da85d5f33ff863df460f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56e5409761cc20bbd6b395e8f11516361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690dc75ec3cdf0d0b3eab6d2e47253c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfde1c337d81d203d6d53dd68a5295363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c271501d63eda74013789c0cd1c20f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a04bd2cf61a0db1302ca7b44a949f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bb59e24e6071c23ab4c8d3641f403366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585837c76c86c9e6ab8775037737fe82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7b64d8f8d7c96c459bbbc88943742368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7523cc5ff3a4946dc923e80a698161369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c96c3990a3337b662edb088cc61b00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0b2a7068b3ec7b0ecb36bda06bebc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b785bd317add866bda8bde3a81181ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138d609abe661c076b1912568f1c2d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fe17629ceec9a9ef89b1adf3b40c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56fca43a258314fa586740c39d91d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6bf5eef1d97496adb75536495eac0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579b3b57647b9730477fdc31e46e66a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8308728f82d327c590450df7427a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377050a94dca18d9034095de4fe0e86379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71bb9fe67a51b60e6b44f8ce640989380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ee93770297c8d712125ae4bf26659381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b00729ad21c195609f1df13d583648382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc310fcb7c1f4908b46aa5a7ec53dfae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec7651b726ed470b1525baa02ca5c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33269e01efcff2e6725d5cba02712c92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0eac1510e3ab06af9dc264982526a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68828cc639272a215e5da18499d5d47f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63d3d2c18429bd36fad93f4a25f66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097492a8741249481447e46d2566728389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7248865923d9091065f9b6b95cae0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee621236458c0cf82b7d6a19047d1310391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aefaa3354d6344cc4bf310fad4b5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe05120e3347dfeffaab8659f40ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405b1e8c7d8138fcd5722efff7f5504394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99952f9d667fdf571329213951ea1628395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd95f609c9003522990f59f30607f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90294988ea9a275e4133a66fcee9fe1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683842f2d784f38b3669ce864fe45ae8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274ea0042989287c1c212297d171c84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eef86fab37194ece11226b2aa6f485400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016300a549a75b6270a3cb2083d371f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcecef85f0c61db5024febf87fb434c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5fe9bac2d20e65aa7d2094bbf16d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c157fca49479b2ea867ef27a7d05a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446dc7facbbbc4faaf0646498a8a53a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179a142a990c0700e4e514052933dd5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e290166cfef68f4249e6e125fc280407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142321d552eb042f870ba1414e77efe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1085b6ea254468a9f9137d4e3fe87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a143b8c26b44ae626472f3690f09e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9105d494e53314f7e3f3c9ef71d1221411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39813c3bdff84db0b54eba0303c0ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce316bfc9f3cf7958354e5a17d52a13b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1fe6162ec7df760d7916b0ee91c52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e660be2c64d7bf4a17c0dddd587def415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d0b0e1904b71eafa4cf6714ccabfc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763ec37c62c12f3cd4ec04a39f1f242417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5d68c5fbad5f74e7e13adb3004a76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2663f6affdb06623feff99d29091c43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab21c6f6843b5a692b292c14b31ba7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528697f2e2137b764bdb3f31a7386b4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8af46b4d0f314610f5d1cae1b2d14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bd67fe0bf5e422fd26b09e4553f91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32598a32b261b4215ec38f1e6e3c160a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce1313976e3756246e329f3e0d539e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4ec26146d3027032e426385078eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f701211dcc678ed794bfb29b58e592427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e41e47c2713756ffbe64d79e31f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752f3d3a111095332caff96400d969d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e199f4f364ce06e944fee569e39ea6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed3ec598dd6870e77bcbc9ab59b32b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cf14a64c4dad801f00235af88550b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524659b808cb3b786a4c2ef51a117337433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73efb146cdd24f7893dd3fa9134152f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a72454ee9e4930daf90d56827ab7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582cb3b9458e4f005c79ad3b7e3048b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14272c4d962394d75122df065add36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9597039d5fe6952b51bd7b999bf24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29abd51ea325accfb965bc6e35e478439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817d4f5f2a3d088397f9b81af17ea56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a145e46a21936bbefb6d08057b1c41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482607418236cb1c56d45804d42c348442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f61592760d9ce3655c38969350e0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da106d44145f771d1f7cb43ad639a902444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4c5bcec9f5effd4752cd979099af4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28c1222276b3bb19f13d0bc00bea08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a763bf21a176c69f95b139dbe86b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4ab1f0c21d90a83bb13dd52f48ca7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08bcbd6a3d9764ae037aa761f71c30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a010e4bd825634e3991a4f5caa350450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86809c027b62e593ba9d918afa5f608451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1e61dc1bc4100a693d37dc8b60301452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156953d03208a11f4f050c40534363a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fd64915d6a6cfa5dc710aa8ebd774454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430cdbb4c4ea319193d18c1e5822d07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d417766966d7709da3da9478ae689f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c137fee15f9d50c328058d8fffa5c4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79313c3bfd06cefe6bf5dfc71c346b5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3562b105f89044079c2aaa72bcc55cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81886ce4ab148afc5832d7043906759460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba86164a3f308490b584bc912417444461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072c14376d0aa0ce6612911f9d1740c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb5b149057ca6f6ae272be990caee1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91785f604219511a1c7d0c9c890dcb09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3784ccbe2aeb339911d642764f43ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e7d2834ca65f05a693b8502156fdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f5f063e314953c5d0820b00f39c16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cbfc56cd6713023a7a069e9bac6d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c73d287f11fee02ece91c139842c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbf038b9ad1164da2218efc9761ca7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6b0e0f663ee50790c72dd4a78ac5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cd44a744a126b4056acfdee9f34ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7c2c6abf4ac46e46dde5fcc9aa2c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3fc47727e16806e31e40fc0d9b78e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab40be0245be0551f1ad0597c72caed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfcefdb70c1fff0663883b072c1ead476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e7d85dc801043a6df07ad631ebe66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16829b4dfd49f2022090572507b9b82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915a4b5cc98fc8b48399b219d0f6465479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e2b4160f9d260027d471e02dd740b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27998f0433d0cb69c2112b0beecd3ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eaa29c1fdb6cf189fd746a42cd4b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4345d919bcba812538a8c7477b811483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a275b696269e9679d4469a75823afd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b9ffcebfad361ed21247b163cd6ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13cd28427171d7edc1092a1fd1492f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009bcf7ce3e986ed074944604dce99b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88023451f5126f715a917950d5735e08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1cafc118eb85bc8544084a63cb430489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4987881cacbccaf2972d2b1eb420f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151e0f142213ddea85da64f96d55167491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091c968d497a8005e8dd1ab98a5e819492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a539d4b35d7c882a8360918b87d96c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164b2d25e63143e64722193498612d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6521401d1df5a8adce72e5fd9c420495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1f3655f7dade61e9f11fd6f407e1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef30a66795fcb8d13438bb1a5696a24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818404b3853405c2700bec288a7f9642498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51a270fe601ac988cad62252654a43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4592bfee162f52d4c750057d4628d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25d2d81555dd85ba87c1fe39e86fc6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdff629919be845b9b5e207d633b89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df1bbcdb1c715793b6bd07f37fc65c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09243faee55b58c3f485c2ec06f35953504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8915fcf0cc53ef12de812e9a5e15b23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa9fd3f455196f666e02af090532ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabd856f7f47e6da2ea7fcb072d0265507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4a3dc61473e24186bd8a6429b3113508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dae7326c93e8d5d084c57114abdec4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d9577bb9fd427b1b81dbd5f44f2a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb4b56219646f7772f009f6a0d4923511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cef6dac478bc5c8c69b0da74e0af3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537106a955cb5db9d0ba9e3c449f089513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5487655a3f1d698518e37d07aa602514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac96304c41e8f69363c398f168d907515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79fe089feea7ba3f8658ec1c74c5dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2856e2846100f7817dc61b99ef103517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e69bb7a6071b72b54618c89d1aec2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8646d8aff90f68736586b8dc7584bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba2d04d86995f9795cae98f120d20a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be464c998d119fd062e6d869bd337a78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d75a28c07d83c52bba3316347c713522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6718d28feda69109238835d6cda1bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e21cf2452c192ad7d3b596ef6a36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb71e20f119f07f5b2e07012eea51fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a8d8fae1295b9ebff8796cd195354526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced904a0e5218970c7d245b36e50578527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca011e18a5e5469d46dbe3edd5eb0dbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f636202b87f36451b37f0e82752d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7c2311cc26936361798a3ecf65cfb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0503ceb31e7621756d521e6fc565f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73f8a2586691a9e3ff652bbfa8b09a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a030e4e7931771ca9ee1801e993e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e475ae337aeb4d339ea63f73292db0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b8c9f2a59f3c89204602d4d25eaa8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9daad4db8688272522253a674bfc13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd932fd14f8b9ba3faad7d33ac36fa9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac6ea845aa4affba2da6d940564545538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc89041d829f57d02fc001f365437d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da219553d348ced9cc93af7159749f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b3fba653a19773b0153fda8f8a82c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c162affa88cf613c952545a22616a55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a4be15b4f1d514960914812db8b3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b37607991cb5175619e24dda7cfff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4177b227b31413b41b31cceb746300a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ef9af9e0292dc3af5be427c7d3f40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17fa58ca261f01ada6c45f8b97f372547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9c2c47af02d6f00b2adf3f581774a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23947628b28f0413a41b20541f5d96c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08692046197061bc15455cfeb24ed911550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042349cacf02dc9a7a5b36d8ed06677b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8989dbc2a95ce0fb2c075900adc2bc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426698c8e2cc5f22400a463051e08552553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf4c51517249253fda350ed39a2ac3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860c53f9208269a8e0614729b3cc25d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d73a1200e5a1998ffca301aa070bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad93637f5751ed00caa09a87cabb26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c7210e4ada47c26b1bb839ad08c31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf852b464da3baeac856cf028fbc13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfff3563a90e47ede0bed162ea66cd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73b9bee34a04b2acc8915ed1461b62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1bd19452a6d1433986f54a32fc831562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b770185772cca0572db8c4185242f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a5db7ea43f78c57c2adb65155c370564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce6de24e379c47e5858bb08012beff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d1d41bdd0d94d8ef4cd364f6fa75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67895f12f5cfefc761ac6785277d5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bb373ece6183215881fb9f1a45293568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42092bddea8dd38abe1a96ec60129a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44246295dd83a9f944b0612e73cbdc89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d805a22c277ebaccd610c5ca4172b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e256008be8e6626ddf9550ab056cfe7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7f16824f9ac59a59e536fcfba0189573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b895178b77582b53a5f557a4ef3ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed89f42b3e3facaec777fad15e5c50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad056ce9e1db9389edbcb14785b923576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f820d5ee3b27cf9a71399158a8876577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07dcefe042fa5c7f6b041b531196f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c78b099865adf355ebf637d71d980579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a95422ff6684c5a6ec5264b03bd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe56efeadc786f18fb667a414590633581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8116421331e5f4f55da26a72994696582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccbc9f1f5b1ab0ff3ef8e4b739805b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ab4e4b5e06bd52c7312546619a13d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31085337db81a893c7c3221fd0549d73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e55cb5c3dfd3fe3b01c0859b2ccc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a273ef49f70b086a6f84f10bde869a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53516bd2bd22df118c702d6f566ecbaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06594a41ec1ec41b93cd5bfc9b745b39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b715eec20d1d5d9789e5b51b21da7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d490f0d5cf9965fbe8473862659c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e537eef0c8504aa8e4197221c55af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10033dee4e939baa6781940347be6ffd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71694fff7e4112a759ebb6bb9e598d6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf5dd947a1c8f30b7c2ff95a0f6fb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274529bb31191c5e2a2deac2789ec7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f8a0cbf7574e18c6da53a3ac89d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09199495049199dd60b613308ebe1b0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e246c1cde2ccae818993a04fb75a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132501904fe5f04c87c9900a3fbdd05c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eec12777b6f96f00e46e380f3275a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7e32f4c1010ed13cd6615f44009d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c742fa3f2ba962892e42eeedef3cb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19146e1b4a6f0ee85d66f5362beffa93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7511be874d1dd49a2ae5e8d91e7c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1167296c80ad9b32204022b146fd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b09031e3487f03d0ebd9a172dc808607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d710afc605d685abd82cb45d4e145608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebc9b152756c1c902087c825f52381609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc0e19ad767c8ca6ee00869dd07e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8475173e8a2542fc913b726d5700206611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f72eefe1a3529275797718af42e96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0eb42eccf791a65d6ec31ab54aa8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e4b033ec00cfdf93e4d08b46a5ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0397ef796d7eb80e1ee32dbc6fb74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c5881f4e76c4a435faa41ee9b2be0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8bb8d9026a6db0716af5df3ad4825617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2012c65b53a58481821c0a0b9ff7fb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5053878253734b7701b2ca1be9c28df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99708fca79dff958cb7070031c22b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b0c6b05ee4b66b78138b1bcae19fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1b404f7ee70fd0c1264d20269d8fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644aef89c27d01e95289c830e53ab9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc01e537e3b8bd894acf16f480903f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cde79bd5d4351f05fa7f40131cfe44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf5595376f2ca671fc9525c7fa53df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b8a3137c4c3d8ac962c1a4ce97789627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce82001af8741b500e21c42f920263628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ce1699a796ab85bc1c9ef0d47e27b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfa56b1846e31ec78b47c553705c3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066343aa2e07fc51613f5aeb973dc70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf0f8c05b20420544633919cefa4e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d57f1b8073fc77ea425ae1101df4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd84ed4f105e00c0b90b3eceb46050634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9daa1e1ff18a3613477ef4259a0d9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9cea04657d8770479ac5738ce1b24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d131ce116aeb78324fc8f0d35f2af25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fae2296baa24328e5772802718962638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71731ca1d050ae742eda969bc5278366639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5b55935294c9cfc64589c96807895640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102fc8212a0d331a2857dd67055158c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b597eace6db25f743c5b3157b91b956642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8dc314e3a399bf864d95d5a1396d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dca65d7010e2b4f8a0ee2f4e6d300c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872c5651670bfe03afd112fef905c27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47621bb7cb6daded099b0068dfba9db2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e940484a268bc7b15d1dc54c7da02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb6275d590c3629094f9b939453c97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330a1a2e79ac6e18ba1a1d318080680649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03185b78ab44ca9094796944984f3c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edf1a2d67b7002f0dcba6e1c223799651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b32c1ad5c2daf9c647bbab1bf36b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8478bd052959a354d9a65825f8ace9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce9b49da454f54198a8b1c4fd21fc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e70b674b72379d0785234b73a92c36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bde39008c567434490a30ec3b4c2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2faea8828e59353c70824cea6a1f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad90e91d79b9729cc299e77511ff4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a346792d29e0de2d9fc436c51b43fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8189271a773c9dbd8a953540772449a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05751a52164c28d002aabfbb739f74bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a5418ae3cdd4ad62c67a8e6f61d34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55604b205d6bd2dd63c288b075ea5542663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23e825397dc0905259e1c92590b10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad274db0376c321a8645bb84c64313665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b60db248075b09fc82f10c63d61f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83fbe25a2c47dc30ac5116a02e9815667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57ebf9544869e3caaa1cf693ad9950668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45d17bf3dc323047d1da78f75e17b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ea29eae72f112065545a83704cd29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129334bd4bfcca946c3ee6cd8cd8cdb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387816d2ce7f77d182acd96674f0059672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36a997304c6c5017119c772f8c95e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740fcfd462b3cc622587c88d180908b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89294519e8990ae5c8b041a8ec5276675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dffc082aaa801d1260a0ba6eb244bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ca736ef138f40801565ae46e28ed0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169239d1e83d2bf4594c5a18492a37c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cc8d29fe79395b883cb9ee4108895679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d344d0522205ce73897ebf49f04c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4438a8bd2a86f82f77080a6087bda4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100da323e1d1f6a8bdcf921e17d1b747682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b31a99e38b5219c7402522e16da84c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2214c56ae810f35eec9ee07c936dda5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b840631e7f5d468c008f2f4cc293b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a12768613e420ae835dcef50b10c52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea770df4a66b197a98bdee1018d67687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ede39d0dad8b0a59a191907907ec53688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e46a8d5d54ba0a3bf38f67c900abde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c90c727b226cf2b8683c2bef0147ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0404d894ea4dc47a793d594809473e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb551516fda95a898580d39fb52cc9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72c663ff87d7b44a9e0f06db43e326693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9691b630af65d97b8458c884d267b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568330d9df1a29a00180c0f28ce7fabb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5485278972889f958d323b08bf8b18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a63ec76b4fbc9a889ec05b25aed17f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375dc1e0ad2943f26fb78807c7fbce9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50f6e5423dc069f8524753b87b4f88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062465d29097c1f81aae63f9fc1853e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af55fad4b3996ec146567fadf76c5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c8dc0d8f35ff6a893fc855bdf2fcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aca59d56f07cf430b36572a3aa57f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0418e7812140f568f3f1b7f5df722704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1741139b797207b14021d509561d7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093779f57491b2dce9787e30bc96f3c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61e0407b8f1c9b378a0c3e19bd5b59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fdf28c687cc80e2fbcd7c8156fdc9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282e5c565bd23a207d9842ec3ee4614709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b762947dfa0cae8565510cb6bc90cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c0af938ee361f69c54a34ccdd98c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729870eb5f93cd0352a8a979a60f41d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381db43585f31d33cd1b1a0b2a863af2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dcb8c2f6de648c5c4d9b742070b20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48660f83f81aeed03b8cffb72293677a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab333b8ebe2f545b8622674e4ee5c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f4bd4b9b628587f25a985a5af52fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3e573de5e054b30e809efc84bfa74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba8a9f5e10c21478132f2e35f74f65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ca6447a05004718ea23a7615dcbfe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167852ff7435c22fd9fdc2b099a19897721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5de35798a44b508c084f0db82f75e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f811d4841edfa83e1b5a6ff5b0a5cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14229b69c29849051f91aac740111d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d8e145f5a2d295b0de47549d86b09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9db7074a11fc98d66b15b682dad371726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44143182a82254d8c820191fe2576c04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c29da763e3a5739eeebe226b14871728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c743b68d3b098c293238e0e28eb905729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9689a8e362be3f37b3b9394e72940730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a9b2761e1c84a7ad265726cd9693d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f7923d7e7c90e090db67ac90b25b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fd35788c8bcebf0d21bc7e3b26be8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f1d05b8a3badfe6c85eae5a63630c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab617373668d7a8818979cb4c60383735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def549bcc9436e36200e532f40bc086736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccc0d940146547edb92f491e3ec9a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2f3ff5f94d6954c03aa1721e2b425738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b0c5e430bc5b2d3c52fee599816d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152007b2e4eab3cbf72b2215287bbb5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a7fbbdd8b67620a744516dc05e2f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1b4a4b614744aa3c2f2b880308422742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e87b242a2639f37c881c0b7fc4983743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a981e995dee5c7644b6d5fb4f0c1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8cd369b0d63d93a48c6cfa4e0fce8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cf5bf84fae581b013038b81c60d81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cd6b97f7ae290d0ecb3a327f70c1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedee2bb559dcf963f43962c625f8b04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f5c78f37ff33ec179cebc9d814e3a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846621a32335130ed36e0f2c079bbd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06ea0e77fb90813283807e3fb895e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819b164a4338132162c3c2c2467393a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24893e4df8db9828e46a5b227775ef0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6ae7a207a253001c5d7e09b851d54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee656d716d4a3c7eaaed0a0ace1208755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db763b997b8cc9357ce5c4df8e33a30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab706524cac5b73766e5602da81d15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a426fb12a166ec6fed849945573a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917b643d74880210430096a4be5a9e0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072ce2873bc891f75d389988316264f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb83aa72f6f8865c8981b26bdae79761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a62a9a8908f5af366824967ec2ace9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd085f35fe4b3141d021c1a56826d878763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66147556361fb6a25f7d3f21fb513b26764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4e6216ca19cf77d0b3d4cfc40f4b4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78e99e4cd62ade17fd7d384201e5f1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aa5b3abcdd853167a9e0725548acf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e52a2549e489860fc898bd7a24d9da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0446f9da2bf2574f51d16cf9df931769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda10169eabf503c16964e367dc62c7d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e7541acf0aaee9d7609ee341b2711771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6073abdd37ea0e03c48e1773d262c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388e2e430f5f5f71542e514edd264c1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfc1c65d07e2bd215e103e6fbd5a10774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e06fbad9cdad417a32500021ca4de775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45dd4763c523d0d33e61c462c347ec776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d83c9811c29a83a47e900bb204be5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35cb77d1699aa2e2fcb58cb9611335778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eb1759eedae4c4882f9c8c18810c2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48de034495e968fa25b5717e0ef72a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83209e4b8f8b3ce54e4bfb8ed0297d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07d60bc18bd8d1e1533379260e9a82782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76187d109217ec66a1ad32885f73b4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489e2e54036d22b0871a699221793d1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a68979b0590e0f4b95bf0000ff73ca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed8f84ab4b83ec9a0ab4ac4b3d0448786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1f16143f6ebb9878a7823d7d39c14787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece41e2645274efe0574fadd544f7659788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47e07aa96ed3a52017deb63edf1123789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e0f28fdb4c8ad55ea095267eefe4b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3d5df21c352159ae4de5613d6f842791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200344df8af121bf919bbe369f35797792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d87c160320710995cc02eebd6d383793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b0e6fe7236ff971caf6e95b7d0b76794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b8c23f8fdef3990113f426f284a3f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f00a5cac8218ee65608fb384c266e6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf1841e2aecbf5a72bf7d77e087aa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f6904b4f38e50ee3567e0a424bb02798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9850eeac92398a2dca07610e07ba7e6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ddf7bfa1f704759359331a12b4203800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d271cfe534b4cfbc0709615bbac86f2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac63766a564a7376345b2a50790dd20802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f9cfacf64c50ee38e1a7789a360d2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187677dcee2054a05497c30f44d2add9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58048b6142bcbdccb23f24e8fab8b206805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f69a3ba42577aef070d42ea7c72b4f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca267d5457db81ef5c825ac8ac9514807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319692a211208befb04b91e43417fff0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c055ec3c6d810f7a1234fcea631c8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4aa6e8b05c630acc2984d065c6999810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9776fa091aec9bb075084ac13ce1ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e05d28012be072b012b738b3aa56812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f3fced5c61d39899c691cedbe79b8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bbf72a545b466a1fbde7e40cff0eb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e4bf29c682f776dca00dc01f289d5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bd3ea62da49ba250363c0cc7c0a33816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e8361d1fbc9475f064160f7e1f66b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6c42257916b489b29caa55ee9c3c0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b3b95395ac12c131f4d88ec4e70f5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d33150aa1e3cd45ae1aeaa301f86f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eb38d63857b25b93013770ce9fb9e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86f2e325591d1b4b7508fa1936486b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c522609526e9e1b81e6932f958d1f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139512207af838b0982a331aededc1f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a6455deb84de07401876697d22900825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c07cf60bbc0e5305ad64c0f0d8656826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8faf0750f6bbd78cce93bf804923d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f23ae398911971ccf718694bffb6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03cee7341a3f34ee383364e67b3e5b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440c113eeeff3395d0eab5e18321530830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e6f99f9a291256c877ebe17a5a69f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469aa00d0a25141880896864c9072d7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3c2cf3d6487ae42c9301cf491f4bb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1454a031696572d7e0817e689185b0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba411d10fc19e41c4084dbc7b1891afd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e48582c912e9aace3ec733958708a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529de651a43ea2deb6df462b0c7a864e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b61cd4cfd11f3ec090ff908551d04f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee531d9cbbdf55a0b80974bf7ef459839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb460e72bdc4d0f40791030da20ba2d0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f68893558ab36d2a5042a6b184fcd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ac6fc1feb1b72b2cea193e4163e44842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5929340199eb058b250d72f7ed8c7ed843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861c1ee1ffa9da1ae746eaf8e206174844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416491db8c722c9da69977728a6c54a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d63474e65b3d68ea8fb9374d9ac6c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf99ccd849f57f60fc5705caddbf69847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943826f57423bcb696420e7b07eb9c6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dcfb391d28f34709033ba11a7cdce849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a28c12193cc1bcaeb250ef1ee9c569850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b6aca5c8587d3699fc061062850cd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77db678090773c38501fdb5ee2fe85852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa6ed5c6c19068c7826c2f617c79a1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801f25303aa44b1957f4a31a895684b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234d7d540224b8e8ee3baa40d836b51855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0d63c83c512072c21621ebdea1aef856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b97ca0926f6c5d381c7ac03e36bd99857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0e4cca3eacb5f62fb8ea988b12826858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dea93fb106fac9ac82742659a6a38859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8ff015040944f03a64c915dc046ef860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93d23c6272cf4e31b7bb966d0dfd7e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afeae093ef3cf1c7a6d74f422c033c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a53cfec4db70429995e1df81f4adc0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ec3aca4eb5f4a9f64001831af8d03864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb786e228e04fee097469c11862899d1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf4ff5f1322f4b7f48facc9b54976e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5e8819383675d880f22172aee823e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18069072f7c085c2d6d4554c1596421a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435becdee28c8657fa7db26685e084fe869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03e2b580b74b514ccafe38395563a7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc1ec705ee526cc21f39195d329434871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00796b04b8caa2e347aab369b913e59872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fbc3ba66382bce93f366113c84a02873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628da9b8f54594407cb29a875a0fabe874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ea25a5cf165a70d0e2863183de515875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3301419a9a36140c3833483844baeec876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2757ff2f38bdb675711c8c085f1fa877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577375f8d60a56c12ad0ad1eb9289da0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805d5f65330b852bb01a6e3a00fb6a2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef1bb1d94e06036d695d70515f8360880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e007400997ea9aff91a32ba55d58a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11343f1a078435eb165124f9570a8eca882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb1ee38c73a2c7b3f137936d4532cf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71a01e19c87b26c8973e9dc439cd18884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9adba4e39d2abdda5a2e1a25174fec885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05c68b1c94459a0c1c831a00aac295886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dff3ebaf8f927e188d6adfec8acea887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbda7289b8411039c2448b80961d92888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966cee7cbc0c5d97167e7968241c121889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0484e5c44d7d1b18becf0078e6a6a1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4884a24d746d9dbdc027f504878f0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbc6626251376273240dc5616b9771892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b25c5ccf70c19db14755877927ac8e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4540ba3012a3106c10b8f680c1206de894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8e330b6de743e60933fd544f170a1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081a144e7b3e1183db57b8a6785417e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9524bbb05b2cbab4c994d4f3b1d12ef897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa54d5b0fd77b3948238f1037391df898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e11acd43223256f03c3c2773c98b2b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f6d93c781abcf9030507fbc5cc6fd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680836151a2380f350976e7b3adf0580901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf071e7ae99d5a3cdfbd87ed4658e0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5784fb10e356114f0b0f47b041bd96903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c6c7a642e6abebbae46533ba09694904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a86cc16f425e336d21e3ef4fabd7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e234636e9f9d1274421d7b54a0563906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2367aa588ce707d2900c0107fad65b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b5d6ead54138f339ce097d91365bc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa132e40f6a633fc9b5a99855bc69b25909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b785264003a25fb7271d6c1d40642910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f834baf7ac794f761deaadbacade2c1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69337479332f01d69721feac07577381912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cf323b5ecfea827109a700bafe9b5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1d5dd11b5b0dab75705eceb9fb340914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bea2bb5ab157fe84b1301f43d38286915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709b011c9e5997840715ffd6100b432916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb151ebd59934d706fe4cb1777ff76917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ebfc4c534be8a5917487348841893918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca37e188b2d64fce6b5269e738f8ea4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa171987291d68609372a76ea7676fe920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe76f4fa80c5c6a20db20363c0d2e86921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b11a89347483571b88597290ca79d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e283b598e67aa17bd33ec2b86e58f7e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ca3d0eccdef2d8758654aace42220924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e8f0dc69f9613b6eb2c5a0817cd9f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf3f2b17a5fbcb48e89d7685d94755926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5ab4f5adadc5a6ba302eeef7bdfa1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4de3466b7c96670a3bd3ef260e7950928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c6ef6508570c8807e2bc982a0953a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3e013973d9ca64533282c192b0630930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77f9ad1e03bfa0ab82cb092509aa9e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09b05f09a2805c8c0f9df6f5ce205d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9455b0fc65c7acf973de9fa09c072e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8c713caef43c2e0e137b4212544f4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75411653af8c9d7a3fc9ba6bdb4e234935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7298ca92b97df7d55d95c65e85e839c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68359dc957df59d7b46a5df89faa04937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899ba6dc9d5381ffd9b12b4ba295cfd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c89e9ef4c7352d7660c5813d2ce1a7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511a22caee6cea27645b430a55f3d2d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99fd14cd05c8c7ca9b0b14134ad4f1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9a838ba3e4efbfb44f979cc56b344942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa3463f3db5af2a5798de2c106f9da943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9c505d173a6deb93125f90c59c3ce944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dee38d50686436865958dbb5ca530945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67a326e87abc3234c59b2ec3191bd0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a5c652f2379df2ad65d06269e1af1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a88b57f041980f05e9ccde7ac4271948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88869c1381994d667cac815b5f8787949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c33c9ca6f964abc7d3e3e153d98322950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5d424744167d34250bee3ea4e4d8d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31ebf1dfd37556be6a1569db846dc6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efba005d710b1ce71648528f0de9c9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48523c57f43d9249f63f7d16c92af6ca954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f22eb5e981235111a8a498ff75d7b4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580a069121e4ccc283bf77eb52683fe956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc2aad9c1ad0241d5fa04c1845feea957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b001cd39964687d199fc535555d78958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c88d354823cbaf148f05309266bf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b93a2d7d0779d40a646001da0f8a07960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a16a37f42307c8278f184404e1d2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaca324cdb87c52b3105cb6b19d51ef962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f29f73a47b3d86a5acf6782a5bab8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fdff2bc3973ce1a88044cc12d75d2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208e02b61d273a9a9ccc268b8e66060965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91b913ecb8efbc3e0f01f7726ae1ba966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86426da0de82118f23c41ee28437ad1f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedaa83baf756dd9683ae7ac0cc3b46968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3c2737c16b073ab31cad7c4b48fb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9dbcf600600cf967c14766bf3e781970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9339d526a18d1105ce8f6da163745971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb03dabd8788028b5abe53ab50ae2a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d30a3c8bb02f97f3727ada5e43f7a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a835572a24609ba7c4d2b45b8904ecd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20922dadf0b9977c3774c3b853e7d0e975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>